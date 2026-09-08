--- v1 (2026-07-17)
+++ v2 (2026-09-08)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH6"/>
+  <dimension ref="A1:AH5"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -393,51 +393,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>18/10/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>102631</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Naturel</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -578,51 +578,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>102630</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Programme Patrimoine Emploi</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -746,51 +746,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>101589</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -901,220 +901,48 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
-[...171 lines deleted...]
-          <t>17/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>