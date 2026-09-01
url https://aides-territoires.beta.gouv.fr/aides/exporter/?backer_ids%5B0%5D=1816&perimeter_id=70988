--- v0 (2026-02-27)
+++ v1 (2026-09-01)
@@ -263,686 +263,686 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>101589</v>
+        <v>102845</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Mobiliser le grand public autour de votre projet de restauration via le financement participatif</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Collecte de dons Fondation du patrimoine</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
-[...2 lines deleted...]
-La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+          <t>&lt;p&gt;
+ Premier acteur de la générosité en faveur du patrimoine, la Fondation du patrimoine accompagne les propriétaires en ouvrant des collectes de dons, permettant de mobiliser le grand public. Mode d&amp;#039;action privilégié de la Fondation, ce sont près de 3 000 chantiers qui sont financés chaque année grâce au dispositif du mécénat populaire (ou financement participatif). Les collectes de dons représentent en moyenne 15 % du plan de financement d&amp;#039;un projet de restauration.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...1 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+          <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Une commune ou une intercommunalité comptant sur son territoire :
-[...11 lines deleted...]
-&lt;/ul&gt;</t>
+ Tous les types de patrimoine peuvent être aidés : immobilier, mobilier ou naturel, protégé ou non par l&amp;#039;Etat au titre des monuments historiques.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/organiser-une-collecte</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/depot-de-dossier/formulaire-demande-collecte</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez la Fondation du patrimoine :
-[...8 lines deleted...]
- &lt;/a&gt;
+ Contactez la Fondation du patrimoine : https://www.fondation-patrimoine.org/soumettre-un-projet/organiser-une-collecte
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>petitesvillesdedemain@anct.gouv.fr</t>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04fc-mobiliser-le-grand-public-autour-de-votre-pro/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires</t>
+          <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>10/09/2021</t>
+          <t>18/10/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>102630</v>
+        <v>102631</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Programme Patrimoine Emploi</t>
+          <t>Programme Patrimoine Naturel</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...166 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez trouver une aide financière pour mener des
  &lt;strong&gt;
   projets liés à la préservation du patrimoine naturel et la biodiversité
  &lt;/strong&gt;
  ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les
   &lt;strong&gt;
    arbres têtards du Marais poitevin
   &lt;/strong&gt;
   : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Eco-Tig en Provence
   &lt;/strong&gt;
   : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
  &lt;/li&gt;
  &lt;li&gt;
   Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
  &lt;/li&gt;
  &lt;li&gt;
   ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
  : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez
  Michel Doffagne :
  &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
   michel.doffagne&amp;#64;fondation-patrimoine.org
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>102630</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Emploi</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez soutenir l&amp;#039;insertion et la formation professionnelle dans les métiers du patrimoine et favoriser la transmission des savoir-faire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Via son programme Patrimoine Emploi, la Fondation du patrimoine soutient l&amp;#039;insertion socioprofessionnelle et la formation aux métiers du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Deux axes sont privilégiés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le soutien aux chantiers incluant une action d&amp;#039;insertion sociale ou professionnelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets permettant une formation aux métiers du patrimoine (clause de marchés publics avec insertion ou apprentissage, atelier chantier d&amp;#039;insertion (ACI), chantier-école).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos projets de restauration du patrimoine faisant l&amp;#039;objet d&amp;#039;une souscription avec la Fondation du patrimoine pourront bénéficier d&amp;#039;une aide financière supplémentaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conservatoire du Patrimoine CFA Paul Riquet à Toulouse : subvention pour la mise en place de formations aux techniques de construction traditionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ancienne Abbaye de Maroilles dans le Nord : restauration de la grange dimière et de deux maisons de bourgs dans le cadre d&amp;#039;un chantier d&amp;#039;insertion
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Porteur de projet : collectivité publique, association ou structure d&amp;#039;intérêt général (dont l&amp;#039;activité est non lucrative et ne bénéficie pas à un cercle restreint de personnes et dont la gestion est désintéressée) justifiant de plus d&amp;#039;un an d&amp;#039;existence.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet implanté sur le territoire et dont les bénéficiaires résident en France métropolitaine ou ultramarine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à un projet ciblé : l&amp;#039;aide demandée ne pourra être tournée exclusivement vers du fonctionnement ou le financement de supports de communication.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/obtenir-une-aide-financiere</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Pierre Servais, Chargé de projet patrimoine naturel et emploi : pierre.servais&amp;#64;fondation-patrimoine.org
+&lt;/p&gt;
+&lt;p&gt;
+ Ou Michel Doffagne : michel.doffagne&amp;#64;fondation-patrimoine.org&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>fanny.renaud@fondation-patrimoine.org</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a84-favoriser-la-formation-et-linsertion-sociopro/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Fondation du patrimoine</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>13/10/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>102845</v>
+        <v>101589</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mobiliser le grand public autour de votre projet de restauration via le financement participatif</t>
-[...4 lines deleted...]
-          <t>Collecte de dons Fondation du patrimoine</t>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Premier acteur de la générosité en faveur du patrimoine, la Fondation du patrimoine accompagne les propriétaires en ouvrant des collectes de dons, permettant de mobiliser le grand public. Mode d&amp;#039;action privilégié de la Fondation, ce sont près de 3 000 chantiers qui sont financés chaque année grâce au dispositif du mécénat populaire (ou financement participatif). Les collectes de dons représentent en moyenne 15 % du plan de financement d&amp;#039;un projet de restauration.
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
-[...47 lines deleted...]
-      </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>fanny.renaud@fondation-patrimoine.org</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/04fc-mobiliser-le-grand-public-autour-de-votre-pro/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
-          <t>Fondation du patrimoine</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>18/10/2021</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>