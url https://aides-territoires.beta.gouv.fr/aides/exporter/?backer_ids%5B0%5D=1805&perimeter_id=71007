--- v0 (2026-02-01)
+++ v1 (2026-10-24)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA4"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,162 +225,197 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>82912</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>CAUE de la Haute-Loire
-[...1 lines deleted...]
-CAUE de Mayotte
+          <t>CAUE du Morbihan
+CAUE de la Seine-Maritime
+CAUE de la Haute-Loire
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+CAUE des Deux-Sèvres
+CAUE de la Sarthe
+CAUE du Puy-de-Dôme
+CAUE de la Dordogne
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Savoie
+CAUE de la Haute-Garonne
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE du Cantal
+CAUE de l'Orne
+CAUE de l'Oise
+CAUE de l'Aude
+CAUE de l'Ain
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE du Gard
+CAUE du Cher
+CAUE du Var
+CAUE du Lot
+CAUE de la Vendée
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
 CAUE des Landes
-CAUE des Vosges
-[...66 lines deleted...]
-CAUE de la Seine-Maritime</t>
+CAUE de Mayotte</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -785,1051 +820,210 @@
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>82915</v>
+        <v>82911</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
-Avenir Montagnes
 Cités éducatives
+Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CAUE de la Dordogne
+          <t>CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
 CAUE de l'Yonne
+CAUE de Corse
 CAUE d'Alsace
-CAUE du Morbihan
-[...1 lines deleted...]
-CAUE du Loir-et-Cher
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
 CAUE de la Creuse
-CAUE de Corse
-[...13 lines deleted...]
-Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Hérault
 CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
 CAUE des Vosges
-CAUE de la Haute-Vienne
-[...11 lines deleted...]
-CAUE de la Seine-et-Marne
+CAUE des Landes
 CAUE de Mayotte
-CAUE de la Moselle
-[...32 lines deleted...]
-CAUE du Tarn</t>
+CAUE du Pas-de-Calais</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
-[...869 lines deleted...]
- &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1873,85 +1067,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -1971,79 +1165,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -2223,60 +1417,91 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>