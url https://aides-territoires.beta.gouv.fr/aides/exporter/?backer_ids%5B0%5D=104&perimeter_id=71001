--- v0 (2026-02-27)
+++ v1 (2026-09-07)
@@ -263,85 +263,236 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>93537</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Ministère de la Culture
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Fédération des parcs naturels régionaux de France
+Ministère de l'Enseignement supérieur et de la Recherche</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>71796</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de l'Éducation nationale et de la Jeunesse</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
 &lt;/p&gt;
 &lt;p&gt;
  Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
  &lt;strong&gt;
   à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
  &lt;/strong&gt;
  . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -357,73 +508,73 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
  &lt;/strong&gt;
  Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
 &lt;/p&gt;
 &lt;p&gt;
  Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
  &lt;/strong&gt;
  Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
  &lt;strong&gt;
   Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Cohésion sociale et inclusion
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>http://www.cordeesdelareussite.fr/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
 &lt;/p&gt;
 &lt;p&gt;
  Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
  &lt;/li&gt;
  &lt;li&gt;
   Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
  &lt;/li&gt;
  &lt;li&gt;
   Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
  &lt;/li&gt;
  &lt;li&gt;
   Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
  &lt;/li&gt;
  &lt;li&gt;
   Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
  &lt;/li&gt;
  &lt;li&gt;
   Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
@@ -505,231 +656,80 @@
  &lt;/li&gt;
  &lt;li&gt;
   Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
  &lt;/li&gt;
  &lt;li&gt;
   Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
  &lt;/li&gt;
  &lt;li&gt;
   Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
  &lt;/li&gt;
  &lt;li&gt;
   Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
  &lt;/li&gt;
  &lt;li&gt;
   Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
  &lt;/li&gt;
  &lt;li&gt;
   Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
  &lt;/li&gt;
  &lt;li&gt;
   Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>19/11/2020</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...149 lines deleted...]
-      </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>