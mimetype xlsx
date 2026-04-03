--- v0 (2025-12-27)
+++ v1 (2026-04-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA116"/>
+  <dimension ref="A1:AH111"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1202 +225,1002 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>149080</v>
+        <v>111656</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Acquérir un vélo adapté, un vélo-cargo ou transformer votre vélo en installant un kit de conversion</t>
+          <t>Développer les aménagements cyclables, le stationnement et le jalonnement vélos</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Soutien à l’achat de vélos spécifiques</t>
+          <t>Mobilité et déplacements : Plan vélo</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...123 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Montants de subvention plafonnés</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Plan vélo : aide aux aménagements cyclables, au stationnement et aux travaux liés à la mise en oeuvre d&amp;#039;un plan de jalonnement.
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement de bande cyclable, de piste cyclable unidirectionnelle ou bidirectionnelle et de voies vertes.
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aménagements cyclables, plafond de dépense subventionnable : 550.000€ HT par km aménagé.
   &lt;/li&gt;
   &lt;li&gt;
    Stationnement, plafond de dépense subventionnable : 1.000€ HT par place de stationnement vélos aménagée.
   &lt;/li&gt;
   &lt;li&gt;
    Jalonnement, plafond de dépense subventionnable : 150€ HT par mètre linéaire jalonné.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Délibération n°2018-04-0020 (AD du 28/05/2018)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Voirie et réseaux
 Paysage
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 96 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e066-developper-les-amenagements-cyclables-le-stat/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>95124</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer le développement d'aménagements cyclables</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Min : 20</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les
  aménagements portés par les collectivités territoriales ou leurs groupements de coopération intercommunale présentent un attrait touristique réel. Les liaisons cyclables de type vélo participent à l&amp;#039;attractivité du territoire, notamment touristique, en reliant des sites pôles du Pays Cathare.
 &lt;/p&gt;
 &lt;p&gt;
  Le développement de l&amp;#039;itinéraire cyclable du réseau principal ou complémentaire aide à inciter le plus grand nombre
  à la pratique du vélo, ce qui représente un atout écologique important.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département de l&amp;#039;Aude accompagnera également les collectivités territoriales compétentes à développer l&amp;#039;intermodalité et tout type de déplacements doux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mise en œuvre d&amp;#039;itinéraires cyclables à l&amp;#039;échelle d&amp;#039;un ou plusieurs territoires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Voirie et réseaux
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;infrastructure (installation de chantier, travaux de voirie inhérents à la réalisation de l&amp;#039;aménagement)  et de signalisation directionnelle et/ou de police d&amp;#039;itinéraires cyclables inscrits au schéma départemental ou lié à un itinéraire structurant du schéma (porté par un EPCI)
  &lt;/li&gt;
  &lt;li&gt;
   Les études dans la limite d&amp;#039;une étude par itinéraire
  &lt;/li&gt;
  &lt;li&gt;
   Les équipements d&amp;#039;évaluation et d&amp;#039;observation (compteurs) y compris les études d&amp;#039;observation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les acquisitions foncières nécessaires à l&amp;#039;aménagement cyclable
  &lt;/li&gt;
  &lt;li&gt;
   Les revêtements de type goudron sauf pour les pistes cyclables en domaine urbain ou péri-urbain
  &lt;/li&gt;
  &lt;li&gt;
   La construction ou la reprise d&amp;#039;ouvrages d&amp;#039;arts
  &lt;/li&gt;
  &lt;li&gt;
   Les itinéraires non cartographiés par les différents schémas sauf s&amp;#039;ils se raccordent à un itinéraire inscrit
  &lt;/li&gt;
  &lt;li&gt;
   Les itinéraires qui viendraient en doublon à un itinéraire déjà existant et inscrit
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;entretien, de réfection et de mises aux normes d&amp;#039;aménagement existants, les travaux intégrant les équipements de service non marchands (Relais Information Service, bancs, tables....)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/je-veux-developper-des-itineraires-cyclables-dans-ma-commune</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département  de l&amp;#039;Aude - Pôle Aménagement durable
 &lt;/p&gt;
 &lt;p&gt;
  Direction Développement Environnement et Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement -
  Olivier Baron
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04.68.11.31.03
 &lt;/p&gt;
 &lt;p&gt;
  Adresse mail :
  &lt;a href="mailto:olivier.baron&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   olivier.baron&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8dda-regler-les-aides-pour-le-schema-departemental/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-      <c r="A5" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>149096</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mener à bien un projet d’aménagement cyclable et/ou de service vélo pour la mobilité du quotidien</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Soutien aux aménagements cyclables et services vélos pour la mobilité du quotidien</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mener à bien un projet d&amp;#039;aménagement cyclable et/ou de service vélo pour la mobilité du quotidien ?
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez d&amp;#039;une aide régionale pouvant aller jusqu&amp;#039;à 60% du coût HT de votre projet :
 &lt;/p&gt;
 &lt;p&gt;
  Un acompte de 50% du montant de la subvention régionale dès le démarrage des opérations pour les maîtres d&amp;#039;ouvrage comptant moins de 10 000 habitants et pour toute subvention dépassant 20 000€.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>27/03/2023</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/amenagements-cyclables-services-velo/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  dispositifveloduquotidien&amp;#64;grandest.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/58ed-soutien-aux-amenagements-cyclables-et-service/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...160 lines deleted...]
-      <c r="A7" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>162409</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’aménagement d’infrastructures cyclables hors agglomération pour la pratique du vélo au quotidien</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Programme Vélo du Quotidien</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Ce dispositif vise à favoriser le
 développement de la pratique du vélo au quotidien, en particulier dans le cadre
 des déplacements domicile-travail, par l’accompagnement des collectivités locales
 (EPCI et communes) dans la réalisation d’aménagements cyclables situés hors agglomération
 le long d’une route départementale. &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les travaux concernés par l’octroi de l’aide départementale :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagement d’une
 piste cyclable bidirectionnelle ou monodirectionnelle le long des routes départementales
 (prise en charge à 40% par le Département plafonné à 300 000€ par an et par
 canton).&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sécurisation des
 traversées de routes départementales par les pistes ou itinéraires cyclables (prise
 en charge par le Département à 40% plafonné à 300 000€ par an et par canton).&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Aménagement de bandes
 multifonctionnelles sur routes départementales (prise en charge à 80% par le Département
 plafonné à 300 000€ par an et par canton)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Autres critères d’éligibilité :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’aménagement doit être
 situé le long d’une route départementale hors agglomération&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Respecter le référentiel
 d’aménagement&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir fait l’objet d’un contact préalable avec l’Agence Routière Départementale
 (ARD) concernée, garantissant la faisabilité technique du projet. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/amenager-et-preserver-leur-cadre-de-vie/organiser-les-mobilites/pistes-cyclables</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Département de la Vendée&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;40, rue Foch, 85923 LA ROCHE SUR YON cedex 9&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Tel : 02 28 85 86 02&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Mail : &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_blank"&gt;&lt;span&gt;mobilites-durables&amp;#64;vendee.fr &lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>hugo.bard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lamenagement-dinfrastructures-cyclables-hors-agglomeration-pour-la-pratique-du-velo-au-quotidien/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>154977</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement des circulations cyclables</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>CIRCULATIONS CYCLABLES</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
-Association</t>
-[...2 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 20% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ainsi, en déclinaison de ces ambitions, des objectifs de la loi transition énergétique pour la croissance verte du 19 août 2015 et des orientations du schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET), ce dispositif a pour but de favoriser et soutenir le développement d&amp;#039;une mobilité alternative et décarbonée.
-[...4 lines deleted...]
-&lt;p&gt;
+ Soutenir l&amp;#039;investissement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;équipements spécifiques hors agglomération destinés à favoriser le développement des circulations cyclables : voies vertes, pistes cyclables, bandes cyclables, signalisation de police, jalonnement...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables ou la partie « cyclable » d&amp;#039;un schéma territorial de déplacement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;infrastructures hors agglomération liés aux voies vertes, pistes cyclables, bandes cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;ouvrages d&amp;#039;art hors agglomération de type passerelles cyclables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de jalonnement et de signalisation de police hors agglomération.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo et Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l&amp;#039;infrastructure qui doit être d&amp;#039;au moins 3 mètres (diminution ponctuelle envisageable à 2,5 m minimum).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le revêtement des aménagements est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucun investissement ne participant pas directement par sa nature à la fonction première de l&amp;#039;aménagement ne pourra être pris en compte (exemple : éclairage public, requalification urbaine, traversée d&amp;#039;agglomération).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plafonds de dépenses :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les travaux d&amp;#039;infrastructures : 200.000€ HT par kilomètre linéaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les ouvrages d&amp;#039;art : 150.000€ HT par ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les études visant à l&amp;#039;élaboration d&amp;#039;un schéma cyclable : 100.000€ HT par étude
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/circulations-cyclables/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
-[...75 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3df-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...20 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>120085</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'aménagement d'itinéraires cyclables structurants</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Fonds de concours CYCL'YN</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Yvetot Normandie</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...154 lines deleted...]
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La Communauté de Communes Yvetot Normandie crée un fonds spécial pour la mise en place du Plan Vélo intercommunal.
   &lt;/li&gt;
   &lt;li&gt;
    Un fonds de concours spécial CYCL&amp;#039;YN destiné aux communes de l&amp;#039;intercommunalité concernées par le Schéma cyclable de l&amp;#039;intercommunalité, d&amp;#039;un montant global de 1 283 600 euros, est instauré pour une période de 12 ans, de 2022 à 2033.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;OCTROI DU FONDS DE CONCOURS CYCL&amp;#039;YN
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   a.	Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles sont l&amp;#039;aménagement d&amp;#039;itinéraires cyclables structurants.
 &lt;/p&gt;
 &lt;p&gt;
  Le fonds de concours concerne en premier lieu les itinéraires cyclables identifiés au Schéma cyclable de l&amp;#039;intercommunalité, avec 2 niveaux de priorité :
 &lt;/p&gt;
 &lt;p&gt;
  -	Les 9 axes structurants identifiés au « scénario programmatique » et l&amp;#039;ensemble des points durs de sécurité. Ces axes, ont été retenus au regard de leur intérêt stratégique : nombre d&amp;#039;habitants, d&amp;#039;emplois et d&amp;#039;équipements à proximité. Il s&amp;#039;agit donc des axes à aménager en priorité pour constituer un réseau cyclable structurant, sous forme de linéaires continus,
 &lt;/p&gt;
 &lt;p&gt;
  -	Les axes du réseau complémentaire qui constituent un maillage complémentaire de grands axes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -1434,134 +1234,164 @@
  Les dépenses éligibles sont :
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions d&amp;#039;emprise foncière exclusivement nécessaire aux aménagements cyclables,
 &lt;/p&gt;
 &lt;p&gt;
  - les études liées au projet (maîtrise d&amp;#039;œuvre, SPS, CT, etc.),
 &lt;/p&gt;
 &lt;p&gt;
  - les travaux (signalisation des travaux, terrassement et VRD de l&amp;#039;emprise d&amp;#039;aménagement cyclable, aménagement de chaussées, signalisation horizontale et verticale spécifique aux cycles),
 &lt;/p&gt;
 &lt;p&gt;
  - et les aménagements connexes (abris vélos, arceaux...).
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les aménagements soumis à Yvetot Normandie en amont de leur réalisation pourront bénéficier d&amp;#039;un fonds de concours. Yvetot Normandie devra être associé aux études préalables.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant versé de fonds de concours sera égal au maximum à 50 % du montant restant à charge de la commune, sachant que la participation minimale de la commune bénéficiaire s&amp;#039;élève à 20 % du montant total des financements publics qui lui sont accordés.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes pourront demander un appui technique des services de la Communauté de Communes pour la recherche des subventions possibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>CC Yvetot Normandie</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communauté de Communes Yvetot Normandie
   &lt;/li&gt;
   &lt;li&gt;
    Sandrine Lollier / 02 35 56 34 52
   &lt;/li&gt;
   &lt;li&gt;
    Blanche Despaigne / 02 77 43 99 93
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>pascal.prokop@yvetot-normandie.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4317-financer-lamenagement-ditineraires-cyclables-/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes Yvetot Normandie</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-      <c r="A11" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>120357</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir le cyclotourisme et le vélo du quotidien</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>POLITIQUE CYCLABLE</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Le vélo s&amp;#039;est imposé ces dernières années dans le domaine du tourisme et des loisirs. L&amp;#039;engouement pour le vélo du quotidien, celui qu&amp;#039;on utilise pour ses déplacements domicile-travail ou loisirs déjà bien amorcé, s&amp;#039;est confirmé à l&amp;#039;issue du confinement de 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Compte tenu de l&amp;#039;évolution des pratiques, il convient de faire porter les efforts de soutien départemental sur le cyclotourisme et surtout le vélo du quotidien.
 &lt;/p&gt;
 &lt;h3&gt;
  Opérations éligibles
 &lt;/h3&gt;
 &lt;p&gt;
  Le règlement du Département porte sur 2 orientations « soutenir le cyclotourisme » et « sécuriser le vélo du quotidien », qui se déclinent ainsi :
 &lt;/p&gt;
 &lt;p&gt;
  –
  &lt;strong&gt;
   finalisation du réseau des Véloroutes Voies Vertes
  &lt;/strong&gt;
  : Itinéraires de VVV à échelle supracommunale, avec un plafond de montant subventionnable de 300 000 € / km et 1 M€ par ouvrage d&amp;#039;art.
  &lt;br /&gt;
  –
  &lt;strong&gt;
@@ -1682,576 +1512,1158 @@
  : Bâtiments communaux et espaces publics : Construction ou rénovation
  &lt;br /&gt;
  &lt;br /&gt;
  – instruction par le Service des Relations avec les Collectivités en lien avec la Direction des Déplacements.
  &lt;br /&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
  &lt;br /&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
  &lt;br /&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases réglementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019 et du 31 mai 2021.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Equipement public
 Bâtiments et construction
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Le règlement du Département porte sur 2 orientations « soutenir le cyclotourisme » et « sécuriser le vélo du quotidien », qui se déclinent ainsi :
 &lt;/p&gt;
 &lt;p&gt;
  –
  &lt;strong&gt;
   finalisation du réseau des Véloroutes Voies Vertes
  &lt;/strong&gt;
  : Itinéraires de VVV à échelle supracommunale, avec un plafond de montant subventionnable de 300 000 € / km et 1 M€ par ouvrage d&amp;#039;art.
  &lt;br /&gt;
  –
  &lt;strong&gt;
   liaison entre les VVV phares et les  territoires proches
  &lt;/strong&gt;
  : Travaux d&amp;#039;aménagement de liaisons douces et d&amp;#039;équipements dédiés aux cyclotouristes entre les VVV EV17 ou V63 et les territoires proches, dans une bande d&amp;#039;environ 5 kms.
  &lt;br /&gt;
  –
  &lt;strong&gt;
   sécurisation du vélo du quotidien
  &lt;/strong&gt;
  : Les aménagements cyclables (de type bandes cyclables ou pistes cyclables...) sur les itinéraires que le Département juge structurants et pertinents dans le cadre d&amp;#039;un Schéma Directeur Cyclable (SDC), élaboré par l&amp;#039;EPCI, en concertation avec le Département, pour les portions hors route départementale, et hors zone agglomérée. Intégration le cas échéant de ces opérations dans un contrat de partenariat global établi entre le Département et l&amp;#039;EPCI ayant élaboré le SDC pour coordonner l&amp;#039;aménagement des itinéraires. Un plafond de dépenses subventionnables de 300 000 €/km, porté à 500 000 € /km en secteur contraint, et 2 Md&amp;#039;€ pour les ouvrages d&amp;#039;art (passerelles).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   – réalisation de schémas directeurs cyclables
  &lt;/strong&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/politique-cyclable/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Direction des Politiques Territoriales- Service des Relations avec les Collectivités
  &lt;/li&gt;
  &lt;li&gt;
   Quentin DUVILLIER, Coordonnateur zone nord
   – Tél. : 04 75 79 26 65 – 06 69 14 32 79
  &lt;/li&gt;
  &lt;li&gt;
   Christel MORIN, Coordonnatrice zone sud  –
   Tél. : 04 75 79 26 31 – 06 37 04 42 76
  &lt;/li&gt;
  &lt;li&gt;
   Aurore MERMET, Coordonnatrice zone centre
   – Tél. : 04 75 79 82 29 – 06 99 27 31 25
  &lt;/li&gt;
  &lt;li&gt;
   Laurence ROCHER, Chef de service, Coordonnatrice  zone ouest
   – Tél. : 04 75 79 26 67 – 06 86 65 53 38
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6e1-politique-cyclable/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G12" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>97327</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de sentiers cyclables</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...32 lines deleted...]
-      <c r="S12" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à développer le réseau cyclable d&amp;#039;intérêt départemental par la création ou la rénovation d&amp;#039;infrastructures de niveau départemental destinées à assurer le tour de Vendée à vélo ou la liaison entre le chef lieu du département et ce tour de Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sentiers cyclables d&amp;#039;intérêt départemental ont fait l&amp;#039;objet d&amp;#039;une prise en compte par le Département et ont été actés par une décision de la commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de création : l&amp;#039;aide est plafonnée à 40% de 150 000 € HT par kilomètre. &lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de rénovation : la dépense subventionnable est plafonnée à 50 % de 40 000€ HT par kilomètre pour les pistes dont la création a été faite au moins 10 ans auparavant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles les études et l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les panneaux de signalisation directionnelle lorsque ceux-ci sont fournis, posés et financés intégralement par le Département et d&amp;#039;information ainsi que les acquisitions foncières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e156-soutenir-la-creation-et-la-renovation-de-sent/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>66414</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et soutenir le développement de l'usage du vélo</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Soutenir l&amp;#039;investissement pour :
-[...17 lines deleted...]
-      <c r="O13" s="1" t="inlineStr">
+ Ainsi, en déclinaison de ces ambitions, des objectifs de la loi transition énergétique pour la croissance verte du 19 août 2015 et des orientations du schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET), ce dispositif a pour but de favoriser et soutenir le développement d&amp;#039;une mobilité alternative et décarbonée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...54 lines deleted...]
-      <c r="T13" s="1" t="inlineStr">
+ Projets éligibles et montant de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;acquisition de vélos électriques (hors usages internes à la collectivité ou l&amp;#039;association) dans le cadre d&amp;#039;une démarche innovante et collective : 25% de la base hors taxes dans la limite de 10 000€,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide au déploiement d&amp;#039;un réseau cohérent de maison du vélo en Normandie : étude sur dossier,
+&lt;/p&gt;
+&lt;p&gt;
+ - Tout projet présentant une démarche complète d&amp;#039;accompagnement au changement et qui s&amp;#039;inscrive dans un écosystème de mobilité et de développement durable : étude sur dossier,
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X13" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-durable</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Seine-Maritime
-[...12 lines deleted...]
- &lt;br /&gt;
+ MOBILITÉ DURABLE
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Energies, Environnements et Dévt Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Service Energies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ Plages horaires pour les permanences téléphoniques du lundi au jeudi de 13H 30 à 16H30 au numéro suivant : 02 14 47 62 64
+&lt;/p&gt;
+&lt;p&gt;
+ mobilitedurable&amp;#64;normandie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b75-favoriser-et-soutenir-le-developpement-dune-m/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>144517</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Réaliser des aménagements cyclables</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Landes</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N14" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Assemblée départementale a confirmé le lancement de la définition de 
+sa politique de la mobilité qui prévoit de conforter un lien très fort 
+avec la solidarité, l&amp;#039;insertion et la mobilité. Dans ce contexte, le 
+Département entend à tenir un rôle central en matière de cohésion 
+sociale et territoriale et d&amp;#039;accompagnement des collectivités.
+Le schéma départemental cyclable 2018-2027 fixe les objectifs de la 
+collectivité en la matière :
+- disposer d&amp;#039;infrastructures dédiées et sécurisées,
+- intégrer le vélo comme une des composantes de l&amp;#039;aménagement de 
+l&amp;#039;espace,
+- conforter la destination touristique « les Landes à vélo »,
+- développer la culture du vélo au quotidien.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I du RU article 6, les taux d&amp;#039;intervention sont les suivants :&lt;/p&gt;
+&lt;p&gt;**Taux maximum de financement du Département des Landes (montants HT)**&lt;/p&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt national et régional**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 20 %&lt;/li&gt;&lt;li&gt;Aménagements
+ : 20 % plafonnés à 240 000 € / km pour les itinéraires en site propre 
+et à 2 000 € / km plafonnés pour les itinéraires balisés sur route&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 20 %&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt départemental**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 30 %&lt;/li&gt;&lt;li&gt;Aménagements : 30 % plafonnés à 240 000 € / km et à 2 000 € / km pour les itinéraires balisés sur route&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 30 %&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;**Axes d&amp;#039;intérêt local**&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Maître d&amp;#039;ouvrage éligible : EPCI, Communes&lt;/li&gt;&lt;li&gt;Investissements :&lt;/li&gt;&lt;li&gt;Études : 25 %&lt;/li&gt;&lt;li&gt;Aménagements : 25 % plafonnés à 240 000 € / km et à 2 000 € / km pour les itinéraires balisés&lt;/li&gt;&lt;li&gt;Stations de recharge électrique, station de gonflage et station de réparation : 25 %&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ypologies d’opérations de projets éligibles :
+Le présent dispositif se décline en correspondance aux orientations et 
+stratégies nationales, régionales, départementales et locales. Les 
+aménagements doivent obligatoirement être réalisés sur des emprises 
+foncières publiques.&lt;/p&gt;
+&lt;p&gt;À l’appui du schéma cartographie, le Département hiérarchise les 
+modalités d’intervention financières selon trois niveaux d’intérêt des 
+itinéraires :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Itinéraires d’intérêts régionaux et nationaux,&lt;/li&gt;&lt;li&gt;Itinéraires
+ d’intérêt départemental : ils correspondent à des axes structurants 
+permettant de développer l’usage sécurisé du vélo, dans une démarche 
+cohérente et globale, à l’échelle du Département. Ils permettent en 
+outre d’assurer des connexions sur les gares et favorisent la 
+multimodalité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ils correspondent à des axes tels que :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;des liaisons cyclables réalisées sur des emprises publiques en 
+site propre (anciennes voies ferrées notamment) ou empruntant en voirie 
+partagée des routes à faible trafic (&amp;lt; 1 000 véhicules/jour) ;&lt;/li&gt;&lt;li&gt;des
+ boucles cyclables à vocation loisir et tourisme, reliant les différents
+ bourgs de l’intercommunalité et permettant la découverte des 
+territoires. Ces boucles peuvent associer des parcours en sites propres 
+(pistes cyclables ou voies vertes) et des parcours en voirie partagée 
+(véloroutes), sur des voiries à faible trafic, sous réserve des 
+aménagements de sécurité indispensables et adaptés (aménagements de 
+carrefours, signalisation, jalonnement…) ;&lt;/li&gt;&lt;li&gt;les liaisons entre équipements publics structurants (équipements sporfs, pôles culturels, espaces publics de centre-bourg…).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;➢ Itinéraires d’intérêt local : ces itinéraires sont définis par les 
+intercommunalités, dans le cadre de leur politique de mobilité. Ils 
+viennent compléter le maillage départemental et doivent se connecter 
+avec les principaux axes structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :
+Sont éligibles les dépenses liées aux :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;acquisitions foncières (elles sont éligibles dans la limite de 10 % du coût total HT du projet),&lt;/li&gt;&lt;li&gt;travaux
+ de création d’itinéraires en site propre plafonnés à 240 000 € HT / km 
+et à 2 000 € HT / km pour les itinéraires balisés sur route,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Dans le cas d’une maîtrise d’ouvrage communale, seuls sont pris en 
+compte les projets qui figurent au schéma directeur de l’EPCI auquel 
+appartient la Commune.
+Les aménagements de bandes cyclables (peinture sur chaussée) et les 
+équipements non liés intrinsèquement à la pratique du vélo ne sont pas 
+subventionnables (création ou déplacement de réseaux, éclairage public, 
+ponts, passerelles, etc.).&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;équipements (stations de recharge électrique, de gonflage et de réparation).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les équipements type aires d’accueil, parking à vélos, sont éligibles
+ et ne sont pris en compte que s’ils sont intégrés au projet global 
+d’itinéraires pour le territoire.&lt;/p&gt;
+&lt;p&gt;Modalités par coulisses d’intervention :
+Études préalables
+Elles doivent permettre de définir la cohérence territoriale du schéma 
+cyclable local et sa fonctionnalité. Elles présentent le maillage 
+d’itinéraires retenus en identifiant les séquences prévues en site 
+propre (voies vertes ou pistes cyclables), et/ou en sites partagés 
+(véloroutes) et la nature du foncier.
+Elles comprennent à minima la nature et le détail des travaux, les 
+contraintes environnementales, l’échéancier de réalisation, les plans de
+ détail relatifs à l’aménagement des intersequences, à la signalisation 
+de police, au jalonnement, au mobilier, aux plantations et aux mesures 
+d’intégration paysagères.
+Elles peuvent comprendre un volet socio‑économique : qualification et 
+qualification des populations desservies, expression de leurs besoins et
+ de leurs attentes, repérage des activités économiques existantes 
+(hébergements, activités de loisirs, etc.) pouvant bénéficier des 
+aménagements cyclables, prospects sur la création ou le développement 
+d’activités générées par les aménagements projetés.&lt;/p&gt;
+&lt;p&gt;Les tracés retenus donnent lieu à la concertation des acteurs locaux 
+concernés par d’autres usages de l’espace notamment la DFCI Landes (qui 
+associera l’ASA de DFCI locale) pour ce qui concerne la compatibilité 
+des aménagements cyclables étudiés avec le maintien de la desserte et de
+ l’accès nécessaires à la défense contre l’incendie.&lt;/p&gt;
+&lt;p&gt;Travaux
+Pour être éligible à une aide départementale, tout projet d’itinéraire 
+devra être présenté dans le cadre d’un schéma cyclable local établi à 
+l’échelle du territoire et dûment validé par l’instance délibérante 
+compétente.
+Les travaux projetés doivent avoir reçu l’aval de la DFCI Landes (qui 
+consultera l’ASA de DFCI locale), de façon à s’assurer de leur 
+compatibilité avec le maintien de la desserte et des accès liés à la 
+défense incendie.
+Les aménagements cyclables doivent intégrer les recommandations 
+techniques et les obligations réglementaires nationales. Un cahier des 
+charges régional et/ou départemental peut être éventuellement fourni.
+De façon à intégrer au mieux les équipements cyclables à leur contexte 
+local, les supports de signalisation, de jalonnement et le mobilier 
+seront préférentiellement en bois, dans les secteurs naturels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Landes</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X14" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-realisation-damenagements-cyclables</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
   environnement&amp;#64;landes.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a87d-realisation-damenagements-cyclables/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>127481</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement de la pratique du vélo</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - éducation à la pratique en toute sécurité</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Favoriser le développement de la pratique du vélo, réduire les inégalités territoriales, générationnelles et sociales, homme/femme
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au porteur de projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  éducation à la pratique au travers des dispositifs « savoir rouler, vacances apprenantes, remise en selle »&lt;/li&gt;
+ &lt;li&gt;
+  respect des règles relatives à « Génération Vélo »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions de sensibilisation visant à encourager et sécuriser la pratique des modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte «Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  cycle complet (avec délivrance du diplôme) du dispositif « savoir rouler à vélo »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions dans le cadre « des vacances apprenantes au collège&amp;#34; et de « collège et patrimoine »
+ &lt;/li&gt;
+ &lt;li&gt;
+  actions dans le cadre du dispositif « remise en selle »&lt;/li&gt;
+ &lt;li&gt;
+  acquisition de matériel pédagogique et de vélos nécessaires à la mise en œuvre des actions (dépense plafonnée à 5 000 € HT par an)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	le dispositif dans lequel s&amp;#039;inscrit l&amp;#039;action
+&lt;/p&gt;
+&lt;p&gt;
+ o	les diplômes et cartes professionnelles des intervenants
+&lt;/p&gt;
+&lt;p&gt;
+ o	si association : statut, rapport d&amp;#039;activité, liste des membres élus
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les autres subventions acquises
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année N&amp;#43;1 au cours de laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/education_a_la_pratique_en_toute_securite.pdf</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c1-favoriser-le-developpement-de-la-pratique-du-/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>163994</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Développer une politique cyclable</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>AVELO 3 - 3ᵉ relevé</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Le présent appel à projets s&amp;#039;articule autour de &lt;strong&gt;quatre axes&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Axe 1 - Le &lt;strong&gt;soutien à la construction d’une      politique cyclable&lt;/strong&gt; via le financement d’études.&lt;/li&gt;&lt;li&gt;Axe 2 - Le &lt;strong&gt;soutien à l’expérimentation      de services vélo&lt;/strong&gt; dans les territoires.&lt;/li&gt;&lt;li&gt;Axe 3 - Le &lt;strong&gt;soutien à l&amp;#039;animation et la      promotion de politiques cyclables&lt;/strong&gt; intégrées à l’échelle du territoire.&lt;/li&gt;&lt;li&gt;Axe 4 - Le &lt;strong&gt;soutien au recrutement d&amp;#039;un(e) chargé(e) de mission vélo / mobilités actives &lt;/strong&gt;pour mettre en œuvre une politique cyclable intégrée à l’échelle du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le ou les projets devront se terminer au plus tard le 30 juin 2027.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;territoires éligibles et leurs conditions d&amp;#039;éligibilité&lt;/strong&gt; sont détaillés dans le &lt;strong&gt;Cahier des charges&lt;/strong&gt; de l&amp;#039;appel à projets.&lt;/p&gt;&lt;p&gt;Les demandes d’aides peuvent être déposées pendant toute la période d’ouverture du dispositif. Elles seront instruites au fur et à mesure des dépôts et jusqu’à épuisement du budget.&lt;/p&gt;&lt;p&gt;L’ADEME se réserve le droit de &lt;strong&gt;clôturer par anticipation ce dispositif de soutien en cas d’épuisement du budget&lt;/strong&gt; avant la date de clôture prévue.&lt;/p&gt;&lt;p&gt;Les devis ne sont pas obligatoires au stade de la candidature. Cependant, si la collectivité est retenue comme lauréate, les dépenses pour l’axe 1 devront obligatoirement être justifiées par un ou plusieurs devis lors de la contractualisation.&lt;/p&gt;&lt;p&gt;Les échanges avec l’ADEME sont fortement recommandés avant le dépôt du dossier : &lt;a href="mailto:aapavelo3&amp;#64;ademe.fr"&gt;aapavelo3&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://agir.ademe.fr/aides-financieres/aap/avelo-3-3-releve</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/avelo-3-3-releve/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>103263</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Développer l'usage du vélo au quotidien</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Plan vélo régional</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p width="100%;"&gt;
  &lt;/p&gt;&lt;p&gt;
   La Région souhaite développer l&amp;#039;usage du vélo au quotidien. Le Plan vélo vise au triplement de la pratique par l&amp;#039;apport de réponses concrètes aux usagers : itinéraires sécurisés et jalonnés, stationnement, services (réparation, etc.).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;strong&gt;
      Pour quel type de projet ?
     &lt;/strong&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Réalisation d&amp;#039;un schéma stratégique cyclable,
    &lt;/li&gt;
    &lt;li&gt;
     Réalisation d&amp;#039;études de faisabilité pour la création d&amp;#039;un ouvrage d&amp;#039;art cyclable,
    &lt;/li&gt;
    &lt;li&gt;
     Réalisation d&amp;#039;itinéraires et d&amp;#039;équipements cyclables pour l&amp;#039;amélioration des accès au réseau de transport public, aux équipements régionaux, aux pôles d&amp;#039;emploi et d&amp;#039;éducation,
    &lt;/li&gt;
    &lt;li&gt;
     Généralisation du partage de la rue (apaisement de la circulation et mise en double sens cyclable des voiries à sens unique),
    &lt;/li&gt;
    &lt;li&gt;
@@ -2315,1861 +2727,2013 @@
 &lt;/p&gt;
 &lt;p&gt;
  Les pièces nécessaires sont différentes en fonction du type de projet, et du taux de subvention sollicité. Le formulaire annexé à la présente fiche récapitule les éléments nécessaires.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les maîtres d&amp;#039;ouvrages publics, le soutien au taux maximum est conditionné à l&amp;#039;existence d&amp;#039;un schéma stratégique cyclable répondant aux critères définis par le Plan vélo régional, et par un engagement dans un plan d&amp;#039;action triennal
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    A noter :
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Ce dispositif est éligible au
   &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
    budget participatif écologique de la Région Île-de-France
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   .
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;État et ses établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   Les gestionnaires des îles de loisirs de la Région Île-de-France,
  &lt;/li&gt;
  &lt;li&gt;
   Les associations pour les actions ayant trait aux services et sous réserve de bénéficier d&amp;#039;un appui de la collectivité concernée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-velo-regional</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports / service Pôles et Voiries
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ec7-plan-velo-regional/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162739</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Développer des infrastructures cyclables de façon massive pour qu’une plus grande part des trajets du quotidien s’effectuent à vélo</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Le Sud à vélo : Aménagements pour desserte d’équipements</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif est de développer des infrastructures cyclables de façon massive pour qu’une plus grande part des trajets du quotidien s’effectuent à vélo. Le dispositif présenté consiste pour la Région à apporter un soutien financier aux porteurs de projets qui développent des aménagements cyclables autour d’établissements et de pôles qu’elle considère prioritaires et pour lesquels l’accessibilité à vélo doit être encouragée et facilitée. Il s’agit :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des gares (ferroviaires et routières du réseau Zou !) ;&lt;/li&gt; 	&lt;li&gt;des établissements d’enseignement et de formation régionaux ;&lt;/li&gt; 	&lt;li&gt;des équipements et pôles dits structurants pour un territoire (définis dans les Contrats opérationnels de Mobilité.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les communes et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;les syndicats d’aménagement ou intercommunaux et autres organismes publics (société publique locale d’aménagement, établissement public).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Critère 1 :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;appartenir à un itinéraire de schéma vélo ou Plan de Mobilité ou Plan de mobilité simplifié ou document équivalent figurant des itinéraires cyclables . Un rabattement entre un itinéraire vélo et l’équipement à desservir constitue également un projet éligible.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Critère 2 :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des équipements à desservir, identifiés dans le cadre des Contrats opérationnels de mobilité – COM - (les gares et les établissements scolaires sous compétence régionale sont éligibles sans obligatoirement figurer au COM).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Eligibilité aux critères 1 et 2 et respect des recommandations techniques (CEREMA, Code de la Route, ISSR ...).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>03/06/2024</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Critère 1 :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;appartenir à un itinéraire de schéma vélo ou Plan de Mobilité ou Plan de mobilité simplifié ou document équivalent figurant des itinéraires cyclables . Un rabattement entre un itinéraire vélo et l’équipement à desservir constitue également un projet éligible.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Critère 2 :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des équipements à desservir, identifiés dans le cadre des Contrats opérationnels de mobilité – COM - (les gares et les établissements scolaires sous compétence régionale sont éligibles sans obligatoirement figurer au COM).&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Eligibilité aux critères 1 et 2 et respect des recommandations techniques (CEREMA, Code de la Route, ISSR ...).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/amenagements-cyclables-le-sud-a-velo</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Allo Région Sud&lt;/strong&gt;&lt;br /&gt; Tel : &lt;a href="tel:0491575757"&gt;04 91 57 57 57&lt;/a&gt;&lt;br /&gt; Mail : &lt;a href="mailto:contact&amp;#64;alloregionsud.fr"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenagements-cyclables-le-sud-a-velo/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...509 lines deleted...]
-      <c r="A20" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>163147</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Favoriser les actions en faveur de la pratique du vélo</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Plafond de 100 000 € HT pour les études / Plafond de 200 000 € HT pour les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 Aujourd’hui, l’adaptation des
 territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
 des espaces et des activités humaines. C’est pourquoi, le
 Département souhaite faciliter l’émergence de projets locaux par
 la mobilisation de moyens techniques et financiers adaptés aux
 attentes des territoires sur les thématiques liées à la transition
 écologique (restauration et préservation des milieux naturels et
 aquatiques, plantations de végétaux, gestion des eaux pluviales) et
 aux mobilités douces (plan départemental des itinéraires de
 promenade et de randonnée, développement de la mobilité à
 vélo).&lt;/p&gt;&lt;p align="justify"&gt;Le département d&amp;#039;Eure-et-Loir a acté le 1er schéma directeur cyclable le 27 mars 2023, qui prend en compte les enjeux du vélo au quotidien et les enjeux du vélotourisme. Dans cette stratégie, le Département s&amp;#039;engage sur les 10 années à venir à mettre en oeuvre des actions visant à sécuriser les trajets à vélo par des aménagements cyclables, à développer les services de l&amp;#039;écosystème vélo et à promouvoir la pratique du vélo au quotidien.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes, schémas, plans de mobilités douces,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition foncière nécessaire à la création ou l&amp;#039;amélioration d&amp;#039;un aménagement cyclable, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements cyclables : bandes cyclables, pistes cyclables, voies vertes...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements de sécurisation, résolution de carrefours dangereux, passerelles...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le jalonnement et/ou la signalétique horizontale et verticale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagement de haltes, d&amp;#039;aires de service, petits mobiliers d&amp;#039;accueil,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication
 	et valorisation du patrimoine (naturel, bâti ou d&amp;#039;artisanat) et des services à proximité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour permettre de réaliser des aménagements cyclables homogènes, continus, confortables et sécurisés sur tout le territoire, il est nécessaire d&amp;#039;harmoniser les pratiques et les principes d&amp;#039;aménagement entre les territoires et de mettre à disposition des collectivités des critères communs.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le règlement accessible sur le site du Conseil départemental d&amp;#039;Eure-et-Loir est accompagné d&amp;#039;un guide des aménagements cyclables, reprenant les critères d&amp;#039;éligibilité du dispositif, ainsi que d&amp;#039;autres conseils d&amp;#039;aménagement en annexe&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Les opérations finançables doivent permettre de développer la pratique du vélotourisme, du vélo de loisir et du vélo pour les déplacements utilitaires.&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
         </is>
       </c>
-      <c r="W20" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>97328</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les sentiers cyclables d'intérêt départemental</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à soutenir l&amp;#039;ensemble des travaux liés à l&amp;#039;entretien des sentiers cyclabble d&amp;#039;intérêt départemental en site propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maximum de dépense subventionnable fixée à  50% d&amp;#039;une dépense de 2000 € TTC / km.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux liés à l&amp;#039;entretien du sentier à l&amp;#039;exception de la signalisation directionnelle et d&amp;#039;information lorsque les supports ont été fournis et posés par le Département ainsi que l&amp;#039;entretien des sentiers utilisant des voies affectées à la circulation générale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/042f-entretenir-les-sentiers-cyclables-dinteret-de/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>90916</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Consolider et développer le réseau d'itinéraires cyclables</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Itinérance Cyclable</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     Cette aide accompagne les maitres d&amp;#039;ouvrages publics dans leurs projets en faveur de la pratique de l&amp;#039;itinérance cyclable répondant aux enjeux de préservation de l&amp;#039;environnement et en réponse aux nouvelles attentes des clientèles.
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  consolider et développer le réseau d&amp;#039;itinéraires cyclables « longue distance » d&amp;#039;enjeux européen, national et régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir les réalisations d&amp;#039;infrastructures en tenant compte de la qualité des aménagements et la continuité du tracé
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la mise en tourisme de chaque itinéraire et la mise en place d&amp;#039;indicateurs de suivi
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Biodiversité
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  Maitres d&amp;#039;ouvrages publics : Départements, Etablissements publics, EPCI, collectivités locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  25% maximum du montant HT de l&amp;#039;opération, modulable selon la priorité de l&amp;#039;aménagement et la participation des Départements
+ &lt;/li&gt;
+ &lt;li&gt;
+  une majoration de 10% maximum sera possible en cas d&amp;#039;absence de contreparties Etat ou Europe et/ou si le projet est implanté sur un territoire très vulnérable
+ &lt;/li&gt;
+ &lt;li&gt;
+  les participations aux comités d&amp;#039;itinéraires peuvent varier entre 10 000 et 20 000 € par an selon l&amp;#039;enjeu de l&amp;#039;itinéraire et le nombre de partenaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les études et travaux d&amp;#039;aménagement d&amp;#039;itinéraires inscrits au Schéma Régional des Véloroutes et Voies Vertes (SRVVV) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  en site propre (voies vertes, pistes cyclables), comprenant l&amp;#039;infrastructure principale, la signalétique règlementaire les aires de repos (ou relais vélos) et équipements de services connexes (borne recharge, RIS...), l&amp;#039;implantation de compteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  en véloroutes, complétant les portions d&amp;#039;itinéraire principal sur routes peu fréquentées (uniquement les dépenses de jalonnement et d&amp;#039;aménagements indispensables à la sécurisation du parcours)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les antennes de dessertes des pôles de services ou touristiques majeurs (pôle multimodal, gares, sites de visites, plages), ainsi que les axes de liaison entre itinéraires du schéma régional offrant un nombre de services qualifiés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les équipements spécifiques le long des itinéraires, contribuant à l&amp;#039;attractivité et à la dynamique économique de l&amp;#039;itinéraire, en lien avec les stratégies touristiques des territoires traversés.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation aux comités d&amp;#039;itinéraires sur des actions définies ciblant prioritairement l&amp;#039;ingénierie, le déploiement des services labellisés, les actions marketing, de communication et d&amp;#039;observation.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Critères de sélection
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Vous pouvez prendre contact afin de connaître les démarches à effectuer.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/itinerance-cyclable</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Limoges (départements 87-23-19)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ 27, boulevard de la Corderie CS 3116
+&lt;/p&gt;
+&lt;p&gt;
+ 87031 Limoges Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ 05 55 45 19 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Poitiers (départements 79-86-17-16)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ 15, rue de l&amp;#039;Ancienne Comédie
+&lt;/p&gt;
+&lt;p&gt;
+ 86021 Poitiers CS 70575
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 55 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Bordeaux (départements 33-24-47-40-64)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction du tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ 14, Rue François de Sourdis
+&lt;/p&gt;
+&lt;p&gt;
+ 33077 Bordeaux cedex
+&lt;/p&gt;
+&lt;p&gt;
+ 05 57 57 83 09
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df53-itinerance-cyclable/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>66416</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des aménagements cyclables favorisant l'intermodalité</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Favoriser le développement des déplacements alternatifs par des dispositifs financiers en faveur d&amp;#039;études préalables aux aménagements cyclables,
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir la réalisation d&amp;#039;aménagements cyclables favorisant l&amp;#039;intermodalité,
+&lt;/p&gt;
+&lt;p&gt;
+ - Soutenir la réalisation d&amp;#039;itinéraires cyclables structurants à l&amp;#039;échelle régionale en recherchant la continuité et la sécurité de ces axes majeurs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Promouvoir l&amp;#039;intermodalité en recherchant les interconnexions avec les transports publics (trains, cars, ferries),
+&lt;/p&gt;
+&lt;p&gt;
+ - Accentuer l&amp;#039;accompagnement régional pour les villes moyennes et les communes à dominante rurale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - l&amp;#039;inscription du projet dans un document de planification d&amp;#039;urbanisme local (PDU, SLD,SDC...),
+&lt;/p&gt;
+&lt;p&gt;
+ - la prise en compte de la continuité des itinéraires et de leur sécurité. Les dossiers de demande devront faire apparaître l&amp;#039;inscription des projets dans la réalisation d&amp;#039;un itinéraire et le calendrier de réalisation de l&amp;#039;ensemble de cet itinéraire,
+&lt;/p&gt;
+&lt;p&gt;
+ - la desserte par les futurs aménagements cyclables des équipements publics, des services de transports (gares, pôles d&amp;#039;échanges multimodaux...) ou des zones urbaines (zones d&amp;#039;activités, zones commerciales...) dotés de stationnement pour les vélos,
+&lt;/p&gt;
+&lt;p&gt;
+ - la mise en place d&amp;#039;une signalisation de police et directionnelle (jalonnement), et d&amp;#039;une opération de sensibilisation et de communication,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets doivent disposer d&amp;#039;un autofinancement de 20% minimum.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/amenagements-cyclables-favorisant-lintermodalite-0</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9dee-realiser-des-amenagements-cyclables-favorisan/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>162514</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Financer les aménagements cyclables inscrits au schéma directeur départemental des véloroutes</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>AMENAGEMENTS CYCLABLES INSCRITS AU SCHEMA DIRECTEUR DEPARTEMENTAL DES VELOROUTES</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>diminué des éventuelles subventions perçues par la commune ou l'EPCI pour maintenir un principe de parité entre le maitre d'ouvrage et le Département</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réalisation de travaux visant à l&amp;#039;amélioration des conditions de circulation des cyclistes sur les itinéraires cyclables en site propre et/ ou en site partagé inscrits au schéma directeur départemental des véloroutes.&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les sites partagés: les travaux de revêtement de fil d&amp;#039;eau au fil d&amp;#039;eau &lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les sites propres: l&amp;#039;ensemble des dépenses d&amp;#039;infrastructures, y compris les frais de maitrise d&amp;#039;oeuvre et les aménagements connexes de type aires de repos, de pique-nique ou de stationnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aucun investissement ne participant pas directement par sa nature à la fonction première de l’aménagement ne pourra être pris en compte (exemple : éclairage public).&lt;/li&gt;&lt;li&gt;Les études, les travaux sur des ouvrages d’art, les investissements de jalonnement et de signalisation de police ne peuvent être subventionnés spécifiquement au titre de cette aide. Ces dépenses peuvent éligibles dans le cas d’un projet global d’aménagement cyclable.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plafonds de dépenses:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les sites partagés : dépense plafonnée à 8€ / m²&lt;/li&gt;&lt;li&gt;pour les sites propres: sans plafond&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Conditions:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo &amp;amp; Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l’infrastructure qui doit être d’au moins 3 mètres pour les aménagements cyclables en site propre (diminution ponctuelle envisageable à 2,5 m minimum).&lt;/li&gt;&lt;li&gt;Le revêtement des aménagements cyclables est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.&lt;/li&gt;&lt;li&gt;Dans le cas où un projet d’aménagement cyclable se situe à proximité d’un itinéraire du Schéma Directeur Départemental des Véloroutes, l’association des services du Département en amont du dépôt du dossier de subvention est nécessaire afin d’étudier l’intérêt de l’intégration de cet aménagement au sein de l’itinéraire cyclable départemental et donc de définir l’éligibilité du projet à ce dispositif de soutien.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/amenagements-cyclables-inscrits-au-schema-directeur-departemental-des-veloroutes/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
 Seine-Maritime &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Direction de la Cohésion des
 Territoires &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
 &lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-amenagements-cyclables-inscrits-au-schema-directeur-departemental-des-veloroutes/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...149 lines deleted...]
-      <c r="A23" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165120</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Développer les itinéraires cyclables inscrits aux schémas national ou régional des véloroutes</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Itinéraires cyclables inscrits aux schémas national ou régional des véloroutes</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet d’aménagement d’un itinéraire cyclable inscrit aux schémas national ou régional des véloroutes ?&lt;/h2&gt;&lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;Des &lt;/strong&gt;&lt;strong&gt;dépenses remboursées jusqu’à 40% &lt;/strong&gt;&lt;strong&gt;du montant &lt;/strong&gt;&lt;strong&gt;HT &lt;/strong&gt;&lt;strong&gt;de votre projet&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Pouvez-vous bénéficier de l’aide de l’Etat et de l’aide régionale ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide, si vous êtes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Un maître d’ouvrage public&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Et si votre projet concerne :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;l’aménagement d’itinéraires cyclables sécurisés inscrits au :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Schéma National des Véloroutes (SNV)&lt;/p&gt;&lt;p&gt;Schéma Directeur Cyclable de la Région Grand Est sous réserve que :&lt;/p&gt;&lt;p&gt;l’itinéraire cyclable soit relié directement au Schéma national des véloroutes ou relié indirectement par un itinéraire d’intérêt régional déjà ouvert&lt;/p&gt;&lt;p&gt;L’itinéraire doit être inscrit dans une planification cyclable départementale (si existante) et à défaut dans une planification cyclable locale&lt;/p&gt;&lt;p&gt;Ne seront pas prioritaires les projets dont le linéaire est inférieur à 2 km ou concerne uniquement le périmètre d’une commune-centre.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Autres critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Respect des recommandations techniques du Cerema&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mise en place d’un compteur vélo automatique, sauf si un compteur est déjà implanté à proximité&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Existence d’un plan de gestion et d’entretien des aménagements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présenté doit avoir fait l’objet au minimum d’études préliminaires. Les projets d’ouvrage d’art doivent quant à eux avoir fait l’objet au minimum d’un avant-projet sommaire&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La date de dépôt de la demande d’aide en ligne doit être antérieure à la date de démarrage de l’opération (notification du 1er marché de travaux)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La date de mise en service de l’aménagement doit intervenir dans les 36 mois après le dépôt du dossier de demande en ligne&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment estimer votre montant d’aide ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant de l’aide de l’Etat et de l’aide de de la Région&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Votre montant d’aide maximal &amp;#61; 40 % du montant des dépenses retenues en € HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide est plafonnée, et son maximum est de 140 000€ par kilomètre d’itinéraire aménagé et de 1 000 000€ pour l’aménagement d’ouvrage d’art.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les principales dépenses retenues dans le calcul de l’aide sont :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les travaux d’aménagement des itinéraires cyclables (y compris frais de maîtrise d’œuvre, de bureaux d’études)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’aménagement d’ouvrages d’art bénéficiant aux modes actifs de déplacement (vélo, marche). L’assiette éligible sera alors calculée selon le pourcentage de l’ouvrage dédié aux modes actifs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les dépenses annexes au projet liées à la mise en tourisme de l’itinéraire cyclable : le jalonnement directionnel et la signalétique touristique le long de l’itinéraire, l’aménagement d’aires de service ou d’haltes de repos le long de l’itinéraire, la mise en place de dispositif de comptage et d’évaluation des passages sur les itinéraires (équipement permanent)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment demander l’aide de l’Etat et l’aide de la Région ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Prenez contact dès maintenant avec les services. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Déposez votre demande en ligne depuis cette page à partir du 2 septembre 2024 et au plus tard avant la notification du 1er marché de travaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>24/06/2024</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/itineraires-cyclables-schemas-national-regional-veloroutes/</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0285/depot/simple</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/itineraires-cyclables-inscrits-aux-schemas-national-ou-regional-des-veloroutes/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-      <c r="A24" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>162536</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les efforts de compétitivité, de souveraineté, d'innovation et d’investissement productif de la filière industrielle du vélo</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Industries du Vélo</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;*Sous réserve de publication de l’arrêté du Premier Ministre approuvant le cahier des charges de cet appel à projets au JORF*&lt;/p&gt;&lt;p&gt;Le présent AAP est ouvert aux entreprises de toute taille présentant un projet susceptible de relever d’un ou plusieurs des 4 volets suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 1&lt;/strong&gt; : Projets de développement et d’assemblage de vélos&lt;/p&gt;&lt;p&gt;Ce volet vise à&lt;strong&gt; soutenir les projets innovants et risqués de développement des capacités industrielles&lt;/strong&gt; ainsi que l’installation de &lt;strong&gt;nouvelles usines ou lignes de production innovantes&lt;/strong&gt; pour assembler des vélos et gagner en compétitivité sur le marché de l’assemblage de vélos. &lt;br /&gt;Les projets pourront notamment comporter :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Des dépenses relatives à      l’installation de nouveaux sites industriels.&lt;/li&gt;&lt;li&gt;Des dépenses de      développement relatives à une mutation industrielle vers l’assemblage de      vélo. S’ils ne sont pas exclus de ce dispositif, les constructeurs et      sous-traitants automobiles candidats à ce volet pourront toutefois être      redirigés vers d’autres dispositifs dédiés.&lt;/li&gt;&lt;li&gt;Des investissements      capacitaires relatifs à la création de nouvelles unités de production, la      transformation de l’outil industriel existant (usines 4.0), l’adaptation      de l’outil industriel existant en vue de la phase d’industrialisation et      de la production en série et la création de nouvelles lignes d’assemblages      liées à la production de nouveaux produits innovants.&lt;/li&gt;&lt;li&gt;Des dépenses de recherche      et de développement relatives à de nouveaux modèles de production      innovants ou à la conception et fabrication de solutions et machines de      montages innovantes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Volet 2&lt;/strong&gt; : Projets de production des principaux composants et équipements pour vélos&lt;/p&gt;&lt;p&gt;Ce volet vise à &lt;strong&gt;soutenir les investissements industriels permettant de développer et accroitre les capacités de production des pièces détachées&lt;/strong&gt; (composants) ou &lt;strong&gt;équipements pour vélos&lt;/strong&gt; pour lesquels il existe un &lt;strong&gt;potentiel de relocalisation et de compétitivité du marché européen&lt;/strong&gt;. Ces pièces et équipements devront chercher à être le plus standard et interopérable possible, en s’inscrivant notamment dans une démarche de coopération avec la filière.&lt;br /&gt;Les projets pourront notamment comporter :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Des dépenses relatives à      l’installation de nouvelles usines (usines ou micro-usines) ou unités de      production.&lt;/li&gt;&lt;li&gt;Des dépenses permettant      d’améliorer significativement la compétitivité des sites existants      (automatisation, procédés innovants, usines 4.0) et d’augmenter les      capacités de production existantes (élargissement des usines ou      installation de nouvelles lignes de production).&lt;/li&gt;&lt;li&gt;Des dépenses de recherche      et de développement pour développer de nouveaux composants et équipements      innovants répondant à de nouveaux besoins et potentiels de marché ainsi      que des savoirs faire d’ingénierie et de fabrication.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Volet 3&lt;/strong&gt; : Projets d’éco-conception et d’amélioration de l’impact environnemental des vélos et des équipements associés, sur leur cycle de vie.&lt;br /&gt;Ce volet vise à &lt;strong&gt;soutenir des projets d’investissement&lt;/strong&gt; permettant aux entreprises :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De renforcer leurs capacités à produire des vélos éco-conçus, réparables et recyclables.&lt;/li&gt;&lt;li&gt;De développer le recyclage et le réemploi des vélos et leurs équipements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets auront pour but d’alléger significativement l’empreinte environnementale des pièces et composants de vélos et des processus de fabrication associés, notamment par des solutions de conception et des process innovants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Volet 4&lt;/strong&gt; : Briques technologiques et démonstrateurs de solutions innovantes directement adossées aux vélos et leurs équipements&lt;/p&gt;&lt;p&gt;Ce volet vise à &lt;strong&gt;soutenir des projets de recherche et de développement ou de premiers démonstrateurs de solutions innovantes&lt;/strong&gt; portés par des start-ups ou des industriels. Les projets devront être en lien direct avec l’industrialisation du vélo, de ses composants et des équipements vélos.&lt;br /&gt;Les projets peuvent contribuer à favoriser l’innovation dans les solutions technologiques, les procédés industriels, les matériaux, les utilisations et les solutions digitales pour renforcer la compétitivité, la durabilité du secteur et développer une ingénierie du cycle basée sur des compétences et un savoir-faire spécifique. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/industries-du-velo/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>56195</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Poser une borne de recharge pour véhicules électriques, vélos électriques ou une station hydrogène</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I24" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 100</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>aide à 100% si le projet est identifié dans le schéma départemantal</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fourniture et pose de la borne ou de la station, raccordement et aménagement  des places de recharges.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Equipement public
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  dans le cadre du transfert de la compétence &amp;#34;infrastructure de charge&amp;#34;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mail : mobilite&amp;#64;sdec-energie.fr&lt;/p&gt;&lt;p&gt;Tel : 02 31 06 61 55 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c36b-realiser-une-installation-photovoltaique-en-t/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>163857</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
 &lt;p&gt;La Région, en tant que chef de file de l’intermodalité, agit notamment sur le premier point via un règlement d’intervention dédié à l’amélioration des accès au réseau ALEOP et sur le troisième point via le cofinancement du Défi Mobilité et du Collectif Régional Vélo.&lt;/p&gt;
 &lt;p&gt;En équipant les points d’arrêts routiers de stationnements vélos sécurisés, contribuant ainsi à mailler l’ensemble du territoire ligérien, la Région souhaite créer un choc d’offre en apportant des solutions pour lever le second frein le plus important à l’usage du vélo : la peur du vol.&lt;/p&gt;
 &lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q25" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
 &lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>166060</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Créer des stationnements vélo : Schéma régional des véloroutes de Provence Alpes Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Schéma régional des véloroutes de Provence Alpes Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...25 lines deleted...]
-Mobilité partagée
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les véloroutes sont des itinéraires cyclables attractifs et sécurisés, de longue distance, destinés à un public et des usages variés (itinérance touristique, loisirs, utilitaire). Leur intérêt pour la Région est de permettre le développement économique des territoires traversés, dont elles constituent également des axes structurants pour la mobilité quotidienne à vélo.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Ces itinéraires fonctionnent bien s’ils sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Continus ;&lt;/li&gt; 	&lt;li&gt;Bien connectés aux pôles d’échanges (avec du stationnement pour vélos) ;&lt;/li&gt; 	&lt;li&gt;Dotés de services aux cyclistes (hébergement, location vélos…) ;&lt;/li&gt; 	&lt;li&gt;Promus auprès du grand public local, national et international (site internet, réseaux sociaux,véloguides ...).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour développer l’intermodalité train &amp;#43; vélo et car/bus &amp;#43; vélo. La création de stationnements pour les vélos dans ou aux abords immédiats des PEM éligibles est donc soutenue, pour que chaque PEM dispose d’au moins 10 places de stationnements ouverts et donne facilement accès aux véloroutes.&lt;/p&gt; &lt;p&gt;Les départements, les communes et leurs groupements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2023</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/schema-regional-des-veloroutes-de-provence-alpes-cote-dazur</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_VELOROUTE/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/schema-regional-des-veloroutes-de-provence-alpes-cote-d-azur/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>117477</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement du "Savoir Rouler à Vélo" à destination des enfants de 6 à 11 ans</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Accompagnement du savoir rouler à vélo à l'usage des collectivités</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en oeuvre le Savoir Rouler à Vélo dans votre territoire ? Les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
  &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
   srav&amp;#64;sports.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les premières informations de la mise en place du &amp;#34;Savoir Rouler à Vélo&amp;#34; dans les territoires sont décrites dans le guide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une présentation du dispositif
  &lt;/li&gt;
  &lt;li&gt;
   Des exemples de mise en oeuvre
  &lt;/li&gt;
  &lt;li&gt;
   Des précisions sur les conditions d&amp;#039;encadrement
  &lt;/li&gt;
  &lt;li&gt;
   Une liste de différents financements mobilisables.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Education et renforcement des compétences
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://sports.gouv.fr/savoir-rouler-a-velo/zoom-sur/article/guide-d-accompagnement-du-savoir-rouler-a-velo-a-l-usage-des-collectivites-2022</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
  &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
   srav&amp;#64;sports.gouv.fr
  &lt;/a&gt;
  pour connaître le référent départemental SRAV.
 &lt;/p&gt;
 &lt;p&gt;
  Vous cherchez un intervenant près de chez vous ? Consultez la carte interactive des intervenants :
  &lt;a href="https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
   https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>leila.bengana@jeunesse-sports.gouv.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8f72-accompagner-le-deploiement-du-savoir-rouler-a/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>131254</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’immobilier d’entreprise (A.I.E) pour les hebergements trouristiques</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>AIDE A L'IMMOBILIER D'ENTREPRISE (A.I.E) pour les hebergements trouristiques : AIE Tourisme</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Le Département souhaite proposer une aide à l&amp;#039;immobilier d&amp;#039;entreprise (AIE) en faveur des hébergements touristiques. Cette création reste conditionnée par un conventionnement avec les EPCI, seuls compétents en matière d&amp;#039;AIE.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, les EPCI doivent adopter le règlement d&amp;#039;aide dans un premier temps, puis voter une délégation de compétence au Département pour la mise en œuvre de ce règlement, et enfin, le Département valide par un vote, l&amp;#039;accord de la délégation de compétence et le règlement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPCI doit participer financièrement à la subvention finale à hauteur de 10 % des dépenses éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de règlement d&amp;#039;AIE Tourisme vise à apporter un soutien aux établissements d&amp;#039;hébergement touristique pour la mise en place des équipements nécessaires à l&amp;#039;accueil des cyclistes et le déploiement du Label Accueil Vélo dans la Drôme.
 &lt;/p&gt;
 &lt;p&gt;
  Ses objectifs sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  – Garantir un accueil de qualité des cyclistes au sein des hébergements touristiques de la Drôme,
 &lt;/p&gt;
 &lt;p&gt;
@@ -4235,207 +4799,232 @@
 &lt;p&gt;
  La demande de paiement devra comprendre toutes les pièces relatives aux dépenses, (factures signées et acquittées) et tout document attestant du respect de la publicité du soutien du Département et de l&amp;#039;intercommunalité. Le solde sera arrêté au prorata des dépenses réalisées et justifiées.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Bases réglementaires
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  – Article L.3211-1 du Code général des collectivités territoriales,
 &lt;/p&gt;
 &lt;p&gt;
  – Article L.1511-3 du Code général des collectivités territoriales,
 &lt;/p&gt;
 &lt;p&gt;
  – Règlement UE 1407/2013 portant sur les aides de minimis pour la période 2014-2023
 &lt;/p&gt;
 &lt;p&gt;
  – Arrêté du 22 février 2018 constatant le classement de communes en zone de revitalisation rurale.
 &lt;/p&gt;
 &lt;p&gt;
  – Convention de délégation d&amp;#039;octroi de l&amp;#039;aide à l&amp;#039;immobilier entre l&amp;#039;EPCI et le Département de la Drôme
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Travaux de création, modernisation ou extension d&amp;#039;abris vélos ainsi que des équipements indissociables des travaux (dont prise électrique et arrivée d&amp;#039;eau), nécessaires à un accueil de qualité et à l&amp;#039;obtention du Label Accueil Vélo.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Exclusions
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Les dépenses liées aux acquisitions foncières, au mobilier, à la décoration, aux acquisitions en crédit bail, les frais de communication, de promotion, de certification, de labellisation...ainsi que les frais de fonctionnement de l&amp;#039;établissement (impôts, taxes) ne sont pas éligibles.
 &lt;/p&gt;
 &lt;h3&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Les bénéficiaires identifiés sont les hôtels et hôtels restaurants, les hébergements de plein air, les hébergements collectifs de groupe, les gîtes et meublés, saisonniers ou permanents relevant d&amp;#039;une gestion personnelle, indépendante ou familiale de type individuel ou en société.
 &lt;/p&gt;
 &lt;p&gt;
  Le critère de la capacité d&amp;#039;accueil prévoit de retenir les établissements à partir de 10 lits (et de 30 pour les établissements de plein air).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;hébergeur doit être situé à moins de « 5 km d&amp;#039;un itinéraire cyclable « , permettant l&amp;#039;itinérance des cyclistes afin de pouvoir être éligible au Label Accueil Vélo.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire est l&amp;#039;exploitant, qu&amp;#039;il soit propriétaire des murs et fonds ou du fonds seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Les hébergements touristiques concernés doivent être classés et/ou labellisés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/aide-a-limmobilier-dentreprise-a-i-e-pour-les-hebergements-trouristiques-aie-tourisme/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Service Instructeur et Référent
  &lt;/strong&gt;
  s
 &lt;/h3&gt;
 &lt;p&gt;
  DGA Développement/ Mission Tourisme
 &lt;/p&gt;
 &lt;p&gt;
  Suivi administratif et technique du dossier :
  &lt;strong&gt;
   Mélanie SERGENT – Tél : 04 75 82 19 23 –
   &lt;a href="mailto:msergent&amp;#64;ladrome.fr"&gt;
    msergent&amp;#64;ladrome.fr
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Engagement du bénéficiaire
 &lt;/h4&gt;
 &lt;p&gt;
  Après engagement sur l&amp;#039;attribution de l&amp;#039;aide, l&amp;#039;entreprise devra apposer à l&amp;#039;entrée du bâtiment une affiche comportant la mention « financé avec le soutien du Département de la Drôme et de l&amp;#039;EPCI XXX », ainsi que leurs logos. Cette affiche sera fournie par le Département au moment de l&amp;#039;accord de subvention.
 &lt;/p&gt;
 &lt;h4&gt;
  Durée de validité du règlement
 &lt;/h4&gt;
 &lt;p&gt;
  Ce règlement est valable à partir de son adoption par le conseil communautaire de l&amp;#039;EPCI XXX et la Commission permanente du Département de la Drôme. Il prend fin au 31/12/2023.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/119d-aide-a-limmobilier-dentreprise-aie-pour-les-h/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-      <c r="A30" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>155113</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
 &lt;/p&gt;
@@ -4504,61 +5093,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fiche de poste
   &lt;/li&gt;
   &lt;li&gt;
    CV du candidat retenu
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cahier des charges de l&amp;#039;étude
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS SPECIFIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
 &lt;/p&gt;
@@ -4744,212 +5333,512 @@
    L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165906</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite promouvoir la renaturation d’espaces publics intégrant les enjeux d’aménagement durable et d’adaptation au changement climatique afin d’améliorer le cadre de vie et les conforts d’usage pour les habitants (lutte contre les îlots de chaleur, développement des modes actifs notamment), de protéger et renforcer la biodiversité et ses services, ainsi que d’accompagner la transition vers une mobilité décarbonée. Ce soutien se décline sur trois types d’opérations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La renaturation d’espaces publics dans le cadre de projets de revitalisation de centres-villes et de quartiers en reconversion ;&lt;/li&gt; 	&lt;li&gt;La requalification des espaces publics dans les zones d’activités économiques ;&lt;/li&gt; 	&lt;li&gt;Les projets d’aménagement en faveur des modes actifs (hors schéma régional des véloroutes).&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt;&lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur le volet renaturation d’espaces publics en centre-ville ou quartiers en reconversion : prioritairement les projets dans les centralités du SRADDET, les quartiers de gares ou en lien avec les démarches structurantes portées par la Région et construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.) ;&lt;/li&gt; 	&lt;li&gt;Sur le volet requalification des zones d’activités : uniquement les projets en zones d’activités économiques existantes et d’intérêt communautaire, construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.). L’inscription dans la démarche PARC&amp;#43; est valorisée ;&lt;/li&gt; 	&lt;li&gt;Sur le volet aménagements favorables aux modes actifs : créations, améliorations ou sécurisations d’aménagements cyclables (pistes cyclables, bandes cyclables, voies vertes, etc.) et justifiant d’un intérêt en termes de desserte, d’interconnexion, d’accessibilité ou de report modal. L’inscription dans un document de planification est valorisée.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-amenagement</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENAME/depot/simple</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163130</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aires de covoiturage dans leur dimension multimodale</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aires de covoiturage dans leur dimension multimodale</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est aujourd&amp;#039;hui nécessaire de décarboner nos mobilités en diminuant la part de l&amp;#039;autosolisme, et en donnant une place plus importante aux modes actifs et à la prise en compte des performances des TC et du covoiturage.&lt;/p&gt;
 &lt;p&gt;L’objectif de la Région est d’encourager ce mode de déplacement partagé en développant les parkings de covoiturage qui intègrent une dimension multimodale.&lt;/p&gt; &lt;p&gt;Collectivités locales (Départements, communes, EPCI...)&lt;/p&gt; &lt;p&gt;Le financement par la Région des projets d’aires de covoiturage implique donc que 2 conditions soient réunies :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la localisation de l’aire sur ou à proximité immédiate d’une ligne ou d’un arrêt TC du réseau ZOU ! afin de favoriser l’intermodalité avec les services routiers régionaux ;&lt;/li&gt; 	&lt;li&gt;l’intégration de tout ou partie des équipements suivants conférant à ces aires une dimension multimodale : 	&lt;ul&gt; 		&lt;li&gt;stationnement couvert et sécurisé pour vélos ;&lt;/li&gt; 		&lt;li&gt;panneaux d’information multimodale ;&lt;/li&gt; 		&lt;li&gt;bornes de recharge électrique (pour véhicule léger et/ou vélo) ;&lt;/li&gt; 		&lt;li&gt;cheminement piéton sécurisé jusqu’à l’arrêt TC.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>01/07/2024</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le financement par la Région des projets d’aires de covoiturage implique donc que 2 conditions soient réunies :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;la localisation de l’aire sur ou à proximité immédiate d’une ligne ou d’un arrêt TC du réseau ZOU ! afin de favoriser l’intermodalité avec les services routiers régionaux ;&lt;/li&gt; 	&lt;li&gt;l’intégration de tout ou partie des équipements suivants conférant à ces aires une dimension multimodale : 	&lt;ul&gt; 		&lt;li&gt;stationnement couvert et sécurisé pour vélos ;&lt;/li&gt; 		&lt;li&gt;panneaux d’information multimodale ;&lt;/li&gt; 		&lt;li&gt;bornes de recharge électrique (pour véhicule léger et/ou vélo) ;&lt;/li&gt; 		&lt;li&gt;cheminement piéton sécurisé jusqu’à l’arrêt TC.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt d&amp;#039;un dossier de demande de subvention sur subvention en ligne puis sur la plateforme &lt;a href="https://entreprises.maregionsud.fr/"&gt;AIDEN &lt;/a&gt;a partir du 1er octobre 2024.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Remi DORNE - &lt;a href="mailto:rdorne&amp;#64;maregionsud.fr"&gt;rdorne&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>28/07/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163208</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Développer le Vélotourisme</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Développer le Vélotourisme</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme Développer le vélotourisme se prolonge sur 2024. Ce programme s&amp;#039;articule autour de 3 axes :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Inciter les&lt;strong&gt; établissements touristiques&lt;/strong&gt; à entrer dans une &lt;strong&gt;démarche de référencement auprès de la marque Accueil Vélo&lt;/strong&gt;.   &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Permettre aux &lt;strong&gt;collectivités territoriales d’investir dans des équipements&lt;/strong&gt; plébiscités par les touristes à vélo en implantant des aires de services le long des itinéraires inscrits au schéma national, régional ou départemental des véloroutes.&lt;/li&gt;&lt;li&gt;Aider les &lt;strong&gt;collectivités territoriales et comités d’itinéraire&lt;/strong&gt; à la réalisation d’études pour &lt;strong&gt;créer ou accélérer la réalisation d&amp;#039;itinéraires ou tronçons&lt;/strong&gt; d&amp;#039;itinéraires de véloroutes.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Axe 1 - Devenir Accueil Vélo&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles : &lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Office du tourisme&lt;/li&gt;&lt;li&gt;Site touristique dont      halte et port fluvial&lt;/li&gt;&lt;li&gt;Hébergement touristique&lt;/li&gt;&lt;li&gt;Restaurant&lt;/li&gt;&lt;li&gt;Les collectivités territoriales dès lors qu’elles gèrent un des établissements cités ci-dessus&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets doivent respecter les critères suivants :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;L&amp;#039;établissement doit s&amp;#039;engager dans une démarche de référencement auprès de la marque Accueil      Vélo ou être déjà labellisés afin d’accroître leur capacité d’accueil et      d’amélioration la qualité des services proposés.&lt;/li&gt;&lt;li&gt;L’établissement doit se      situer à &lt;strong&gt;moins de 5 km d’un itinéraire cyclable balisé selon confirmation&lt;/strong&gt;      du référent qualité de la marque Accueil Vélo.&lt;/li&gt;&lt;li&gt;Est attendu l’implantation      de 5 emplacements stationnements vélo au minimum.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En fonction des typologies d&amp;#039;établissements des critères supplémentaires spécifiques s’appliquent.&lt;/p&gt;&lt;p&gt;Ces critères d’éligibilités correspondent aux référentiels de la marque Accueil Vélo qui sont détaillés dans le &lt;a target="_blank" href="http://www.francevelotourisme.com/sites/default/files/accueil-velo-guide-pratique.pdf"&gt;guide pratique Accueil Vélo&lt;/a&gt;. &lt;/p&gt;&lt;p&gt;Il est nécessaire de prendre contact auprès du référent qualité de la marque Accueil Vélo &lt;a target="_blank" href="http://www.francevelotourisme.com/contact/devenir_accueil_velo"&gt;via le formulaire de contact&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En amont du dépôt de la demande cela permettra de s’assurer :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;De l&amp;#039;éligibilité de      l&amp;#039;établissement&lt;/li&gt;&lt;li&gt;De la correspondance du      projet d’investissement envisagé et des attendus de la marque Accueil Vélo&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Axe 2 - Implanter des aires de services le long des itinéraires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Les collectivités      territoriales&lt;/li&gt;&lt;li&gt;Les haltes fluviales et      ports fluviaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets doivent respecter les critères suivants :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Les &lt;strong&gt;itinéraires&lt;/strong&gt;      concernés sont ceux &lt;strong&gt;inscrits au schéma national, régional ou      départemental&lt;/strong&gt; des véloroutes&lt;/li&gt;&lt;li&gt;L’aire de services doit      être &lt;strong&gt;visible depuis l’itinéraire&lt;/strong&gt; ou située à &lt;strong&gt;moins de 200 mètres avec une      signalétique&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Pour le confort des      usagers, il est attendu une &lt;strong&gt;répartition homogène des aires de services le      long des itinéraires &lt;/strong&gt;: tout au plus tous les 30 km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est préconisé de distancier d’une vingtaine de kilomètres l’implantation des aires de services le long d’un même itinéraire. N&amp;#039;est pas éligible une implantation distante de moins de 10 km.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe 3 - Réaliser des études&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Les collectivités      territoriales&lt;/li&gt;&lt;li&gt;Les structures      représentant un comité d’itinéraire (chef de file du comité d’itinéraire)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’itinéraire concerné par l’étude doit être &lt;strong&gt;inscrit soit au schéma national, régional&lt;/strong&gt; &lt;strong&gt;ou départemental&lt;/strong&gt; des véloroutes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4 thématiques sont proposées pour réaliser les études :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Créer de nouveaux itinéraire cyclables touristiques&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Accélérer la réalisation      de tronçons&lt;/strong&gt; d’itinéraires déjà inscrits à un schéma&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Améliorer la mise en      sécurité&lt;/strong&gt; des itinéraires&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Renforcer l’attractivité&lt;/strong&gt;      des véloroutes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vous êtes invités à lire attentivement le texte de l&amp;#039;appel à projet dans la rubrique « Vérifier mon éligibilité » en amont du dépôt de votre dossier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U31" s="1" t="inlineStr">
         <is>
-          <t>Provence-Alpes-Côte d'Azur</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V31" s="1" t="inlineStr">
         <is>
-          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20240725/developper-velotourisme</t>
         </is>
       </c>
       <c r="X31" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Remi DORNE - &lt;a href="mailto:rdorne&amp;#64;maregionsud.fr"&gt;rdorne&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y31" s="1" t="inlineStr">
         <is>
-          <t>webpresse@maregionsud.fr</t>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z31" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-le-velotourisme-2/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
+    <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>152162</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Aider à la réalisation de travaux d’aménagement d’infrastructures de circulation douce et modes de déplacements actifs</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>CIRCULATIONS DOUCES / MODES DE DEPLACEMENT ACTIFS</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
@@ -5297,265 +6186,1087 @@
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b58-aider-a-la-mise-en-place-ou-a-la-rehabilitati/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
+    <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
-        <v>163208</v>
+        <v>127484</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Développer le Vélotourisme</t>
+          <t>Soutenir l'aménagement des cheminements dédiés aux mobilités douces</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Développer le Vélotourisme</t>
+          <t>Plan Charente Mobilités douces - infrastructures et signalisation</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée à 100.000€ par an et par opération ou tranche d&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de voies vertes supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements cyclables sur voies partagées, communales ou départementales, supportant un itinéraire inscrit au schéma départemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements dans le cadre des petites opérations de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements pour cheminements doux en bordure de route départementale hors agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration ou instauration de continuités cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres aménagements cyclables facilitant les mobilités du quotidien en permettant de relier dans de bonnes conditions des zones d&amp;#039;emploi, d&amp;#039;habitat, notamment social, et d&amp;#039;éducation et de mieux desservir les pôles d&amp;#039;échanges multimodaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DEPENSES ELIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux de terrassement nécessaires à la création d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réfection de la structure de chaussée ou couche de roulement d&amp;#039;un site propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrages permettant la continuité du cheminement
+ &lt;/li&gt;
+ &lt;li&gt;
+  réfection ponctuelle de voiries partagées, limitée à moins de 100 m2 (par opération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de sécurité destinés à protéger les usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation de police et de rabattement (hors maîtrise d&amp;#039;ouvrage du CD16)
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisitions foncières et frais annexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  dispositifs de comptage (1 par itinéraire et par EPCI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de chaussées à voie centrale banalisée (chaucidou)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements temporaires (expérimentation avant un projet d&amp;#039;infrastructure)
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements paysagers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées
+&lt;/p&gt;
+&lt;p&gt;
+ o	l&amp;#039;engagement du maître d&amp;#039;ouvrage d&amp;#039;entretenir ou de faire entretenir les aménagements cofinancés par le Département
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptif et estimatif de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/infrastructures_et_signalisation.pdf</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c022-soutenir-lamenagement-des-cheminements-dedies/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162313</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Profiter d’un accès illimité à tous les réseaux de transport en commun du territoire métropolitain Aix-Marseille-Provence, TER inclus</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Pass intégral</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>En février 2018, la Région et la Métropole Aix-Marseille-Provence lancent le Pass Intégral Aix-Marseille-Provence.&lt;p&gt;Pour 73 € par mois (ou 68 € par mois en formule annuelle), vous pouvez profiter d’un accès illimité à tous les réseaux de transport en commun du territoire métropolitain Aix-Marseille-Provence, TER inclus.&lt;/p&gt;
+&lt;p&gt;Avec votre pass (valable du 1&lt;sup&gt;er &lt;/sup&gt;au dernier jour du mois), accédez sans limite à :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;4 réseaux inter urbains : &lt;/strong&gt;TER, Cartreize, Pays d’Aix Mobilité et Navettes Aéroport.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;13 réseaux urbains : &lt;/strong&gt;Aix en bus, Ciotabus, Gardanne en bus, Les bus de la Côte Bleue, Les bus de la Marcouline, Les bus de L’Etang, Les bus des Cigales, Les bus des Collines, Les lignes de l’Agglo, Libébus, Pertuis en bus, RTM, Ulysse.&lt;/li&gt; 	&lt;li&gt;et aussi aux Navettes maritimes, au service Le vélo, aux parcs à vélos… &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2019</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/pass-integral</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pass-integral/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>142704</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et visualiser votre patrimoine de voiries</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...1 lines deleted...]
-Association
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="S33" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion optimale de votre patrimoine de voiries (routes, rails, voies cyclables) implique une connaissance fine et à jour de vos réseaux et équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de techniques d&amp;#039;imagerie routière permettant de visualiser les infrastructures au bureau en toute sécurité, le Cerema vous fournit un outil d&amp;#039;exploitation pour l&amp;#039;état des lieux de votre réseau. Il vous sera ainsi possible de préparer vos chantiers, réaliser des inventaires ou des études de sécurité (conformité par rapport à la réglementation).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez disposer d&amp;#039;une vision complète, rapide et évolutive de vos réseaux ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser vos équipements, en garantissant sécurité des agents et continuité de service ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actualiser votre référentiel de repérage ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous assurer de la conformité de votre réseau en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous désirez relever des informations et enrichir vos bases de données pour la gestion patrimoniale ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Que vous soyez gestionnaire de tous types de voirie publique ou privée en Métropole ou dans les DOM-TOM, responsable d&amp;#039;étude de sécurité et de patrimoine, en charge de l&amp;#039;entretien des équipements et dépendances ou de la préparation de travaux, le Cerema vous accompagne pour connaître et visualiser votre patrimoine de voiries.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts au plus près de votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La garantie de résultats qualifiés métrologiquement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des dispositifs d&amp;#039;acquisition d&amp;#039;images développés par le Cerema et adaptés à chaque réseau : IRCAN Stéréo pour tous types de routes, DIATRAM Stéréo pour bus et tramway, VEL&amp;#039;AUDIT pour voies cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE pour l&amp;#039;ensemble des réseaux (routes, rails, voies cyclables), intégralement maîtrisé en interne, mature, évolutif, déjà déployé auprès de milliers d&amp;#039;utilisateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visualisation du réseau (routes, rails, voies cyclables) via l&amp;#039;acquisition d&amp;#039;images
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Géoréférencement et localisation d&amp;#039;images anonymisées en conformité avec la RGPD
+&lt;/p&gt;
+&lt;p&gt;
+ Calibrage des images permettant localisation et mesure des objets visibles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à jour de votre référentiel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Certification des positions de repérage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outillage et accompagnement des gestionnaires via le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à disposition du logiciel permettant des mesures automatiques de largeurs de voies, la détection automatique des gammes de panneaux, la détermination semi-automatique des hauteurs de panneaux et glissières, des mesures manuelles en 3 dimensions (linéaires et surfaciques), des relevés d&amp;#039;objets (signalisations verticale et horizontale, équipements, obstacles, dégradations)
+&lt;/p&gt;
+&lt;p&gt;
+ Personnalisation de l&amp;#039;outil au regard de vos besoins et des spécificités de votre réseau
+&lt;/p&gt;
+&lt;p&gt;
+ Formations : prise en main et approfondissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ancenis-Saint-Géréon : Apport de l&amp;#039;imagerie au Plan Pluriannuel de Travaux de Maintenance de la Voirie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Loire-Atlantique : Mise à jour du référentiel routier et collecte de données patrimoine dans le Système d&amp;#039;Informations Routières avec la base de données d&amp;#039;imagerie routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Direction (DIR) Interdépartementale des Routes Massif Central : Évaluation du patrimoine routier, grâce à l&amp;#039;imagerie routière, afin de prioriser les interventions et répartir les budgets d&amp;#039;entretien annuels.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/connaitre-visualiser-votre-patrimoine-voiries</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b0-connaitre-et-visualiser-votre-patrimoine-de-v/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>44617</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements liés au cadre de vie</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 15</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>L’aide est calculé en fonction de l’effort fiscal du maître d’ouvrage</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont subventionnés :	les travaux de rénovation d&amp;#039;éclairage public et/ou d&amp;#039;enfouissement des lignes téléphoniques, 	les schémas et les réserves liés à l&amp;#039;incendie, les acquisitions de véhicules électriques, 	les pistes cyclables et les cheminements piétonniers, 	les petits aménagements qualitatifs d&amp;#039;espaces publics en lotissement (écohameau, écobarri).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Enfouissement des réseaux téléphoniques et rénovation de l&amp;#039;éclairage public, achat de véhicule électrique, réserves à incendie, piste cyclable, aménagement des espaces publics d&amp;#039;un écobarri...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ 05.65.53.41.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f41-financer-les-equipements-lies-au-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>163703</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Hébergements : Gîtes d'étape</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création de nouveaux gîtes d&amp;#039;étape &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-gites-detape</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hebergements-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>155107</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Créer des itinérance touristique et des boucles locales</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etude pour la réalisation d&amp;#039;un schéma d&amp;#039;itinéraires de randonnée, pour la définition de parcours de découverte sur le territoire communal ou intercommunal
   &lt;/li&gt;
   &lt;li&gt;
    Création et aménagement des itinéraires, boucles (piétons – vélos - autres pratiques)
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Carte des itinéraires concernés et état de leur inscription au PDIPR et inscription obligatoire si création ;
    &lt;/li&gt;
    &lt;li&gt;
     Budget prévisionnel d&amp;#039;entretien ;
    &lt;/li&gt;
    &lt;li&gt;
     Plan de signalétiques et de balisage
    &lt;/li&gt;
    &lt;li&gt;
     Si sentier d&amp;#039;interprétation : plan d&amp;#039;interprétation et programme d&amp;#039;animation autour de la thématique du sentier.
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitée
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition écologique :
    &lt;/strong&gt;
    réalisation d&amp;#039;aménagements paysagers sur l&amp;#039;itinéraire, utilisation de matériaux durables pour la réalisation des équipements présents sur l&amp;#039;itinéraire, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, ...), insertion de clauses environnementales dans les marchés publics, aménagement du chemin en prenant en compte la biodiversité présente : préservation d&amp;#039;espaces accueillant des espaces floristiques protégées, création d&amp;#039;abris ou de passages protégés (type crapauduc) pour la faune, ...
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Exemples de démarches en lien avec la transition inclusive :
    &lt;/strong&gt;
    présence d&amp;#039;équipements (mobiliers urbains, sanitaires), de signalétiques adaptés pour tous les publics, association des usagers sur la phase conception du projet, réalisation et/ou animation du projet (réalisation de chantier participatif, organisation de journée citoyenne autour de l&amp;#039;entretien des chemins, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, travail avec une entreprise d&amp;#039;insertion pour l&amp;#039;entretien des chemins, identification et valorisation des itinéraires adaptés par type de handicap, recensement des lieux adaptés sur le parcours &amp;#43; réalisation d&amp;#039;un outil de communication (présentation du parcours, de la difficulté, de la distance, etc.), lors de la création ou de l&amp;#039;aménagement d&amp;#039;un itinéraire, faire participer les personnes concernées ou à minima les associations afin d&amp;#039;avoir une expertise par type de handicap.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les collectivités devront proposer un projet global de développement de la randonnée présentant une plus-value touristique clairement énoncée. La globalité du projet se réfère à l&amp;#039;échelle du territoire, à son intégration dans le contexte d&amp;#039;itinérance alentour (réseau de cheminements, itinéraires d&amp;#039;intérêt départemental), à sa transversalité, depuis l&amp;#039;optimisation des itinéraires (aménagement, entretien, foncier, balisage) jusqu&amp;#039;aux outils de promotion (numérique et physique) et aux pratiques ciblées : pédestre et cycliste prioritairement, incluant toutefois l&amp;#039;équestre, le volet tourisme et handicap ou d&amp;#039;autres pratiques.
 &lt;/p&gt;
 &lt;p&gt;
  La plus-value touristique consiste à favoriser les pratiques itinérantes d&amp;#039;une part (les itinéraires : GR223, La Véloscenie, La Vélo Maritime, La Vélo West Normandy, Nantes-Mont Saint-Michel à vélo, La Route des Haras Nationaux, La Route des Abbayes, Patrimoine en Baie du Mont Saint-Michel à cheval, La route des Chiffonniers, ...) et celles ouvertes à un public familial non spécialiste d&amp;#039;autre part (boucles dont les PR). Les tracés valoriseront les différents types de patrimoine.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera portée au développement et à la promotion des services adaptés aux différentes pratiques : hébergements thématiques, haltes repos, locations... ainsi qu&amp;#039;à l&amp;#039;utilisation du web et des outils de guidage GPS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De plus, les tronçons non goudronnés supports des itinéraires devront être inscrits au PDIPR (sur délibération).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -5639,1357 +7350,413 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le balisage, la signalétique directionnelle et les topoguides. Toutefois, ces éléments indispensables devront toutefois respecter les chartes départementales ou nationales préconisées. * financement de la signalétique directionnelle pertinent pour indiquer sur les grands itinéraires les sites de visite, le bourg avec services à voir avec Arnaud.
   &lt;/li&gt;
   &lt;li&gt;
    Les équipements isolés tels que la pose d&amp;#039;une table de pique-nique, d&amp;#039;un banc ne seront pas aidés
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;entretien courant ou les travaux générés par l&amp;#039;absence significative d&amp;#039;entretien régulier des chemins. Les travaux consécutifs aux dégradations causées par le passage des engins motorisés ne pourront être pris en compte.
   &lt;/li&gt;
   &lt;li&gt;
    La réalisation de trottoirs perméables sur les parties routières du parcours
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/itinerance-touristique-et-boucles-locales-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 98 70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/86f7-itinerance-touristique-et-boucles-locales-pol/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...672 lines deleted...]
-    <row r="39" spans="1:27" customHeight="0">
+    <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
-        <v>164122</v>
+        <v>154414</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
-[...4 lines deleted...]
-          <t>Massifs : Gîtes d&amp;apos;étape</t>
+          <t>Projeter la destination Blois-Chambord-Val de Loire et ses acteurs vers un tourisme d’avenir</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Châteaux (Syndicat mixte)</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
-        <is>
-[...210 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...5 lines deleted...]
-Ingénierie technique
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="I41" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Montant plancher LEADER : 5 000 € // Montant plafond LEADER : 30 000 €</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectifs opérationnels :
 &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser les projets à faible empreinte carbone (dont tourisme pédestre, équestre, « Châteaux à vélo », « Loire à Vélo », etc.)
 &lt;/li&gt;&lt;li&gt;S&amp;#039;inscrire dans la destination Blois – Chambord – Val de Loire et être ambassadeur de cette destination
 &lt;/li&gt;&lt;li&gt;Accompagner la montée en compétence des acteurs du territoire et former à l&amp;#039;offre du territoire
 &lt;/li&gt;&lt;li&gt;Faciliter l&amp;#039;accès au territoire pour les saisonniers (hébergement, transport, etc.)
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Pays des Châteaux a mis à jour sa stratégie touristique en décembre 2021.
 &lt;/p&gt;
 &lt;p&gt;
  11 grands enjeux ont été définis pour la destination touristique Blois-Chambord-Val de Loire avec notamment un nouvel enjeu dédié à la prise en compte du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  La présente fiche action a pour but de concrétiser cette stratégie :
 &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De tendre vers un tourisme d&amp;#039;avenir
 &lt;/li&gt;&lt;li&gt;D&amp;#039;améliorer la visibilité et l&amp;#039;offre de la destination pour les acteurs locaux, les touristes ou les saisonniers
 &lt;/li&gt;&lt;li&gt;De développer l&amp;#039;économie touristique du territoire
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;
  De proposer aux habitants d&amp;#039;être ambassadeurs de leur territoire et par conséquent d&amp;#039;accéder à des nouveaux services (navettes touristiques, offre culturelle, ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mettre en place des itinéraires pédestres / Créer des animations autour des itinéraires
 &lt;/p&gt;
 &lt;p&gt;
  Aménager les sentiers et pistes cyclables pour les adapter aux familles
 &lt;/p&gt;
 &lt;p&gt;
  Permettre le franchissement de la Loire en différents points du territoire (Bac, ...)
 &lt;/p&gt;
 &lt;p&gt;
  Sensibiliser les habitants à la richesse patrimoniale du territoire
 &lt;/p&gt;
 &lt;p&gt;
  Permettre aux jeunes générations de profiter des activités pour les rendre actrices et ambassadrices du territoire
 &lt;/p&gt;
 &lt;p&gt;
  Organiser des journées thématiques auprès des prestataires touristiques et professionnels du tourisme dans une logique d&amp;#039;interconnaissance
 &lt;/p&gt;
 &lt;p&gt;
  Former et accompagner à la montée en compétence sur le tourisme
 &lt;/p&gt;
 &lt;p&gt;
  Réfléchir et investir sur des solutions de logements saisonniers (accueil multifonction, création de logements, état des lieux des logements saisonniers... )
 &lt;/p&gt;
 &lt;p&gt;
  Réfléchir et investir sur des solutions de mobilités douces pour les saisonniers
 &lt;/p&gt;
 &lt;p&gt;
  Mettre en place des services dédiés aux saisonniers
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Accès aux services
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Equipement public
 Réhabilitation
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P41" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/12/2023</t>
         </is>
       </c>
-      <c r="Q41" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets seront sélectionnés par le Comité de Programmation au regard des critères définis dans la grille d&amp;#039;analyse des projets, conformément aux principes de sélection suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en réseau des acteurs&lt;/li&gt;&lt;li&gt;Echelle d&amp;#039;intervention
 &lt;/li&gt;&lt;li&gt;Caractère innovant et transversal du projet
 &lt;/li&gt;&lt;li&gt;Diversité des publics visés
 &lt;/li&gt;&lt;li&gt;Pérennité du projet
 &lt;/li&gt;&lt;li&gt;Pertinence avec la stratégie du GAL et avec les stratégies de développement régionales et locales existantes&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>PAYS DES CHÂTEAUX</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de prétendre à une aide LEADER, merci de contacter l&amp;#039;animateur LEADER pour un premier échange :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt; // 06.32.04.43.15
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>leader@paysdeschateaux.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f83c-projeter-la-destination-blois-chambord-val-de/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>16/11/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...114 lines deleted...]
-      <c r="A43" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>1050</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Accompagner la structuration et la mise en tourisme des Véloroutes et Voies Vertes</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ambition est de faire de la Région Grand Est une destination d&amp;#039;excellence pour l&amp;#039;itinérance à vélo en fédérant les acteurs et en qualifiant l&amp;#039;offre.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
  Investissements permettant la création de circuits d&amp;#039;itinérance douce sur le territoire Grand Est et mise en tourisme de ces circuits.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les investissements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sont éligibles : terrassements, bande de roulement, voirie et aires de repos, signalisation, mobilier de sécurité, réseaux, signalétique touristique de l&amp;#039;itinéraire.
  &lt;/li&gt;
  &lt;li&gt;
   Sont exclus
  : installation de chantier, travaux préparatoires, démolitions préalables, passerelles, assistance à maîtrise d&amp;#039;ouvrage, Sécurité et Protection de la Santé, autres honoraires divers, dépenses liées au marché (publicité, éditions...), révisions de prix liées aux marchés publics, travaux d&amp;#039;entretien d&amp;#039;itinéraires cyclables déjà existants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -7005,243 +7772,572 @@
  &lt;li&gt;
   Le montant des subventions pouvant être accordées par le Conseil régional Grand Est est modulé en fonction de l&amp;#039;intérêt du projet et du plan prévisionnel de l&amp;#039;opération.
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage apportera un autofinancement égal, au minimum, à 20 % du montant global de l&amp;#039;opération. Par ailleurs, si le projet comporte plusieurs phases d&amp;#039;investissements pour un même itinéraire, celles-ci devront être préalablement présentées lors de la première demande de subvention, il ne pourra être accordé d&amp;#039;aide régionale qu&amp;#039;une seule fois par année civile pour chaque phase.
  &lt;/li&gt;
  &lt;li&gt;
   Le soutien du Conseil régional sur ses fonds propres pourra être complété par la mobilisation de crédits FEDER ou FEADER. Seuls les dossiers répondant aux conditions et obligations du Programme Opérationnel ou du PDR du territoire concerné, et plus généralement aux règlements communautaires encadrant la gestion des fonds structurels seront instruits au titre des fonds FEDER ou FEADER.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant de l&amp;#039;aide pour le fonctionnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sont éligibles : les projets de mise en tourisme de l&amp;#039;offre « Vélo » à l&amp;#039;échelle d&amp;#039;un itinéraire phare inscrit au schéma national des Véloroutes et Voies Vertes ou sur ceux bénéficiant de financements INTERREG.
  &lt;/li&gt;
  &lt;li&gt;
   Taux maxi : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/accompagner-la-structuration-et-la-mise-en-tourisme-des-veloroutes-et-voies-vertes/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Sports et du Tourisme
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 03 87 3367 21
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d86d-accompagner-la-structuration-et-la-mise-en-to/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>165303</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur des lycées par les modes actifs</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur de l&amp;apos;accessibilité des lycées par les modes actifs</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le manque d’infrastructures sécurisées peut représenter un obstacle majeur à la pratique de la marche et du vélo par les jeunes. Afin de rendre les lycées plus accessibles par les modes de déplacements actifs, la Région souhaite soutenir les opérations d’aménagements visant à améliorer leur desserte et ainsi encourager les lycéens à pratiquer la marche et le vélo dans un environnement favorable.  &lt;br /&gt;Cette action s’inscrit dans une démarche plus globale portée par la Région en faveur de l’écomobilité scolaire.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Le dispositif s’adresse à toute collectivité compétente pour réaliser un aménagement dédié aux modes actifs (communes, EPCI, Département), à l’exception des EPCI de plus de 150 000 habitants et de leurs communes membres, qui ne pourront pas solliciter un co-financement via ce règlement d’intervention.  &lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;- les aménagements &lt;strong&gt;situés dans un périmètre de 9 km autour des lycées publics et privés&lt;/strong&gt; permettant la desserte directe de l’établissement ou la suppression d’une discontinuité avérée sur un parcours utilisé par les lycéens ; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;- Les aménagements en site propre devront être privilégiés.&lt;/strong&gt; A défaut, le projet devra s’inscrire dans une réflexion plus globale s’appuyant un re questionnement du plan de circulation à l’échelle de la commune ou sur un schéma directeur modes actifs (réaffectation de voirie, restrictions d’accès, sens de circulation) ; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;- Les projets d’expérimentations d’aménagements modes actifs&lt;/strong&gt; (pour une durée comprise entre 6 et 24 mois). Un bilan de l’expérimentation devra être établi à l’issue de la période définie. Sous réserve d’un bilan positif, un co-financement de l’aménagement définitif pourra être envisagé.  &lt;/p&gt;
 &lt;p&gt;Compte tenu du public cible visé par ce dispositif d’accompagnement financier, &lt;strong&gt;les chaussées à voie centrale banalisées ne sont pas éligibles&lt;/strong&gt;, sauf lorsque les aménagements cyclables classiques se révèlent techniquement impossibles à réaliser. Les acquisitions foncières éventuelles ne sont pas éligibles. &lt;/p&gt;
 &lt;p&gt;Les projets présentés devront respecter les préconisations du CEREMA.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>07/01/2025</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité sollicitant une aide régionale à ce titre devra présenter un dossier de demande de subvention comprenant tout document utile, et composé a minima : &lt;br /&gt;&lt;br /&gt;- d’une note descriptive du projet démontrant l’intérêt de l’aménagement proposé (potentiel d’élèves captifs, impact de ce nouvel aménagement pour les lycéens et éventuellement les autres établissements alentours notamment),  &lt;br /&gt;&lt;br /&gt;- d’un plan précis d’aménagement présentant les situations actuelles et projetées,  &lt;br /&gt;&lt;br /&gt;- d’un plan de financement,  &lt;br /&gt;&lt;br /&gt;- d’un planning prévisionnel, &lt;br /&gt;&lt;br /&gt;-  d’une délibération du ou des organes délibérants. &lt;br /&gt;&lt;br /&gt;Après analyse des dossiers déposés, la Région sélectionne les projets dans la limite de l’enveloppe budgétaire annuelle disponible pour cette politique. &lt;br /&gt;&lt;br /&gt;L’aide est versée sous forme de subvention, formalisée au travers d’une convention qui précisera notamment, le montant de la subvention, la dépense subventionnable, les modalités de versement de la subvention.  &lt;br /&gt;&lt;br /&gt;Les services régionaux devront être associés dès la phase d’étude du projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-laccessibilite-des-lycees-par-les-modes-actifs?sous_thematique=162</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>Direction Marketing et ferroviaire&lt;br /&gt; Service Gares et infrastructures&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Héloise PLAUT&lt;br /&gt; heloise.plaut&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 48&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investissements-en-faveur-des-lycees-par-les-modes-actifs/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-      <c r="A45" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>144505</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études structurantes des territoires de projets</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 100.000€ HT</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études structurantes des territoires portées à l’échelle d’un EPCI, d’un PETR ou d’un groupement d’EPCI peuvent être subventionnées lorsqu’elles répondent à :&lt;br /&gt;- des objectifs de cohésion et de développement des territoires,&lt;br /&gt;- la mise en œuvre de la territorialisation de stratégies départementales (hors études relevant de règlements sectoriels - tourisme, la mobilité, le transport, et les schémas directeurs cyclables éligibles…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Accès aux services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes reconnues comme structurantes dépassant le cadre d&amp;#039;un seul EPCI ou engagées à l&amp;#039;échelle d&amp;#039;un CRTE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/participation-aux-etudes-structurantes-des-territoires-de-projets</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d6f-participer-au-financement-des-etudes-structur/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>164122</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Gîtes d&amp;apos;étape</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif (départements de la Creuse, Corrèze, Haute-Vienne et Pyrénées- Atlantiques) destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. Création degîtes d&amp;#039;étape en zone massif.
+	Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif.</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-gites-detape</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>143362</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement d'une mobilité décarbonée</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Agir pour une mobilité décarbonée</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA REPONSE DU CEREMA
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Développer les modes actifs : vélo, marche
@@ -7328,584 +8424,868 @@
   Expérimentation de systèmes pour les autoroutes électriques
  &lt;/li&gt;
  &lt;li&gt;
   Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Adapter les conditions d&amp;#039;usages des mobilités
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adaptation des revêtements et voiries urbaines
  &lt;/li&gt;
  &lt;li&gt;
   Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
  &lt;/li&gt;
  &lt;li&gt;
   Identification de la vulnérabilité des réseaux de transports.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Être accompagné pour préparer un projet MaaS sur votre territoire
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Créer des aménagements cyclables
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Organiser une logistique urbaine vertueuse
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>27950</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans des véhicules non-polluants - "Eco-chèque mobilité Parcs Naturels de la Région Occitanie"</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>L'aide est plafonnée à 40 000 €, pour l'achat d'au maximum 3 véhicules et 5 vélos à assistance élect</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif &amp;#34;Éco-chèque mobilité&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan Mobilités III voté en Assemblée Plénière du 19 décembre 2019, il a été décidé d&amp;#039;étendre la mesure &amp;#34;éco-chèque mobilité&amp;#34; aux Parcs Naturels Régionaux par une aide régionale pour les encourager à convertir leurs parcs de véhicules en achetant des véhicules non polluants et en mettant au rebus un véhicule polluant pour un véhicule subventionné.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principales caractéristiques de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le véhicule électrique/hybride rechargeable/hydrogène doit avoir été acheté à compter du 1er janvier 2020, auprès d&amp;#039;un professionnel exerçant son activité professionnelle sur le territoire de la région Occitanie et doit remplacer un véhicule thermique (essence ou diésel)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cycle à pédalage assisté doit être neuf et doit avoir été acheté, auprès d&amp;#039;un professionnel exerçant son activité professionnelle sur le territoire de la région Occitanie, à compter du 1er  janvier 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide de la Région Occitanie versée au demandeur peut être cumulable avec la prime à la conversion de l&amp;#039;Etat, au titre de ce même véhicule (sous réserve du respect des conditions fixées à l&amp;#039;article D251-3 du code de l&amp;#039;Energie).
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide de la Région Occitanie peut être sollicitée pour l&amp;#039;achat d&amp;#039;au maximum 3 véhicules et 5 vélos neufs à assistance électrique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Modalités de dépôt de la demande d&amp;#039;aide :
+&lt;/strong&gt;
+&lt;p&gt;
+ Les dossiers sollicitant un financement seront considérés recevables par la Région lorsque :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;achat du-des véhicule(s) électrique(s) /hybride(s)  rechargeable(s) /hydrogène(s)  et du-des cycle(s) a été effectué à compter du 1er janvier 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier a été déposé dans les 6 mois suivant la date d&amp;#039;achat
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour bénéficier de l&amp;#039;aide, le demandeur doit être un Parc Naturel Régional de la région Occitanie.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour bénéficier de l&amp;#039;aide, le véhicule doit remplir les conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être immatriculé en France au nom du bénéficiaire dans une série définitive
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour le genre de véhicule VP et Dériv-VP, avoir un taux d&amp;#039;émission de CO2 (taux figurant au champ V.7 de la carte grise) de 20 g/km au plus pour une voiture électrique (type d&amp;#039;énergie EL mentionné sur la carte grise au champ P3), de 50 g/km au plus pour une voiture hybride rechargeable (type d&amp;#039;énergie EE mentionné sur la carte grise au champ P3)
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas avoir déjà fait l&amp;#039;objet d&amp;#039;une aide à l&amp;#039;acquisition au titre du présent dispositif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le vélo à assistance électrique doit remplir les conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être un cycle à assistance électrique , au sens de la réglementation en vigueur (définition de la directive européenne 2002/24/CE du 18 mars 2002 correspondant à la norme française NF EN 15194 et reprise par l&amp;#039;article R. 311-1 du code de la route : « cycle à pédalage assisté, équipé d&amp;#039;un moteur auxiliaire électrique d&amp;#039;une puissance nominale continue maximale de 0,25 kilowatt dont l&amp;#039;alimentation est réduite progressivement et finalement interrompue lorsque le véhicule atteint une vitesse de 25 kilomètres/heure, ou plus tôt, si le cycliste arrête de pédaler »), doté d&amp;#039;une batterie sans plomb
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas avoir déjà fait l&amp;#039;objet d&amp;#039;une aide à l&amp;#039;acquisition au titre du présent dispositif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour que le demandeur puisse bénéficier de l&amp;#039;aide, le vendeur doit être un professionnel exerçant son activité sur le territoire de la région Occitanie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-Eco-cheque-mobilite-Parcs-Naturels-Regionaux</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de pouvoir bénéficier de l&amp;#039;aide de la Région Occitanie, le demandeur adresse une demande accompagnée de toutes les pièces justificatives requises à la Région Occitanie – Direction Générale Déléguée Infrastructures et Mobilités – 22 boulevard du Maréchal Juin – 31406 TOULOUSE CEDEX 9 (tél : 05 61 39 65 67).Relevé d&amp;#039;identité bancaire ou postal du bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Infrastructures et mobilités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Martine BOTAN : martine.botan&amp;#64;laregion.fr / 05 61 39 65 04
+&lt;/p&gt;
+&lt;p&gt;
+ David BOUILLON : david.bouillon&amp;#64;laregion.fr / 05 61 39 65 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y45" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z45" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02b4-dispositif-eco-cheque-mobilite-parcs-naturels/</t>
         </is>
       </c>
       <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2020</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
+    <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
-        <v>144505</v>
+        <v>163005</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Participer au financement des études structurantes des territoires de projets</t>
+          <t>Renforcer la mise en valeur du territoire et structurer l’offre touristique et de loisirs</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
-        <is>
-[...239 lines deleted...]
-      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H48" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;span&gt;&lt;strong&gt;&lt;em&gt;Renforcer
 la mise en valeur du territoire et structurer l’offre touristique et de loisirs&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;Le Pays d’Ancenis
 présente un potentiel touristique important axé autour des vallées de la Loire
 et de l‘Erdre et de nombreux sites de qualité. Ces richesses doivent être
 valorisées pour renforcer l’identité, l’attractivité et la notoriété du
 territoire auprès des touristes, mais également auprès des habitants et des
 travailleurs du Pays d’Ancenis, pour développer le sentiment d’appartenance à
 travers des projets touristiques et de loisirs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Valoriser
      le patrimoine naturel, le patrimoine bâti ainsi que le patrimoine
      immatériel, notamment par les initiatives associatives et culturelles&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Développer
      des projets structurants sur tout le territoire pour un tourisme durable
      et local qui puisse bénéficier à tous&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Développer
      les activités de pleine nature en relevant le défi de la complémentarité
      avec les infrastructures et les dispositifs existants (offre cyclable en
      lien avec « la Loire à Vélo », offre nautique sur la Loire et
      sur le lac de Vioreau, sentiers de randonnée et de déplacements doux, par
      exemple)&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Animer,
      promouvoir et événementialiser l’offre touristique locale et les actions
      de mise en valeur du territoire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Elargir le public ciblé pour mieux faire connaître le
 territoire et développer son attractivité&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Etudes visant à consolider le projet du porteur de projet dans le
 domaine du tourisme, de l’animation touristique et du marketing
 territorial : diagnostics préalables, études de faisabilité, études de
 marché&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions d’animation, de communication, de promotion du territoire, de
 ses acteurs et de ses produits (marketing territorial, évènements, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mise en place de réseaux d’acteurs du tourisme et d’actions de
 mutualisation (services, outils, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions d’information, de sensibilisation ou de formation collective
 des professionnels (accueil, communication, par exemple) &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Travaux de construction, de rénovation et équipements pour le
      développement des sites patrimoniaux du territoire quelle que soit leur
      importance (signalétique, scénographie, expositions, par exemple) &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Travaux de construction, de rénovation et équipements pour le
      développement des activités de « pleine nature » (signalétique,
      balisage et aménagement des itinéraires de randonnées pédestres et des
      itinéraires cyclables touristiques inscrits au Plan Départemental des
      Itinéraires de Promenade et de Randonnée (PDIPR), par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Création ou amélioration
 de circuits touristiques valorisant le patrimoine local tout en préservant la
 biodiversité&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Cohésion sociale et inclusion</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q46" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>CC du Pays d'Ancenis</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>leader@pays-ancenis.com</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale-1/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD46" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-      <c r="A49" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>156156</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la réhabilitation des zones d’activités économiques (ZAE) existantes</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>RÉHABILITATION DES ZONES D’ACTIVITÉS ÉCONOMIQUES EXISTANTES</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir la requalification durable des zones d&amp;#039;activités économiques (ZAE) industrielles, tertiaires, artisanales et touristiques existantes dans le but d&amp;#039;élever le niveau qualitatif et environnemental de celles-ci sans consommation d&amp;#039;espaces agricoles supplémentaires, conformément à la démarche « Éviter, Réduire, Compenser » (ERC).
+&lt;/p&gt;
+&lt;p&gt;
+ NB: Les zones d&amp;#039;activités commerciales et industrialo-portuaires ne sont pas éligibles au dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Revitalisation
+Réhabilitation
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dépenses d&amp;#039;investissement réalisées par les EPCI de nature à élever le niveau qualitatif et environnemental de la zone concernée:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La signalétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements paysagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les zones tampons pour les poids lourds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aménagement d&amp;#039;aires de covoiturage et/ou de stationnement partagés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les parkings ou garages à vélos,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements mutualisés de récupération des eaux de pluie et de collecte des déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;amélioration de la desserte haut débit (en lien avec Seine-Maritime Numérique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éclairages permettant de réaliser des économies d&amp;#039;énergie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les démolitions et réhabilitation de bâtiments appartenant à l&amp;#039;EPCI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de dépollution légère,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;ingénierie et de maîtrise d&amp;#039;œuvre directement liés au projet et/ou à l&amp;#039;accompagnement de la mise en œuvre de certifications et labels (Fredon, Emas, ISO 4001, ISO 14064, ISO 14069...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les locaux de conciergerie sous maîtrise d&amp;#039;ouvrage publique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les voies de circulations douces si l&amp;#039;EPCI porteur du projet assure la continuité de ces voies en dehors de la ZAE (dans le cadre du dispositif départemental de droit commun dédié au développement des circulations cyclables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une seule opération par an et par EPCI, étant précisé que l&amp;#039;opération subventionnable peut concerner plusieurs zones d&amp;#039;activités différentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas d&amp;#039;un projet de réhabilitation associé à une extension, la subvention départementale ne couvrira que les dépenses liées à la réhabilitation de la partie de la zone existante.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attention particulière sera accordée à l&amp;#039;amélioration de la qualité écologique des ZAE (gestion de l&amp;#039;eau, désimperméabilisation, espaces naturels et paysagers...), mais aussi à la prise en compte des problématiques de mobilité et d&amp;#039;accès aux services des salariés des entreprises de la zone concernée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 20.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 300.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/rehabilitation-des-zones-dactivites-economiques-existantes/</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55d0-aider-au-classement-et-a-la-preservation-des-/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>146348</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, au développement et à la professionnalisation d'un garage solidaire ou d'un service de location sociale</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H49" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="K49" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le Réseau Agil&amp;#039;ess, le réseau national des garages et loueurs solidaires
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Notre association a pour but de rassembler et d&amp;#039;œuvrer pour le développement et la professionnalisation des garages et loueurs solidaires qui interviennent en faveur de la mobilité pour tous. En 2023, il regroupe 50 structures sur l&amp;#039;ensemble du territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les garages et loueurs sociaux et solidaires sont des structures de l&amp;#039;Économie Sociale et Solidaire proposant des solutions et des accompagnements adaptés à des personnes situation de précarité et/ou en insertion professionnelle : réparation, entretien, location de véhicules à bas tarif (voiture, vélo, etc.), mais aussi micro-transport social, atelier de formation à la mécanique... Une majorité d&amp;#039;entre elles sont des Structures d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE), recrutant des personnes éloignées de l&amp;#039;emploi. Depuis plusieurs années, les garages et loueurs solidaires développent des solutions ayant un faible impact sur l&amp;#039;environnement (location de vélo, de véhicule électrique, covoiturage, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre accompagnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude de marché
@@ -7918,51 +9298,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   La compréhension les besoins et la actions pour structurer votre projet
  &lt;/li&gt;
  &lt;li&gt;
   Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
  &lt;/li&gt;
  &lt;li&gt;
   La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
  &lt;/li&gt;
  &lt;li&gt;
   Un focus sur les partenariats
  &lt;/li&gt;
  &lt;li&gt;
   Des échanges de bonnes pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Une aide au fonctionnement et gestion quotidienne du garage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De plus, notre connaissance du secteur nous permet de réaliser des études prospectives comme la création d&amp;#039;un centre VHU solidaire ou l&amp;#039;inclusion de véhicule sans permis dans l&amp;#039;activité des garages et loueurs solidaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemple 1 : Accompagnement à la création d&amp;#039;un garage solidaire : CIEL 64
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
@@ -8054,161 +9434,2163 @@
  &lt;/li&gt;
  &lt;li&gt;
   Appréhender toute la dimension juridique et la règlementation autour des centres de revalorisation des déchets.
  &lt;/li&gt;
  &lt;li&gt;
   Établir un budget prévisionnel (financier, RH...) pour la création de la structure.
  &lt;/li&gt;
  &lt;li&gt;
   Structurer l&amp;#039;ensemble partenarial (financier, prescripteurs, fournisseurs...) autour du projet.
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner la mise en œuvre opérationnelle du projet de centre de gestion et de revalorisation des déchets VHU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Résultat ?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Notre organisme de formation est référencés par le Datadock et l&amp;#039;OPCA Uniformation. Nous sommes également référencés en tant que prestataire pour le Dispositif Local d&amp;#039;Accompagnement.
 &lt;/p&gt;
 &lt;p&gt;
  Le Réseau Agil&amp;#039;ess est également intervenu comme prestataire auprès de réseaux nationaux des structures d&amp;#039;insertion comme Chantier Ecole, la Fédération des Entreprises d&amp;#039;Insertion, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Notre accompagnement est accessible aux porteurs de projets ou aux structures existantes, qu&amp;#039;ils soient associatif, structure de l&amp;#039;économie sociale, et solidaire, entreprise d&amp;#039;insertion ou collectivité territoriale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/contact/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathan Crouzevialle - Chargé d&amp;#039;études et d&amp;#039;accompagnements via les adresses suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  nathan.crouzevialle&amp;#64;agiless.fr ou contact&amp;#64;agiless.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>contact@agiless.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b7-aide-a-la-creation-au-developpement-et-a-la-p/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>165907</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à l'habitat</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
+&lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y49" s="1" t="inlineStr">
         <is>
-          <t>contact@agiless.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z49" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/09b7-aide-a-la-creation-au-developpement-et-a-la-p/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
+    <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>120379</v>
+        <v>117478</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
+          <t>Accompagner le déploiement de "l'Aisance Aquatique" à destination des enfants de 4 à 6 ans</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Projets de Cohérence Territoriale</t>
+          <t>Accompagnement à la mise en œuvre de l'Aisance Aquatique à l'usage des collectivités</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Drôme</t>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer l&amp;#039;Aisance Aquatique dans votre territoire, les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations concernant l&amp;#039;Aisance Aquatique dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Famille et enfance
+Egalité des chances</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sports.gouv.fr/preventiondesnoyades/zoom-sur/article/guide-d-accompagnement-a-la-mise-en-oeuvre-de-l-aisance-aquatique-aaq-a-l-usage</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental AAQ du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la carte interactive des professionnels et des bassins :
+ &lt;a href="https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb6d-copie-10h15-accompagner-le-deploiement-du-sav/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>122830</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser l'omnipréssence de l'eau et de la nature (LEADER /Fiche action 5)</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser l'omnipréssence de l'eau et de la nature</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Nord Haute-Marne (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention maximale de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>Les objectifs sont multiples et visent à
+ :
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  permettre la découverte du territoire à travers les canaux, les cours d&amp;#039;eau et les circuits de randonnée
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir la mise en réseau des sites et des acteurs à travers l&amp;#039;itinérance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcer la destination touristique du territoire et du Lac du Der
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer des itinéraires de découvertes et des déclinaisons locales à pied, en vélo, à cheval, en lien et en complémentarité avec le réseau des voies vertes et de canaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les services et les activités atour de l&amp;#039;eau et de la nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;accessibilité des plans d&amp;#039;eau, canaux et rivières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le développement touristique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  fédérer et inscrire les acteurs du territoire autour de la démarche touristique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seront soutenues les actions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études, de diagnostics pour la création ou le développement/modernisation de voies douces, d&amp;#039;itinéraires de découverte, d&amp;#039;équipements et de sites de loisirs et enfin de nouveaux produits touristiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;hébergements insolites, atypiques ou thématisés dans la limite de 2 hébergements insolites ou atypiques sur la durée du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de parcours accrobranche, via ferrata, escalade en pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et réhabilitation d&amp;#039;équipements pour rendre les sites de loisirs et touristiques proches de l&amp;#039;eau accessible au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception, aménagement, réhabilitation et équipement (signalétique) de circuits thématiques et des sentiers de voies douces et de randonnée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception et mise en place de nouveaux produits touristiques sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place et promotion des modes de déplacements touristiques doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication, de sensibilisation et de promotion permettant la mise en valeur et le développement du tourisme et des activités de pleine nature à tous les publics : animations, événement, participation à des salons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation pour les activités nouvelles et expérimentales (n&amp;#039;existant pas encore sur le territoire) renvoyant au tourisme mais aussi pour la communication et la promotion touristique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sessions de sensibilisation et d&amp;#039;information à destination des acteurs en charge de la promotion du territoire (agents et élus) sur les thématiques de la promotion touristique dans un sens large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de sensibilisation et de communication touristiques : création de supports, outils de diffusion et de matériels renvoyant au numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires seront prioritairement localisés dans le périmètre du GAL, mais pourront également être localisés en dehors du GAL, tout comme les opérations réalisées, à condition que l&amp;#039;impact sur le territoire du GAL puisse être démontré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE DU NORD HAUTE MARNE</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe technique du GAL Saint-Dizier, Der et Marne est à votre disposition et vous pouvez nous contacter par mail ou par téléphone :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  leader&amp;#64;syndicatnord52.fr - tel 03.25.06.65.15
+ &lt;/li&gt;
+ &lt;li&gt;
+  secretariat&amp;#64;syndicatnord52.fr - tel 03.25.55.28.23
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>leader@syndicatnord52.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c06-federer-les-acteurs-locaux-autour-dune-demarc/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte du nord Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AD51" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>127482</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les cheminements en site propre dédiés aux mobilités douces</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Plan Charente Mobilités douces - entretien cheminements en site propre</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous réserve de contre-indications environnementales, garantir un niveau de service adéquat pour les modes de déplacements doux (piétons, personnes à mobilité réduite, rollers, tous types de vélos...) et pour les déplacements utiles quotidiens (liaisons domicile/travail ; école ; commerces...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TAUX D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  40% des dépenses HT éligibles dans la limite de 50% de la charge nette HT restant au maître d&amp;#039;ouvrage sur la base d’une aide plafonnée à 1 000 €/km pour les revêtements rugueux et 500 €/km pour les revêtements lisses&lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide est plafonnée selon les dépenses éligibles et dans le cadre d&amp;#039;une convention
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entretien de cheminements en site propre dédiés aux modes doux de déplacement
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans le cadre d&amp;#039;une convention entre le gestionnaire de la voirie et le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect du guide d&amp;#039;entretien rédigé par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des préconisations Vélo&amp;amp;Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 »
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT LISSE
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  balayage mécanique, aspirations des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des affaissements
+ &lt;/li&gt;
+ &lt;li&gt;
+  reprise des fissures et des formations de cavité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - REVETEMENT RUGUEUX
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  reprise de ravinement, de cavité
+ &lt;/li&gt;
+ &lt;li&gt;
+  traitement des remontées racinaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  suppression de bourrelet
+ &lt;/li&gt;
+ &lt;li&gt;
+  repousse de végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - ABORDS
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  curage des fossés
+ &lt;/li&gt;
+ &lt;li&gt;
+  fauchage avec évacuation des végétaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  élagage avec lamier avec évacuation des végétaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - PLATELAGE ET OUVRAGES D&amp;#039;ART
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  nettoyage et entretien de la couche de roulement
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien des garde-corps
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la convention précisant :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ o	la nature de l&amp;#039;opération envisagée
+&lt;/p&gt;
+&lt;p&gt;
+ o	le plan de financement détaillé incluant la participation sollicitée auprès du Département et précisant les subventions acquises (joindre la copie des décisions attributives) et celles escomptées ou obtenues
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans des travaux et la notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  les factures de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : au 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/entretien_cheminements_en_site_propre.pdf</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Portail citoyen»
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 août de l&amp;#039;année N-1 des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des routes et de l&amp;#039;aménagement ; Tél. : 05 16 09 77 00
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cba7-entretenir-les-cheminements-en-site-propre-de/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>142700</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Organiser la multimodalité au cœur des villes ou diversifier l&amp;#039;offre de mobilité des territoires peu denses nécessite l&amp;#039;aménagement de Pôles d&amp;#039;Échanges Multimodaux (PEM), dont le rôle est de mieux connecter les différentes offres de mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour développer cet outil-clé des politiques d&amp;#039;intermodalité et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez définir une politique de développement ou de remise à niveau de PEM ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous projetez de créer ou d&amp;#039;adapter un PEM ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez besoin d&amp;#039;une expertise (en matière de rabattements, usages, aménagements), ou d&amp;#039;une assistance à l&amp;#039;expérimentation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez une montée en compétences de vos équipes sur les PEM et l&amp;#039;intermodalité ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts dans les principaux domaines d&amp;#039;applications des PEM
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise des règles de conception de la voirie urbaine, intégrant multimodalité et sécurité des déplacements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires ayant la capacité d&amp;#039;intervenir sur d&amp;#039;autres thèmes spécifiques : politiques et aménagements cyclables, éclairage, ouvrages d&amp;#039;art, nature en ville...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un centre national de ressources, des productions éditoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une implication dans l&amp;#039;évaluation d&amp;#039;expérimentations (stations sur autoroutes, aménagements « tactiques » vélos/piétons, dispositifs PMR ou d&amp;#039;éclairage...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir votre stratégie de développement des PEM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic en lien avec vos enjeux mobilité, urbanisme, Maas, logistique urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ Elaboration d&amp;#039;une typologie de PEM
+&lt;/p&gt;
+&lt;p&gt;
+ Identification des acteurs clés
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer vos projets de PEM
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Assistance à la rédaction d&amp;#039;un cahier des charges et au choix d&amp;#039;un bureau d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Exploration des usages (parcours commentés avec usagers et diagnostics de sites)
+&lt;/p&gt;
+&lt;p&gt;
+ Etude des rabattements, d&amp;#039;opportunité d&amp;#039;un projet ou d&amp;#039;un aménagement (parking relais, parvis...)
+&lt;/p&gt;
+&lt;p&gt;
+ Animation d&amp;#039;ateliers participatifs pour co-construire votre projet avec les parties prenantes
+&lt;/p&gt;
+&lt;p&gt;
+ Evaluation d&amp;#039;expérimentations
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Concevoir des aménagements détaillés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pôles connectés aux autoroutes
+&lt;/p&gt;
+&lt;p&gt;
+ Expertises thématiques : sécurité des déplacements, parkings relais et gares routières, accessibilité PMR, signalétique
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Monter en compétences
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Formations sur-mesures incluant apports méthodologiques, retours d&amp;#039;expériences, visites de sites, ateliers d&amp;#039;échanges, mises en situation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saint Brieuc Agglomération : Définition des usages et besoins en signalétique d&amp;#039;un PEM (à partir d&amp;#039;observations usagers, entretiens, focus groupes et parcours commentés)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Mixte de Transports de l&amp;#039;Aire Métropolitaine Lyonnaise : Production d&amp;#039;un « état de l&amp;#039;art » des politiques territoriales de Parcs Relais et d&amp;#039;amélioration des rabattements sur les gares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole d&amp;#039;Aix Marseille Provence : Assistance à l&amp;#039;élaboration du programme des PEM, et réalisation des études de conception de stations sur autoroutes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SNCF – Direction des Gares Île-de-France : Formalisation d&amp;#039;un diagnostic exploratoire et identification d&amp;#039;actions innovantes pour améliorer l&amp;#039;insertion urbaine et l&amp;#039;ancrage territorial de la gare de Fontainebleau Avon.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/developper-intermodalite-votre-territoire-amenagement-poles</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ac41-developper-lintermodalite-sur-votre-territoir/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>92604</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer et réviser des Plans Locaux d’Urbanisme Intercommunaux</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les démarches d&amp;#039;élaboration et de révision des PLUi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la mise en cohérence départementale de ces démarches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter l&amp;#039;articulation entre les outils de planification des territoires (qu&amp;#039;ils soient globaux comme les SCOT ou sectoriels, comme les PLH et les PDU) et les préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, de son Agenda 21 et des autres schémas sectoriels (PDH, schéma des ENS, schéma Vélo, schéma covoiturage, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10 % du coût TTC pour les territoires de PLUi porté par une Communauté d&amp;#039;agglomération ou un syndicat comprenant une Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 % du coût TTC pour les territoires de PLUi porté par une Communauté de communes ou par un syndicat comprenant uniquement des Communautés de communes et des Communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide est ciblée sur les études :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Révision des PLUi
+ &lt;/li&gt;
+&lt;/ul&gt;
+Elle est réservée aux PLU intercommunaux et ne pourra être allouée aux plans de secteur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Intercommunal
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 150 000 € par PLUi (hors dépenses effectuées en régie).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention du Département de Vaucluse ne pourra avoir pour effet de porter le montant des aides publiques directes à plus de 80 % du montant prévisionnel de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide départementale est conditionnée à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;association des services compétents du Conseil départemental tout au long de la démarche en tant que personne qualifiée
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en compte des domaines ayant trait aux compétences obligatoires et facultatives du Conseil départemental (infrastructures, espaces naturels sensibles, circulations douces, habitat social, foncier agricole, tourisme...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès du Département à la base de données produite 
+Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. A défaut de la transmission des ordres de service, bons de commande, mandats dans ce délai, la subvention sera annulée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 5 ans à compter de la date de la délibération accordant la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/39a4-elaborer-et-reviser-des-plans-locaux-durbanis/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>163216</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la reconstruction du patrimoine naturel et de la biodiversité par la plantation de végétaux (haies, bosquets, plantes messicoles et mellifères)</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Maximum de 60% de l'opération et plafond de 2€ à 2.50€/m pour la plantation de haies, bosquets / Maximum 30% de l'opération et plafond de 1 600 euros/ha pour les plantes messicoles et mellifères</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plantation de haies et bosquets&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de plants ou de semences,&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;tuteurs et protections&lt;/li&gt;&lt;li&gt;installations de toiles de paillage biodégradables et compostables&lt;/li&gt;&lt;li&gt;travaux de réalisation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plantation de plantes messicoles et mellifères&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de mélanges de semence&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;le semis sur la base de 20kg/ha&lt;/li&gt;&lt;li&gt;la fauche tardive&lt;/li&gt;&lt;li&gt;la location des terres (150€/ha maximum)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;Exploitations agricoles (tout statut juridique)&lt;/li&gt;&lt;li&gt;Associations portant des projets innovants intégrant les trois piliers du développement durable&lt;/li&gt;&lt;li&gt;Associations locales après avis de la Fédération de rattachement (pêche, chasse) pour les plantes messicoles et mellifères&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes-1/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>163148</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espace public
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>30529</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Créer des liaisons vertes (non motorisées)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;améliorer  le cadre de vie de leurs citoyens, les communes peuvent envisager de créer des  liaisons non motorisées entre les zones urbaines de leur territoire avec le milieu naturel ; ces projets de liaisons peuvent également être concernés par  les orientations du schéma régional des voies vertes  et vélo routes.
+&lt;/p&gt;
+&lt;p&gt;
+ Compte tenu de leur expérience en matière de création de voies vertes en milieu rural, le Département est à même de fournir un appui méthodologique aux communes ou EPCI pour la création de voies vertes en espace rural ou en sites propres.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 23 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prolongation du réseau voie verte jusqu&amp;#039;aux communes voisines
+&lt;/p&gt;
+&lt;p&gt;
+ Schéma de cheminements doux sur une commune
+&lt;/p&gt;
+&lt;p&gt;
+ Cheminement doux entre coeur du village et voie vert
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Communes de moins de 5000 habitants et les EPCI de moins de 25 000 sont prioritaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fbf5-creer-des-liaisons-vertes-non-motorisees/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>120379</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Cohérence Territoriale</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -8347,64 +11729,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8601,2436 +11983,848 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>126133</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sécurité routière des communes et groupements de communes</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Amendes de police</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Loire</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le produit des amendes de police relatives à la circulation routière est collecté par l&amp;#039;Etat puis réparti par le Département, au bénéfice des communes ou leur  groupement de moins de 10 000 habitants, pour la réalisation de travaux d&amp;#039;amélioration des transports en commun, de la sécurité et de la circulation routières.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département arrête la liste des bénéficiaires et le montant des attributions en fonction de l&amp;#039;urgence et du coût des opérations à réaliser.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes et groupements de communes de moins de 10 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;assemblée départementale a acté le 09/12/2022 le caractère prioritaire des actions conduites dans un cadre contractuel par rapport à celles relevant du seul guichet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets sont  examinés avec les priorisations suivantes :
  &lt;br /&gt;
  1 - sécurisation des cheminements piétonniers et cyclables et dispositifs de ralentissement des véhicules,
  &lt;br /&gt;
  2 - sécurité aux abords des collèges, des autres établissements scolaires, des établissements médico-sociaux,
  &lt;br /&gt;
  3 - aménagements des carrefours et des virages dangereux,
  &lt;br /&gt;
  4 - sécurisation des points d&amp;#039;arrêt des transports publics,
  &lt;br /&gt;
  5 - aménagements de parcs de stationnement,
  &lt;br /&gt;
  6 - autres opérations de sécurité.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le nouveau plafond de dépenses subventionnables de 30 000 € HT,
  &lt;/li&gt;
  &lt;li&gt;
   les taux de subvention applicables basés sur les taux communaux du fonds de solidarité 2023-2027 pour les communes rurales et celui de 20 % pour les communes urbaines de moins de 10 000 habitants (voir annexe). Ces taux seront modulés en fonction de l&amp;#039;enveloppe annuelle attribuée par la Préfecture.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Responsable de la Gestion Financière des Aides aux Collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Olivier Bayle
 &lt;/p&gt;
 &lt;p&gt;
  Tél. 04 77 12 52 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:olivier.bayle&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   olivier.bayle&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9159-soutenir-les-amenagements-de-securite-routier/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...689 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>127475</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création de gîtes de groupes labellisés</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>AIDE AUX GÎTES DE GROUPE LABELLISÉS</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...865 lines deleted...]
-      </c>
       <c r="I61" s="1" t="inlineStr">
         <is>
-          <t> Max : 30</t>
-[...4 lines deleted...]
-          <t>Maximum de 60% de l'opération et plafond de 2€ à 2.50€/m pour la plantation de haies, bosquets / Maximum 30% de l'opération et plafond de 1 600 euros/ha pour les plantes messicoles et mellifères</t>
+          <t> Min : 20 Max : 35</t>
         </is>
       </c>
       <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L61" s="1" t="inlineStr">
-        <is>
-[...229 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En vue de développer la capacité et la qualité de l&amp;#039;hébergement touristique sur le territoire haut-marnais, le conseil départemental apporte son soutien financier aux maîtres d&amp;#039;ouvrage dans le cadre de leurs investissements.
 &lt;/p&gt;
 &lt;p&gt;
  Le gîte de groupe accueille des randonneurs (pédestres, équestres, cyclistes...) qui souhaitent faire une courte halte avant de continuer leur itinéraire ; il est souvent situé à proximité d&amp;#039;un sentier de randonnée. Le gîte de groupe est prévu pour recevoir des familles ou des groupes en toute occasion : week-ends, vacances, classes de découverte, réceptions, séminaires, stages sportifs, etc.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement :
 &lt;/p&gt;
 &lt;p&gt;
  - à la création
 &lt;/p&gt;
 &lt;p&gt;
  - à la réhabilitation de logements visant à la création d&amp;#039;un gîte de groupe d&amp;#039;une capacité d&amp;#039;accueil minimale de 15 personnes.
 &lt;/p&gt;
 &lt;p&gt;
  - à l&amp;#039;implantation d&amp;#039;équipements de loisirs sous réserve que le gîte de groupe réponde, à la fin des travaux, conformément à la législation en vigueur, aux normes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    sécurité incendie
   &lt;/li&gt;
   &lt;li&gt;
    accessibilité pour les personnes handicapées
   &lt;/li&gt;
   &lt;li&gt;
    thermiques
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Tourisme</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Maîtres d&amp;#039;ouvrage éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    communes
   &lt;/li&gt;
   &lt;li&gt;
    établissements publics de coopération intercommunale (EPCI) à fiscalité propre
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://haute-marne.fr/wp-content/uploads/2021/10/tourisme/Aide%20aux%20gites%20de%20groupe%20labellises%202018.pdf</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:direction.amenagement.territoire&amp;#64;haute-marne.fr" target="_self"&gt;
   direction.amenagement.territoire&amp;#64;haute-marne.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>oceane.faipoux@haute-marne.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1eb4-accompagner-la-creation-de-gites-de-groupes-l/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>162262</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et aider des opérations d’amélioration de l’expérience client de sites emblématiques</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...83 lines deleted...]
-      <c r="N64" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Ce dispositif vise à identifier et aider des opérations d’amélioration de l’expérience client de sites emblématiques forts, ou à fort potentiel de développement, ainsi que des projets de pilotage numérique des flux touristiques, dans l’optique de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Il se décline en deux volets : l’expérience client et la « mise en valeur touristique » (1) et l’expérimentation de solutions technologiques de pilotage des flux (2).&lt;/p&gt;
+ &lt;p&gt;Les gestionnaires de grands sites touristiques et de sites aujourd’hui « alternatifs » : Département, EPCI, association, entreprise, parc naturel, commune, office de tourisme ...&lt;/p&gt; &lt;p&gt;  &lt;span&gt;Pour confirmer leur éligibilité à ce dispositif, les candidats devront s’engager à respecter les modalités suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Volet 1 : l’expérience client et la « mise en valeur touristique » ; 	&lt;ul&gt; 		&lt;li&gt; L’amélioration de l’expérience client pourra se faire par de nouveaux aménagements et équipements et des services complémentaires, qui permettront d’organiser la découverte du site dans des conditions optimales.&lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : schémas d’aménagement, canalisation de la fréquentation, achat et pose d’éco-compteurs, signalétique et pupitres d’interprétation, cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage, accès aux personnes à mobilité réduite, bornes de rechargement pour des voitures et vélos électriques , outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Sont notamment exclus des dépenses éligibles : les parkings (seul l’aménagement paysager est éligible), les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels…), les études relatives à la capacité de charge d’un site, les schémas d’accueil et de visite, les outils de réservation de navettes.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt; Volet 2 : l’expérimentation de solutions technologiques de pilotage des flux. 	&lt;ul&gt; 		&lt;li&gt;L’objectif est d’accompagner des projets permettant de mieux gérer les flux touristiques via des solutions numériques.&lt;/li&gt; 		&lt;li&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique…) ainsi que les études préalables à ces investissements.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Tourisme
-Espaces verts
+Espace public
+Biodiversité
 Equipement public
-Réhabilitation</t>
-[...2 lines deleted...]
-      <c r="O64" s="1" t="inlineStr">
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="S64" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;  &lt;span&gt;Pour confirmer leur éligibilité à ce dispositif, les candidats devront s’engager à respecter les modalités suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Volet 1 : l’expérience client et la « mise en valeur touristique » ; 	&lt;ul&gt; 		&lt;li&gt; L’amélioration de l’expérience client pourra se faire par de nouveaux aménagements et équipements et des services complémentaires, qui permettront d’organiser la découverte du site dans des conditions optimales.&lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : schémas d’aménagement, canalisation de la fréquentation, achat et pose d’éco-compteurs, signalétique et pupitres d’interprétation, cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage, accès aux personnes à mobilité réduite, bornes de rechargement pour des voitures et vélos électriques , outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Sont notamment exclus des dépenses éligibles : les parkings (seul l’aménagement paysager est éligible), les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels…), les études relatives à la capacité de charge d’un site, les schémas d’accueil et de visite, les outils de réservation de navettes.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt; Volet 2 : l’expérimentation de solutions technologiques de pilotage des flux. 	&lt;ul&gt; 		&lt;li&gt;L’objectif est d’accompagner des projets permettant de mieux gérer les flux touristiques via des solutions numériques.&lt;/li&gt; 		&lt;li&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique…) ainsi que les études préalables à ces investissements.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;&lt;span&gt;Contacter en amont le Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité pour échanger sur les objectifs du projet et les moyens consacrés, si la pré-éligibilité du projet est confirmée :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Un dossier de candidature type sera fourni sur demande et devra être retourné au service de la Région selon le calendrier précisé dans le dossier de candidature.&lt;/li&gt; 	&lt;li&gt; La demande devra ensuite être déposée de façon dématérialisée sur la plateforme régionale dédiée, suivant le lien : subvention en ligne&lt;/li&gt; 	&lt;li&gt; L’ensemble du dossier de candidature devra également être transmis par voie électronique à l’adresse suivante : &lt;a href="mailto:ccoulomb&amp;#64;maregionsud.fr" title="ccoulomb&amp;#64;maregionsud.fr"&gt;ccoulomb&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://sudconnect.maregionsud.fr/auth/realms/citoyen/protocol/openid-connect/auth?client_id=subventions-portail&amp;redirect_uri=https%3A%2F%2Fsubventionsenligne.maregionsud.fr%2F&amp;response_type=code&amp;scope=openid&amp;code_challenge=q48n4YZePwkGxjW3kZdhxSnQqMF_dtU</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mme Céline COULOMB - Tél. : &lt;strong&gt;04 88 73 69 72&lt;/strong&gt; - &lt;a href="mailto:ccoulomb&amp;#64;maregionsud.fr" title="ccoulomb&amp;#64;maregionsud.fr"&gt;ccoulomb&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires-experience-client-et-gestion-des-flux-touristiques/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>163146</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 100 000 euros pour les études / 200 000 euros pour les travaux / 50 000 euros pour les autres opérations</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Subvention minimum de 1 000 €, pour la restauration et préservation des milieux naturels et la gestion des eaux pluviales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes stratégiques&lt;/li&gt;&lt;li&gt;Etudes et travaux d&amp;#039;aménagement et des gestion des bassins-versants en vue de réguler les ruissellements, freiner l&amp;#039;érosion des sols et les inondations, de renaturation, restauration d&amp;#039;espaces de mobilité, réduction de section d&amp;#039;écoulement, remise en fond de talweg, de restauration sélective de la ripisylve, plantations, aménagement de clôtures et d&amp;#039;abreuvoirs, lutte contre les espèces invasives, aménagement de berges, de reconnexion d&amp;#039;annexes hydrauliques aux cours d&amp;#039;eau, restauration de milieux et habitats d&amp;#039;espèces, préservation de zones humides, de restauration de la continuité écologique des cours d&amp;#039;eau, de reconstitution de milieux naturels, de gestion des milieux par éco-pâturage&lt;/li&gt;&lt;li&gt;Acquisitions de données et suivis scientifiques&lt;/li&gt;&lt;li&gt;Acquisitions de parcelles présentant un intérêt de préservation pour le patrimoine naturel, permettant de faciliter la réalisation de projets de restauration de continuité écologique, l&amp;#039;expansion de crues ou la reconquête de la ressource en eau dans les bassins d&amp;#039;alimentation d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Communication et valorisation&lt;/li&gt;&lt;li&gt;L&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, les études préalables, les études stratégiques, les études de projet, les études complémentaires nécessaires&lt;/li&gt;&lt;li&gt;Les dépenses liées aux procédures réglementaires&lt;/li&gt;&lt;li&gt;Les dépenses diverses liées aux travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Bonification possible jusqu&amp;#039;à 60%.&lt;/p&gt;&lt;p&gt;Pour les acquisitions foncières, le plafond subventionnable en milieu rural est de 15 000 €/ha (soit 1.50 €/m) et en milieu urbanisé de&lt;span&gt; &lt;/span&gt;&lt;span&gt;30 000 €/ha (soit 3 €/m).&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>142833</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Optimiser la viabilité hivernale en s’adaptant au changement climatique</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le référentiel français en matière de viabilité hivernale (VH) repose principalement sur une doctrine datant des années 1990. Plusieurs évolutions (d&amp;#039;ordre climatique, technologique ou social) appellent à reconsidérer l&amp;#039;organisation des mobilités. Parmi elles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réorganisation des services routiers en lien avec la loi 3DS et le périmètre de compétences évolutif des métropoles
  &lt;/li&gt;
  &lt;li&gt;
   le développement des transports en commun et des modes doux
  &lt;/li&gt;
  &lt;li&gt;
   la généralisation des systèmes d&amp;#039;aide à la conduite et les perspectives de véhicules autonomes ou de routes électriques
  &lt;/li&gt;
  &lt;li&gt;
   le changement climatique impactant les conditions de circulation hivernale
  &lt;/li&gt;
  &lt;li&gt;
   la nécessaire prise en compte de l&amp;#039;environnement et de la protection de la ressource en eau.
@@ -11135,772 +12929,941 @@
   &lt;strong&gt;
    Mesure de l&amp;#039;impact sur le choix des techniques de traitement, niveaux de service, gestion de crises.
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Gestion hivernale des itinéraires cyclables
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification des itinéraires prioritaires et critères de hiérarchisation
  &lt;/li&gt;
  &lt;li&gt;
   Définition des principes de traitement. Aide à la rédaction des documents de planification et d&amp;#039;organisation.
  &lt;/li&gt;
  &lt;li&gt;
   Choix des techniques et matériels adaptés au réseau. Elaboration d&amp;#039;une stratégie d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    APIEME
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Cerema accompagne l&amp;#039;APIEME (Association de Protection de l&amp;#039;Impluvium des Eaux Minérales d&amp;#039;Evian) pour limiter les apports de chlorures et disposer d&amp;#039;une viabilité hivernale raisonnée.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    DIR Ile-de-France
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En 2020-2021, le Cerema a accompagné la DIR Ile de France dans sa démarche de professionnalisation des acteurs de la viabilité hivernale.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Agence de l&amp;#039;eau Rhin Meuse
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;AERM a confié au Cerema une étude sur la réduction des flux de fondants routiers vers les milieux aquatiques et humides de la communauté de communes de Bruyère Vallon des Vosges.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-viabilite-hivernale-s-adaptant-au-changement</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/70f2-optimiser-la-viabilite-hivernale-en-sadaptant/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G66" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>166035</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser un développement pérenne des sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous êtes gestionnaire d&amp;#039;un site touristique emblématique, à fort potentiel de développement ou qui présente une urgence de préservation et vous souhaitez améliorer l&amp;#039;expérience client ou recourir à des solutions numériques de gestion des flux touristiques ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Sud vous accompagne, via l&amp;#039;Appel à projets &amp;#34;Sites touristiques exemplaires&amp;#34; afin de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles, les gestionnaires de grands sites touristiques et de sites &amp;#34;alternatifs&amp;#34;, à savoir : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les établissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;les parcs naturels ;&lt;/li&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les offices de tourisme ;&lt;/li&gt; 	&lt;li&gt;les associations ;&lt;/li&gt; 	&lt;li&gt;les entreprises.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;br /&gt; &lt;br /&gt; Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, le dossier de candidature sera fourni sur demande et devra être retourné aux services de la Région de manière dématérialisée sur la plateforme régionale avant le démarrage du projet.&lt;/p&gt;
+&lt;p&gt;Le demandeur doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Une copie mail du dossier doit également être transmis à l’adresse &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite chronologiquement, par ordre d’arrivée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I66" s="1" t="inlineStr">
         <is>
-          <t> Max : 30</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="J66" s="1" t="inlineStr">
         <is>
-          <t>Plafond de 100 000 euros pour les études / 200 000 euros pour les travaux / 50 000 euros pour les autres opérations</t>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le Département mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Subvention minimum de 1 000 €, pour la restauration et préservation des milieux naturels et la gestion des eaux pluviales.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes stratégiques&lt;/li&gt;&lt;li&gt;Etudes et travaux d&amp;#039;aménagement et des gestion des bassins-versants en vue de réguler les ruissellements, freiner l&amp;#039;érosion des sols et les inondations, de renaturation, restauration d&amp;#039;espaces de mobilité, réduction de section d&amp;#039;écoulement, remise en fond de talweg, de restauration sélective de la ripisylve, plantations, aménagement de clôtures et d&amp;#039;abreuvoirs, lutte contre les espèces invasives, aménagement de berges, de reconnexion d&amp;#039;annexes hydrauliques aux cours d&amp;#039;eau, restauration de milieux et habitats d&amp;#039;espèces, préservation de zones humides, de restauration de la continuité écologique des cours d&amp;#039;eau, de reconstitution de milieux naturels, de gestion des milieux par éco-pâturage&lt;/li&gt;&lt;li&gt;Acquisitions de données et suivis scientifiques&lt;/li&gt;&lt;li&gt;Acquisitions de parcelles présentant un intérêt de préservation pour le patrimoine naturel, permettant de faciliter la réalisation de projets de restauration de continuité écologique, l&amp;#039;expansion de crues ou la reconquête de la ressource en eau dans les bassins d&amp;#039;alimentation d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Communication et valorisation&lt;/li&gt;&lt;li&gt;L&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, les études préalables, les études stratégiques, les études de projet, les études complémentaires nécessaires&lt;/li&gt;&lt;li&gt;Les dépenses liées aux procédures réglementaires&lt;/li&gt;&lt;li&gt;Les dépenses diverses liées aux travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Bonification possible jusqu&amp;#039;à 60%.&lt;/p&gt;&lt;p&gt;Pour les acquisitions foncières, le plafond subventionnable en milieu rural est de 15 000 €/ha (soit 1.50 €/m) et en milieu urbanisé de&lt;span&gt; &lt;/span&gt;&lt;span&gt;30 000 €/ha (soit 3 €/m).&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N66" s="1" t="inlineStr">
         <is>
-          <t>Cours d'eau / canaux / plans d'eau
-[...2 lines deleted...]
-Milieux humides</t>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
         </is>
       </c>
       <c r="O66" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S66" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T66" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U66" s="1" t="inlineStr">
         <is>
-          <t>Eure-et-Loir</t>
+          <t>GAL Pays de Coutances</t>
         </is>
       </c>
       <c r="V66" s="1" t="inlineStr">
         <is>
-          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
-[...4 lines deleted...]
-          <t>https://subventions.eurelien.fr</t>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
       <c r="X66" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y66" s="1" t="inlineStr">
         <is>
-          <t>aurelien.silly@eurelien.fr</t>
+          <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
       <c r="Z66" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-cadre-de-vie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
         </is>
       </c>
       <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD66" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
+    <row r="67" spans="1:34" customHeight="0">
       <c r="A67" s="1">
-        <v>120346</v>
+        <v>120345</v>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aménager des routes départementales en traverse de zones agglomérées</t>
+          <t>Améliorer les circulations routières et piétonnes - Amendes de police - Enveloppe départementale</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>AMENAGEMENT DES ROUTES DEPARTEMENTALES EN TRAVERSE DE ZONE AGGLOMEREES</t>
+          <t>AMENDES DE POLICE</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
- Assurer et améliorer les fonctions que remplit une Route Départementale en traverse de zone agglomérée.
-[...10 lines deleted...]
- Ces aménagements font l&amp;#039;objet d&amp;#039;opérations concertées et coordonnées entre le Département et les Communes, ou les EPCI, afin de traiter dans le même temps tous les aspects de l&amp;#039;aménagement de la traverse.
+ Améliorer les circulations routières et piétonnes conformément au décret n°88.351 du 12 avril 1988 du Ministère de l&amp;#039;équipement, du Logement, de l&amp;#039;Aménagement du Territoire et des Transports., de l&amp;#039;Aménagement du Territoire et des Transports, à savoir : Article 1
+ er
+ du Décret n°88.351 du 12 avril 1988.
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
- Les communes et les EPCI si la  compétence voirie ou la compétence aménagements cyclables leur a été déléguée.
+ Communes ou Groupements de communes de moins de 10 000 habitants.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
- Pour les communes au potentiel fiscal de moins de 150 k€ et pour des opérations de moins de 150 k€ de travaux HT hors déplacements de réseaux et à condition qu&amp;#039;il n&amp;#039;y ait pas d&amp;#039;enjeu paysager ou architectural :
+ Subvention d&amp;#039;Investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce fonds est géré financièrement par l&amp;#039;État, sa répartition est à l&amp;#039;initiative du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ On distingue :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Le Département peut assurer la maîtrise d&amp;#039;ouvrage des travaux de traverses
-[...53 lines deleted...]
-  Le Département verse sa part de financement en investissement, selon ses disponibilités financières, en dépenses directes pour les travaux pour lesquels il transfère sa maîtrise d&amp;#039;ouvrage, et sous forme d&amp;#039;une subvention pour une partie des travaux restant à la charge de la Commune ou de l&amp;#039;EPCI.
+  une enveloppe CANTONALE, gérée par le Service Relations avec les Collectivités, répartie par canton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  une enveloppe DEPARTEMENTALE, gérée par la Direction des Déplacements, réservée à des interventions plus lourdes ciblées sur des opérations communales importantes réalisées dans le cadre de la mise en œuvre de la politique routière du Département en matière de circulation en particulier celles liées aux Routes Départementales en traverse de zones agglomérées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
- Montant Hors Taxe des travaux prévus basé sur les prix des marchés à bons de commandes du Département.
-[...14 lines deleted...]
-&lt;/ul&gt;
+ Montant Hors Taxe des travaux prévus pour les aménagements de sécurité, déduction faite des autres aides.
+&lt;/p&gt;
 &lt;h3&gt;
- Montant /Taux de l&amp;#039;aide
+ Montant/Taux de l&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
- Pour les travaux :
-[...46 lines deleted...]
- Pour les pistes cyclables, le revêtement bénéficie d&amp;#039;une subvention de 100 % sur la base des prix des marchés à bon de commande du Département.
+ Aide forfaitaire.
 &lt;/p&gt;
 &lt;h3&gt;
  Pièces constitutives du dossier
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Notice explicative
  &lt;/li&gt;
  &lt;li&gt;
   Plans de l&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
-  Estimation détaillée avec répartition des maîtrises d&amp;#039;ouvrage
+  Estimation détaillée
  &lt;/li&gt;
  &lt;li&gt;
   Délibération de la commune
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;
  Instruction des dossiers_Demande dématérialisée
 &lt;/h3&gt;
-&lt;p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
+ &lt;li&gt;
+  Dépôt sur la plateforme
+  Drôm Démat
+  via
+  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+   https://mesdemarches.ladrome.fr/
+  &lt;/a&gt;
+  .
+ &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Téléservice
   &lt;/strong&gt;
   : Aménagement du territoire
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Dispositif
   &lt;/strong&gt;
-  : Aménagement des routes départementales en traverse de zone agglomérée.
+  :   Politique routière – Amendes de Police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation technique de l&amp;#039;avant-projet (AVP) par le Comité d&amp;#039;Examens Techniques des  Opérations Routières (CETOR).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du projet (PRO) par la Commission  Aménagement Voirie du Conseil départemental.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décision de la Commission permanente.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...13 lines deleted...]
-&lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
- Au vu des factures et/ou décomptes acquittés.
+ L&amp;#039;ordre de service de démarrage des travaux est à transmettre à la Direction des Déplacements avant le 30 octobre de l&amp;#039;année attributive, sous peine de caducité de la dotation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les versements sont effectués par la Préfecture, avant la fin de l&amp;#039;exercice budgétaire, au vu de la délibération du Conseil départemental.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases réglementaires
 &lt;/h3&gt;
 &lt;p&gt;
- Délibération du 21 janvier 2013 dénommée Schéma d&amp;#039;Orientation des Déplacements Routiers (SODeR)
-[...5 lines deleted...]
- Délibération du 31 mai 2021 sur le Aides aux territoires drômois pour les pistes cyclables
+ Délibération des 13 et 14 Juin 2005.
+&lt;/p&gt;
+&lt;p&gt;
+ Courrier de la Préfecture du 28 mars 2012 concernant les dispositions pour la répartition  et le versement de la dotation amendes de police.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
       <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
- Travaux d&amp;#039;investissement sur routes départementales situées en zones agglomérées.
+ – Pour les transports en commun
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de voirie, équipements destinés à une meilleure exploitation des réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Pour la circulation routière
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude et mise en oeuvre de plans de circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de parcs de stationnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux et de la signalisation horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et mise en oeuvre de zones à circulation restreinte prévues à l&amp;#039;article L.2213-4-1 du Code général des collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation, aménagement, rénovation et sécurisation d&amp;#039;itinéraires cyclables ou piétons
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Travaux commandés par les exigences de la sécurité routière, avec une mention toute particulière pour les opérations confortant l&amp;#039;action du Département en matière de transports en commun, à savoir les actions visant à améliorer la sécurité au niveau des Lignes Régulières et plus spécialement les transports scolaires..
 &lt;/p&gt;
 &lt;h3&gt;
  Exclusions
 &lt;/h3&gt;
 &lt;p&gt;
  Toute autre opération.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
       <c r="V67" s="1" t="inlineStr">
         <is>
-          <t>https://collectivites.ladrome.fr/aidefinanciere/amenagement-des-routes-departementales-en-traverse-de-zone-agglomerees/</t>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/amendes-de-police/</t>
         </is>
       </c>
       <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Direction des Déplacements – Service Administratif et Financier – Pôle Conventions &amp;amp; Subventions Voirie
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Mireille MALLEVAL
   &lt;/strong&gt;
   – Tél :
   &lt;strong&gt;
-   04 75 75 92 21 –
+   04 75 75 92 21
   &lt;/strong&gt;
-  Mail : mmalleval&amp;#64;ladrome.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
       <c r="Z67" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/822f-amenagement-des-routes-departementales-en-tra/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e664-amendes-de-police-enveloppe-departementale/</t>
         </is>
       </c>
       <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
+    <row r="68" spans="1:34" customHeight="0">
       <c r="A68" s="1">
-        <v>97598</v>
+        <v>162367</v>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Structurer et maintenir les réseaux de voirie en bon état</t>
+          <t>Accompagner les domaines skiables afin qu’ils puissent atteindre la neutralité carbone dès 2030 avec zéro émission de CO2</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Contrats stations 2030 : un cap d'avance"</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aude</t>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H68" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-[...5 lines deleted...]
-          <t> Max : 35</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K68" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L68" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Au travers de l&amp;#039;appel à manifestation d’intérêt “Contrat Stations 2030” (AMI), l&amp;#039;ambition de la Région Sud est triple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Poursuivre activement son accompagnement à l’investissement des stations au regard des expertises apportées par l’étude prospective et en tenant compte des spécificités de chaque territoire de projet. Le soutien régional sera prioritairement en faveur du maintien de la pratique des sports d’hiver, de la diversification des activités touristiques et de l’innovation environnementale.&lt;/li&gt; 	&lt;li&gt;Accompagner les domaines skiables afin qu’ils puissent atteindre la neutralité carbone dès 2030 avec zéro émission de CO2.&lt;/li&gt; 	&lt;li&gt;Donner l’opportunité aux acteurs du tourisme des Alpes du Sud de présenter leurs démarches d&amp;#039;évolution du modèle de développement économique et touristique des stations de montagne intégrée dans leur écosystème valléen à l’horizon 2030-2050.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L&amp;#039;Appel à Manifestation d&amp;#039;intérêt &amp;#34;Contrats stations 2030 : un cap d&amp;#039;avance&amp;#34; s&amp;#039;adresse aux acteurs de la montagne suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivités locales et leurs regroupements&lt;/li&gt; 	&lt;li&gt;Etablissements Publics de Coopération Intercommunale&lt;/li&gt; 	&lt;li&gt;Parcs Naturels Régionaux&lt;/li&gt; 	&lt;li&gt;Syndicats Mixtes&lt;/li&gt; 	&lt;li&gt;Sociétés d’Economie Mixte&lt;/li&gt; 	&lt;li&gt;Sociétés Publics Locales&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires des domaines skiables dont régie personnalisée&lt;/li&gt; 	&lt;li&gt;Sociétés et opérateurs privés&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les candidatures devront démontrer leur capacité à atténuer les impacts du changement climatique et à la prise en compte de la performance économique, énergétique et de la sobriété d’utilisation des ressources naturelles. Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;Les critères d’éligibilité présentés ci-dessous doivent permettre d’aiguiller les bénéficiaires sur le contenu des projets attendus. Les projets doivent avoir été priorisés lors du Comité de Pilotage et répondre à la stratégie définie par le porteur de la candidature.&lt;br /&gt; &lt;br /&gt; 1) Les projets devront démontrer leur capacité à atténuer les impacts du changement&lt;br /&gt; climatique et à la prise en compte de la performance économique, énergétique et de la sobriété&lt;br /&gt; d’utilisation des ressources naturelles.&lt;br /&gt; &lt;br /&gt; 2) Pour les projets de construction ou de réhabilitation de bâtiments ou d’équipement public&lt;br /&gt; les critères d’éligibilité spécifiques suivants s’appliquent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dans le cas d’une construction neuve, la performance énergétique du bâtiment doit être supérieure ou égale à la Règlementation Thermique 2012 (RT) -20 % hors production photovoltaïque. Pour la future Règlementation Environnementale (RE), il s’agira d’atteindre à minima la CEP – 20 % du niveau E1.&lt;/li&gt; 	&lt;li&gt;dans le cas d’une rénovation/réhabilitation, la performance énergétique du bâtiment doit être supérieure au BBC Rénovation hors production d’énergie locale. Dans le cas où le niveau BBC rénovation ne pourrait être atteint, l’obtention du label Effinergie Patrimoine sera recommandée.&lt;br /&gt; 	Dans les deux cas, ces bâtiments doivent Favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ; Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’Eau Chaude Sanitaire (ECS) ; Comporter des éco matériaux et des matériaux biosourcés, notamment labélisés «bois des Alpes ; (le polystyrène en isolant de façade étant proscrit sauf en pied de façade) ; Prendre en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés).&lt;/li&gt; 	&lt;li&gt;Le recours à des entreprises labellisées RGE sera à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;3) Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et&lt;br /&gt; équipements touristiques, aux publics en situation de handicap.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N68" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux</t>
+          <t>Tourisme
+Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
         </is>
       </c>
       <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2023</t>
+        </is>
+      </c>
       <c r="R68" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...58 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Les critères d’éligibilité présentés ci-dessous doivent permettre d’aiguiller les bénéficiaires sur le contenu des projets attendus. Les projets doivent avoir été priorisés lors du Comité de Pilotage et répondre à la stratégie définie par le porteur de la candidature.&lt;br /&gt; &lt;br /&gt; 1) Les projets devront démontrer leur capacité à atténuer les impacts du changement&lt;br /&gt; climatique et à la prise en compte de la performance économique, énergétique et de la sobriété&lt;br /&gt; d’utilisation des ressources naturelles.&lt;br /&gt; &lt;br /&gt; 2) Pour les projets de construction ou de réhabilitation de bâtiments ou d’équipement public&lt;br /&gt; les critères d’éligibilité spécifiques suivants s’appliquent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dans le cas d’une construction neuve, la performance énergétique du bâtiment doit être supérieure ou égale à la Règlementation Thermique 2012 (RT) -20 % hors production photovoltaïque. Pour la future Règlementation Environnementale (RE), il s’agira d’atteindre à minima la CEP – 20 % du niveau E1.&lt;/li&gt; 	&lt;li&gt;dans le cas d’une rénovation/réhabilitation, la performance énergétique du bâtiment doit être supérieure au BBC Rénovation hors production d’énergie locale. Dans le cas où le niveau BBC rénovation ne pourrait être atteint, l’obtention du label Effinergie Patrimoine sera recommandée.&lt;br /&gt; 	Dans les deux cas, ces bâtiments doivent Favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ; Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’Eau Chaude Sanitaire (ECS) ; Comporter des éco matériaux et des matériaux biosourcés, notamment labélisés «bois des Alpes ; (le polystyrène en isolant de façade étant proscrit sauf en pied de façade) ; Prendre en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés).&lt;/li&gt; 	&lt;li&gt;Le recours à des entreprises labellisées RGE sera à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;3) Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et&lt;br /&gt; équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-&lt;br /&gt; Côte d’Azur. La demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U68" s="1" t="inlineStr">
         <is>
-          <t>Aude</t>
+          <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="V68" s="1" t="inlineStr">
         <is>
-          <t>https://www.aude.fr/ressources/voirie-communale</t>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrats-stations-2030-un-cap-davance</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
         </is>
       </c>
       <c r="X68" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...10 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Valerie CONTE -&lt;br /&gt; vconte&amp;#64;maregionsud.fr&lt;br /&gt; 04.92.53.26.23.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y68" s="1" t="inlineStr">
         <is>
-          <t>stephanie.quere@aude.fr</t>
+          <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
       <c r="Z68" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f3b8-aider-a-structurer-et-a-maintenir-en-bon-etat/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-contrats-stations-2030-un-cap-davance/</t>
         </is>
       </c>
       <c r="AA68" s="1" t="inlineStr">
         <is>
-          <t>published</t>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
+    <row r="69" spans="1:34" customHeight="0">
       <c r="A69" s="1">
         <v>41742</v>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Financer des services de mobilité durable en ville et en périphérie</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Financement des services de mobilité durable</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
@@ -11991,90 +13954,121 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-services-mobilite-durable?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;service_mobilite_durable_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-services-mobilite-durable/</t>
         </is>
       </c>
       <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
+    <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
         <v>164099</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Accompagner le renforcement et la structuration de l'offre touristique durable du Calaisis</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche action  5</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H70" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer l’attractivité touristique du territoire tout au long de l’année&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer les coopérations et les échanges entre les territoires de la zone littorale et l’arrière-pays du Calaisis&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’émergence d’offres touristiques durables sur le territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer de l’emploi et de l’activité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Attirer la clientèle locale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Capter la clientèle de passage et prolonger le séjour des touristes&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner l’obtention de distinctions et labels des professionnels et des lieux d’hébergement&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer l’offre d’activités de plein air (vélo, marche à pied, randonnées, activités équestres et fluvestres)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter la visibilité des lieux d’accueil touristique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Améliorer la qualité de l’accueil touristique et de la promotion du territoire par la mise en réseau de professionnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Monter des projets de coopérations inter territoires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Expérimenter des formes d’accueil touristique et de loisirs&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/971973b9-b8e7-4b9d-af73-ee3e702d9f30/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 5&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
@@ -12114,52 +14108,82 @@
       <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
       <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
       <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/leader-accompagner-le-renforcement-et-la-structuration-de-loffre-touristique-durable-du-calaisis/</t>
         </is>
       </c>
       <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD70" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
+    <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
         <v>163238</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
@@ -12303,930 +14327,1068 @@
       <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
       <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
       <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
         </is>
       </c>
       <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
+    <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>162645</v>
+        <v>120346</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Investir pour développer l’intermodalité autour des gares et des haltes ferroviaires</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Aménager des routes départementales en traverse de zones agglomérées</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>FEDER - Fiche-Action 2 - Investir pour développer l’intermodalité autour des gares et des haltes ferroviaires</t>
+          <t>AMENAGEMENT DES ROUTES DEPARTEMENTALES EN TRAVERSE DE ZONE AGGLOMEREES</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Isle en Périgord (Syndicat mixte)</t>
+          <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Assurer et améliorer les fonctions que remplit une Route Départementale en traverse de zone agglomérée.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour la circulation générale : bon écoulement du trafic de transit (qualité et sécurité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  au niveau de l&amp;#039;agglomération : circulation intra-urbaine, stationnement, sécurité des piétons, qualité de l&amp;#039;espace urbain pour les habitants, etc....
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces aménagements font l&amp;#039;objet d&amp;#039;opérations concertées et coordonnées entre le Département et les Communes, ou les EPCI, afin de traiter dans le même temps tous les aspects de l&amp;#039;aménagement de la traverse.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Les communes et les EPCI si la  compétence voirie ou la compétence aménagements cyclables leur a été déléguée.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Pour les communes au potentiel fiscal de moins de 150 k€ et pour des opérations de moins de 150 k€ de travaux HT hors déplacements de réseaux et à condition qu&amp;#039;il n&amp;#039;y ait pas d&amp;#039;enjeu paysager ou architectural :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Département peut assurer la maîtrise d&amp;#039;ouvrage des travaux de traverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Commune peut transférer sa maîtrise d&amp;#039;ouvrage au Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Pôle Ingénierie le plus proche :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *assure la maîtrise d&amp;#039;œuvre de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ *calcule la participation communale
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Commune verse sa part de financement au Département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les autres :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Commune ou l&amp;#039;EPCI assurent la maîtrise d&amp;#039;ouvrage des travaux en traverse de zones agglomérées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Département transfère sa maîtrise d&amp;#039;ouvrage à la Commune en lui proposant une convention de transfert de maîtrise d&amp;#039;ouvrage.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Pôle Ingénierie le plus proche assure un accompagnement de la commune ou l&amp;#039;EPCI.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il aide pour l&amp;#039;écriture du programme (opportunité, analyse des besoins, objectifs, estimation révisionnelle des travaux, prescriptions techniques  applicables aux travaux sur RD).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la partie du projet qui le concerne, il apporte un appui pour la  consultation et le choix d&amp;#039;un maître d&amp;#039;œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la partie du projet qui le concerne, il conseille en phase études puis  travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Il rédige la convention de transfert de maîtrise d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ Il donne les autorisations techniques préalables et les permissions de voirie  nécessaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;assure du respect des préconisations techniques et financières.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Département verse sa part de financement en investissement, selon ses disponibilités financières, en dépenses directes pour les travaux pour lesquels il transfère sa maîtrise d&amp;#039;ouvrage, et sous forme d&amp;#039;une subvention pour une partie des travaux restant à la charge de la Commune ou de l&amp;#039;EPCI.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Montant Hors Taxe des travaux prévus basé sur les prix des marchés à bons de commandes du Département.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ensemble des éléments permettant la collecte et l&amp;#039;évacuation des eaux pluviales de la chaussée : bordures de trottoirs, collecteur EP nécessaire aux eaux pluviales de la voirie, regards de branchement, grilles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bordures d&amp;#039;îlots directionnels de carrefour y compris celles de l&amp;#039;îlot central
+ &lt;/li&gt;
+ &lt;li&gt;
+  Revêtement des pistes cyclables, dans la limite de 3,5 mètres de large
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;œuvre, CSPS, frais de passation des marchés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Montant /Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Pour les travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le taux de subvention est calculé en fonction des critères de richesse du bénéficiaire (cf. délibération du 30 novembre 2015).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le critère retenu est le Potentiel Financier de l&amp;#039;année N-1 dont le calcul est fixé par l&amp;#039;article L. 2334-4 du CGCT.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ On distingue deux taux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux nominal : ce taux est fixé par référence aux strates de richesse présentées ci-dessous au regard de la grille de référence définie par l&amp;#039;Assemblée départementale dans le cadre des Projets de Cohérence Territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+Potentiel financier de la commune
+Taux
+0 € à 200 000 €
+70 %
+200 001  € à 450 000 €
+50 %
+450 001 € à 600 000 €
+40 %
+600 001 €  1 000 000 €
+30 %
+1 000 001 € à 2 000 000 €
+25 %
+&amp;gt; 2 000 000 €
+20 %
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux réel : le taux nominal sera minoré de 15 % si l&amp;#039;effort fiscal de la commune est inférieur à 0,7.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le taux nominal sera majoré de 10 % pour toute commune nouvelle résultant de la fusion de communes et ce, sur une période limitée à 3 ans après la date de fusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux des EPCI est fixé à 20 % sans minoration.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la maîtrise d&amp;#039;œuvre, CSPS et frais de passation des marchés : 8 % du montant de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les pistes cyclables, le revêtement bénéficie d&amp;#039;une subvention de 100 % sur la base des prix des marchés à bon de commande du Département.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de l&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation détaillée avec répartition des maîtrises d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de la commune
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h3&gt;
+&lt;p&gt;
+ Dépôt en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+  Drôme Démat
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Aménagement du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  : Aménagement des routes départementales en traverse de zone agglomérée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Validation technique de l&amp;#039;avant-projet (AVP) par le Comité d&amp;#039;Examens Techniques des Opérations Routières (CETOR). Sont notamment pris en compte le gabarit et la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Validation du projet (PRO) par la Commission Aménagement Voirie (CAV).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette commission arrête le plan de financement et propose un planning de l&amp;#039;opération au regard des échéances souhaitées par la commune ou l&amp;#039;EPCI et des disponibilités budgétaires du Département, par rapport aux autres projets de traverse.
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement du programme de traverses et inscription budgétaire : la programmation de l&amp;#039;année N est établie en septembre de l&amp;#039;année N-1 au vu des projets validés en juin de l&amp;#039;année N-1 selon les disponibilités financières du programme aménagement des traverses du Département. Ainsi, pour que son inscription puisse être étudiée lors de la programmation, un projet aura dû être examiné et validé par le CETOR et la CAV au plus tard au mois de juin de l&amp;#039;année N-1.
+&lt;/p&gt;
+&lt;p&gt;
+ Décision de la Commission permanente.
+&lt;/p&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ Au vu des factures et/ou décomptes acquittés.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération du 21 janvier 2013 dénommée Schéma d&amp;#039;Orientation des Déplacements Routiers (SODeR)
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à jour de la  Fiche d&amp;#039;Orientation C3 (Délibération 15 février 2016).
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération du 31 mai 2021 sur le Aides aux territoires drômois pour les pistes cyclables
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Travaux d&amp;#039;investissement sur routes départementales situées en zones agglomérées.
+&lt;/p&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;p&gt;
+ Toute autre opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/amenagement-des-routes-departementales-en-traverse-de-zone-agglomerees/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Direction des Déplacements – Service Administratif et Financier – Pôle Conventions &amp;amp; Subventions Voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mireille MALLEVAL
+  &lt;/strong&gt;
+  – Tél :
+  &lt;strong&gt;
+   04 75 75 92 21 –
+  &lt;/strong&gt;
+  Mail : mmalleval&amp;#64;ladrome.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/822f-amenagement-des-routes-departementales-en-tra/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>162645</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour développer l’intermodalité autour des gares et des haltes ferroviaires</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>FEDER - Fiche-Action 2 - Investir pour développer l’intermodalité autour des gares et des haltes ferroviaires</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J72" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à : 100 000 €</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays de l’Isle en Périgord est un « territoire vallée », qui a su tirer profit de cette caractéristique, en rendant fonctionnel son axe de communication ferroviaire « interne » d’Ouest en Est, tout en renforçant ses connexions « externes » avec la Métropole Bordelaise et Bergerac notamment.&lt;br /&gt;Le train relie et connecte le territoire, avec son réseau de 7 gares, sa navette ferroviaire et sa ville principale « locomotive ». Le train renforce&lt;br /&gt;l’attractivité de nombreux pôles secondaires (pôles d’emplois), dans un effet « post Covid » palpable, qui assoit la pratique du télétravail et le développement de choix de vie à la campagne … à condition de n’être jamais trop loin d’une gare, à pied, à vélo, en bus, en voiture, en co-&lt;br /&gt;voiturage ou en voiture électrique.&lt;br /&gt;Les investissements nécessaires au développement de cette intermodalité, qui sont aussi des points de rencontres entre les gens, seront ici soutenus. Autour des gares et des haltes ferroviaires, mais aussi dans les centralités des centres-bourgs inscrits dans les liaisons entre les gares et les territoires ruraux.&lt;br /&gt;Cet enjeu est essentiel pour renforcer l’accès à l’emploi et à l’offre de services (publics, sportifs, loisirs, culturels …) dans et hors du Pays pour&lt;br /&gt;les habitants, tout en consolidant les politiques de développement d’un Tourisme durable et « relié » sur tout le territoire.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Créer des aménagements et des nouveaux services dans une stratégie de développement de l’intermodalité autour des gares et des haltes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Aires de stationnement de vélos et de nouveaux usages (réparation, location)&lt;br /&gt;• Parkings relais&lt;br /&gt;• Aires de covoiturages&lt;br /&gt;• Création d’itinéraires et de voies cyclables&lt;br /&gt;• Zones de partage au service de la mobilité du quotidien&lt;br /&gt;• Acquisition de matériel roulant doux et investissements liés à la mise à disposition du public) ...&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Favoriser les connexions dans une stratégie de développement de l’intermodalité autour des gares et des haltes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• &amp;#34;Nœuds d’intermodalités&amp;#34; avec des services qui favorisent la rencontre&lt;br /&gt;• Liens entre haltes ferroviaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Relier l’offre ferroviaire du territoire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Création ou extension de services à proximité directe de la gare/halte …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P72" s="1" t="inlineStr">
+      <c r="P73" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q72" s="1" t="inlineStr">
+      <c r="Q73" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 25 000 €&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;br /&gt;• Les projets portés sur le territoire de la Communauté d’Agglomération Le Grand Périgueux&lt;br /&gt;• Les SCI et les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;• Les agriculteurs dans le cadre de leur seule activité agricole&lt;br /&gt;• Les dépenses d’auto-construction&lt;br /&gt;• Les contributions en nature&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>PAYS DE L'ISLE EN PÉRIGORD</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA2-Intermodalite.pdf</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W73" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord :&lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>s.giedelmann@pays-isle-perigord.com</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investir-pour-developper-lintermodalite-autour-des-gares-et-des-haltes-ferroviaires/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-      <c r="A73" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>154984</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Promouvoir les solutions de mobilité existantes, coordonner et réduire les besoins en déplacement</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H73" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le territoire bénéficie d&amp;#039;une position de carrefour régional, interrégional et transfrontalier et profite d&amp;#039;un réseau d&amp;#039;infrastructures qui le traverse facilement du nord au sud et mais de manière plus contraignante d&amp;#039;est en ouest.
 &lt;/p&gt;
 &lt;p&gt;
  Corrélativement à la montée en charge du cadencement du TER 200, le territoire qui profite d&amp;#039;une offre de transport en commun de type inter-urbaine et scolaire, a conforté ses atouts avec des offres complémentaires (le Transport Intercommunal de Sélestat ;
 &lt;/p&gt;
 &lt;p&gt;
  la plateforme de covoiturage ;
 &lt;/p&gt;
 &lt;p&gt;
  le développement de l&amp;#039;autopartage avec le réseau Citiz ;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;incitation à la pratique du vélo ;&lt;/p&gt;
 &lt;p&gt;
  Malgré toutes ces initiatives, des faiblesses persistent et la mobilité demeure contraignante pour l&amp;#039;ensemble du territoire, ses habitants et ses usagers - les publics jeunes, les séniors, mais également les professionnels,
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité est donc un besoin majeur du territoire. Les EPCI membres du PETR et la Communauté de communes du Canton d&amp;#039;Erstein se sont saisis du sujet en se constituant Autorité organisatrice de mobilité (AOM).
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la démarche LEADER, le besoin de mobilité fait émerger un enjeu sur l&amp;#039;amélioration du maillage et des services de mobilité partagées, actives et décarbonées et un enjeu sur la réduction de besoin de mobilité, soit la dé-mobilité, laquelle est liée aux besoins de services et d&amp;#039; équipements de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1.	Soutenir l&amp;#039;implantation et le développement des transports à la demande, du covoiturage, de l&amp;#039;autopartage des transports mutualisés et des mobilités sociales et solidaires ;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Actions d&amp;#039;animation, de coordination, de mise en réseau, de promotion, de sensibilisation et de communication contribuant au développement des mobilités alternatives (mobilité partagée, mobilité actives, mobilité décarbonée)
 &lt;/p&gt;
 &lt;p&gt;
  3.	Soutien à la création et au développement des services et/ou équipements dédiés aux vélos ;
 &lt;/p&gt;
 &lt;p&gt;
  4.	Soutien au développement des plans de mobilité au sein des entreprises (études, actions de mise en réseau, outils de communication) ;
 &lt;/p&gt;
 &lt;p&gt;
  5. Soutenir l&amp;#039;implantation de commerces/services de proximité ou itinérants dans les communes ; Création et développement d&amp;#039;équipements mutualisés (santé, petite enfance, parentalité, intergénérationnel)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Equipement public
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>GAL Alsace Centrale</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://selestat-alsace-centrale.fr/leader/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>camille.pairault@petr-selestat.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e71e-promouvoir-les-solutions-de-mobilite-existant/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="74" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>97329</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aménagements de sentiers pédestres labellisés par le Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION DU DISPOSITIF
-[...11 lines deleted...]
- 50% d&amp;#039;une dépense plafonnée à 30.000 € HT
+  Schéma départemental de développement touristique 2022 - 2028
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Plan Départemental des Itinéraires de Promenades et de Randonnées (P.D.I.P.R.) est l&amp;#039;outil juridique permettant la préservation des chemins ruraux qui relève de la compétence des Départements. A ce jour, 3 600 km de sentiers constituent ce plan en Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du schéma départemental de développement touristique 2022-2028, le Département entend développer les activités de pleine nature notamment la randonnée pédestre dans l&amp;#039;objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  poursuivre la qualification de l&amp;#039;offre de randonnée pédestre pour l&amp;#039;octroi du label départemental à certains sentiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  équiper les sentiers labellisés pour répondre au mieux au besoin des randonneurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  promouvoir une offre de randonnée structurée et de qualité sur l&amp;#039;ensemble du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif vise à renforcer l&amp;#039;attractivité touristique du département par la création ou l&amp;#039;amélioration d&amp;#039;aménagements destinés à l&amp;#039;accueil de randonneurs pédestres sur les sentiers labellisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de dépenses subventionnables : 2000€
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds de dépenses subventionnables : 1000€ HT/km dans la limite de 20km par sentier pour les travaux de création, amélioration, sécurisation d&amp;#039;un sentier, l&amp;#039;équipement d&amp;#039;accueil et le mobilier d&amp;#039;interprétation (auxquels peuvent s&amp;#039;ajouter 20 000€ HT pour la pose de passerelles et/ou platelage);
+&lt;/p&gt;
+&lt;p&gt;
+ 5000€ HT par sentier pour les travaux d&amp;#039;accessibilité aux personnes en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention de 60% en cas de travaux réalisés par une entreprise d&amp;#039;insertion et/ou d&amp;#039;aménagements réalisés avec des matériaux répondant à des normes environnementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
-[...2 lines deleted...]
-Espace public
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Travaux de débroussaillage à l&amp;#039;ouverture d&amp;#039;un sentier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration et de sécurisation d&amp;#039;un cheminement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire de la faune, tables d&amp;#039;orientation, panneau d&amp;#039;interprétation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilier d&amp;#039;accueil
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation d&amp;#039;arbres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;accessibilité du sentier aux personnes en situation de Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
 Equipement public
-Paysage
-[...3 lines deleted...]
-      <c r="O74" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CRITERES D&amp;#039;INTERVENTION
-[...6 lines deleted...]
- L&amp;#039;étude préalable aux aménagements des bourgs doit poursuivre les priorités suivantes :
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la définition d&amp;#039;un périmètre d&amp;#039;étude élargi
-[...23 lines deleted...]
-  les conclusions de l&amp;#039;étude doivent avoir une portée opérationnelle en définissant notamment la maîtrise d&amp;#039;ouvrage, les coûts prévisionnels, le phasage de l&amp;#039;opération et les financements mobilisables
+  Communes ou Groupements de communes ayant la compétence randonnée pédestre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les études doivent être réalisées par un cabinet spécialisé composé d&amp;#039;une équipe pluridisciplinaire (voirie réseaux divers, paysagiste...) intégrant, dans le périmètre d&amp;#039;un édifice protégé, un architecte du patrimoine. Le Département doit être systématiquement associé aux étapes importantes des réflexions.
-[...68 lines deleted...]
- Caducité : l&amp;#039;étude devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ Sont éligibles les opérations d&amp;#039;aménagements liées à la création, à l&amp;#039;amélioration et à la sécurisation des sentiers (aménagements spécifiques liés à un sentier thématique ou à la mise en valeur d&amp;#039;un patrimoine ; aménagements spécifiques liés à l&amp;#039;accessibilité d&amp;#039;un sentier) ainsi que les aménagements et équipements d&amp;#039;accueil pour les randonneurs aux abords du sentier et de son point de départ (aménagements et travaux paysagers, mobilier d&amp;#039;accueil du public).
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;une manière générale, les aménagements réalisés devront s&amp;#039;intégrer au site et à son environnement, être adaptés à sa fréquentation ; prendre en compte la proximité d&amp;#039;aires de service vélo et de grands itinéraires pédestres.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sentiers qui pourront bénéficier de la subvention devront répondre aux critères qualité du label départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire s&amp;#039;engage à déposer une demande de labellisation avant la demande de subvention dans le but de s&amp;#039;assurer de l&amp;#039;éligibilité du sentier au label départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les études, les acquisitions foncières, les aménagements de parkings et la construction ou rénovation de bâtiments, les équipements touristiques et de loisirs, les dépenses de fonctionnement et d&amp;#039;entretien, la signalétique directionnelle, le balisage et les actions de promotion et éditions de supports de communication.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/Territoire-et-environnement/Environnement/29844-Les-sentiers-de-randonnee-pedestre-en-Vendee/Les-sentiers-pedestres-labellises-par-le-Departement-de-la-Vendee</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...29 lines deleted...]
-  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 85 29
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  mission.tourisme&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>mission.tourisme@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f585-soutenir-les-amenagements-de-sentiers-pedestr/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT VENDEE</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...297 lines deleted...]
-    <row r="76" spans="1:27" customHeight="0">
+    <row r="76" spans="1:34" customHeight="0">
       <c r="A76" s="1">
         <v>41743</v>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Financer l’acquisition de véhicules à motorisation décarbonée</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Financement de véhicules à motorisation décarbonée</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
@@ -13319,84 +15481,478 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;moto_decarbonee_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-vehicules-motorisation-decarbonee/</t>
         </is>
       </c>
       <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
+    <row r="77" spans="1:34" customHeight="0">
       <c r="A77" s="1">
+        <v>166052</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique).&lt;/p&gt;
+&lt;p&gt;Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide CIMA Espaces valléens est destiné à soutenir des territoires de projets qui ont été retenus dans le cadre de l&amp;#039;appel à manifestation d&amp;#039;intérêt &amp;#34;Espaces valléen&amp;#34;. L&amp;#039;aide vise à répondre aux enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/page-intermediaire/espaces-valleens?tx_eannuaires_pi2%5Bbacklink%5D=https%3A%2F%2Fwww.maregionsud.fr%2Fvos-aides%2Fdetail%2Fespaces-valleens&amp;cHash=f8e2b68dcdbef704bcd60ce35716f11e</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-le-tourisme-toutes-saisons-des-vallees-de-montagne/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>97598</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Structurer et maintenir les réseaux de voirie en bon état</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif pour le Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à structurer et à maintenir en bon état leur réseau de voirie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires sont les communes de moins de 15 000 habitants ainsi que les groupements de communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travaux d&amp;#039;investissement structurant sur le réseau routier communal :
+  &lt;/strong&gt;
+  restructuration et renforcement de chaussée, aménagement de carrefour, construction ou confortement d&amp;#039;ouvrages d&amp;#039;art, bordurages et aménagements de trottoirs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements de sécurité :
+  &lt;/strong&gt;
+  ralentisseurs et plateaux traversants, mise en accessibilité des arrêts de bus et leur cheminement aires de stationnement, chemins piétonniers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aires de covoiturage
+  &lt;/strong&gt;
+  (la signalétique et la communication étant prises en charge par le Département sous réserve que la collectivité accepte que l&amp;#039;aire entre dans le réseau départemental)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements des itinéraires cyclables :
+  &lt;/strong&gt;
+  études pour la création de boucles cyclotouristiques locales articulées avec un axe structurant départemental, création et aménagement et sécurisation de boucles cyclotouristiques locales (revêtement, signalétique, jalonnement, barrières de sécurité)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toute opération relevant de l&amp;#039;entretien général (rebouchage de nids de poule...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements annexes (mobilier urbain, feux tricolores, miroir, radars pédagogiques, plaques de rues...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de voirie liés à la création de lotissements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements liés à la création de réseaux de télécommunications ou d&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements paysagers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes appartenant à un groupement de communes qui s&amp;#039;est doté de la compétence voirie, les travaux de chaussées sous maîtrise d&amp;#039;ouvrage communale sont exclus du champ d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/voirie-communale</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : voirie, cœurs de village, services de proximité, équipements touristiques (hébergement et pleine nature), déneigement, intempéries – Ghislaine Cabrol-Hutin
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.67.36
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : ghislaine.cabrol&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3b8-aider-a-structurer-et-a-maintenir-en-bon-etat/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>142830</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
  &lt;/li&gt;
  &lt;li&gt;
   Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels contraintes et avantages associés ?
  &lt;/li&gt;
  &lt;li&gt;
   Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -13435,503 +15991,204 @@
  &lt;li&gt;
   Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;aménagement de la voirie existante.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
  &lt;/li&gt;
  &lt;li&gt;
   Support à la constitution du dossier
  &lt;/li&gt;
  &lt;li&gt;
   Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Sécurité, Acceptabilité, Mobilité autonome
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Aix-Marseille-Provence | Thecamp
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ville de Longwy
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Qualité de l'air
 Transports collectifs et optimisation des trafics routiers
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-[...324 lines deleted...]
-      <c r="A79" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>133544</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Subventionner les aménagements liés à la sécurité routière</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Répartition du produit des amendes de police</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
+      <c r="J80" s="1" t="inlineStr">
         <is>
           <t>500 € / abribus - limité à 3/an ou 800 € abribus+éclairage - limité à 3/an</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à subventionner les collectivités dans le cadre d&amp;#039;aménagement à la sécurité routière (arrêté de la Préfecture) dans le respect des normes en vigueur et notamment des règles d&amp;#039;accessibilité (Code la Route, conseils des guides du CERTU, Règlement Départemental de voirie).
 &lt;/p&gt;
 &lt;p&gt;
  Et pour tous travaux sur le domaine public routier départemental : dépôt d&amp;#039;une demande d&amp;#039;autorisation de voirie auprès de la subdivision concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention des équipements de première catégorie :  Aménagement d&amp;#039;abribus dans la limite de 3/an (500 € ou 800 € si abribus avec éclairage).
 &lt;/p&gt;
 &lt;p&gt;
  Subvention des équipements de deuxième catégorie :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etude et mise en œuvre de plans de circulation
   &lt;/li&gt;
   &lt;li&gt;
    Création de parcs de stationnement
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements de carrefours
   &lt;/li&gt;
   &lt;li&gt;
    Différenciation du trafic
@@ -13948,716 +16205,857 @@
  &lt;/ul&gt;
  &lt;p&gt;
   Équipements de première catégorie :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Subvention forfaitaire de 500€ par abribus dans la limite de 3 abribus par an
    &lt;/li&gt;
    &lt;li&gt;
     Subvention forfaitaire de 800€ par abribus dans la limite de 3 abribus par an si un éclairage de sécurité est installé en même temps
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   Équipements de deuxième catégorie :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Montant minimum de la subvention : 1.000€
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Sécurité</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les communes, les Communautés de communes, les syndicats de moins de 10 000 habitants : avoir conservé la compétence correspondant aux travaux pour lesquels la subvention est demandée.
 &lt;/p&gt;
 &lt;p&gt;
  Tout dossier réputé non complet un mois après l&amp;#039;envoi d&amp;#039;un courrier à la collectivité concernée réclamant les pièces manquantes sera classé sans suite et renvoyé à la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles : Installation et signalisation du chantier, terrassement, stabilisé, enduits, bordures de trottoirs et de caniveaux, trottoirs, mobilier urbain pour les zones 30, éventuellement quelques plantation, installation de signaux lumineux, signalisation horizontale, éclairage de sécurité, radar pédagogique si l&amp;#039;aménagement le justifie, études de travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Exclusions : Travaux de voirie d&amp;#039;entretien courant, nouvel axe routier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/guide-des-aides/repartition-du-produit-des-amendes-de-police-16702</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W80" s="1" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vienne
  &lt;br /&gt;
  DGAAT2D - Direction des Routes
  &lt;br /&gt;
  Téléport 1 - Immeuble AROBASE 3
  &lt;br /&gt;
  Avenue du Futuroscope
  &lt;br /&gt;
  86960 CHASSENEUIL DU POITOU
  &lt;br /&gt;
  Ligne directe : 05 49 62 91 12
  &lt;br /&gt;
  Accueil : 05 49 62 91 33
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:samartin&amp;#64;departement86.fr" target="_self"&gt;
   samartin&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/05b9-subventionner-les-amenagements-lies-a-la-secu/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>119728</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>SNCF Gares et Connexions</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Association
 Entreprise privée
-Agriculteur</t>
-[...23 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
-[...21 lines deleted...]
-Innovation, créativité et recherche
+  Objectif de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Favoriser l&amp;#039;implantation de services et d&amp;#039;activités en gare, afin de contribuer à la revitalisation des territoires et à l&amp;#039;attractivité du mode ferroviaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Présentation Générale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare vise à réinventer les gares en y facilitant l&amp;#039;implantation d&amp;#039;activités et de services à destination des voyageurs et des riverains. Le programme cherche ainsi à soutenir le développement économique local et à maintenir des gares animées sur tout le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site internet et des référents régionaux dédiés pour faciliter l&amp;#039;implantation de services dans les espaces disponibles en gare
+&lt;/p&gt;
+&lt;p&gt;
+ SNCF Gares &amp;amp; Connexions met à disposition des acteurs locaux :
+&lt;/p&gt;
+&lt;p&gt;
+ Des espaces disponibles, signalés sur un site internet dédié sous forme d&amp;#039;appels à projets. La liste des gares potentiellement éligibles est indiquée en annexe. Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La liste est composée des gares situées dans des communes éligibles également à Petites Villes de Demain et qui disposent d&amp;#039;un bâtiment voyageurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les appels à projet sont organisés par lots de gares, sériés dans le temps et priorisés selon :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La réalité des espaces disponibles valorisables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux territoriaux – la politique de service des gares étant aussi discutées avec les Régions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montant des programmes d&amp;#039;investissements annuels ou pluriannuels mobilisables.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Des référents régionaux, disponibles pour écouter vos besoins et vous orienter sur les gares ouvertes au dispositif. Contacts listés en annexe.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les gares et espaces concernés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif concerne potentiellement toutes les petites et moyennes gares (à l&amp;#039;exclusion des grandes gares nationales et régionales), qui ont des espaces disponibles et qui sont toujours concernées par une desserte ferroviaire (ou de bus conventionnés).
+&lt;/p&gt;
+&lt;p&gt;
+ Il concerne tous les espaces disponibles dans ces gares, parvis, en rez-de-chaussée, en étage, ...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les activités et services recherchés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois dimensions clés sont recherchées en priorité : la dimension servicielle, l&amp;#039;ancrage local et la pérennité du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Place de la Gare réaffirme en effet la raison d&amp;#039;être des gares et recherche à travers les appels à projets l&amp;#039;implantation d&amp;#039;activités autour de 5 univers :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les mobilités : accès facilité aux gares (abris vélos, navettes, ...), location de vélos, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les commerces du quotidien : cafés / restaurants, épiceries, presse, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services à la personne : accès aux services publics, espaces de coworking, conciergerie, , maison médicale, crèche, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La logistique : points de retrait de colis, espace de stockage pour accompagner la logistique du dernier km, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion du territoire et de la culture : offices de tourisme, bibliothèques, espaces d&amp;#039;expositions, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le processus
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1.Une collectivité, une association ou une entreprise a une idée d&amp;#039;implantation et se renseigne sur les locaux disponibles auprès des équipes SNCF G&amp;amp;C
+&lt;/p&gt;
+&lt;p&gt;
+ 1.	Ou une collectivité, une association ou une entreprise repère un appel à projet sur un espace disponible en gare et manifeste son intérêt via le site internet Place de la Gare
+ &lt;a href="https://placedelagare.sncf/" rel="noopener" target="_blank"&gt;
+  https://placedelagare.sncf/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Les candidats déposent un dossier sur la plateforme en réponse à une consultation ouverte
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Un jury analyse les projets candidats et attribue le lot (jury composé de SNCF G&amp;amp;C, des collectivités et des autres financeurs potentiellement mobilisés)
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Mise en place de l&amp;#039;activité : SNCF Gares &amp;amp; Connexions réalise et finance tout ou partie des travaux propriétaires (si besoin de remise aux normes) ; le futur occupant réalise les travaux d&amp;#039;aménagement. Une convention d&amp;#039;occupation temporaire (COT) est signée entre SNCF G&amp;amp;C et l&amp;#039;occupant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  En priorité, projets d&amp;#039;implantation de services et commerces en gare (à destination des voyageurs et des riverains). Les annonces précisent à chaque fois le type de projets éligibles. Pour certains espaces (notamment en étage), les projets peuvent aussi concerner des implantations de bureaux ou de logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Viabilité économique du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes les gares situées dans des communes bénéficiaires de Petites Villes de Demain, possédant des espaces disponibles valorisables et disposant d&amp;#039;une desserte ferroviaire (ou de bus conventionnés). Liste des gares concernées à la fois par les dispositifs Petites Villes de demain et Place de la gare.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Auvergne-Rhône-Alpes, Camille Chavigny,
+  &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   camille.chavigny&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bourgogne-Franche-Comté, Camille Chavigny,
+  &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   camille.chavigny&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bretagne, Enora Le Jeune,
+  &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   enora.le-jeune&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centre-Val de Loire, Enora Le Jeune,
+  &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   enora.le-jeune&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pays de la Loire, Enora Le Jeune,
+  &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   enora.le-jeune&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Est, Johann Lang,
+  &lt;a href="mailto:Eric.lavy&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   Eric.lavy&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ou
+  &lt;a href="mailto:johann.lang&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   johann.lang&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Occitanie , Anne Gasnier-Laruelle,
+  &lt;a href="mailto:anne.gasnier-laruelle&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   anne.gasnier-laruelle&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur, Anne Gasnier-Laruelle,
+  &lt;a href="mailto:anne.gasnier-laruelle&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   anne.gasnier-laruelle&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hauts-de-France, Pauline Spinnewyn,
+  &lt;a href="mailto:pauline.spinnewyn&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   pauline.spinnewyn&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie, Pauline Spinnewyn,
+  &lt;a href="mailto:pauline.spinnewyn&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   pauline.spinnewyn&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France, Antoine Martin,
+  &lt;a href="mailto:antoine.martin2&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   antoine.martin2&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle Aquitaine, Pierre Longeaux,
+  &lt;a href="mailto:pierre.longeaux&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
+   pierre.longeaux&amp;#64;sncf.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>ebarbereau@retail-connexions-sncf.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d9ad-faire-de-la-gare-un-lieu-de-services-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2022</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>111726</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Participer aux études opérationnelles d'aménagement de bourg</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Perspective d&amp;#039;aménagement du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 50% d&amp;#039;une dépense plafonnée à 30.000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
 Equipement public
-Bâtiments et construction
-Réhabilitation
 Paysage
-Mobilité partagée
-[...5 lines deleted...]
-      <c r="O80" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude préalable aux aménagements des bourgs doit poursuivre les priorités suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la définition d&amp;#039;un périmètre d&amp;#039;étude élargi
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche du meilleur parti d&amp;#039;aménagement entre la sécurisation des usages, l&amp;#039;accessibilité des espaces pour tous, des transports et des services et la valorisation du patrimoine bâti et naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;un plan de déplacement cycliste
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prise en compte des trames bleues et vertes, étudier spécifiquement les relations entre les végétaux du bourg et de l&amp;#039;espace rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation des chemins ruraux, des sentiers de randonnée inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée (PDIPR), des zones naturelles et des espaces sensibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;interconnexion entre l&amp;#039;aménagement projeté et les initiatives existantes ou prévues sur la commune : boucles vélo, aires de camping-car, sentiers de randonnée, jardins familiaux, vergers communaux, aires de jeux pour enfants...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la consultation, au cours de l&amp;#039;étude, des principaux partenaires tels que le CAUE 16, le Département de la Charente, et le cas échéant le service territorial de l&amp;#039;architecture et du patrimoine (Architecte des bâtiments de France ABF), de la population...
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage du projet dans le champ du développement durable (candélabres, récupérateurs d&amp;#039;eau, choix d&amp;#039;essences et d&amp;#039;espèces végétales peu consommatrices en eau et conception amont de façon à en limiter l&amp;#039;entretien et bannir tout produit phytosanitaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les conclusions de l&amp;#039;étude doivent avoir une portée opérationnelle en définissant notamment la maîtrise d&amp;#039;ouvrage, les coûts prévisionnels, le phasage de l&amp;#039;opération et les financements mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les études doivent être réalisées par un cabinet spécialisé composé d&amp;#039;une équipe pluridisciplinaire (voirie réseaux divers, paysagiste...) intégrant, dans le périmètre d&amp;#039;un édifice protégé, un architecte du patrimoine. Le Département doit être systématiquement associé aux étapes importantes des réflexions.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;p&gt;
+ Frais d&amp;#039;études : diagnostic, étude préliminaire, avant-projet et levé topographique
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations réalisées en régie ne sont pas éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation de l&amp;#039;étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acte d&amp;#039;engagement du Cabinet d&amp;#039;étude retenu mentionnant les honoraires et sa mission
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la délibération de la collectivité approuvant le document
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie du document approuvé
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout support de communication faisant apparaître la participation du Département&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT ou d&amp;#039;autres partenaires)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois à la remise de l&amp;#039;étude, validée par le Conseil municipal
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;étude devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5010-participer-aux-etudes-operationnelles-damenag/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...397 lines deleted...]
-      <c r="A82" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>162974</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>DDT de l'Aube</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H82" s="1" t="inlineStr">
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les
 services spécialisés de la Direction Départementale des
 Territoires de l’Aube, selon le domaine concerné, sont les
 interlocuteurs de proximité des élus qui souhaitent être
 accompagnés et soutenus dans la mise en œuvre de leurs projets
 relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
 	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
 	des actes d’urbanisme et conseil aux services instructeurs des
 	collectivités,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
 	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
 	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
 	aux collectivités dans la mise en œuvre de l’ingénierie sur
 	mesure proposée par l’ANCT, ...&lt;/p&gt;
 	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
 	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
 	et instruction des procédures environnementales des projets,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
@@ -14693,205 +17091,235 @@
 	douces,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
 	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
 	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
 	des collectivités pour la prise d’arrêtés de mise en sécurité,
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Développement
 économique et commercial&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
 	et accompagnement pour la réalisation de projets économiques ou
 	industriels, ... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Ingénierie
 financière&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
 	à la recherche de financements publics (outil aides territoires),
 	... .&lt;/p&gt;
 &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 – Action
 Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
 Petites Villes de Demain (PVD) ;&lt;/p&gt;
 &lt;p&gt;– Pacte
 Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
 &lt;p&gt;– Aménagements
 d’espaces publics ;&lt;/p&gt;
 &lt;p&gt;– Renouvellement
 urbain, écoquartiers ;&lt;/p&gt;
 &lt;p&gt;– Rénovation
 thermique de bâtiments publics, production d&amp;#039;EnR ; 
 &lt;/p&gt;
 &lt;p&gt;– Agendas
 d’accessibilité programmée ;&lt;/p&gt;
 &lt;p&gt;– Diagnostics
 de sécurité routière ;&lt;/p&gt;
 &lt;p&gt;– Aires
 d’accueil des gens du voyage ;&lt;/p&gt;
 &lt;p&gt;– Plans
 communaux de sauvegarde ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
 liés aux énergies renouvelables ;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
 de friches artisanales et industrielles ;&lt;/p&gt;
 &lt;p&gt;– Planification
 territoriale… .&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Prévention des risques
 Mobilité pour tous
 Connaissance de la mobilité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Direction
 Départementale des Territoires de l’Aube.&lt;/p&gt;
 &lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>jean-michel.barrois@aube.gouv.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-      <c r="A83" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>152366</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>AAP Handicap et Tourisme</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H83" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Améliorer l&amp;#039;accessibilité touristique à destination des personnes en situation de handicap par l&amp;#039;acquisition d&amp;#039;équipements adaptés dans 100 entreprises touristiques des Pays de La Loire.
 &lt;/p&gt;
 &lt;p&gt;
  La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les entreprises touristiques et de loisirs dans leurs investissements relatifs à des acquisitions de matériels adaptés à tous les publics,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projets s&amp;#039;adresse aux entreprises touristiques suivantes : hébergements touristiques classés (hors meublés de tourisme), sites de visite à billetterie, loueurs de vélo, centres nautiques, centres équestres, bateaux à passagers, offices de tourisme, bases de loisirs...).
@@ -14908,195 +17336,215 @@
   Pour quels projets ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les catégories de projets suivants seront éligibles à cet AAP :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la création d&amp;#039;un nouveau produit touristique accessible ou d&amp;#039;une nouvelle expérience pour les publics handicapés ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;amélioration significative de prestations touristiques déjà existantes par de petits investissements matériels ;
  &lt;/li&gt;
  &lt;li&gt;
   la diversification de l&amp;#039;activité des entreprises par la proposition de services adaptés aux besoins des publics handicapés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les critères de sélection et le détail des dépenses éligibles sont consultables dans le cahier des charges disponible dans l&amp;#039;onglet « Calendrier et procédure »
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Commerces et services</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P84" s="1" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
-      <c r="Q83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R83" s="1" t="inlineStr">
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien régional prend la forme d&amp;#039;une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;attribution de la subvention relève de la compétence de la Commission Permanente, le vote des dossiers se concentrera sur deux périodes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un vote lors d&amp;#039;une Commission permanente du deuxième trimestre pour les dossiers reçus avant le 31 mars,
  &lt;/li&gt;
  &lt;li&gt;
   et un vote lors d&amp;#039;une Commission permanente du quatrième trimestre pour les dossiers reçus avant le 31 août.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de dépôt du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X83" s="1" t="inlineStr">
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_HANDITOUR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Stéphanie FILLAUDEAU
  &lt;br /&gt;
  &amp;#43;33 2 28 20 51 38
 &lt;/p&gt;
 &lt;p&gt;
  Alice CHANSON
  &lt;br /&gt;
  Gestionnaire (départements 44, 72, 53)
  &lt;br /&gt;
  Alice.CHANSON&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 51 41
 &lt;/p&gt;
 &lt;p&gt;
  Muriel CHIGNARD
  &lt;br /&gt;
  Gestionnaire (départements 85, 49)
  &lt;br /&gt;
  Muriel.CHIGNARD&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 59 51
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-      <c r="A84" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>142829</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Organiser les mobilités en territoires peu denses</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous devez connaître plus finement la mobilité sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez anticiper les évolutions des mobilités ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
@@ -15143,454 +17591,214 @@
  &lt;li&gt;
   Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
  &lt;/li&gt;
  &lt;li&gt;
   Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Mettre en œuvre vos projets et services de mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
  &lt;/li&gt;
  &lt;li&gt;
   Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Parc naturel régional des Volcans d&amp;#039;Auvergne
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ardèche, le département
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Gaillac Graulhet Agglomération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Kintoa Mugi
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Cohésion sociale et inclusion
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-[...269 lines deleted...]
-    <row r="86" spans="1:27" customHeight="0">
+    <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
         <v>159896</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Assurer un panier de services pour les besoins de base</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J86" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conforter l&amp;#039;économie résidentielle, améliorer la vie des habitants du territoire, assurer un panier de services de base à tous.
  &lt;/strong&gt;
  &lt;br /&gt;
  Les services publics et aux publics apportent des réponses concrètes aux besoins de base de tout un chacun : se loger décemment, se mouvoir sur le territoire, avoir accès à des commerces de proximité... Mais il s&amp;#039;agit également pour les acteurs locaux d&amp;#039;apporter des réponses qui soient dans une perspective d&amp;#039;adapter les modes de vie contemporains aux enjeux climatiques et environnementaux.
@@ -15760,388 +17968,282 @@
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
       <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d747-capter-et-retenir-des-competences-et-des-pepi/</t>
         </is>
       </c>
       <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
+    <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
-        <v>149121</v>
+        <v>78203</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mener des actions en faveur de la connaissance sur la biodiversité et vous souhaitez investir dans les équipements nécessaires à la mise en œuvre de vos projets</t>
-[...4 lines deleted...]
-          <t>Soutien à l’investissement pour les structures naturalistes</t>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Pays Comminges Pyrénées</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>Association</t>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H87" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J87" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
         </is>
       </c>
       <c r="K87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L87" s="1" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;
-[...27 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N87" s="1" t="inlineStr">
         <is>
-          <t>Biodiversité</t>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O87" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>26/03/2024</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R87" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...62 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S87" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T87" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U87" s="1" t="inlineStr">
         <is>
-          <t>Grand Est</t>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
         </is>
       </c>
       <c r="V87" s="1" t="inlineStr">
         <is>
-          <t>https://www.grandest.fr/vos-aides-regionales/soutien-a-linvestissement-pour-les-structures-naturalistes-et-deducation-a-lenvironnement/</t>
-[...4 lines deleted...]
-          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0093/depot/simple</t>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
         </is>
       </c>
       <c r="X87" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y87" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>pays@commingespyrenees.fr</t>
         </is>
       </c>
       <c r="Z87" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c84f-soutien-a-linvestissement-pour-les-structures/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
         </is>
       </c>
       <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD87" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
+    <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
-        <v>162284</v>
+        <v>143379</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Soutenir l'hébergement touristique</t>
-[...4 lines deleted...]
-          <t>Soutien à l'hébergement touristique</t>
+          <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Association
-[...1 lines deleted...]
-Particulier</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
-        <is>
-[...100 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2003, la réglementation impose aux Autorités Organisatrices de la Mobilité (AOM) de faire évaluer leurs projets de tramways (et autres transports guidés) par un Organisme Qualifié Agréé (OQA) indépendant.
  &lt;br /&gt;
  &lt;br /&gt;
  En qualité d&amp;#039;OQA insertion urbaine, le Cerema est en mesure d&amp;#039;évaluer la sécurité des personnes transportées (passagers, conducteurs...) et des tiers (usagers de l&amp;#039;espace public) en interface avec la circulation du tramway.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous avez un projet de création ou d&amp;#039;extension de ligne de tramway ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous cherchez un OQA pour évaluer la sécurité des aménagements de voirie et des espaces publics ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez réaliser un aménagement qui va impacter une ligne existante (modification substantielle ou non) ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous rencontrez des problématiques de sécurité sur votre réseau ?
@@ -16213,412 +18315,715 @@
 &lt;p&gt;
  Évaluation des modifications ou optimisations
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   rapports d&amp;#039;expertise dans le cadre de modifications substantielles
  &lt;/li&gt;
  &lt;li&gt;
   avis dans le cadre de modifications non substantielles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Réalisation de diagnostics ou d&amp;#039;expertises ponctuelles
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   analyse de configurations accidentogènes
  &lt;/li&gt;
  &lt;li&gt;
   proposition d&amp;#039;actions pour améliorer le niveau de sécurité ou de service.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Saint-Etienne métropole
   &lt;/strong&gt;
   : Prolongement de la troisième ligne de tramway de Saint-Etienne entre la gare de Châteaucreux et la rue Bergson avec desserte du stade Geoffroy Guichard
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azu
   &lt;/strong&gt;
   r : Création de la troisième ligne du tramway de Nice entre la Digue des Français et le terminus Saint-Isidore
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    CGL aménagement
   &lt;/strong&gt;
   : Modification de deux carrefours à feux situés sur la deuxième ligne du tramway de Montpellier
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    STRMTG
   &lt;/strong&gt;
   : Etude de sécurité, avant et après aménagement, sur 10 carrefours accidentogènes situés sur des réseaux de tramways de plusieurs villes françaises
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Grand Lyon, Keolis &amp;amp; Sytral
   &lt;/strong&gt;
   : Expertise Cerema pour les manoeuvres problématiques de tourne-à-gauche VL / tramways gérées par feux R24 ou R14 sur l&amp;#039;avenue Berthelot à Lyon.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluer-securite-amenagements-insertion-urbaine-tramways</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a72c-evaluer-la-securite-des-amenagements-pour-lin/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>159895</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des villages et des espaces les plus ruraux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global de redynamisation de cœur de village
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels, notamment de la rivière Adour, ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation, et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux événements culturels, sportifs et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y89" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
       <c r="Z89" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a72c-evaluer-la-securite-des-amenagements-pour-lin/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD89" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
+    <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
-        <v>155108</v>
+        <v>143361</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Réaménager les enclos paroissiaux et les cimetières</t>
-[...4 lines deleted...]
-          <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
+          <t>Renforcer l’efficacité et la sécurité des bus à haut niveau de service</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Manche</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H90" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DES PROJETS ÉLIGIBLES
-[...36 lines deleted...]
-</t>
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation de votre projet de bus à haut niveau de service (BHNS) par un organisme expert est importante pour garantir son bon fonctionnement. Si elle n&amp;#039;est pas obligatoire, tous les retours d&amp;#039;expériences montrent les bénéfices qu&amp;#039;elle amène.
+&lt;/p&gt;
+&lt;p&gt;
+ Compétent en matière d&amp;#039;aménagements incluant tous types d&amp;#039;usagers (dont les personnes à mobilité réduite), le Cerema vous accompagne à chaque étape de votre démarche, de la conception à l&amp;#039;optimisation de votre ligne BHNS.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous avez un projet de création ou d&amp;#039;extension de ligne de BHNS ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez garantir un haut niveau de service et de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez un meilleur partage de l&amp;#039;espace avec les modes actifs ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous envisagez des modifications pour optimiser une ligne existante ? Vous voulez évaluer sa qualité d&amp;#039;usage ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour renforcer l&amp;#039;efficacité et la sécurité des bus à haut niveau de service.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS ATOUTS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un organisme qualifié agréé par l&amp;#039;État (OQA) dans le domaine de l&amp;#039;insertion urbaine des tramways
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe de spécialistes expérimentés (techniciens et cadres de haut niveau) sur les champs aménagement de la voirie, sécurité et insertion urbaine des transports en commun (TC), modes actifs et accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations pérennes auprès des collectivités locales et exploitants de TC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation active à l&amp;#039;édition de normes, réglementations et référentiels techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Déployer votre projet de création ou d&amp;#039;extension de ligne BHNS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A chaque étape de votre projet (des études préliminaires jusqu&amp;#039;à la mise en service commerciale), élaboration d&amp;#039;un rapport d&amp;#039;expertise couvrant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration dans le système de mobilité (intermodalité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Partage de l&amp;#039;espace (notamment avec les modes actifs : piétons, vélos)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonctionnement des carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence et implantation de la signalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de l&amp;#039;accessibilité pour les personnes à mobilité réduite (PMR)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modifier ou optimiser les lignes BHNS en service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation de la performance et du niveau de service de la ligne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de l&amp;#039;usage de la ligne (profils des usagers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur les choix d&amp;#039;optimisation pour un meilleur niveau de service, en intégrant tous les usagers (PMR y compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sécurité des modifications d&amp;#039;aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits ou expertises ponctuelles (analyse de configurations accidentogènes, proposition d&amp;#039;actions correctives)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...13 lines deleted...]
-</t>
+ &lt;strong&gt;
+  ILS NOUS FONT CONFIANCE :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat mixte des transports urbains du Grand Nouméa
+   - TSCP Grand Nouméa : expertise sécurité (en phase projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint Brieuc Armor agglomération
+   - BHNS de Saint-Brieuc (TEO) : missions d&amp;#039;évaluations du projet de BHNS à Saint-Brieuc
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités
+   - BHNS Massy-Saclay : Partenariat lDFMCerema pour un audit de sécurité de la ligne exploitée (audit sur l&amp;#039;infrastructure et sur les comportements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes métropole
+   - Lignes Chronobus à Nantes : évaluation de la qualité d&amp;#039;usage des lignes Chronobus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités &amp;amp; EPA Sénart
+   - TZen1 en Ile-de-France : diagnostic de sécurité de la ligne en exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N90" s="1" t="inlineStr">
         <is>
-          <t>Espaces verts
-Cimetières et funéraire</t>
+          <t>Espace public
+Voirie et réseaux
+Cohésion sociale et inclusion
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité</t>
         </is>
       </c>
       <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
-        </is>
-[...105 lines deleted...]
-</t>
         </is>
       </c>
       <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U90" s="1" t="inlineStr">
         <is>
-          <t>Manche</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V90" s="1" t="inlineStr">
         <is>
-          <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
-[...4 lines deleted...]
-          <t>https://subventions.manche.fr/</t>
+          <t>https://www.cerema.fr/fr/activites/services/renforcer-efficacite-securite-bus-haut-niveau-service</t>
         </is>
       </c>
       <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
-[...5 lines deleted...]
- Téléphone : 02 33 05 96 79
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y90" s="1" t="inlineStr">
         <is>
-          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+          <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z90" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b7-renforcer-lefficacite-et-la-securite-des-bus-/</t>
         </is>
       </c>
       <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
+    <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
         <v>116475</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Contrats de territoire 2022-2026</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H91" s="1" t="inlineStr">
@@ -16776,1174 +19181,420 @@
  Mail :
  &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
   territoires&amp;#64;calvados.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
       <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
         </is>
       </c>
       <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
+    <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
-        <v>159895</v>
+        <v>159894</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
+          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
-EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Agriculteur</t>
+Association</t>
         </is>
       </c>
       <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
       <c r="K92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
-[...5 lines deleted...]
- Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
+  Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions soutenues
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie permettant l&amp;#039;amorçage de projets
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie thématique
  &lt;/li&gt;
  &lt;li&gt;
   Etude
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Actions concourant à la dynamisation des villages et des espaces les plus ruraux
+  Actions concourant à la dynamisation des centres-bourgs, villes ou quartiers, sur le plan de l&amp;#039;image et du cadre de vie
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global de redynamisation de cœur de village
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global d&amp;#039;aménagement de centre-bourg
  &lt;/li&gt;
  &lt;li&gt;
   Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
  &lt;/li&gt;
  &lt;li&gt;
-  Actions de valorisation de sites naturels, notamment de la rivière Adour, ou de chemin de randonnées et d&amp;#039;itinérances thématiques
-[...1 lines deleted...]
- &lt;li&gt;
   Identification, renaturation et aménagement paysager de sites déqualifiés
  &lt;/li&gt;
  &lt;li&gt;
+  Actions de valorisation de sites naturels ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
   Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
  &lt;/li&gt;
  &lt;li&gt;
-  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables
-[...5 lines deleted...]
-  Soutien aux événements culturels, sportifs et patrimoniaux à destination du grand public
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables, y compris la redynamisation de stations touristiques existantes et des offices de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutiens aux événements culturels, et patrimoniaux à destination du grand public
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
  &lt;/li&gt;
  &lt;li&gt;
-  Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
-[...5 lines deleted...]
-  Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N92" s="1" t="inlineStr">
-        <is>
-[...830 lines deleted...]
-      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P96" s="1" t="inlineStr">
+      <c r="P92" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q96" s="1" t="inlineStr">
+      <c r="Q92" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
  &lt;a target="_self"&gt;
   leader&amp;#64;adourchalossetursan.fr
  &lt;/a&gt;
  - 05 58 79 74 80
 &lt;/p&gt;
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-      <c r="A97" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>143370</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Accéder aux ouvrages d'arts complexes : la passerelle EPSILON</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  La passerelle à câble Epsilon du Cerema est l&amp;#039;unique moyen d&amp;#039;accès aux ouvrages d&amp;#039;art de dimension exceptionnelle ou stratégique. Venez découvrir l&amp;#039;outil unique que le Cerema met à votre disposition pour accéder au contact des ouvrages d&amp;#039;art, comme le préconise l&amp;#039;instruction technique pour la surveillance et l&amp;#039;entretien des ouvrages d&amp;#039;arts (ITSEOA).
  &lt;br /&gt;
  &lt;br /&gt;
  Le Cerema à vos côtés pour vos missions de surveillance, d&amp;#039;investigation, d&amp;#039;inspection détaillée et de réalisation d&amp;#039;entretien courant ou spécialisé.
  &lt;br /&gt;
  Un produit adapté pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   accéder à un pont en arc et son intrados
  &lt;/li&gt;
  &lt;li&gt;
   atteindre les parements d&amp;#039;un ouvrage présentant des appuis de grande hauteur
  &lt;/li&gt;
  &lt;li&gt;
   ne pas neutraliser la chaussée
  &lt;/li&gt;
  &lt;li&gt;
@@ -17997,529 +19648,1487 @@
   Une utilisation par vos spécialistes en ouvrage d&amp;#039;art pour l&amp;#039;inspection détaillée, l&amp;#039;entretien courant ou spécialisé et l&amp;#039;investigation (carottage, instrumentation, gammagraphie...),ou
  &lt;/li&gt;
  &lt;li&gt;
   Ia réalisation d&amp;#039;une prestation par une équipe qualifiée du Cerema, formée au déplacement sur corde pour les manipulations plus atypiques et de sécurité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Mise à disposition dans toute la France métropolitaine
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Matériel entièrement démontable et acheminé sur les ouvrages dans un ensemble routier tracteur semi-remorque
  &lt;/li&gt;
  &lt;li&gt;
   Installation sur site en moins de 2 heures par notre équipe
  &lt;/li&gt;
  &lt;li&gt;
   Intervention sans interrompre la circulation - Encombrement de la chaussée réduit : utilisation du trottoir ou de la piste cyclable, grâce à une faible largeur des chariots
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - DIR Centre-Est : Le pont de Givors inspecté périodiquement
  &lt;br /&gt;
  - BOAS : Inspection détaillée périodique du pont de Serrières, un pont voûte de grande dimension, sur l&amp;#039;Ain
  &lt;br /&gt;
  - Conseil Départemental du Finistère : Gestion du Pont de Terenez
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Bâtiments et construction
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/passerelle-epsilon-acces-aux-ouvrages-art-complexes</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a3e-acceder-aux-ouvrages-darts-complexes-la-passe/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-      <c r="A98" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>155108</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Réaménager les enclos paroissiaux et les cimetières</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Enclos paroissial et cimetières (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enclos paroissial, autour ou contigu de l&amp;#039;église, et le cimetière sont des espaces communaux qui requièrent toute l&amp;#039;attention des élus et des citoyens. Leur entretien, le patrimoine dont ils jouissent, mais également l&amp;#039;émotion et l&amp;#039;intérêt qu&amp;#039;ils suscitent auprès des habitants sont autant d&amp;#039;enjeux pour les collectivités. Par ailleurs, l&amp;#039;évolution des pratiques funéraires, la pression urbaine et les exigences environnementales font de ces espaces, des lieux en pleine mutation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite accompagner les collectivités qui désirent s&amp;#039;engager dans une démarche globale et durable de réaménagement de leur enclos paroissial ou cimetière.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les réaménagements d&amp;#039;enclos paroissiaux ou cimetières dans l&amp;#039;objectif de favoriser leur entretien (0 phyto), de préserver et mettre en valeur leur patrimoine bâti, funéraire et arboré et de rendre accessible l&amp;#039;église aux personnes à mobilité réduite.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;extension de cimetière contiguë à l&amp;#039;existant seront éligibles si un réaménagement global de l&amp;#039;existant, selon les mêmes critères d&amp;#039;éligibilité, est envisagé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Plan d&amp;#039;aménagement détaillé
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pièces justifiant la bonification si sollicitée
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   Projet réalisé avec une maitrise d&amp;#039;œuvre pluridisciplinaire dont une compétence en aménagement paysager envisageant des plantations d&amp;#039;arbres, de haies et du fleurissement favorables à la biodiversité, plan de gestion et d&amp;#039;entretien de l&amp;#039;enclos, utilisation de matériaux durables (bois, masse, plastique recyclé ...) pour les équipements, projet intégrant des fonctionnalités durables : récupération des eaux de pluies, robinet poussoir dans les points d&amp;#039;eau, gestion et valorisation des déchets, accessibilité vélo, végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   Présence d&amp;#039;équipements adaptés pour tous les publics : mobiliers urbains (bancs, point d&amp;#039;eau, poubelle), sanitaires, signalétique inclusive : visible, lisible et compréhensible par tous, association et/ou concertation avec les habitants ou associations locales sur la phase conception du projet, dans la réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet proposé devra répondre à la législation et à la réglementation en vigueur notamment en matière d&amp;#039;accessibilité des espaces publics, du portail de l&amp;#039;enclos au portail de l&amp;#039;église, et de prise en compte des objectifs de transition écologique.
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le projet devra être abordé sous le prisme du maintien de la perméabilité des sols ou de la désimperméabilisation des sols via la végétalisation préférentiellement
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Le paysagement de l&amp;#039;espace devra être envisagé pour la mise en valeur du patrimoine et son ambiance propice au recueillement tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ Ces conditions d&amp;#039;éligibilité induisent la présentation d&amp;#039;un plan d&amp;#039;aménagement détaillé du projet qui permettra d&amp;#039;identifier les différents espaces, les revêtements choisis et les pentes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les études préalables en lien direct avec le projet : études de conception, études environnementales, études techniques, études paysagères, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de maitrise d&amp;#039;œuvre
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;aménagements directement liés au projet :
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 1) le terrassement : grattage, décaissement, ...et aménagement d&amp;#039;allées perméables
+&lt;/p&gt;
+&lt;p&gt;
+ 2) les travaux relatifs à la gestion des eaux
+&lt;/p&gt;
+&lt;p&gt;
+ 3) les travaux d&amp;#039;aménagements de l&amp;#039;ossuaire et du jardin du souvenir
+&lt;/p&gt;
+&lt;p&gt;
+ 4) la végétalisation et le paysagement
+&lt;/p&gt;
+&lt;p&gt;
+ 5) les travaux de restauration du petit patrimoine bâti et/ou funéraire
+&lt;/p&gt;
+&lt;p&gt;
+ 6) la signalétique dans l&amp;#039;enclos : valorisation du patrimoine, accessibilité, communication sur le projet
+&lt;/p&gt;
+&lt;p&gt;
+ 7) les murs d&amp;#039;enceinte (excepté les grillages) et le portail
+&lt;/p&gt;
+&lt;p&gt;
+ 8) le mobilier urbain : bancs, barrières, abris vélo...
+&lt;/p&gt;
+&lt;p&gt;
+ 9) le parking perméable de l&amp;#039;enclos ou du cimetière
+&lt;/p&gt;
+&lt;p&gt;
+ 10) le préau d&amp;#039;accueil
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les aménagements imperméables excepté l&amp;#039;allée accessible PMR du portail à l&amp;#039;église
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le mobilier funéraire (cavurnes, colombarium, ...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/enclos-paroissial-et-cimetieres-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c4a-enclos-paroissial-et-cimetieres-politique-ter/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>163027</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Fiche Action n°2 : Développer et structurer une offre touristique rurale, diversifiée, innovante et décarbonée</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...4 lines deleted...]
-          <t>Subvention
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I98" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Plancher : 5 000 euros / Plafond : 20 000 euros</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Développer une offre touristique durable en cohérence avec les ressources du territoire et les aspirations des touristes&lt;/h2&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Développer une itinérance touristique responsable&lt;/h3&gt;&lt;h4&gt;Adaptation des aménités touristiques du territoire au tourisme itinérant&lt;/h4&gt;&lt;p&gt;Les aménités de l&amp;#039;espace rural (paysages, sites, forêts, cours d’eau, produits locaux, exploitations agricoles, patrimoines…) constituent de forts facteurs d’attractivité mais aussi la « scène » d’une activité en plein essor, l’itinérance. Les demandes de pratiques d’itinérance pédestre, cyclo, équestre et fluviale permettent de constituer une offre touristique de découvertes, des expériences de rencontres très recherchées par les clientèles. Cette offre d’itinérance est pleinement durable car constituée de mobilités douces appréciée et utilisée par les habitants (y compris parfois pour des déplacements « domicile-travail »). Toutefois cela reste une offre à améliorer : jalonnements sentiers, circuits, offre d’interprétation, cohérences des circuits, signalétique, présence de services (pour les vélos par exemple) …&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Développement de services proposant des séjours touristiques décarbonés (ou à faible impact)&lt;/h4&gt;&lt;p&gt;Pour répondre aux enjeux climatiques et énergétiques et aux attentes des clientèles de plus en plus sensibles sur ces sujets, les gestionnaires du tourisme et les professionnels doivent construire des offres de séjours touristiques décarbonés et peu consommateurs d’énergie. Des projets innovants peuvent émerger pour améliorer l’intermodalité, les recours mobilités douces, les éco-hébergements, les activités avec une faible empreinte écologique. Des calculateurs sont disponibles (Good Planet, Green Tripper) pour expérimenter des initiatives de mesures locales&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Valoriser les atouts culturel, patrimoniaux et les savoir-faire du territoire&lt;/h3&gt;&lt;h4&gt;Valorisation de la présence de l’eau et amélioration de son accessibilité&lt;/h4&gt;&lt;p&gt;L’eau est fortement présente sur le territoire de la CASE. S’il existe déjà des offres touristiques et de loisirs (croisière promenade à la découverte des moulins et impressionnistes / musée de la Batellerie, parc de Léry-Poses et ses plages…), l’itinérance fluviale, les activités nautiques, la baignade, la pêche sont autant de domaines dans lesquels le territoire est déjà engagé mais qui restent porteurs d’un fort potentiel de développement en coopération avec les territoires voisins.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Amélioration de la visibilité des patrimoines et des savoir-faire&lt;/h4&gt;&lt;p&gt;Le territoire est riche de ses patrimoines et savoir-faire mais ils peuvent gagner en visibilité, en mise en cohérence et en mise en tourisme. Le développement de circuits, l’amélioration de la médiation et de l’interprétation, la mise en réseau des acteurs sont autant de leviers qui pourront être soutenus par le GAL.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Renforcement du lien culture-tourisme&lt;/h4&gt;&lt;p&gt;L’offre culturelle sur le territoire est une offre conséquente et présente sur l’ensemble du territoire tant en milieu urbain que rural (lecture publique, enseignement musical spectacle vivant, patrimoine, musique, arts plastiques, cinéma, etc.). La culture doit donc pouvoir constituer une offre touristique majeure pour le territoire. Les Patrimoines (avec approche ludique et numérique via l’application « Seine Eure s’imagine », les évènements (festivals, expositions…), les musées et sites, les résidences d’artistes, les créations sont autant d’opportunités pour ouvrir encore plus la culture vers les habitants et les touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement de l’évènementiel dans sa dimension éco-responsable&lt;/h4&gt;&lt;p&gt;Modestes ou conséquents de nombreux évènements remplissent l’agenda du territoire et constituent des facteurs d’attractivité importants pour la destination. Mais le champ de l’évènementiel est grandement améliorable dans ses impacts ; gestion des déchets, modalités d’accessibilité, consommation énergétique, protection des milieux, accessibilité sociale et inclusive… Autant de sujets qui peuvent donner lieu à des projets inventifs.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;OBJECTIF STRATEGIQUE : Renforcer, diversifier et accompagner la qualification et la diversification des offres touristiques&lt;/h3&gt;&lt;h4&gt;Développement d’une offre de restauration et d’hébergement durable&lt;/h4&gt;&lt;p&gt;Pour une offre touristique durable il est impératif de chercher à améliorer l’offre de restauration et d’hébergements. Cela peut passer par le renforcement des circuits courts et la valorisation des produits locaux (en lien avec l’alimentation – axe 1 mais aussi produits artisanaux et écoconstruction pour les hébergements). Les professionnels doivent être sensibilisés, formés et accompagnés sur les potentiels d’utilisation des produits locaux, sur des pratiques plus économes en énergie, sur la gestion des déchets et de l’eau, sur les offres liées aux mobilités douces pour leurs clients.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Adaptation des offres aux différents publics&lt;/h4&gt;&lt;p&gt;Un tourisme véritablement durable doit adapter son offre à la diversité des publics et porter une attention particulière aux publics en situation de handicap et aux publics en situation de précarité. Cet objectif doit s’articuler avec la démarche en cours de diagnostic sur l’accessibilité Handicap mené par la CASE en partenariat avec les acteurs institutionnels et associatifs concernés. De vraies marges de progrès existent pour améliorer l’accessibilité, en particulier de l’offre patrimoniale, mais aussi sur l’itinérance, pour les publics en situation de handicap et pour les familles (présence seniors et enfants), par exemple. Enfin, la question de l’accessibilité tarifaire doit, autant que possible, être prise en compte pour que certaines activités soient ouvertes à plus de touristes.&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;Accompagnement des opérateurs dans les démarches de qualification et d’optimisation de leurs services&lt;/h4&gt;&lt;p&gt;De nombreux labels existent (culturels et patrimoniaux/ l’accueil, la qualité et le bien-être / alimentaires / environnementaux…) qui jouent un rôle de certification de qualité, de reconnaissance pour le client. Mais les professionnels ont besoin d’être informés et accompagnés pour choisir les labels qui sont les plus pertinents et efficaces au regard de leurs activités et spécificités. Le GAL doit faciliter ces démarches d’engagement mais en privilégiant les labels cohérents avec la stratégie locale de développement (écolabels, accueil vélo, tourisme et handicap…).&lt;/p&gt;&lt;h4&gt;Amélioration de la communication et de la promotion pour la rendre plus efficiente&lt;/h4&gt;&lt;p&gt;Les actions de communication et de promotion doivent gagner en lisibilité, en cohérence et en efficience. C’est par un travail partenarial, par des gouvernances innovantes que la progression pourra se mettre en œuvre. Le GAL peut jouer un rôle important de facilitateur et d’initiateur de projets qui y contribueront.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P98" s="1" t="inlineStr">
+      <c r="P95" s="1" t="inlineStr">
         <is>
           <t>20/03/2023</t>
         </is>
       </c>
-      <c r="Q98" s="1" t="inlineStr">
+      <c r="Q95" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Faire l’objet d’un cofinancement public français. LEADER intervient à 80% en contrepartie d’un financement national (État, Région, Département, Agglo, Commune). 1€ de cofinancement français permet d’appeler 4€ de financement européen LEADER.&lt;/p&gt;&lt;p&gt;Ne pas déjà faire l’objet d’un financement européen (FEDER, FSE, FEADER, FTJ)&lt;/p&gt;&lt;p&gt;Pouvoir avancer la trésorerie (La subvention LEADER n’est versée qu’après réalisation du projet, sur justificatif des dépenses)&lt;/p&gt;&lt;p&gt;Apporter une preuve des coûts raisonnables&lt;br /&gt;Dépense &amp;gt; 25 000€ &amp;#61; 2 devis&lt;br /&gt;Dépense &amp;gt; 100 000€ &amp;#61; 3 devis&lt;/p&gt;&lt;p&gt;Pouvoir maintenir les investissements 3 ans à partir de la demande de paiement&lt;/p&gt;&lt;p&gt;Répondre aux obligations de publicité imposées par l’Union Européenne&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>GAL Seine-Eure</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.agglo-seine-eure.fr/programme-leader/#:~:text=Le%20programme%20LEADER%20(Liaisons%20Entre,est%20%C3%A0%20sa%20sixi%C3%A8me%20programmation.</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;flavien.andre&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;isabelle.moulin&amp;#64;seine-eure.com&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>flavien.andre@seine-eure.com</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-une-offre-touristique-rurale-diversifiee-innovante-et-decarbonee/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Seine-Eure</t>
+        </is>
+      </c>
+      <c r="AD95" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G99" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>156133</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les petits aménagements publics extérieurs</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>PETITS AMÉNAGEMENTS EXTÉRIEURS DES COMMUNES DE MOINS DE 5 000 HABITANTS</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale.</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider aux opérations de petits aménagements publics extérieurs visant à améliorer, embellir ou végétaliser le cadre de vie, à favoriser la biodiversité et à lutter contre les îlots de chaleur.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes si le projet concerne une commune de moins de 5.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les dépenses d&amp;#039;investissement pour les projets
+  d&amp;#039;aménagements publics, répartis dans les 3 items suivants :
+&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement: petit square, places, placettes (végétalisation, maçonnerie paysagère, revêtement perméable des sols, clôture et accessibilité), canisette, création d&amp;#039;îlots de fraîcheur sur l&amp;#039;espace public, structures d&amp;#039;ombrage, matériaux poreux à faible absorption de chaleur...)
+ &lt;/li&gt;&lt;li&gt;Plantations d&amp;#039;essences locales en priorité (utilisation d&amp;#039;espèces 
+locales nécessitant un entretien limité et limitant la consommation 
+d&amp;#039;eau)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilier pour favoriser la biodiversité : nichoirs, abris et gîtes 
+pour la faune sauvage (hôtels à insectes, ruches avec uniquement des 
+abeilles locales,...), mobilier urbain (corbeille, banc, panneaux d&amp;#039;information, jardinière, support à vélos, boîte à livres,...).&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Les dépenses concomitantes à ces opérations :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études opérationnelles si suivies de travaux et si elles font l&amp;#039;objet d&amp;#039;un mandat dans un délai de 3 ans précédant la date de dépôt de la demande de subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans un délai de 3 ans précédent la date de dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets avec un seul item de dépense&lt;/li&gt;
+ &lt;li&gt;
+  Les panneaux publicitaires,
+ les panneaux de signalisation routière ou ceux à vocation touristique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les réseaux divers et dépenses d&amp;#039;éclairage public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aires de jeux, les abribus, le mobilier ornemental, les fermes pédagogiques,&lt;/li&gt;&lt;li&gt;Le renouvellement des plantations, l&amp;#039;entretien courant&lt;/li&gt;&lt;li&gt;Les plantations annuelles&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Conditions d’éligibilité :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au moins 2 items de dépenses, chaque item ne pouvant représenter moins de 20 % de la dépense globale,&lt;/li&gt;&lt;li&gt;Selon la nature du projet, les normes d’accessibilité PMR devront être respectées.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 8.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 50.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Les communes et EPCI peuvent déposer plusieurs dossiers dans un délai de deux ans à compter de la première décision attributive de subvention, dans la limite de 50.000 € HT de dépenses éligibles cumulées (travaux/acquisition).
+&lt;/p&gt;&lt;p&gt;L’aide n’est pas cumulable avec une autre aide du Département portant sur les mêmes objets.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/petits-amenagements-exterieurs-des-communes-de-moins-de-5-000-habitants/</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f6a9-modele/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>77377</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’image de marque du territoire Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...41 lines deleted...]
-      <c r="O99" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Objectif stratégique&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Grâce à une richesse et une diversité des milieux naturels du territoire, le Comminges est un lieu privilégié pour le développement d’un tourisme sportif et de loisirs de pleine nature (ski, randonnée, escalade, spéléologie, cyclotourisme, thermalisme, thermoludisme, etc.), au bénéfice des touristes extérieurs comme des habitants. Le territoire, qui compte deux Grands Sites Occitanie (Saint-Bertrand-de-Comminges et Bagnères-de-Luchon) est également un lieu privilégié pour le développement d’un tourisme culturel grâce à son patrimoine historique (préhistorique, romain, féodal…) et architectural important. Le territoire est aussi riche en animations et manifestations culturelles et a engagé une démarche précurseuse en adoptant, en 2022, une Charte de projet culturel de territoire fondée sur le respect des droits culturels de la personne.&lt;/p&gt;&lt;p&gt;Les enjeux : conforter l’attractivité de la destination Comminges Pyrénées et garantir une offre touristique et de loisirs respectueuse de l’environnement ; contribuer à la mise en œuvre des droits culturels des personnes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;br /&gt;&lt;/strong&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3.1 Promouvoir la destination Comminges Pyrénées&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.1.1 Soutenir les démarches mettant en valeur un site ou un thème du territoire&lt;/li&gt;&lt;li&gt;3.1.2 Valoriser la richesse environnementale du territoire&lt;/li&gt;&lt;li&gt;3.1.3 Accompagner les réseaux des acteurs du tourisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3.2 Développer une offre touristique de qualité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.2.1 Développer et diversifier une offre touristique, sportive et de loisirs, durable et responsable&lt;/li&gt;&lt;li&gt;3.2.2 Accompagner la montée en gamme des professionnels du tourisme et des hébergements&lt;/li&gt;&lt;li&gt;3.2.3 Développer le tourisme alternatif&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3.3 Renforcer et développer l’offre culturelle&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.3.1 Développer l’offre culturelle et les résidences d&amp;#039;artistes&lt;/li&gt;&lt;li&gt;3.3.2 Développer les actions en faveur de l’accès à la culture&lt;/li&gt;&lt;li&gt;3.3.3 Valoriser le patrimoine culturel local&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3.4 Valoriser le patrimoine bâti&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;3.4.1 Réhabiliter et mettre en valeur le patrimoine bâti historique, de caractère ou vernaculaire&lt;/li&gt;&lt;li&gt;3.4.2 Soutenir les actions de sensibilisation, d&amp;#039;éducation et de médiation&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Diffusion de l’identité de territoire, soutien des sites classés existants ou à venir, etc. ;&lt;/p&gt;&lt;p&gt;- Rénovation d’hébergements de tourisme, amélioration de l’accueil des offices de tourisme, développement des activités de pleine nature, etc. ;&lt;/p&gt;&lt;p&gt;- Rénovation d’un théâtre municipal, agrandissement de musée, résidences d’artistes, etc. ;&lt;/p&gt;&lt;p&gt;- Valorisation des castrums, des fresques des églises, des châteaux et du patrimoine vernaculaire, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P99" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ADMISSIBILITE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.2. Développer une offre touristique de qualité&lt;/em&gt;&lt;br /&gt;Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.2. Développer une offre touristique de qualité&lt;/em&gt;&lt;br /&gt;A la demande d’aide le porteur de projet devra fournir une attestation de la part du label stipulant qu’il s’engage dans la démarche.&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.2. Développer une offre touristique de qualité&lt;/em&gt;&lt;br /&gt;Pour les opérations de création d’équipements touristiques, l’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.3 Renforcer et développer l’offre culturelle &lt;/em&gt;&lt;br /&gt;Les projets doivent s’inscrire dans une démarche partenariale rassemblant à minima 3 partenaires.&lt;/p&gt;&lt;p&gt;&lt;em&gt;3.4 Valoriser le patrimoine bâti&lt;/em&gt;&lt;br /&gt;Les projets doivent justifier d’un programme d’animation.&lt;br /&gt;Pour le patrimoine vernaculaire, 2 éléments patrimoniaux à minima devront être concernés et mis en valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;
+&lt;p&gt;
+ 05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a328-developper-la-qualification-et-la-diversifica/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-      <c r="A100" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>165122</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Attractivité touristique du territoire</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Attractivité touristique du territoire</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H100" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I100" s="1" t="inlineStr">
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien des investissements ou aménagements touristiques structurants ou fluviaux (hors contrats de canaux) ? &lt;/h2&gt;&lt;ul&gt;
 &lt;li&gt;&lt;strong&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 20 % des dépenses éligibles &lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;
 &lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;em&gt;Pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous&lt;/em&gt;&lt;/p&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une PME au sens de l’union européenne&lt;/li&gt;
 &lt;li&gt;Une association, une collectivité territoriale ou un établissement public&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Les investissements lourds en équipements ou aménagements touristiques structurants d’envergure régionale, nationale ou internationale&lt;/li&gt;
 &lt;li&gt;La création, l’aménagement, la modernisation ou la mise aux normes de relais, bases et haltes nautiques (aménagements fluviaux et à terre directement liés à l’accueil des plaisanciers)&lt;/li&gt;
 &lt;li&gt;La création d’aménagements liés à la randonnée nautique (pontons, aire de bivouac, parcs vélos, installation de bornes de recharge pour VAE, etc.)&lt;/li&gt;
 &lt;li&gt;Le soutien aux entreprises prestataires de service pour le tourisme fluvial et nautique : restauration, locations, petites réparations et services divers&lt;/li&gt;
 &lt;li&gt;Achat ou renouvellement de flotte de bateaux à propulsion électrique : bateaux habitables dédiés à la location, péniches-hôtels, bateaux-promenade&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 20 % du montant des dépenses retenues en € HT (TTC si le bénéficiaire n’est pas assujetti à la TVA)&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pour les &lt;strong&gt;grands projets d’investissements&lt;/strong&gt;, l’aide est plafonnée, et &lt;strong&gt;son maximum est de 400 000 €&lt;/strong&gt;&lt;/li&gt;
 &lt;li&gt;Pour les &lt;strong&gt;projets relevant du fluvial/fluvestre&lt;/strong&gt;, l’aide est plafonnée, et &lt;strong&gt;son maximum est de 100 000 €&lt;/strong&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
 &lt;p&gt;L’ensemble des dépenses d’investissement (y compris honoraires d’architecte ou frais de maitrise d’œuvre) permettant de mener à bien le programme de travaux réalisés par des entreprises spécialisées (hors porteur de projet lui-même).&lt;/p&gt;
 &lt;h4&gt;Aides complémentaires&lt;/h4&gt;
 &lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est.&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Au titre d’un accompagnement adapté aux besoins en matière de &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individue"&gt;transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI, etc.)&lt;/li&gt;
 &lt;li&gt;Au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explorer Grand Est académie&lt;/a&gt;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande avant signature de devis et avant le début des travaux.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P100" s="1" t="inlineStr">
+      <c r="P98" s="1" t="inlineStr">
         <is>
           <t>24/06/2024</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/attractivite-touristique/</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-touristique-du-territoire/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>162730</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-Particulier</t>
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Services et mobilités&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma interrégional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Formation professionnelle
+Biodiversité
+Equipement public
+Bâtiments et construction
+Emploi
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types d&amp;#039;actions éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; 	&lt;li&gt;expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Types d’actions non éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>71377</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une offre de mobilité pour les migrants - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
         </is>
       </c>
       <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;accès à une mobilité autonome et durable est un facteur essentiel d&amp;#039;insertion sociale et professionnelle dans le sens où il facilite l&amp;#039;accès à une autonomie sociale.
  &lt;br /&gt;
  &lt;br /&gt;
  Être mobile est une condition souvent nécessaire à l&amp;#039;accès à l&amp;#039;emploi et cette compétence est également un cadre efficace à la socialisation et à l&amp;#039;apprentissage de la règle et de la citoyenneté. La découverte et l&amp;#039;application de ces codes favorisent une bonne compréhension du fonctionnement des réglementations du champ professionnel, social, juridique et civique.
  &lt;br /&gt;
  &lt;br /&gt;
  Toutefois, la préparation du code de la route, la connaissance des réseaux de transports en commun, ou l&amp;#039;acquisition de compétences pour se déplacer pour les personnes non francophones nécessitent des réponses spécifiques, complémentaires au droit commun.
  &lt;br /&gt;
  &lt;br /&gt;
  Depuis de nombreuses années, les acteurs du réseau Mob&amp;#039;In travaillent en partenariat avec les acteurs locaux de l&amp;#039;intégration et de l&amp;#039;insertion pour permettre aux publics étrangers de répondre à ce double enjeu dans le cadre d&amp;#039;actions qui permet à la fois :
@@ -18812,247 +21421,158 @@
       <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pascal GRAND
 &lt;/p&gt;
 &lt;p&gt;
  professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>contact@mobin-solutions.fr</t>
         </is>
       </c>
       <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e6f9-mettre-en-place-une-offre-de-mobilite-pour-le/</t>
         </is>
       </c>
       <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
+    <row r="102" spans="1:34" customHeight="0">
       <c r="A102" s="1">
-        <v>162269</v>
+        <v>152461</v>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bénéficiez d'une aide à l'investissement comprise entre 2 000 et 5 000 euros et jusqu’à 7 000 euros grâce à la bonification 100% Plan climat</t>
+          <t>Aider à la création de parcours de santé et parcs de fitness extérieurs</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Mon projet de rénovation</t>
+          <t>PARCOURS DE SANTE ET PARCS DE FITNESS EXTERIEURS</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
-        <is>
-[...112 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I103" s="1" t="inlineStr">
+      <c r="I102" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L103" s="1" t="inlineStr">
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la réhabilitation ou l&amp;#039;aménagement de parcours de santé ou d&amp;#039;équipements de sports santé (appareils de musculation extérieurs et appareils permettant aussi de faire un travail cardiovasculaire) afin de permettre à tous la pratique sportive d&amp;#039;entretien ou intensive pour les publics jeunes, adultes et séniors occasionnels, réguliers ou confirmés, en toute sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M103" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un parc de fitness avec 8 appareils
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un parcours de santé avec 13 agrès - Rue de la Gare
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un parcours de santé et d&amp;#039;un parc de fitness extérieur
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de création d&amp;#039;un parcours de santé avec 8 agrès
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un parc de fitness - Rue du Chemin Vert (VC)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Santé
 Equipement public</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles HT
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -19150,215 +21670,247 @@
   animation du site
  &lt;/li&gt;
  &lt;li&gt;
   travaux en régie
  &lt;/li&gt;
  &lt;li&gt;
   les équipements de type streeworkout et bancs de musculation (éligibles dans le cadre du dispositif &amp;#34;Equipements sportifs&amp;#34;)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES ELIGIBLES
  &lt;/strong&gt;
  &lt;strong&gt;
   :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pose des différents éléments par le (s) fournisseur (s) ou entreprise(s) spécialisée(s)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W103" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df65-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-      <c r="A104" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>155116</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I104" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La conservation de la biodiversité patrimoniale et des milieux ordinaires, ainsi que des continuités écologiques constitue l&amp;#039;un des enjeux clés de la transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de projets peuvent être accompagnés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espaces naturels concourant à la préservation ou amélioration de la biodiversité/des paysages) : création de zones refuges ou de circulation pour la faune, création de coulées ou ceintures vertes, aménagement écologique de lisières, renaturation de friches urbaines ... ;
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements d&amp;#039;espaces naturels permettant une découverte du site sans porter atteinte au milieu naturel : création de sentiers botaniques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Rétablissement/maintien des continuités écologiques linéaires ou en pas japonais (haies, zones humides, bosquets).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Si étude, cahier des charges de l&amp;#039;étude et proposition du cabinet retenu
  &lt;/p&gt;
  &lt;p&gt;
   Pièces justifiant la bonification si sollicitée
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public (maitrise foncière publique ou servitude) devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une maîtrise foncière publique (propriété ou servitude) des espaces naturels est exigée ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets devront intégrer une réflexion préalable pour qualifier les enjeux de protection de la biodiversité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les aménagements devront respecter le milieu naturel et la réglementation spécifique au site (autorisations relatives aux sites classés ou inscrits, au titre de la loi sur l&amp;#039;eau ou du droit d&amp;#039;urbanisme...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les espaces naturels devront être ouverts librement au public, sauf fragilité particulière du milieu naturel.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -19414,187 +21966,213 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement dégradant le milieu naturel ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité et de reproduction des dossiers.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etudes-et-actions-de-protection-en-faveur-de-la-biodiversite-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.95.25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6322-etudes-et-actions-de-protection-en-faveur-de-/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-      <c r="A105" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>155112</v>
       </c>
-      <c r="B105" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover et réhabiliter l’hôtellerie de plein air et des aires de camping-cars publiques</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Hôtellerie de plein air et aire d’accueil de camping-cars (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation et réhabilitation d&amp;#039;hôtellerie de plein air et d&amp;#039;aires de camping-cars publiques
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air (camping)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Espaces extérieurs destinés à l&amp;#039;accueil de tentes, de caravanes, de résidences mobiles de loisirs et d&amp;#039;habitations légères de loisirs. Ils sont constitués a minima de 6 emplacements nus ou équipés de l&amp;#039;une de ces installations, ainsi que d&amp;#039;équipements communs.
 &lt;/p&gt;
 &lt;p&gt;
  Les hébergements classés sont évalués selon trois grands axes : la qualité de confort, la qualité des services, les bonnes pratiques en matière de respect de l&amp;#039;environnement et d&amp;#039;accueil des clientèles en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Aire d&amp;#039;accueil de camping-cars
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aire d&amp;#039;accueil de camping-cars est un espace ouvert gratuit ou non, dans ou en dehors d&amp;#039;un camping, réservé au stationnement des camping-cars de jour comme de nuit. Au-delà de 50 places, elle est soumise au permis d&amp;#039;aménager pour les parkings (R. 421-19 j du code de l&amp;#039;urbanisme). Elle peut être équipée d&amp;#039;une aire de services qui est un dispositif sanitaire technique proposé aux camping-caristes afin d&amp;#039;effectuer les opérations nécessaires comme la vidange des eaux usées et l&amp;#039;approvisionnement en eau potable.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les projets de création seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire intercommunal concerné. Les projets devront donc répondre à un intérêt touristique avéré et à une problématique constatée de régulation du stationnement de ce type de véhicules.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O105" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R105" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de contribuer au développement économique et touristique par une offre d&amp;#039;hébergement de qualité. Seuls les établissements classés minimum 2 étoiles et ouvert au minimum entre mai et septembre pourront bénéficier de ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  A partir de 150 000 € d&amp;#039;investissement, le projet nécessite de faire appel à un cabinet spécialisé qui réalisera préalablement une étude de faisabilité (dépense éligible).
 &lt;/p&gt;
 &lt;p&gt;
  Les terrains de camping concernés devront comporter au minimum 30% de leurs emplacements ouverts à la location (à la nuitées, semaine ou au mois pour une clientèle de passage).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
@@ -19728,143 +22306,455 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/hotellerie-de-plein-air-et-aire-daccueil-de-camping-cars-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W105" s="1" t="inlineStr">
+      <c r="W104" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X105" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.98.70
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4857-hotellerie-de-plein-air-et-aire-daccueil-de-c/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>156157</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J105" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les communes et EPCI dans leurs travaux de voirie ou pour la réhabilitation d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI dotés de la compétence en matière de voirie, quelle que soit leur population, pour les travaux qu&amp;#039;ils réalisent dans les communes dont la population est inférieure à 2 000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: La Métropole ainsi que les communes qui la composent ne peuvent bénéficier de ce dispositif d&amp;#039;aide en raison du transfert de compétences
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;investissement structurant sur le réseau routier communal : restructuration et renforcement de chaussée à l&amp;#039;aide d&amp;#039;enrobé en béton bitumineux, aménagement de carrefour, aménagements de sécurité, ouvrages d&amp;#039;assainissement strictement liés à la chaussée, signalisation de sécurité (verticale et horizontale) de premier investissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En cas de travaux d&amp;#039;assainissement pluvial conséquent, présentant un enjeu en matière d&amp;#039;inondations caractérisé par des dysfonctionnements hydrauliques avérés, la réalisation d&amp;#039;un schéma de gestion des eaux pluviales sera sollicitée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et travaux de réhabilitation (ponts, murs de soutènement de chaussées) maintien du niveau de service et des impératifs de sécurité routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais liés à la constitution et à la réalisation de l&amp;#039;opération : frais de maîtrise d&amp;#039;œuvre et de coordination de sécurité, études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables concourant à la définition et à la réalisation de ces aménagements, à condition qu&amp;#039;elles soient comprises dans un délai de 3 ans à compter de la date du dépôt de la demande de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie communale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Simple revêtement de la chaussée (enduit superficiel, rebouchage de nids-de-poule, etc.) et toutes opérations relevant de l&amp;#039;entretien général,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous ouvrages d&amp;#039;assainissement non liés à la voirie (collectes des eaux usées et autres),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les mises à niveau des ouvrages des concessionnaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements annexes (feux tricolores, alarme vitesse, plaques de rue, aires de jeux, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les créations de voiries,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les cheminements piétons, y compris les trottoirs, et les pistes cyclables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous aménagements non liés strictement à la voirie (éclairage, enfouissement de réseaux, aménagements paysagers, mobilier urbain, etc.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réhabilitation des ouvrages d&amp;#039;art :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tous travaux non directement liés à l&amp;#039;ouvrage ou ne présentant aucun impératif en matière de sécurité routière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de simple entretien courant des ouvrages, les acquisitions foncières ainsi que les travaux annexes (éclairage...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de voirie ou sur des ouvrages liés à la création ou à la réhabilitation de lotissements ou de zones d&amp;#039;activités ainsi que plus généralement toutes opérations à caractère économique et commercial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études d&amp;#039;investissement préalables liées à des opérations à caractère économique et commercial tels que les aménagements de lotissement à usage privé et les ZAC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses : 10.000€ HT pour les communes et EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses : 200.000€ HT pour les communes (par an et par maître d&amp;#039;ouvrage) - 1.200.000€ HT pour les EPCI (par an et par maître d&amp;#039;ouvrage)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: L&amp;#039;aide n&amp;#039;est pas cumulable avec d&amp;#039;autres aides départementales ni avec le fonds d&amp;#039;action locale (FAL).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/voirie-communale-et-rehabilitation-des-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y105" s="1" t="inlineStr">
         <is>
-          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
       <c r="Z105" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4857-hotellerie-de-plein-air-et-aire-daccueil-de-c/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e001-aider-au-classement-et-a-la-preservation-des-/</t>
         </is>
       </c>
       <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Gestion des inondations
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
+    <row r="106" spans="1:34" customHeight="0">
       <c r="A106" s="1">
         <v>165442</v>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Développer la Coopération</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>AAP n°4</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H106" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I106" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
       <c r="K106" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de coopération permettent de saisir des opportunités de découverte et d&amp;#039;échanges, participant au développement d&amp;#039;un territoire. Le GAL souhaite renforcer sa stratégie territoriale afin de faciliter le transfert de savoir-faire, encourager les pratiques nouvelles et promouvoir le territoire à l&amp;#039;extérieur. Ces objectifs seraient une source de plus-values réciproques pour les territoires souhaitant coopérer. Les projets de coopération devront s&amp;#039;inscrire dans les objectifs définis par le Conseil Régional Centre-Val de Loire lors de l&amp;#039;appel à candidature LEADER. &lt;/p&gt;&lt;p&gt;&lt;em&gt;Afin de répondre à la stratégie du GAL, la fiche action vise à:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l&amp;#039;accès à des services de proximité (santé, mobilité, alimentation, accueil jeunes, services aux personnes âgées etc.) et appuyer l&amp;#039;innovation sociale pour des territoires inclusifs. &lt;/li&gt;&lt;li&gt;Relocaliser et reterritorialiser l&amp;#039;économie.&lt;/li&gt;&lt;li&gt;Atténuer les effets et adapter le territoire face au dérèglement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;FINANCEMENT:&lt;/strong&gt; Deux modalités de financements sont proposées selon l&amp;#039;origine des fonds:&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe réservataire de la Région Centre-Val de Loire de 500 000€:&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Territoires limitrophes avec Région CVL: Plafond 10 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération Nationale: Plafond 20 000€ FEADER&lt;/li&gt;&lt;li&gt;Projet de coopération transnationale: Plafond 30 000€ FEADER&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Financement via l&amp;#039;enveloppe du GAL de 71 500€: Projet de coopération impliquant un GAL de la Région Centre-Val de Loire, ou projet ayant reçu un avis défavorable de la Région Centre-Val de Loire, selon les modalités classiques des appels à projets Leader du GAL. &lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets entrant dans cet appel à projet doivent entrer en adéquation avec un/des objectifs des autres appels à projets du GAL Castelroussin-Valençay. Il vise à soutenir des projets de coopération entre territoires dans une logique de mutualisation, de transfert d&amp;#039;innovation et de développement territorial intégré. &lt;/p&gt;&lt;p&gt;Les opérations susceptibles d&amp;#039;être subventionnées sont les opérations subventionnées dans les appels à projets 1.2 - 2.2 et 3.2 du GAL Castelroussin Valençay. Un volet est néanmoins spécifique à la coopération:&lt;/p&gt;&lt;p&gt;&lt;em&gt;Gouvernance et méthodes participatives:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Echanges de bonnes pratiques entre GAL (gouvernance, animation territoriale).&lt;/li&gt;&lt;li&gt;Formation des équipes LEADER et des porteurs de projets.&lt;/li&gt;&lt;li&gt;Co-Construction d&amp;#039;outils de participation citoyenne (Budget participatif, diagnostics).&lt;/li&gt;&lt;li&gt;Vie locale, participation et cohésion sociale territoriale.&lt;/li&gt;&lt;li&gt;Action innovante en faveur de l&amp;#039;accueil des nouveaux arrivants.&lt;/li&gt;&lt;li&gt;Création d&amp;#039;itinéraires patrimoniaux ou touristiques communs.&lt;/li&gt;&lt;li&gt;Mise en réseau de sites naturels ou culturels similaires.&lt;/li&gt;&lt;li&gt;Valorisation conjointe du patrimoine immatériel (langue, savoir-faire, traditions).&lt;/li&gt;&lt;li&gt;Elaboration d&amp;#039;une identité territoriale partagée (marque, label, communication).&lt;/li&gt;&lt;/ul&gt;</t>
@@ -19926,337 +22816,107 @@
       <c r="W106" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
         </is>
       </c>
       <c r="X106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thibault MOURIER&lt;br /&gt;Gestionnaire / Animateur&lt;br /&gt;Tél : 02.34.68.04.70&lt;br /&gt;Courriel : &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/leader&amp;#64;payscastelroussin.fr" target="_self"&gt;leader&amp;#64;payscastelroussin.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Marlène HODEE&lt;/p&gt;&lt;p&gt;Animatrice LEADER&lt;/p&gt;&lt;p&gt;Tel: 02.54.00.35.33&lt;/p&gt;&lt;p&gt;Courriel: leader&amp;#64;paysvalencayenberry.com&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y106" s="1" t="inlineStr">
         <is>
           <t>leader@payscastelroussin.fr</t>
         </is>
       </c>
       <c r="Z106" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-cooperation/</t>
         </is>
       </c>
       <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2025</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
+    <row r="107" spans="1:34" customHeight="0">
       <c r="A107" s="1">
-        <v>156157</v>
+        <v>143309</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les travaux sur la voirie communale et la réhabilitation d’ouvrages d’art</t>
-[...4 lines deleted...]
-          <t>VOIRIE COMMUNALE ET RÉHABILITATION DES OUVRAGES D’ART</t>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de la Seine-Maritime</t>
+          <t>Cerema</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
-        <is>
-[...248 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L108" s="1" t="inlineStr">
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -20404,157 +23064,512 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M108" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N108" s="1" t="inlineStr">
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O107" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S107" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T108" s="1" t="inlineStr">
+      <c r="T107" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
+      <c r="U107" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V108" s="1" t="inlineStr">
+      <c r="V107" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X108" s="1" t="inlineStr">
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>143853</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets dans le domaine du tourisme - Fonds d'Intervention Touristique (FIT 43)</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Intervention Touristique (FIT 43)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I108" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J108" s="1" t="inlineStr">
+        <is>
+          <t>des dépenses éligibles, maximum 100.000€ de subvention / Bonus eco possible : 30% de la dépense éligible, maximum 150.000€ de subvention</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ C&amp;#039;est un dispositif financier, qui permet de répondre aux objectifs du Schéma touristique de développement Touristique (Haute-Loire) et qui propose de concourir à la réalisation de projets touristiques publics sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est destiné aux porteurs publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif est valable jusqu&amp;#039;au 31 décembre 2027.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Numérisation 3D d&amp;#039;un chateau&lt;/li&gt;&lt;li&gt;Valorisation éco-touristique d&amp;#039;une zone Humide&lt;/li&gt;&lt;li&gt;
+  Mise en valeur d&amp;#039;un Arboretum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en valeur de site touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de point accueil vélo (Recharge électrique pour vélo, mallette de répartition)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de vélorail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création/Rénovation d&amp;#039;un gîte communal
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q108" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seules les dépenses d&amp;#039;investissement sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+ Les projets soutenus devront contribuer à l&amp;#039;atteinte des objectifs du Schéma Départemental de Développement Touristique (SDDT)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1 Conditions d&amp;#039;éligibilités spécifiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;a. Hébergements publics
+  &lt;/strong&gt;&lt;/p&gt;
+ &lt;ol&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Hôtellerie de plein air
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La capacité d&amp;#039;accueil minimale, mobil-home exclus, après investissement doit être au minimum de 50 emplacements (emplacements nus et locatifs).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Classement 3 étoiles minimum (classement national – Atout France) avant ou après l&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il est privilégié que la gestion soit confiée à une personne morale privée. Toutefois, l&amp;#039;exploitation en régie directe est acceptée à titre exceptionnel, sous réserve de la démonstration de la pertinence de ce mode de gestion.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Hôtel et Hôtel restaurant
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démonstration par une étude indépendante d&amp;#039;une carence de l&amp;#039;offre sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion confiée à une personne morale privée.
+ &lt;/li&gt;
+ &lt;li&gt;
+   Classement 2 étoiles minimum (classement national – Atout France) avant ou après l&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont exclus : Les établissements de chaînes hôtelières intégrées, liés par convention, mandat de gestion ou toutes formes de participations au capital.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Villages vacances et centres de vacances
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Classement 3 Etoiles minimum( classement national - Atout France) avant ou après l&amp;#039;investissement &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Gites d&amp;#039;étapes /Gites de groupes
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sont retenus uniquement les travaux de rénovation / amélioration / extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité minimum 16 personnes, soit classement Etablissement Recevant du Public
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;établissement doit disposer d&amp;#039;une seule cuisine et d&amp;#039;un seul espace de restauration commun.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Condition d&amp;#039;ouverture de 6 mois minimum
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les gîtes d&amp;#039;étape situés à moins de 5 kilomètres (critère pour obtenir le label Accueil Vélo) d&amp;#039;un circuit
+ d&amp;#039;itinérance :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la capacité d&amp;#039;accueil est ramenée à 12 personnes minimum&lt;/li&gt;
+ &lt;li&gt;
+  Obligation de proposer aussi l&amp;#039;accueil à la nuitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation de s&amp;#039;inscrire dans les démarches de valorisation de l&amp;#039;itinéraire près duquel ils sont situés.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Hébergements insolites &lt;br /&gt;&lt;/em&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;hébergement doit répondre au référencement qualité &amp;#34;hébergements insolites&amp;#34; de la MDDT (avant ou aprés l&amp;#039;investissement)&lt;/li&gt;&lt;li&gt;4 hébergements insolites minimum &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans le cadre des Hébergement publics, sont exclus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les meublés de tourisme :il s&amp;#039;agit de villas, appartements ou studios meublés, à l&amp;#039;usage exclusif du locataire, offerts en location à une clientèle de passage qui n&amp;#039;y élit pas domicile et qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois. &lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Les chambres d&amp;#039;hôtes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les constructions ex-nihilo : (Sauf pour les hébergements insolites). Ainsi, pour les catégories hôtellerie de plein air et hôtels-restaurants, le projet de construction d&amp;#039;un hôtel n&amp;#039;est pas éligible tandis que le projet d&amp;#039;extension d&amp;#039;un hôtel existant ou de construction d&amp;#039;un bâtiment supplémentaire est éligible. Pour les villages-vacances et centres de vacances, le projet de construction d&amp;#039;un village-vacances n&amp;#039;est pas éligible tandis que le projet de construction de bâtiments supplémentaires dans un village-vacances existant est éligible. &lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Les aires de camping-cars isolées.
+ &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  b. Les activités de pleine nature
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Obtention du label Respirando obligatoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mémoire : Le label Respirando s&amp;#039;inscrit dans une double démarche d&amp;#039;assurer aux clients une prestation de qualité et de contribuer à créer une dynamique de mise en réseau des acteurs touristiques pour optimiser l&amp;#039;offre touristique proposée aux touristes. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Rappel &lt;/strong&gt;: il existe l&amp;#039;appel à projet &amp;#34;création d&amp;#039;espaces, sites et itinéraires&amp;#34;. Il est accessible aux projets liés aux sports de nature et dont l&amp;#039;investissement est inférieur à 80 000€&lt;/p&gt;&lt;h4&gt;Cliquer sur les liens ci-dessous pour accéder au téléchargement :&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://docs-aides.hauteloire.fr/FIT43/Cahier_des_charges_APP_Tourisme.pdf" title="Règlement du dispositif" target="_blank"&gt;Règlement du dispositif&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/FIT43/Dossier_de_candidature_aap.docx" title="Dossier de candidature" target="_blank"&gt;Dossier de candidature&lt;/a&gt;&lt;/p&gt;&lt;a href="https://docs-aides.hauteloire.fr/FIT43/Fiche_retour_d_experience_aap.docx" title="Fiche retour d&amp;#039;expérience" target="_blank"&gt;Fiche retour d&amp;#039;expérience&lt;/a&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://docs-aides.hauteloire.fr/FIT43/Cahier_des_charges_APP_Tourisme.pdf</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;a href="mailto:roxane.gimenez&amp;#64;hauteloire.fr"&gt;roxane.gimenez&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;
+  &lt;a href="mailto:dvincent&amp;#64;myhauteloire.fr" target="_self"&gt;
+   dvincent&amp;#64;myhauteloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y108" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>sea@hauteloire.fr</t>
         </is>
       </c>
       <c r="Z108" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fce2-soutenir-les-projets-dans-le-domaine-du-touri/</t>
         </is>
       </c>
       <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
+    <row r="109" spans="1:34" customHeight="0">
       <c r="A109" s="1">
         <v>164951</v>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Renforcer une politique économique locale basée sur les spécificités du territoire</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Appel à projets n°2.2</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;La stratégie du GAL spécifique à cet appel à projets - « Renforcer une politique économique locale basée sur les spécificités du territoire »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°2 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Accompagner les filières du territoire et soutenir l’émergence et la structuration de nouvelles activités.&lt;/p&gt;&lt;p&gt;• Promouvoir le tourisme durable et les patrimoines culturels et naturels à destination des clientèles touristiques.&lt;/p&gt;&lt;p&gt;• Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle.&lt;/p&gt;&lt;p&gt;• Développer les tiers-lieux (économiques, culturels et sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de l’accompagnement aux filières du territoire et du soutien à l’émergence et la structuration de nouvelles filières :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation et la structuration à la professionnalisation économique des filières du territoire (aide à la logistique, revitalisation des marchés locaux...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir le tourisme durable et les patrimoines culturels, cultuels et naturels à destination des clientèles &lt;/strong&gt;&lt;strong&gt;touristiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives de mutualisation et de mise en réseau du tourisme et du patrimoine.&lt;/p&gt;&lt;p&gt;• Actions visant à améliorer la qualité de l’accueil touristique et la mise en œuvre de projets touristiques durables (itinéraires vélos, circuits et parcours nature).&lt;/p&gt;&lt;p&gt;• Actions visant à soutenir le développement d’une ingénierie touristique et écologique (communication sur les atouts du territoire, mettre en place des actions de communication autour du savoir-faire et produits du terroir, animateur environnement...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagner la création, le renforcement des compétences à travers la formation, l’installation des actifs et la réinsertion ou réorientation professionnelle :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Soutien aux actions de mise en réseau des actifs agricoles pour soutenir la professionnalisation et la pérennité des emplois agricoles (speed dating, échanges internationaux, formations...).&lt;/p&gt;&lt;p&gt;• Initiatives d’accompagnement de l’installation des artisans, commerces et PME.&lt;/p&gt;&lt;p&gt;• Actions dans l’innovation sur la mobilité des actifs et des compétences locales diverses (Loi Egalim...).&lt;/p&gt;&lt;p&gt;• Actions visant à l’accueil des nouveaux habitants et actifs et référents « nouveaux arrivants ».&lt;/p&gt;&lt;p&gt;• Actions de mutualisation des besoins en RH.&lt;/p&gt;&lt;p&gt;• Actions dans le domaine des transferts de savoir entre Châteauroux et le territoire du GAL (dispositif «Rejoindre » destinés aux nouveaux salariés).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer les « lieux multiusages » (économiques, culturels, sociaux) permettant la rencontre et la synergie entre acteurs et ainsi contribuer au développement économique et l’activation des ressources locales et la coopération :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes sur l’accompagnement et la mise en réseau de lieux existant ou en projet (réalisation de cafés associatifs, de ressourceries) ou tout autre lieu visant des espaces de sociabilité, de lutte contre l’isolement et à la création de partage de ressources, compétences et de savoirs.&lt;/p&gt;</t>
@@ -20659,83 +23674,113 @@
       <c r="W109" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
         </is>
       </c>
       <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Thibault MOURIER&lt;/p&gt;&lt;p&gt;Gestionnaire / Animateur&lt;/p&gt;&lt;p&gt;Tél : 02.34.68.04.70&lt;/p&gt;&lt;p&gt;Courriel : leader&amp;#64;payscastelroussin.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>leader@payscastelroussin.fr</t>
         </is>
       </c>
       <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-une-politique-economique-locale-basee-sur-les-specificites-du-territoire/</t>
         </is>
       </c>
       <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
+    <row r="110" spans="1:34" customHeight="0">
       <c r="A110" s="1">
         <v>164950</v>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Préparer le territoire aux enjeux climatiques de demain</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Appel à projets n°3.2</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H110" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I110" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
       <c r="K110" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;La stratégie du GAL spécifique à cet appel à projets - « Préparer le territoire aux enjeux climatiques de demain »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°3 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Soutenir le changement et l’adaptation des pratiques agricoles, favoriser la résilience et la biodiversité.&lt;/p&gt;&lt;p&gt;• Accompagner le territoire dans la réduction de la consommation énergétique finale et la mobilisation de ressources ENR.&lt;/p&gt;&lt;p&gt;• Adopter une gestion durable des ressources (eau, bois) et promouvoir la mobilisation des matériaux biosourcés.&lt;/p&gt;&lt;p&gt;• Accompagner le territoire en matière de lutte contre l’artificialisation des sols pour une gestion optimale du foncier et la végétalisation des espaces urbains.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M110" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe d’accompagnement du territoire dans la réduction de la consommation énergétique finale et la mobilisation de ressources et des énergies renouvelables (ENR) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives pour accompagner le territoire vers la réduction de sa consommation énergétique.&lt;/p&gt;&lt;p&gt;• Actions de sensibilisation de tous les acteurs locaux aux enjeux climatiques (diagnostics innovants autour de la structuration des ENR, améliorer la performance énergétique d’un parc immobilier appuie à la résilience énergétique des entreprises, réflexion sur des outils de sensibilisation (caméra thermique...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir les pratiques agricoles respectueuses de l’environnement, favoriser la résilience et la biodiversité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes sur les pratiques agricoles liées à l’adaptation au changement climatique (Accompagnement sur les économies d’eau, choix de nouvelles espèces agricoles pluriannuelles, choix d’animaux pour un usage autre qu’agricole – écopaturage , réduction des intrants et nouvelles productions, nouvelles pratiques agricoles adaptées à la sécheresse...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Adopter une gestion durable des ressources (eau, bois) et promouvoir la mobilisation des matériaux &lt;/strong&gt;&lt;strong&gt;biosourcés:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Projets expérimentaux de gestion optimisée des eaux de pluies.&lt;/p&gt;&lt;p&gt;• Actions sur la remise en état des zones humides.&lt;/p&gt;&lt;p&gt;• Actions sur la renaturation de vallées.&lt;/p&gt;&lt;p&gt;• Mise en place de plan de gestion durable de ressource en bois (interventions ciblées sur petits boisements sans plans de gestion), de reconstitution de haies.&lt;/p&gt;&lt;p&gt;• Mise en place d’un plan de gestion des espaces naturels, de reconstitution de trames écologiques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagner le territoire en matière de lutte contre l’artificialisation des sols pour une gestion optimale du foncier et la végétalisation des espaces urbains :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives environnementales et mise en œuvre de projets autour de la biodiversité, réduction des pesticides, valorisation et réduction des déchets, gestion du foncier et la gestion des espaces urbains (accompagnement à la désartificialisation et à la végétalisation et renaturation des parties urbanisées...).&lt;/p&gt;</t>
@@ -20851,83 +23896,113 @@
  Gestionnaire / Animateur
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.34.68.04.70
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : leader&amp;#64;payscastelroussin.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y110" s="1" t="inlineStr">
         <is>
           <t>leader@payscastelroussin.fr</t>
         </is>
       </c>
       <c r="Z110" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preparer-le-territoire-aux-enjeux-climatiques-de-demain/</t>
         </is>
       </c>
       <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
+    <row r="111" spans="1:34" customHeight="0">
       <c r="A111" s="1">
         <v>164949</v>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Développer des services à la population et contribuer à un territoire inclusif en milieu rural</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>AAP n°1.2</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>GAL Castelroussin-Valençay</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H111" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I111" s="1" t="inlineStr">
         <is>
           <t> Min : 60</t>
         </is>
       </c>
       <c r="K111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La stratégie du GAL spécifique à cet appel à projets - &lt;strong&gt;« Développer des services à la population et contribuer à un territoire inclusif en milieu rural »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;La stratégie de la fiche action n°1 du programme LEADER du GAL Castelroussin-Valençay vise à :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;• Soutenir la création ou le maintien de services de proximité essentiels.&lt;/p&gt;&lt;p&gt;• Promouvoir les mobilités et faciliter les déplacements durables.&lt;/p&gt;&lt;p&gt;• Participer au développement d’un territoire inclusif en matière de santé.&lt;/p&gt;&lt;p&gt;• Faciliter l’accès à la culture et les loisirs pour tous les habitants du territoire.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations éligibles&lt;/p&gt;&lt;p&gt;Lors de l’élaboration du dossier de candidature LEADER, la liste d’opérations suivantes avaient été retenues :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe de soutien à la création ou au maintien de services de proximité essentiels:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions dans le domaine de la petite enfance et de l’enfance.&lt;/p&gt;&lt;p&gt;• Actions de création et de soutien de lieux multi-commerces et multi-services.&lt;/p&gt;&lt;p&gt;• Actions de développement d’une offre mobile pour les territoires les plus éloignés.&lt;/p&gt;&lt;p&gt;• Actions permettant l’accès aux services de proximité.&lt;/p&gt;&lt;p&gt;• Actions culturelles et ou sportives.&lt;/p&gt;&lt;p&gt;• Soutien à l’innovation en termes de lieux partagés et de nouveaux services d’accueil (locaux partagés,autogestion...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Promouvoir les mobilités et faciliter les déplacements durables :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Initiatives innovantes pour améliorer la mobilité de la population, notamment des jeunes et des personnes âgées (ex : minibus électrique dédié aux transports des personnes âgées vers les zones de commerces, covoiturage pour les jeunes, auto partage, pédibus, cheminement utilitaire, création de pistes cyclables...).&lt;/p&gt;&lt;p&gt;• Actions de communication sur les outils/projets existants ou à venir (transport à la demande par exemple...).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Participer au développement d’un territoire inclusif en matière sociale et de santé :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions d’information et de sensibilisation permettant l’intégration et la mobilisation des habitants et de tous les acteurs aux problématiques d’un territoire inclusif.&lt;/p&gt;&lt;p&gt;• Initiatives innovantes de prévention santé notamment en lien avec les Contrats locaux de santé du Pays (exemple &amp;#61; théâtre éducatif et inclusif, programme de démocratie participative en santé, etc.).&lt;/p&gt;&lt;p&gt;• Actions innovantes et expérimentales visant à renforcer l’offre du territoire du GAL en matière sanitaire et sociale (exemple : Bus médical, maisons de santé, lieux intergénérationnels, actions liées au développement de la silver économie, ateliers de cuisine pour une alimentation de qualité pour des publics diversifiés (bénéficiaires de l’aide alimentaire, publics scolaires), etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Faciliter l’accès à la culture et les loisirs pour tous les habitants du territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Actions innovantes de valorisation et évènementiels culturels et/ou sportifs sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;• Soutien à des actions de communication des évènementiels culturels et/ou sportifs. Ex : soutien à des animations itinérantes (lecture, animations de loisirs ou culturelles, spectacles dans les villages, donner de la lisibilité par une publication adaptée...).&lt;/p&gt;&lt;p&gt;• Soutien à la mise en place d’actions pour tous (politique tarifaire, politique culturelle intergénérationnelle...).&lt;/p&gt;</t>
@@ -21031,1681 +24106,75 @@
       <c r="W111" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr/</t>
         </is>
       </c>
       <c r="X111" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Marlène HODEE&lt;br /&gt;Animatrice LEADER&lt;br /&gt;Tél : 02.54.00.35.33&lt;br /&gt;Courriel : leader&amp;#64;paysvalençayenberry.com&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y111" s="1" t="inlineStr">
         <is>
           <t>leader@payscastelroussin.fr</t>
         </is>
       </c>
       <c r="Z111" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-services-a-la-population-et-contribuer-a-un-territoire-inclusif-en-milieu-rural/</t>
         </is>
       </c>
       <c r="AA111" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...1632 lines deleted...]
-          <t>published</t>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>GAL Castelroussin</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2025</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>