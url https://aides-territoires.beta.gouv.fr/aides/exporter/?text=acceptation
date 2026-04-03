--- v0 (2025-10-26)
+++ v1 (2026-04-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA37"/>
+  <dimension ref="A1:AH12"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,5605 +225,344 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>150663</v>
+        <v>153929</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les salons, festivals et manifestations</t>
+          <t>Disposer du parc de matériel scénique</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Soutien à la vie littéraire (salons, festivals et manifestations)</t>
+          <t>Parc de matériel scénique</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
-[...4 lines deleted...]
-          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+          <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...3224 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le parc de matériel scénique de la Manche est un outil d&amp;#039;accompagnement de premier plan dans une logique de mutualisation au service des acteurs culturels. Structuré autour d&amp;#039;une large gamme de matériels techniques et scéniques, le parc est animé par une équipe de professionnels : régisseur général, techniciens son et lumières et magasiniers qui, en plus de proposer un service de location de ces produits à des tarifs très abordables, peuvent apporter des conseils adaptés en fonction des besoins exprimés et de la nature des événements envisagés.
 Les tarifs du catalogue de matériel sont donnés à titre indicatif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment bénéficier de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant toute réservation, l&amp;#039;équipe du parc de matériel scénique se tient à la disposition des emprunteurs pour envisager ensemble le projet de spectacle vivant : le matériel le plus adapté pourra être mis à disposition en fonction de la programmation, des contraintes de lieux...
 Les prêts de matériels et de leurs accessoires sont soumis aux conditions générales (voir règlement en téléchargement).
 L&amp;#039;acceptation du devis par l&amp;#039;emprunteur entraîne automatiquement pour lui l&amp;#039;acceptation des conditions générales de prêt et des tarifs en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des proje
  &lt;/strong&gt;
  &lt;strong&gt;
   ts éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le matériel propriété du Département de la Manche est mis à disposition sous réserve d&amp;#039;un droit de participation à sa maintenance, aux communes et aux associations culturelles du département de la Manche qui ont un projet d&amp;#039;action culturelle dans le domaine du spectacle vivant (sont donc exclus les comités, associations et les collectivités à finalité politique, économique, ou religieuse).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le matériel est destiné à être utilisé dans le département de la Manche uniquement, dans le cadre de manifestations de spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/parc-de-materiel-scenique/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  02.33.05.90.92
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec36-parc-de-materiel-scenique/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-[...1821 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>62848</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Crédit moyen long terme</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
-[...276 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L19" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5869,4511 +608,2085 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...4084 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>62847</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
-[...3 lines deleted...]
-  Qu&amp;#039;est-ce que le prêt social ?
+ Une ligne de trésorerie, aussi appelée crédit de trésorerie ou ouverture de crédit, vous permet de gérer vos décalages de trésorerie et de limiter votre recours à des financements moyen long terme pour des besoins ponctuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Répondant à des besoins de court terme, la ligne de trésorerie a une durée de 364 jours maximum. Elle peut être renouvelée.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez effectuer des tirages et des remboursements via un accès internet.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/tresorerie/ligne-de-tresorerie.html" target="_self"&gt;
+  la ligne de trésorerie  .
  &lt;/a&gt;
-&lt;/p&gt;
-[...51 lines deleted...]
-  5) Les services d&amp;#039;incendies et de secours.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/tresorerie/ligne-de-tresorerie.html</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f2d-augmenter-votre-tresorerie-par-la-ligne-de-tr/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>62579</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus sur le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
+  fonctionnement d&amp;#039;un prêt relais
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Musée
-Sports et loisirs
 Espaces verts
 Espace public
 Friche
-Personnes âgées
-[...11 lines deleted...]
-Economie circulaire
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
 Economie locale et circuits courts
-Economie sociale et solidaire
 Revitalisation
-Réhabilitation
+Equipement public
+Bâtiments et construction
 Logement et habitat
-Lutte contre la précarité
+Paysage
+Attractivité économique
 Valorisation d'actions
-Bibliothèques et livres
-[...4 lines deleted...]
-      <c r="O36" s="1" t="inlineStr">
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après étude et acceptation de votre dossier par La Banque Postale.
-[...26 lines deleted...]
-      <c r="S36" s="1" t="inlineStr">
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X36" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
- Vous pouvez le joindre :
-[...14 lines deleted...]
-      <c r="Y36" s="1" t="inlineStr">
+ Vous pouvez le joindre:
+&lt;/p&gt;
+&lt;p&gt;
+ - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>164383</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Cofinancer des projets d'acquisition et de restauration patrimoniales d’intérêt national (ARPIN)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qu’est-ce que le dispositif d’aide aux Acquisitions et restaurations patrimoniales d’intérêt national (ARPIN) ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les subventions ARPIN permettent au ministère de la Culture (Direction générale des médias et des industries culturelles) de mieux accompagner l&amp;#039;action des collectivités territoriales en leur proposant un dispositif de cofinancement des projets d’acquisition ou de restauration les plus remarquables.&lt;/p&gt;&lt;p&gt;Les opérations soutenues dans le cadre des ARPIN peuvent concerner l&amp;#039;un des deux domaines suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition de patrimoine d’intérêt national ;&lt;/li&gt;&lt;li&gt;Restauration de patrimoine d’intérêt national.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le taux maximal d’aide, incluant éventuellement d’autres aides versées par le ministère de la Culture (subventions des DRAC), est fixé à 80% du montant hors taxes global.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est versée en une seule fois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Si la région dispose d’un FRRAB : elle sera versée par la DRAC concernée dans un délai de 3 mois après acceptation du dossier. &lt;/li&gt;&lt;li&gt;Si la région ne dispose pas de FRRAB : elle sera versée directement par le ministère de la Culture dans un délai de 3 mois après acceptation du dossier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est accordée par le Service du livre et de la lecture, en fonction de deux critères essentiels : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le caractère d’intérêt national de l’acquisition ou de la restauration ;&lt;/li&gt;&lt;li&gt;les possibilités d’autres subventions pour l’acquisition ou la restauration (la présence d’un FRRAB dans la région). Les régions sans FRRAB seront considérées comme prioritaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers est possible toute l&amp;#039;année.&lt;/p&gt;&lt;p&gt;Les résultats seront communiqués aux porteurs de projets sur Démarches Simplifiées et seront mis en valeur dans la brochure Acquisitions patrimoniales aidées éditée chaque année par le Service du livre et de la lecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Architecture
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent être déposés par l’un des organismes suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une collectivité territoriale (commune) ;&lt;/li&gt;&lt;li&gt;un groupement de collectivités territoriales agissant pour le compte de sa bibliothèque.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes émanant de collectivités territoriales pour le compte de leur service d’archives et de leur musée ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;Les documents acquis ou restaurés doivent être conservés par la bibliothèque.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit concerner une acquisition déjà réalisée ou un projet de restauration à venir, sous réserve de présentation d’un devis validé par le groupe d’experts en restauration réunis par le ministère de la Culture.&lt;/p&gt;&lt;p&gt;Les documents, par leurs caractéristiques, leur ancienneté, leur rareté ou leur origine, doivent avoir une valeur patrimoniale de dimension nationale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de non-éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toute demande ne concernant pas les collections conservées dans des bibliothèques relevant des collectivités territoriales ou de leurs groupements sera refusée. Cela concerne notamment les bibliothèques universitaires, associatives, cultuelles, de musée ou de services d&amp;#039;archives.&lt;/p&gt;&lt;p&gt;Les opérations de valorisation et de numérisation sont exclues du champ des ARPIN.&lt;/p&gt;&lt;p&gt;Pour les restaurations, les devis doivent impérativement avoir reçu la validation de groupe d’experts en restauration préalablement.&lt;/p&gt;&lt;p&gt;Les projets d’acquisition non encore réalisés ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le prix d’acquisition auprès d’un libraire ou d’adjudication en vente aux enchères publiques hors frais ;&lt;/li&gt;&lt;li&gt;les coûts de restauration, hors taxe. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur des opérations d&amp;#039;un montant global d&amp;#039;au moins 4.000 € HT/hors frais.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/acquisitions-et-restaurations-patrimoniales-d-interet-national-arpin</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/livre-lecture_arpin</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;DGMIC &amp;gt; Service du livre et de la lecture &amp;gt; Bureau du patrimoine :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mails : &lt;a href="mailto:anne.verdure-mary&amp;#64;culture.gouv.fr" target="_self"&gt;anne.verdure-mary&amp;#64;culture.gouv.fr&lt;/a&gt; / &lt;a href="mailto:pierre-jean.riamond&amp;#64;culture.gouv.fr" target="_self"&gt;pierre-jean.riamond&amp;#64;culture.gouv.fr&lt;/a&gt; ; &lt;/li&gt;&lt;li&gt;Téléphone : 01 40 15 74 25&lt;/li&gt;&lt;li&gt;Adresse : Rue Saint-Honoré, 75001 Paris&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisitions-et-restaurations-patrimoniales-dinteret-national-arpin/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163213</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l’émergence et le montage des projets locaux</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets locaux – Assistance à Maitrise d’ouvrage</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Doubs</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Département du Doubs se veut facilitateur de projets avant d’être financeur. Il accompagne les collectivités dans l’émergence et le montage de leurs projets dans le cadre d’une démarche de développement partagé au niveau de chaque territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Pièces à fournir :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cahier des charge de l’étude accepté par le prestataire (signature et cachet)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposition technique et financière du prestataire : devis détaillé, acte d’engagement, mémoire technique, références…&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Délibération de l’organe décisionnel&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les pièces ci-dessous vous seront demandées après réalisation de l’étude :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Copie des factures de l’étude (acquittées par le prestataire)&lt;/li&gt;&lt;li&gt;&lt;span&gt;Rapport final de l’étude validé par les financeurs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Doubs</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/catalogue/amo/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://mademat.doubs.fr/dossier-creation/?id_dispositif=ecdeefd5-ab91-28b9-bf90-65c3a97b15de&amp;origin=ts</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Coordination territoriale&lt;br /&gt;☏ : 03.81.25.80.87 ou &lt;a href="mailto:scor&amp;#64;doubs.fr" target="_self"&gt;scor&amp;#64;doubs.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>aide.mademat@doubs.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-locaux/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Département du Doubs</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>71304</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet de recherche, de développement ou d’innovation</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
+&lt;br /&gt;
+Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
+&lt;br /&gt;
+&lt;br /&gt;
+Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
+&lt;br /&gt;
+Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
+&lt;br /&gt;
+&lt;br /&gt;
+L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Innovation, créativité et recherche
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la page de l&amp;#039;aide pour obtenir des détails.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne, Guadeloupe, Guyane, Hauts-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays-de-la-Loire</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://entreprises.ademe.fr/dispositif-aide/projets-de-recherche-de-developpement-ou-dinnovation</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
+&lt;br /&gt;
+&lt;br /&gt;
+Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>150663</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les salons, festivals et manifestations</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la vie littéraire (salons, festivals et manifestations)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démarche s&amp;#039;adresse aux porteurs de projets de manifestations littéraires sous diverses formes qui s&amp;#039;inscrivent dans les objectifs de la politique publique du livre et de la lecture du ministère de la Culture et notamment du soutien à l&amp;#039;économie du livre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Que sont les salons, festivals et manifestations ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les manifestations littéraires et notamment les salons et festivals qui contribuent au soutien aux acteurs de l&amp;#039;économie de livre par la mise en œuvre de diverses actions reliant les œuvres et leurs auteurs avec les lecteurs peuvent bénéficier d&amp;#039;un soutien du ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères appréciés pour évaluer la demande sont notamment l&amp;#039;implication des différents acteurs de la chaîne du livre, l&amp;#039;implantation dans un territoire et les partenariats avec d&amp;#039;autres structures locales, la qualité des propositions de médiation proposées, les publics visés et l&amp;#039;intervention de professionnels du livre ; selon les objectifs du ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La présente démarche a pour objectif de soutenir les salons, festivals et autres manifestations littéraires qui mobilisent plusieurs acteurs de la chaîne du livre (auteurs, maisons d&amp;#039;éditions, bibliothèques, librairies...), et ce, afin d&amp;#039;encourager la présence du livre dans les territoires, de renforcer l&amp;#039;économie du livre, de favoriser la rencontre avec les œuvres passées ou contemporaines et les auteurs et autrices vivantes, et enfin d&amp;#039;encourager la pratique de la lecture et de l&amp;#039;écriture.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;examen et la décision d&amp;#039;acceptation de la demande relèvent des services déconcentrés du ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide prend la forme d&amp;#039;une subvention dans le cadre d&amp;#039;une demande ou d&amp;#039;une réponse à un appel à projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien prend la forme d&amp;#039;une subvention de fonctionnement et/ou d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la subvention est de 500 à 1M €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les subventions d&amp;#039;investissement : versement dans le respect du décret n° 2018-514 du 25 juin 2018 relatif aux subventions de l&amp;#039;Etat pour des projets d&amp;#039;investissement.
+ &lt;br /&gt;
+ Pour les subventions de fonctionnement : versement de la subvention au plus tard à la notification d&amp;#039;acceptation de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont étudiés par les services déconcentrés du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Défini par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Être une personne de droit moral privé ou public.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Personnes physiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Définis par chaque service déconcentré du ministère de la Culture (DRAC/DAC/DCJS/MAC).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/soutien-a-la-vie-litteraire-salons-festivals-et-manifestations</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-livre-lecture</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur le soutien aux salons, festivals et manifestations, vous êtes invités à vous adresser au Service du Livre et de la Lecture :
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des médias et des industries culturelles (DGMIC)
+ &lt;br /&gt;
+ Service du Livre et de la Lecture
+ &lt;br /&gt;
+ Ministère de la Culture
+ &lt;br /&gt;
+ &lt;a href="mailto:livre-lecture&amp;#64;culture.gouv.fr"&gt;
+  livre-lecture&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 182 rue Saint-Honoré, 75001 Paris
+&lt;/p&gt;
+&lt;p&gt;
+ ou au service déconcentré du ministère de la Culture du lieu de réalisation de votre projet :
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Auvergne-Rhône-Alpes
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jacqueline BROLL,
+  &lt;a href="mailto:jacqueline.broll&amp;#64;culture.gouv.fr"&gt;
+   jacqueline.broll&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nicolas DOUEZ (pour les départements : 03, 07, 15, 42, 43, 63),
+  &lt;a href="mailto:nicolas.douez&amp;#64;culture.gouv.fr"&gt;
+   nicolas.douez&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 73 41 27 55
+ &lt;/li&gt;
+ &lt;li&gt;
+  Anne-Marie BOYER (pour les départements : 26, 38, 73, 74),
+  &lt;a href="mailto:anne-marie.boyer&amp;#64;culture.gouv.fr"&gt;
+   anne-marie.boyer&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ,
+  &lt;br /&gt;
+  04 72 00 44 82
+ &lt;/li&gt;
+ &lt;li&gt;
+  Noëlle DROGNAT LANDRE, (pour les départements 01, 69 et Métropole de Lyon),
+  &lt;a href="mailto:noelle.drognat-landre&amp;#64;culture.gouv.fr"&gt;
+   noelle.drognat-landre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 72 00 44 16
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bourgogne-Franche-Comté
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pierre-Olivier ROUSSET,
+  &lt;a href="mailto:pierre-olivier.rousset&amp;#64;culture.gouv.fr"&gt;
+   pierre-olivier.rousset&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 06 11 79 05 67
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sylviane JOURDHEUIL,
+  &lt;a href="mailto:sylviane.jourdheuil&amp;#64;culture.gouv.fr"&gt;
+   sylviane.jourdheuil&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 80 68 50 11
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habiba IMAAINGFEN,
+  &lt;a href="mailto:habiba.imaaingfen&amp;#64;culture.gouv.fr"&gt;
+   habiba.imaaingfen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 81 65 72 78
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Bretagne
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enora OULC&amp;#039;HEN,
+  &lt;a href="mailto:enora.oulchen&amp;#64;culture.gouv.fr"&gt;
+   enora.oulchen&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 99 29 67 88
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Centre-Val de Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Michèle PREVOST,
+  &lt;a href="mailto:michele.prevost&amp;#64;culture.gouv.fr"&gt;
+   michele.prevost&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 38 78 85 70
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Corse
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marie-Lou COMITI,
+  &lt;a href="mailto:mary-lou.comiti&amp;#64;culture.gouv.fr"&gt;
+   mary-lou.comiti&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 95 51 52 06
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Grand Est
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire RANNOU,
+  &lt;a href="mailto:claire.rannou&amp;#64;culture.gouv.fr"&gt;
+   claire.rannou&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 87 56 41 55
+ &lt;/li&gt;
+ &lt;li&gt;
+  Philippe CHARRIER,
+  &lt;a href="mailto:philippe.charrier&amp;#64;culture.gouv.fr"&gt;
+   philippe.charrier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 87 56 41 55
+ &lt;/li&gt;
+ &lt;li&gt;
+  Colette GRAVIER,
+  &lt;a href="mailto:colette.gravier&amp;#64;culture.gouv.fr"&gt;
+   colette.gravier&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 87 56 41 50
+ &lt;/li&gt;
+ &lt;li&gt;
+  Delphine QUEREUX,
+  &lt;a href="mailto:delphine.quereux-sbai&amp;#64;culture.gouv.fr"&gt;
+   delphine.quereux-sbai&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 26 70 36 96
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Hauts-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Peggy LE ROY,
+  &lt;a href="mailto:peggy.le-roy&amp;#64;cluture.gouv.fr"&gt;
+   peggy.le-roy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Christel DUCHEMANN,
+  &lt;a href="mailto:christel.duchemann&amp;#64;culture.gouv.fr"&gt;
+   christel.duchemann&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 22 97 33 79
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques SAUTERON,
+  &lt;a href="mailto:jacques.sauteron&amp;#64;culture.gouv.fr"&gt;
+   jacques.sauteron&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 03 28 36 61 92
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Ile-de-France
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Françoise DEKOWSKI (pour les départements : 78, 91, 92, 94),
+  &lt;a href="mailto:francoise.dekowski&amp;#64;culture.gouv.fr"&gt;
+   francoise.dekowski&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 01 56 06 51 54
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cécile HAUSER de BISSCHOP (pour les départements : 77, 93, 95),
+  &lt;a href="mailto:cecile.hauser-de-bisschop&amp;#64;culture.gouv.fr"&gt;
+   cecile.hauser-de-bisschop&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 01 56 06 50 91
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sylvie BONNEL,
+  &lt;a href="mailto:sylvie.bonnel&amp;#64;culture.gouv.fr"&gt;
+   sylvie.bonnel&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Normandie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agnès LEROY,
+  &lt;a href="mailto:agnes.leroy&amp;#64;culture.gouv.fr"&gt;
+   agnes.leroy&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 31 38 39 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Idyll BOTTOIS,
+  &lt;a href="mailto:idyll.bottois&amp;#64;culture.gouv.fr"&gt;
+   idyll.bottois&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 32 10 71 07
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle Aquitaine
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud TRAVADE,
+  &lt;a href="mailto:arnaud.travade&amp;#64;culture.gouv.fr"&gt;
+   arnaud.travade&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 01 75/76/78
+ &lt;/li&gt;
+ &lt;li&gt;
+  Justine DUJARDIN,
+  &lt;a href="mailto:justine.dujardin&amp;#64;culture.gouv.fr"&gt;
+   justine.dujardin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 57 95 01 66
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sandrine PANTALEAO,
+  &lt;a href="mailto:sandrine.pantaleao&amp;#64;culture.gouv.fr"&gt;
+   sandrine.pantaleao&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  ​​​​​​, 05 55 45 66 73
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jacques DEVILLE,
+  &lt;a href="mailto:jacques.deville&amp;#64;culture.gouv.fr"&gt;
+   jacques.deville&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 49 36 30 25/26
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Occitanie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frédéric BOURDIN,
+  &lt;a href="mailto:frederic.bourdin&amp;#64;culture.gouv.fr"&gt;
+   frederic.bourdin&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 40 14 23 73
+ &lt;/li&gt;
+ &lt;li&gt;
+  Magali CASTILLON,
+  &lt;a href="mailto:magali.castillon&amp;#64;culture.gouv.fr"&gt;
+   magali.castillon&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 67 73 20 69
+ &lt;/li&gt;
+ &lt;li&gt;
+  Henri GAY,
+  &lt;a href="mailto:henri.gay&amp;#64;culture.gouv.fr"&gt;
+   henri.gay&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 67 73 20 70
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fleur BOUILLANNE,
+  &lt;a href="mailto:fleur.bouillanne&amp;#64;culture.gouv.fr"&gt;
+   fleur.bouillanne&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 67 02 32 15
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Pays de la Loire
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Laure JOUBERT,
+  &lt;a href="mailto:laure.joubert&amp;#64;culture.gouv.fr"&gt;
+   laure.joubert&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  François-Xavier ANDRE (pour les départements : 44, 53, 85),
+  &lt;a href="mailto:francois-xavier.andre&amp;#64;culture.gouv.fr"&gt;
+   francois-xavier.andre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  &lt;br /&gt;
+  , 02 40 14 23 73
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sèverine BOULLAY (pour les départements : 72, 49 et Métropole de Nantes),
+  &lt;a href="mailto:severine.boullay&amp;#64;culture.gouv.fr"&gt;
+   severine.boullay&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 40 14 28 21
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Provence-Alpes-Côte d&amp;#039;Azur
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  William JOUVE,
+  &lt;a href="mailto:william.jouve&amp;#64;culture.gouv.fr"&gt;
+   william.jouve&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 04 42 16 14 22
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maria MONES,
+  &lt;a href="mailto:maria.mones&amp;#64;culture.gouv.fr"&gt;
+   maria.mones&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 06 18 03 66 13
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guadeloupe
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sophie BIRAUD,
+  &lt;a href="http://sophie,biraud&amp;#64;culture.gouv.fr"&gt;
+   sophie,biraud&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie ERNY,
+  &lt;a href="mailto:nathalie.erny&amp;#64;culture.gouv.fr"&gt;
+   nathalie.erny&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 90 41 14 80
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Guyane
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Abdoulaye KEITA,
+  &lt;a href="mailto:abdoulaye.keita&amp;#64;guyane.pref.gouv.fr"&gt;
+   abdoulaye.keita&amp;#64;guyane.pref.gouv.fr
+  &lt;/a&gt;
+  , 05 94 25 54 07
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  La Réunion
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Katia LELOUTRE,
+  &lt;a href="mailto:katia.leloutre&amp;#64;culture.gouv.fr"&gt;
+   katia.leloutre&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 62 21 94 48
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Martinique
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Yolande-Salomé TOUMSON,
+  &lt;a href="mailto:yolande-salome.toumson&amp;#64;culture.gouv.fr"&gt;
+   yolande-salome.toumson&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 05 96 60 87 61
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Mayotte
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Djaouharia MOHAMED,
+  &lt;a href="mailto:djaouharia.mohamed&amp;#64;culture.gouv.fr"&gt;
+   djaouharia.mohamed&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+  , 02 69 63 00 48
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Nouvelle-Calédonie
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Franck LEANDRI, 06 87 24 21 84
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;a&gt;
+  Saint-Pierre-et-Miquelon
+ &lt;/a&gt;
+&lt;/h2&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rosiane DE LIZARAGA :
+  &lt;a href="mailto:rosiane.de-lizarraga&amp;#64;culture.gouv.fr"&gt;
+   rosiane.de-lizarraga&amp;#64;culture.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4731-soutien-aux-salons-festivals-et-manifestation/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -10394,107 +2707,132 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>