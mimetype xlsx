--- v0 (2025-10-27)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA229"/>
+  <dimension ref="A1:AH101"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,910 +225,14130 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162710</v>
+        <v>50263</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Valoriser vos économies d'énergie avec les CEE</t>
+          <t>Financer les projets de valorisation énergétique des ressources</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Les Certificats d'économie d'énergie</t>
+          <t>Financement pour la valorisation énergétique des ressources</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Certificat d'économie d'énergie (CEE)</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les
-[...46 lines deleted...]
-          <t>&lt;p&gt;Rénovation d&amp;#039;une école varoise avec 290 000 € de travaux, la valorisation des CEE a permis d&amp;#039;obtenir en plus des nombreuses subventions un versement de 9 500 €.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Exemple-6661881bbca98.png" /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
+acteur financier et vous portez un projet de valorisation énergétique des
+ressources ? Vous souhaitez bénéficier du soutien d&amp;#039;un tiers de confiance en
+tant qu’investisseur dans les projets, faisant le lien entre industriels,
+collectivités et territoires ? Répartir au mieux les risques industriels et
+commerciaux ? Bénéficier d&amp;#039;une expertise éprouvée permettant d’élaborer des
+montages innovants, économiquement équilibrés ? Créer des emplois directs et
+indirects, réduire les émissions de CO&lt;sub&gt;2&lt;/sub&gt; ? Générer des revenus issus
+de ressources locales ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des
+Territoires finance les projets de valorisation énergétique des ressources au
+meilleur prix, en facilitant l’acceptabilité des projets et en soutenant
+l’innovation. Nous accompagnons par exemple les projets de réseaux de chaleur
+et de froid, de centrales biomasse et de chaufferies collectives, de
+géothermie, de valorisation des déchets et du biogaz.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement des
+projets de valorisation énergétique des ressources est principalement réalisé
+via une prise de participation minoritaire en fonds propres et quasi-fonds
+propres dans les sociétés de portage des projets, aux côtés d’un ou plusieurs
+partenaires disposant de compétences techniques et financières reconnues dans
+leur domaine, notamment dans le cadre de délégation du service public. Le
+financement peut également porter sur la capitalisation (fonds propres et
+quasi-fonds propres) d’un opérateur territorial dédié aux énergies (SEM par
+exemple), ayant des projets de valorisation énergétique de ressources. &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=valorisation_ener_psat</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-valorisation-energetique-ressources/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>71863</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les projets de centrales biomasses et CSR</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour la valorisation énergétique des ressources</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des objectifs sur la chaleur durable de la Programmation Pluriannuelle de l&amp;#039;Energie, la Banque des Territoires soutient le développement de réseaux de chaleur propres (cogénération biomasse, centrale 100 % électrogène, chaufferie collective, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets sont accompagnés sur toute leur durée, du cofinancement d&amp;#039;études préalables (si nécessaires pour le dossier d&amp;#039;investissement), au financement du projet (fonds propres et quasi-fonds propres, participations minoritaires, ...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projet_biomasse_csr_psat</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Nous contacter par mail via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c315-investir-dans-les-projets-de-centrales-biomas/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>111760</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Consommation et production
+Recyclage et valorisation des déchets
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du devis d&amp;#039;intervention proposé.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
+&lt;/p&gt;
+&lt;p&gt;
+ William RAVAILLE&lt;/p&gt;
+&lt;p&gt;
+ service.energies&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 21
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Valorisation d'actions
-[...23 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Délégué à l&amp;#039;action territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E3" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>1069</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer de l'ingénierie aux territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par ce dispositif, le Région Grand Est décide de donner aux territoires ruraux des moyens d&amp;#039;animation et de mise en réseau des acteurs publics et privés afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  connecter ou mutualiser les projets pour développer des services, des activités et des emplois,
+ &lt;/li&gt;
+ &lt;li&gt;
+  valoriser les partenariats locaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  décliner les politiques régionales à l&amp;#039;échelle des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  faire émerger des projets structurants et articulés entre eux : prise en compte la trame verte et bleue dans les projets des communes et des EPCI,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la transition énergétique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer l&amp;#039;artisanat local
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Les pôles d&amp;#039;équilibre territorial et rural, les syndicats mixtes ou les associations de Pays.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+ Postes de chargé(e)s de mission généralistes ou thématiques, hors postes de direction et fonctionnels, secrétariat et finances.
+&lt;/p&gt;
+&lt;p&gt;
+ Financement de deux postes maximum par territoire hors communauté urbaine et métropole, et d&amp;#039;un poste pour les territoires comprenant une communauté d&amp;#039;agglomération.
+&lt;/p&gt;
+&lt;p&gt;
+ Une bonification au titre du Pacte pour la ruralité est prévue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le cofinancement d&amp;#039;un poste financé au titre du Gal Leader est exclu ; celui d&amp;#039;un poste financé par l&amp;#039;État au titre d&amp;#039;un contrat de ruralité est possible dans la limite totale de 80% du coût chargé.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces missions doivent favoriser la prise en compte des politiques sectorielles de la Région en lien avec les contrats de ruralité de l&amp;#039;État ; elles contribueront à la mise en œuvre du dispositif régional en faveur des EPCI par une mise en cohérence des projets entre eux et au regard des orientations des documents stratégiques et de planification, ex : SRADDET, SCOT, projet de territoire.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Les salaires bruts et les charges patronales ; les coûts associés ne sont pas pris en charge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Territoire hors zone pacte ruralité et n&amp;#039;intégrant pas de communauté d&amp;#039;agglomération : 40% / 20 000 € /2 postes maximum
+  &lt;/li&gt;
+  &lt;li&gt;
+   Territoire en zone pacte ruralité et n&amp;#039;intégrant pas de communauté d&amp;#039;agglomération : 50% / 30 000 € / 2 postes maximum
+  &lt;/li&gt;
+  &lt;li&gt;
+   Territoire hors zone pacte ruralité et intégrant une communauté d&amp;#039;agglomération : 40% / 20 000 € / 1 poste maximum
+  &lt;/li&gt;
+  &lt;li&gt;
+   Territoire en zone pacte ruralité et intégrant une communauté d&amp;#039;agglomération : 40% / 20 000 € /2 postes maximum
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/ingenierie-territoriale-2018-2021/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ territoiresetruralites&amp;#64;grandest.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b495-ingenierie-territoriale-2018-2021-grandest/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>73947</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Sud de l'Aisne - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  sud de l&amp;#039;Aisne
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>SCOT UCCSA</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecsudaisne.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laetitia Morel, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ lmorel&amp;#64;alecsudaisne.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ded6-se-faire-accompagner-par-aloen/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>73946</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>ALOEN - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ALOEN
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DE LORIENT</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://aloen.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marie-Laure Lamy, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ marielaurelamy&amp;#64;aloen.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3919-se-faire-accompagner-par-energence/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>73942</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>ALEC de la Nièvre - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC de la Nièvre
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ale-nievre.org/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anne Savignon, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ asavignon&amp;#64;ale-nievre.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a3d-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>73941</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole bordelaise et Gironde - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC de la métropole bordelaise et de la Gironde
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Romain Harrois, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ romain.harrois&amp;#64;alec-mb33.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/536a-se-faire-accompagner-par-lagence-des-politiqu/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>73882</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Seine et Marne Environnement - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Seine et Marne Environnement
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mme Céline HENRY, Directrice&lt;/p&gt;&lt;p&gt;direction&amp;#64;seme-id77.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff6d-se-faire-accompagner-par-lalec-sud-parisienne/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>73881</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Sud Parisienne - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Sud Parisienne
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>CA Grand Paris Sud Seine Essonne Sénart</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>http://alec-sudparisienne.org/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adèle Baud, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ a.baud&amp;#64;alec-sudparisienne.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e87-se-faire-accompagner-par-lalec-sqy/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>73880</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ALEC SQY - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  SQY
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Centre et sud Yvelines</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alecsqy.org/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sébastien Mellé, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ sebastien.melle&amp;#64;alecsqy.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f90-se-faire-accompagner-par-lalec-ouest-essonne/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>73879</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Ouest Essonne - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Ouest Essonne
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Ouest Essonne</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://alec-ouest-essonne.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sophie Labrousse, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie.labrousse&amp;#64;alecoe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df30-se-faire-accompagner-par-lalec-pold/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>73878</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ALEC POLD - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  POLD
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Paris Ouest La Défense (EPT)</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-pold.org/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tony Ferreira, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ t.ferreira&amp;#64;alec-pold.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cb0-se-faire-accompagner-par-alec-pold/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>73877</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ALEC GPSO Energie - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  GPSO Energie
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Grand Paris Seine Ouest (EPT)</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gpso-energie.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Muriel Leboulanger, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ muriel.leboulanger&amp;#64;gpso-energie.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a27f-se-faire-accompagner-par-lalepte/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>73876</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ALEPTE  - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEPTE
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Paris Terres d'Envol (EPT)</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alepte.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mourad Boukrara, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ mourad.boukrara&amp;#64;alepte.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/231a-se-faire-accompagner-par-lalec-plaine-commune/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>73875</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Plaine Commune - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Plaine Commune
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Plaine Commune (EPT)</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-plaineco.org/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Michael Evrard, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ m.evrard&amp;#64;alec-plaineco.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/63b3-se-faire-accompagner-par-lalec-mve/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>73874</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ALEC MVE - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  MVE
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>EPT Est Ensemble, Grand Paris Grand Est, Paris Est Marne et Bois</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-mve.org/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Brigitte Corinthios, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ bcorinthios&amp;#64;agence-mve.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c51-se-faire-accompagner-par-lagence-parisienne-d/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>73873</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>APC - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  APC
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Paris</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.apc-paris.com/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Karine Bidart, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ karine.bidart&amp;#64;apc-paris.com
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c70e-se-faire-accompagner-par-une-agence-locale-de/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>73940</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC Agence des Politiques énergétiques du Var
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://cofor83.fr/agence-des-politiques-energetiques-du-var</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sophie Perchat, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ sophie.perchat&amp;#64;cofor83.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8f26-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>73938</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 18 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC 18
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://alec18.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Pierre Claustres, Directeur :
+ &lt;a target="_self"&gt;
+  jean-claustres&amp;#64;alec18.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/687e-se-faire-accompagner-par-lalec-37/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>73936</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Lozère Energie - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC Lozère Energie
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>http://energie.lozere.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mathieu Couderc, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;energie.lozere.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1bc-se-faire-accompagner-par-lalec-quercy-energie/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>73935</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>ALEDA - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC ALEDA
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Ariège</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>http://aleda09.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Bonrepaux, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.bonrepaux&amp;#64;sde09.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35df-se-faire-accompagner-par-lalec-montpellier-me/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>73934</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Quercy Energies - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC Quercy
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  Energies
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.quercy-energies.fr/</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Alban Aubert, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ alban.aubert&amp;#64;quercy-energies.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3049-se-faire-accompagner-par-lalec-montpellier-me/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>73933</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>SOLEVAL - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALE
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  C SOLEVAL
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>CA du Sicoval</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.soleval.org/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laure Barthelemy-Blanc, Directrice /
+ &lt;a href="mailto:laurebb&amp;#64;soleval.org" target="_self"&gt;
+  laurebb&amp;#64;soleval.org
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact du secrétariat : Tél. : 09 62 21 95 85 /
+ &lt;a href="mailto:contact&amp;#64;soleval.org" target="_self"&gt;
+  contact&amp;#64;soleval.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e94-se-faire-accompagner-par-lalec-montpellier-me/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>73932</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Montpellier Métropole - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC Montpellier Métropole
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Montpellier Méditerranée Métropole</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-montpellier.org/</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marjorie Salaün-Rovira, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ marjorie.salaun&amp;#64;alec-montpellier.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c36-se-faire-accompagner-par-lale-08/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>73931</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>ALE 08 - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALE
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  08
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ale08.org/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christel Sauvage, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ c.sauvage&amp;#64;ale08.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87dc-se-faire-accompagner-par-lalec-du-pays-messin/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>73930</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Pays Messin - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  du Pays Messin
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DE L'AGGLOMERATION MESSINE</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec-paysmessin.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jérémy Marx, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ direction&amp;#64;alec-paysmessin.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0377-se-faire-accompagner-par-lalec-epinal-centre-/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>73928</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>ALME Mulhouse sud Alsace - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ALME Mulhouse Sud Alsace
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>CA Mulhouse Alsace Agglomération</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alme-mulhouse.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Elodie Passat, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ elodie.passat&amp;#64;mulhouse-alsace.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/22c8-se-faire-accompagner-par-lalec-nancy-grands-t/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>73927</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Nancy Grands Territoires - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Nancy Grands Territoires
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Nancy</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>http://alec-nancy.fr/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Guillaume Lavier, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ guillaume.lavier&amp;#64;alec-nancy.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7830-se-faire-accompagner-par-heol/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>73926</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>HEOL - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  HEOL
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Morlaix (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://www.heol-energies.org/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bertrand Mear, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ bertrand.mear&amp;#64;heol-energies.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e01-se-faire-accompagner-par-lalecob/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>73925</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>ALECOB - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ALECOB
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU CENTRE OUEST BRETAGNE</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://alecob.jimdofree.com/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Benoit Aignel, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ benoit.aignel&amp;#64;wanadoo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a8b1-se-faire-accompagner-par-lalec-du-pays-de-sai/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>73924</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Pays St Brieuc - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  du Pays de Saint-Brieuc
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Saint-Brieuc (PETR)</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec-saint-brieuc.org/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Charline Lasterre, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ charline.lasterre&amp;#64;alec-saint-brieuc.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ce3-se-faire-accompagner-par-energence/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>73923</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ENER'GENCE - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  ENER&amp;#039;GENCE
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE BREST</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>http://www.energence.net/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gladys Douilly, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ gladys.douilly&amp;#64;energence.net
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/31ee-se-faire-accompagner-par-lalec-du-pays-de-ren/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>73922</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>ALEC du Pays de Rennes - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC du Pays de Rennes
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE RENNES</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-rennes.org/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Claire Le Gentil, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ claire.le-gentil&amp;#64;alec-rennes.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01c1-se-faire-accompagner-par-lalec-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>73887</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 42 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC 42
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec42.org/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Richard Gonnet, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ richard.gonnet&amp;#64;alec42.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/43a3-se-faire-accompagner-par-lalec-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>73886</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 07 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC
+07
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec07.org/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Joseph Bourez, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ bourez&amp;#64;alec07.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/124e-se-faire-accompagner-par-lalec-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>73885</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 01 - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;
+ &lt;strong&gt;
+  ALEC
+01
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec01.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marie Moissenet, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ m.moissenet&amp;#64;alec01.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a7a-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>73884</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Grenoble - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Grenoble
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Grenoble-Alpes-Métropole</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>http://www.alec-grenoble.org/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Marie Filhol, Directrice
+&lt;/p&gt;
+&lt;p&gt;
+ marie.filhol&amp;#64;alec-grenoble.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ce4-se-faire-accompagner-par-lalec-de-la-metropol/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>73883</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC
+ &lt;strong&gt;
+  Lyon
+ &lt;/strong&gt;
+ , outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil FAIRE (Info Énergie) et les Plateformes Territoriales de Rénovation
+ Énergétique de l&amp;#039;Habitat (PTRE), le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-lyon.org/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Alex Dellong, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ alex.dellong&amp;#64;alec-lyon.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/27ae-se-faire-accompagner-par-seine-et-marne-envir/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>16244</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets de construction, rénovation et transformation des bâtiments éducatifs</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EduRénov</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Edu Prêt pour soutenir vos investissement dans l'école de demain</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs
+  ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  🚩
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Vous êtes une
+collectivité territoriale ou un groupement, une entreprise publique locale
+(SEM, SPL,…), un établissement public local (OPH et EPSMS) ou un établissement
+public national ? L&amp;#039;Edu Prêt est une solution de financement proposée par la
+Banque des Territoires pour accompagner la modernisation des bâtiments
+scolaires et périscolaires. Ce prêt permet aux collectivités de financer leurs
+projets d&amp;#039;acquisition, de construction et de rénovation avec des conditions
+avantageuses.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Grâce à l&amp;#039;Edu
+Prêt, vous pouvez bénéficier :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;D’un
+     taux bonifié pour les opérations les plus vertueuses.&lt;/li&gt;
+ &lt;li&gt;De
+     prêts à taux compétitif, quelle que soit la nature de votre projet.&lt;/li&gt;
+ &lt;li&gt;D’un
+     taux fixe, rendu possible par le partenariat entre la Banque des
+     Territoires et la BEI.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Que votre
+projet concerne des écoles, collèges, lycées ou équipements périscolaires comme
+les internats et espaces culturels, l&amp;#039;Edu Prêt vous offre une solution sur
+mesure. L’objectif est d’assurer des financements accessibles et pérennes pour
+soutenir la qualité et l’efficacité énergétique des infrastructures éducatives.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Si vous
+souhaitez en savoir plus, vous pouvez consulter la page dédiée à l&amp;#039;Edu Prêt et
+découvrir comment structurer votre projet avec un accompagnement adapté.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/edu-pret-investir-dans-les-projets-du-secteur-educatif</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Améliorer la qualité de l&amp;#039;air intérieur des bâtiments et la qualité de vie des occupants ;
-[...20 lines deleted...]
-  Réduire les émissions de Gaz à Effet de Serre.
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c660-edu-pret/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2019</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>154976</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction, l&amp;#039;extension ou la réhabilitation d&amp;#039;un bâtiment ayant vocation à en augmenter la valeur ou la durée d&amp;#039;usage (y compris la végétalisation des murs et toitures) à usage scolaire et/ou d&amp;#039;animation, de garderies périscolaires, d&amp;#039;accueil de loisirs, de cantines (y compris leur cuisine si utilisation exclusivement scolaire du 1er degré), &lt;/li&gt;&lt;li&gt;L&amp;#039;aménagement des cours d&amp;#039;école&lt;/li&gt;
+ &lt;li&gt;Les aires de jeux inclusives comportant au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences qu&amp;#039;il soit moteur, auditif, visuel ou mental
+ &lt;/li&gt;
+ &lt;li&gt;Les clôtures et portails (dans le cadre de la sécurisation du site)&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible si leur coût est inférieur à 50% du coût total H.T. du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  Dépenses concomitantes éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Collectivités et EPCI
-[...2 lines deleted...]
-  Associations
+  Démolitions et/ou désamiantage liés au projet, (uniquement si accompagnés de travaux de (re)construction, extension, réhabilitation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions de mobilier et de gros matériel fixe (cuisine) uniquement si elles sont liées à un projet de construction, d&amp;#039;extension ou de création,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études d&amp;#039;investissement préalables, ingénierie, assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions foncières et / ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etablissements-scolaires-publics-du-1er-degre-locaux-periscolaires-et-accueils-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>140755</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un bilan énergétique du patrimoine communal</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Au cas par cas</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagner dans la transition énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Conseil en Energie Partagé (CEP)
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectif:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - établir un inventaire du patrimoine communal
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -effectuer un bilan énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ - définir un programme d&amp;#039;actions
+&lt;/p&gt;
+&lt;p&gt;
+ - diminuer les consommations et dépenses énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - améliorer le confort des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhérer au service Conseil en Energies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir les factures et éléments nécessaires à l&amp;#039;analyse
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouvrir les bâtiments à la visite
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Nature des projets
+  SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Rénovation basse consommation de tout type de bâtiments publics et/ou associatifs quelle soit leur typologie.
-[...46 lines deleted...]
- &lt;/a&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  cep&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 03 84 47 83 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...2 lines deleted...]
-Transition énergétique
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/630f-realiser-un-bilan-energetique-du-patrimoine-c/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité
-Bâtiments et construction
-[...3 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Rendez-vous sur le site de la région Grand-Est pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>312</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui en expertise sur les thématiques de transitions écologique et énergétique et d'aménagement durable</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les questions d&amp;#039;environnement, d&amp;#039;énergie, de mobilité et d&amp;#039;aménagement urbain sont au cœur du développement de votre territoire.
+La Banque des territoires mobilise de l&amp;#039;ingénierie en faveur d&amp;#039;un développement durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le chemin vers des territoires plus durables et plus résilients comporte de nombreux défis, dont celui de disposer d&amp;#039;une ingénierie adéquate. Nous pouvons mobiliser des experts pour vous accompagner dans l&amp;#039;identification de vos enjeux, notamment de vulnérabilité, mais aussi dans la mise en lumière de vos atouts imaginer avec vous les pistes d&amp;#039;actions et quantifier les moyens à mobiliser.
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse de vous proposer un appui à l&amp;#039;élaboration d&amp;#039;une stratégie globale de transition ou de mobiliser une expertise précise (énergie, littoral, changement climatique, biodiversité...), nos experts vous accompagnent dans vos démarches.
+&lt;/p&gt;
+&lt;p&gt;
+ Elément essentiel de toute stratégie d&amp;#039;aménagement durable, la mise en œuvre d&amp;#039;une stratégie foncière est indispensable afin de créer les conditions de la réussite de nombreuses politiques publiques, qu&amp;#039;il s&amp;#039;agisse de développement économique, de production de logements ou encore de la protection d&amp;#039;espaces remarquables. Nos experts peuvent vous appuyer dans le choix des outils réglementaires, financiers et opérationnels mobilisables. Nous pouvons également vous aider à identifier les acteurs locaux et nationaux mobilisables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/accompagnement-pour-lelaboration-dune-strategie-de-transition-ecologique</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://mon-compte.banquedesterritoires.fr/#/contact/form/produit/47021</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ffe7-expertise-transition-ecologique-energetique-e/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>162443</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser l'énergie dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 60</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour mettre en place une politique énergétique maîtrisée et agir concrètement sur leur patrimoine pour réaliser des économies. &lt;/p&gt;&lt;p&gt;Pour les communes relevant d&amp;#039;un EPCI ayant signé la convention-cadre avec TEM, le syndicat aide au financement des audits énergétiques. Le syndicat dépose et instruit les dossiers pour le compte des collectivités auprès de la FNCCR dans le cadre des programmes ACTEE pour des aides financières. Des outils de suivis sont également mis à disposition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les collectivités adhérentes au syndicat, TEM prend en charge 40 % du coût de l&amp;#039;audit énergétique, pour les collectivité non adhérente 20 % &lt;span&gt;du coût de l&amp;#039;audit énergétique. L&amp;#039;aide est soumise à&lt;/span&gt;&lt;span&gt; un plafond de 700€ maximum par audit, et 1500€  par collectivité par an.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agnès BOUSSARD - Chargée de missions Maîtrise de l&amp;#039;énergie - &lt;a target="_self"&gt;agnes.boussard&amp;#64;te53.fr&lt;/a&gt; - 06 89 53 68 54&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/maitrise-de-lenergie-dans-les-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>126158</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et leurs groupements à la mise en oeuvre des projets énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Photovoltaïque sur bâtiments et ombrières de parkings publics : le SIEGE 27 accompagne les collectivités et leurs groupements pour des installations photovoltaïques en assurant les études nécessaires puis la maîtrise d&amp;#039;ouvrage des projets ainsi que leur exploitation (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-pv-bat.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois énergie : le SIEGE 27 propose aux communes un accompagnement complet des études à l&amp;#039;exploitation des installations avec prise en charge financière des coûts d&amp;#039;investissement à hauteur de 80% hors réseau hydraulique interne (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-bois.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-bois.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Eolien / photovoltaïque au sol : le SIEGE 27 co-développe de tels projets en cas de délibération favorable de la commune d&amp;#039;étude ainsi que de son intercommunalité. L&amp;#039;objectif recherché par le SIEGE 27 est de garantir l&amp;#039;appropriation, le suivi et l&amp;#039;implication du territoire, soutenir des projets publics et citoyens, contribuer au capital/compte courant des sociétés de projet et ainsi accéder à leur gouvernance et optimiser les retombées économiques locales. Le portage du risque financier est assuré par le SIEGE 27 (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-pv-sol.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-pv-sol.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   et
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-eolien.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-eolien.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Méthanisation : le SIEGE 27 accompagne les collectivités et leurs groupements à faire émerger des projets, en participant notamment financièrement aux maillages et renforcements des réseaux, soutient les porteurs de projet en leur donnant les conditions les plus favorables possibles en lien avec GRDF et les intercommunalités (
+   &lt;a href="https://www.siege27.fr/sites/default/files/fiche-metha.pdf" rel="noopener" target="_blank"&gt;
+    https://www.siege27.fr/sites/default/files/fiche-metha.pdf
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+   ).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Plus d&amp;#039;informations par le biais des fiches thématiques disponibles sur le bouton descriptif complet.
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Photovoltaïque sur ombrière : parking de la salle des fêtes de Verneusses, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Photovoltaïque sur bâtiments publics : toitures d&amp;#039;école (Thuit de l&amp;#039;Oison, Tillières sur Avre, Saint André de l&amp;#039;Eure,...), de salles des fêtes (Bourg Beaudoin,...).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois énergie : mairie/école de Surtauville,...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Photovoltaïque au sol : sur casiers de centres d&amp;#039;enfouissement de déchets (SDOMODE, SETOM), anciennes pistes bétonnées d&amp;#039;aérodrome (Saint André de l&amp;#039;Eure), anciennes carrières (Martot,...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Eolien : Mesnil-Rousset, Vraiville/Mandeville/Surtauville/Terres de Bord/La Haye Malherbe, ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.siege27.fr/categories/les-fiches-du-siege27</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ te&amp;#64;siege27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 32 39 82 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.girard@siege27.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a272-accompagnement-des-collectivites-et-de-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Intercommunal de l'Electricité et du Gaz de l'Eure (SIEGE 27)</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>131802</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide vise à financer des études
+ &lt;/strong&gt;
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TCCFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
-[...14 lines deleted...]
- Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée.
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
  &lt;br /&gt;
- Le taux de participation est majoré de 10 % si les matériaux isolants sont biosourcés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>129719</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant au développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Assurer un développement durable de la commune</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement d&amp;#039;itinéraires cyclables et piétonniers, démarche innovant type écoquartiers ou haute qualité environnementale, création de tiers-lieux, systèmes d&amp;#039;éclairage public intelligent, travaux d&amp;#039;amélioration énergétique
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
- Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. Ce plafond est également majoré de 10 % pour le montant HT des seuls travaux d&amp;#039;isolation si les matériaux isolants sont biosourcés.
-[...6 lines deleted...]
- Pour chaque dossier, tous les CEE issus des travaux de rénovation énergétique des bâtiments communaux bénéficiant de la participation financière du SDES sont cédés au SDES.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- sdes&amp;#64;sdes73.com
-[...2 lines deleted...]
- 04 79 26 42 10
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0236-financer-des-projets-contribuant-au-developpe/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>120978</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
+&lt;/p&gt;
+&lt;p&gt;
+ Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ adresse mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2022</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>121473</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre projet de rénovation énergétique sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Programme de rénovation énergétique SIEDS/ETAT</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J52" s="1" t="inlineStr">
+        <is>
+          <t>plafonné</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de renforcer et soutenir les projets des communes 
+et des intercommunalités dans le domaine de la 
+rénovation énergétique des bâtiments publics, le 
+SIEDS et la Préfecture des Deux-Sèvres ont souhaité 
+s’associer pour coordonner leurs dispositifs de soutien 
+financier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les &lt;strong&gt;communes &lt;/strong&gt;et EPCI adhérentes au SIEDS.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des travaux de rénovation énergétique sur son patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;Réaliser un audit énergétique,&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une aide de l&amp;#039;État (DETR, DSIL, Fonds Vert) en 2023.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;30% de l’assiette éligible (hors travaux d&amp;#039;extension ou de création) :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- plafonné à 300 000 € pour les communes reversant la TICFE au SIEDS&lt;/p&gt;&lt;p&gt;- plafonné à 100 000 € pour les communes conservant la TICFE&lt;/p&gt;&lt;p&gt;Possibilité de cumul avec des aides d’État sous réserve du respect du minimum de subvention prévu à l’article L1111-10 du CGT.&lt;/p&gt;&lt;p&gt;Le SIEDS rétrocède au maître d&amp;#039;ouvrage les CEE générés par les travaux de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/soutien-investissement-renovation-energetique/</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5b0-financer-des-travaux-de-renovation-energetiqu/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>121472</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique à gain rapide, sur bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Actions rapides dans la rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS (Syndicat d'Énergie des Deux-Sèvres)</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>plafonné à 5 000€ / an / collectivité</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation des bâtiments publics est un enjeu majeur de la transition énergétique.
+ &lt;br /&gt;
+ Le SIEDS accompagne les collectivités dans leurs travaux de rénovation énergétique à gain rapide, sur leurs bâtiments publics.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement et financement d&amp;#039;actions standartisées (liste ci-dessous) dans les bâtiments pour lesquels aucun travaux de réhabilitation lourde n&amp;#039;est prévu à l&amp;#039;échéance de 4/5 ans. Les actions dans les bâtiments publics sont dites à gain rapide car elles permettent de maîtriser les coûts, d&amp;#039;éviter les dérives de consommation et de préparer les bâtiments à une réhabilitation complète.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme non soumis à la réalisation préalable d&amp;#039;un audit énergétique du SIEDS.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions standardisées sont :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration de robinet thermostatique auto-équilibrant et tête thermostatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation de combles / Plancher bas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calorifuge des réseaux / Point singulier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relamping LED / Détection de présence dans les sanitaires et les zones de passage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de prises programmables (imprimante, box internet salle informatique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;horloge sur les caissons de VMC ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à jour des plans des bâtiments/ Schéma de principe des équipements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désembouage/ rinçage des installations. Nettoyage/ramonage des VMC et des bouches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de sous-compteurs d&amp;#039;énergie MBUS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes et EPCI adhérentes au SIEDS, avec un projet situé sur une zone intégrée à la concession du SIEDS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réaliser des actions standardisées d&amp;#039;amélioration et de maîtrise des consommations énergétiques dans ses bâtiments publics.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sieds.fr/financement-travaux-collectivite/renovation-energetique-batiments-publics/programme-actions-gain-rapide/</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://espacecollectivite.sieds.fr/login</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>anivelle@sieds.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db11-etudier-la-renovation-energetique-dun-batimen/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>SIEDS</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>71870</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en ingénierie pour la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments tertiaires</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires facilite les études nécessaires à la mise en œuvre des projets de rénovation énergétiques des collectivités. Nous pouvons également soutenir les rénovations des universités dans certaines conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement concerne 2 types d&amp;#039;études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les schémas directeurs immobiliers énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  les montages juridiques et financiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plusieurs modalités d&amp;#039;intervention sont envisageables : soit la mobilisation d&amp;#039;experts pour mener les études, soit un cofinancement dans la limite de 50 % du montant TTC de l&amp;#039;étude (80 % en outremer), avec un plafond à 50 K€ pour les schémas directeurs immobiliers et 10 K€ pour les montages juridiques et financiers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/renovation-energetique-batiments-tertiaires?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rebtcl_otat#segment-13071</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Nous contacter par mail via notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1836-assurer-la-transition-energetique-de-votre-pa/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>49783</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la rénovation énergétique du patrimoine public</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux programmes Action Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des solutions d&amp;#039;accompagnement er de financement des projets de rénovation énergétique du patrimoine public, et ce, dans le cadre du programme national Action Cœur de Ville. Vous pouvez y prétendre si vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover l&amp;#039;espace public ouvert ou l&amp;#039;offre de stationnement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les solutions de transport propre et de mobilité durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer les énergies renouvelables et assurer la rénovation énergétique des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des foncières locales spécialisées pour le commerce ou l&amp;#039;activité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénover des hébergements et équipements touristiques et de loisirs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des infrastructures numériques et des services innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou de soutien aux commerces de proximité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des programmes alimentaires territoriaux et des circuits courts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter des friches ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir une offre médicale de proximité et des structures d&amp;#039;accueil dédiées aux personnes âgées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables visant à déterminer l&amp;#039;opportunité et le potentiel économique du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études de structuration du montage juridique, économique et financier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser une prise de participation en fonds propres et quasi fonds propres dans les sociétés de projet et les Sociétés d&amp;#039;Économie Mixte agissant en qualité d&amp;#039;aménageurs ou d&amp;#039;opératrices ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer un accompagnement en ingénierie sur les projets identifiés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Commerces et services
+Innovation, créativité et recherche
+Equipement public
+Réhabilitation
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-action-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_acv_osat</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez votre contact régional sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c235-etre-soutenu-dans-vos-projets-cur-de-ville-pr/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2020</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>24806</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>163082</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Rénover et construire durablement un bâtiment public</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contribution à la réflexion en amont du projet et aide à la programmation et aux études préalables pour : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter le coût d’investissement en optimisant les choix &lt;/li&gt;&lt;li&gt;avoir des consommations d’énergie conformes au niveau attendu &lt;/li&gt;&lt;li&gt;assurer le confort en toute saison&lt;/li&gt;&lt;li&gt; faciliter l’exploitation future d’un bâtiment &lt;/li&gt;&lt;li&gt;intégrer éventuellement une solution d’énergie renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;MODALITES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définition d’un objectif de performance énergétique&lt;/li&gt;&lt;li&gt;visite du bâtiment et analyse des consommations &lt;/li&gt;&lt;li&gt;Proposition de solutions d’amélioration&lt;/li&gt;&lt;li&gt;Aide à la rédaction du cahier des charges technique (choix assistance à maîtrise d’ouvrage, maîtrise d’œuvre) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation au concours d’architecte lancé par la collectivité &lt;/li&gt;&lt;li&gt;Analyse des dossiers techniques dans les différentes phases du projet (avant-projet sommaire, avant-projet définitif, dossier de consultation des entreprises, exécution, exploitation…) &lt;/li&gt;&lt;li&gt;Participation aux différentes réunions du projet &lt;/li&gt;&lt;li&gt;Suivi des travaux et échanges avec les entreprises et la maîtrise d’ouvrage &lt;/li&gt;&lt;li&gt;Validation du niveau de performance attendu &lt;/li&gt;&lt;li&gt;Accompagnement de la société d’exploitation durant la phase de réglages des installations techniques &lt;/li&gt;&lt;li&gt;Suivi du fonctionnement général de tous les systèmes thermiques du bâtiment pendant la phase de parfaite achèvement des travaux &lt;/li&gt;&lt;li&gt;Bilan des consommations sur les premières années d’utilisation du bâtiment&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation globale de bâtiments (isolation des murs, des toitures, remplacement des menuiseries, réflexion sur le système de chauffage en place) &lt;/li&gt;&lt;li&gt;Participation au jury des concours d’architecture et analyse des documents dans les différentes phases du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/etre-accompagne-projets/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-et-construire-durablement-un-batiment-public/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>163081</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Agir sur la maîtrise de l'énergie de mon patrimoine public</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La collectivité est accompagnée dans le suivi énergétique de ses bâtiments publics et bénéficie d’un soutien technique dans la réalisation des travaux préconisés par l’ALEC.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontre avec la collectivité et les partenaires concernés &lt;/li&gt;&lt;li&gt;Visite technique des bâtiments publics (système constructif, état et épaisseur des isolants existants, menuiseries, système de chauffage et climatisation, régulation…) • Analyse des consommations des trois dernières années &lt;/li&gt;&lt;li&gt;Suivi des consommations d’énergie et d’eau des bâtiments et éclairage public &lt;/li&gt;&lt;li&gt;Préconisation d’actions d’économie d’énergie sur les bâtiments étudiés &lt;/li&gt;&lt;li&gt;Réalisation d’un plan pluriannuel d’investissement en concertation avec l’équipe municipale &lt;/li&gt;&lt;li&gt;Identification de potentiel en énergies renouvelables &lt;/li&gt;&lt;li&gt;Sensibilisation des usagers des bâtiments publics aux économies d’énergie &lt;/li&gt;&lt;li&gt;Proposition de programmes pluriannuels d’investissement sur chaque bâtiment public (régulation et programmation du chauffage, isolation, chauffage performant renouvelable…) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ALEC s’adapte aux besoins de la collectivité et peut réaliser l’intégralité de l’accompagnement cité ci-dessus ou uniquement une partie.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Appui méthodologique
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/collectivites/agir-patrimoine-public/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sébastien DURAND, &lt;a target="_self"&gt;sebastien.durand&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-sur-la-maitrise-de-lenergie-de-mon-patrimoine-public/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>163078</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Identifier le potentiel en économies d'énergie et en énergies renouvelables de mon territoire</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Identification et quantification des potentiels de réduction des consommations d’énergie et de développement des énergies renouvelables, en lien avec les démarches énergie-climat et enjeux locaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Modalités :&lt;/p&gt;&lt;p&gt;Sur la base de l’état des lieux énergétique, et au regard des objectifs énergie-climat à atteindre (SRADDET, neutralité carbone, PCAET…), élaboration d’études de potentiels et/ou de scénarisations prospectives : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Estimation du potentiel de réduction des consommations d’énergie par secteur et/ou par usage : rénovation thermique des bâtiments, éclairage public… &lt;/li&gt;&lt;li&gt;Evaluation des potentialités de mutation énergétique (conversion des énergies fossiles vers les énergies renouvelables) &lt;/li&gt;&lt;li&gt;Estimation du potentiel de développement des différentes filières énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etude des potentiels de développement des EnR à l’échelle des différents EPCI dans une logique de coopérations territoriales avec Bordeaux Métropole &lt;/li&gt;&lt;li&gt;Etude du potentiel d’implantation de méthaniseurs&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adhésion&lt;/li&gt;&lt;li&gt;Signature d&amp;#039;une convention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-mb33.fr/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Romain HARROIS, &lt;a target="_self"&gt;romain.harrois&amp;#64;alec-mb33.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>thi.gref@alec-mb33.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-le-potentiel-en-economies-denergie-et-en-energies-renouvelables-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Alec métropole bordelaise et Gironde</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>152925</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Prioriser la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Prioréno</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>ENEDIS
+Banque des Territoires
+GRDF</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
+&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Prioréno met à disposition des collectivités
+ &lt;strong&gt;
+  une vision cartographique de leur parc de bâtiments publics
+ &lt;/strong&gt;
+ ainsi que des données de consommations d&amp;#039;électricité et de gaz. Ce service offre la possibilité à ses utilisateurs d&amp;#039;être davantage autonome grâce à
+ &lt;strong&gt;
+  une vision globale des consommations énergétiques de ses bâtiments
+ &lt;/strong&gt;
+ et aide à établir un plan de rénovation énergétique pertinent.
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Prioréno répond aux problématiques de terrain :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des collectivités qui manquent d&amp;#039;informations sur leur patrimoine et leurs consommations
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Des services numériques proposés complexes et qui nécessitent le recours à une expertise externe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Faciliter la décision publique locale pour la rénovation énergétique de bâtiments publics :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sur cet outil, la Banque des territoires regroupe un ensemble de données fournies par ses partenaires (dont Enedis) lui permettant de générer une
+ &lt;strong&gt;
+  analyse précise de la consommation énergétique d&amp;#039;environ 500.000 bâtiments publics
+ &lt;/strong&gt;
+ présents sur le territoire français. Prioréno en identifie les 10 à 20% de parc sur lesquels les élus locaux peuvent concentrer leurs efforts en matière de rénovation énergétique : études puis mise en chantier !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;&lt;em&gt;
+  * Les pays ne sont pas bénéficiaires de l&amp;#039;aide.
+ &lt;/em&gt;&lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour bénéficier de l&amp;#039;aide, il faut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir un compte sur le site de la Banque des Territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaitre sa liste de PRMs
+&lt;/p&gt;
+&lt;p&gt;
+ Donner l&amp;#039;autorisation à la Banque des Territoires d&amp;#039;accéder aux données de la collectivité locale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Enedis</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/prioreno-un-nouveau-service-data-de-renovation-energetique</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/directions-regionales</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact-prioreno&amp;#64;caissedesdepots.fr" target="_self"&gt;contact-prioreno&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Interlocuteur Privilégié Enedis : &lt;a href="https://www.enedis.fr/jaccede-mon-portail-collectivites"&gt;J&amp;#039;accède à mon Portail Collectivités | Enedis&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>pauline.wissocq@enedis.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d57-prioriser-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Enedis</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>116416</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 4 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations (loi 1901 et 1908) et leurs fédérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME / TPE / Micro-entreprises au sens communautaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chambres consulaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers disposant d&amp;#039;un numéro SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agriculteurs : Exploitants à titre principal ou secondaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD61" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>131800</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ce dispositif favorise des projets de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les opérations en rénovation globale d&amp;#039;un ou plusieurs bâtiments publics :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réduire de 50% minimum les consommations énergétiques de la ou des surface(s) concernée(s). Le gain énergétique devra être justifié par une étude thermique précisant les consommations énergétiques avant et après travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Pour les opérations de rénovation « par étapes » : au minimum 2 actions « geste par geste » (isolation des murs, des planchers bas et de la toiture, rénovation des menuiseries extérieures, ventilation, production de chauffage et d&amp;#039;eau chaude sanitaire etc.)
 &lt;/span&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Respecter les critères techniques des fiches standardisées CEE.
   &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Adresse électronique de contact pour cette aide est la suivante : aap-batiments-durables&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
   Trouver un conseiller
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/29cf-travaux-de-renovation-energetique-des-batimen/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>120959</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20.000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes
+ &lt;br /&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux
+ &lt;br /&gt;
+ Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
+&lt;/p&gt;
+&lt;p&gt;
+ Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation globale de bâtiments tertiaires publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation par étapes : au minimum 2 actions « geste par geste »  (isolation des murs, planchers bas et toiture, menuiseries extérieures...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ Les projets devront respecter des performances minimales indiquées dans le règlement du dispositif et le recours à des matériaux biosourcés ou la production d&amp;#039;énergies renouvelables sur site seront valorisés.
+&lt;/span&gt;
+&lt;p&gt;
+ Les dossiers peuvent être déposés toute l&amp;#039;année sur
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  aap-batiments-durables&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
+  Trouver un conseiller
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
-Réhabilitation
-Architecture
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Banque des Territoires
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="T6" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-      <c r="A7" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>73104</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments publics tertiaire en Ardèche</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Energies de l’Ardèche (SDE 07)</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 75</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions apportés s&amp;#039;appuient sur le mécanisme des Certificats économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées sur la base des dépenses retenues sont plafonnées dans la limite des seuils suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Montant de la dépense (HT) retenue - L&amp;#039;enveloppe éligible est de 30 000 €
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour tout travaux éligible aux CEE - 50 %
+  d&amp;#039;aide
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de bouquet de travaux - 60% d&amp;#039;aide
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de recours à des matériaux biosourcés - 60 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de bouquet de travaux ayant recours à des matériaux biosourcés - 75%
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la rénovation énergétique des bâtiments communaux : isolation, changement de fenêtre, pose de VMC, changement de système de chauffage, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité doit être adhérente au service énergie du SDE 07 pour être éligible, il s&amp;#039;agit d&amp;#039;une adhésion de 70 centimes par habitant et par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères techniques minimaux sont ceux permettant la valorisation des Certificats économies d&amp;#039;énergie (CEE).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde07.com/</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde07.com/communes-collectivites-ardeche/maitrise-des-energies/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Julien CARONNET - j.caronnet&amp;#64;sde07.com - 04 75 66 09 27
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>j.caronnet@sde07.com</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a77-accompagner-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>SDE 07 - Syndicat Départemental d'Energies de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>17/12/2020</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>58075</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Accompagner la valorisation des travaux de rénovation grâce aux Certificats d'Economie d'Energie</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Hellio Solutions</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...4 lines deleted...]
-          <t>Subvention
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I7" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Min : 5 Max : 100</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
  au travers de son pôle dédié. Grâce à une pluralité de métiers complémentaires, nos équipes accompagnent les collectivités étape par étape,
  jusqu&amp;#039;à
  l&amp;#039;optimisation des performances énergétiques de leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Nous proposons un accompagnement tout le long du cycle de vie des projets d&amp;#039;économies d&amp;#039;énergie et cela inclut notamment les axes suivants :
 &lt;/p&gt;
 &lt;p&gt;
  1- L&amp;#039; identification des gisements d&amp;#039;économies d&amp;#039;énergie
 &lt;/p&gt;
 &lt;p&gt;
  2- Des recommandations techniques sur les projets à venir
 &lt;/p&gt;
 &lt;p&gt;
  3- Le montage et la validation des dossiers CEE
 &lt;/p&gt;
 &lt;p&gt;
  Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   278 écoles
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   175 mairies
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   138 salles des fêtes
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43; de 200 logements communaux
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
@@ -1142,2612 +14362,3567 @@
  &lt;li&gt;
   isolation des combles, de la toiture-terrasse, des murs et du plancher : 73 600 € de versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   remplacement des menuiseries : 1000 € versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   pose d&amp;#039;une pompe à chaleur air/eau : 9760 € versés
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   mise en place d&amp;#039;un système de gestion technique du bâtiment pour le chauffage et l&amp;#039;eau chaude sanitaire : 1 700€ versés
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au total, le montant de prime versé a été de 86 060 € ce qui a couvert 37% du montant total des travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible aux dispositif des CEE, chaque opération doit respecter des critères spécifiques définis. Au cas par cas, nous vous indiquerons si votre opération est éligible aux CEE et nous serons force de propositions et préconisations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T68" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.hellio.com/solutions/collectivites</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Léa Monnier
   &lt;/strong&gt;
   &lt;br /&gt;
   Responsable développement commercial - Secteur Public - Hellio
   &lt;br /&gt;
   01 44 94 21 36
   &lt;br /&gt;
   &lt;a href="mailto:lmonnier&amp;#64;hellio.com" target="_self"&gt;
    lmonnier&amp;#64;hellio.com
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>lmonnier@hellio.com</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-valorisation-des-travaux-de-re/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Hellio</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2020</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>129712</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Programme rénovation</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Cela implique notamment sa présence aux phases suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la validation du DCE travaux pour assurer la cohérence avec l&amp;#039;étude thermique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lors de la sélection des entreprises afin d&amp;#039;apprécier l&amp;#039;impact des solutions proposées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  À la réception afin de contrôler que les solutions retenues sont correctement mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dossiers sont séparès en deux catégories :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bâtiments inférieurs à 150 m2 de SHON
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bâtiments supérieurs à 150 m2 de SHON
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les bâtiments &amp;lt; 150 m2 de SHON
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il sera demandé la réalisation d&amp;#039;un bouquet de travaux comprenant au minimum deux actions parmi la liste suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Isolation de combles / toiture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation du sol / plancher bas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Isolation des murs donnant sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement des menuiseries donnant sur l&amp;#039;extérieur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaque poste de travaux devra respecter les critères des certificats d&amp;#039;économies d&amp;#039;énergie (CEE) définis par l&amp;#039;Etat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une programmation / régulation du ou des système(s) de chauffage / ventilation / climatisation devra être mise en place.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les bâtiments &amp;gt; 150 m2 de SHON
+ :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SYDEV soutient les travaux d&amp;#039;amélioration de la performance énergétique selon les modalités suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ Catégorie 1 Catégorie 2 Catégorie 3
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du bâti (Ubat) &amp;lt; 0,6 W/m2.K*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dérogation possible à 0,7 W/m2.K en cas d&amp;#039;utilisation de matériaux biosourcés sur l&amp;#039;ensemble des murs extérieurs ou des planchers hauts.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; Cep réf- 40%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 2 Catégorie 3
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
+&lt;/p&gt;
+&lt;p&gt;
+ Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
+ &lt;br /&gt;
+ Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
+ &lt;br /&gt;
+ Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Catégorie 4 (Piscine)
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacter directement le SYDEV.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Secteur
+ :
+ &lt;br /&gt;
+ Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
+ &lt;br /&gt;
+ &lt;em&gt;
+  Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
+ &lt;br /&gt;
+ &lt;em&gt;
+  Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
+ &lt;br /&gt;
+ &lt;em&gt;
+  Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>b.guilbaud@sydev-vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+&lt;/p&gt;
+&lt;p&gt;
+ Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Dépenses de mobilier et d&amp;#039;entretien courant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-scolaires</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>74155</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction ou la restructuration d'une école rurale</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>20% d'aide maxi dans la limite de 100 000€ et de 70% d'aides publiques</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide départementale pour la construction ou la restructuration de bâtiments scolaires dans les communes de moins de 2000 habitants : coût des travaux de plus de 150 000€ HT (commune) à 240 000€ HT (EPCI)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;ouverture de classe : coût des travaux supérieur à 80 000€ HT (commune) à 150 000€ HT (EPCI).
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond des dépenses subventionnables : 1 M€
+&lt;/p&gt;
+&lt;p&gt;
+ Aide conditionnée à l&amp;#039;obtention d&amp;#039;une aide financière au titre du  Fonds d&amp;#039;Aménagement Rural (FAR)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ouverture de classe, construction et réhabilitation de bâtiments scolaires (restauration, garderie, etc.)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ collectivités éligibles au FAR, opération située sur une commune de moins de 2000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Ruralité et Economie Résidentielle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Christelle ASENSIO : 05 62 56 78 34 (christelle.asensio&amp;#64;ha-py.fr)
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie HONDAA : 05 62 56 77 87 (sophie.hondaa&amp;#64;ha-py.fr)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d5b-financer-la-construction-dune-ecole-rurale/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Française de Développement (AFD)</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>162711</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE83</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Fédération nationale des collectivités concédantes et régies (FNCCR)
+Territoire d'Energie Var - Symielec (TE83)
+Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
+Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
+de mettre à disposition et financer des outils d’aide à la décision pour les
+groupements de collectivités qui souhaitent développer des projets de
+rénovation énergétique des bâtiments publics. A l’échelle du Var ce
+programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
+COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
+permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
+conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;o&lt;span&gt;  
+&lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
+différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
+ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
+de flux ACTEE83 avec le
+recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
+collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
+collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
+des collectivités sur l’amélioration énergétique des bâtiments publics en
+communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
+du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
+de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
+AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2023</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>119941</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement de collectivité</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
+ &lt;br /&gt;
+ L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
+ &lt;br /&gt;
+ Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
+ &lt;br /&gt;
+ Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
+ &lt;br /&gt;
+ Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
+ &lt;br /&gt;
+ L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
+ &lt;br /&gt;
+ Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes communes et EPCI de Savoie sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christian Fleury - Responsable du pôle collectivités et territoires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  christian.fleury&amp;#64;asder.asso.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 04 79 85 88 50
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>162652</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Programme ACTEE - SDE35</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>130993</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour son projet de Bois-Énergie</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VENTE DE CHALEUR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du transfert de compétence «Production et distribution de chaleur», le SIEL-TE peut, dans certains cas, proposer la vente de chaleur et ainsi gérer de A à Z le fonctionnement de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, l&amp;#039;achat des différents combustibles et fluides (bois, appoint, électricité, eau, téléphone), ainsi que les charges de fonctionnement (maintenance, exploitation et renouvellement du matériel) sont à la charge du SIEL-TE qui vend la chaleur à la collectivité pendant une durée de 20 ans, en lieu et place de la contribution annuelle sous forme de loyer.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; prix chaleur selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OEUVRE DÉLÉGUÉE - OPTION «ÉNERGIES RENOUVELABLES ET RÉSEAU DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : adhésion à la compétence optionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SAINT-MAURICE-EN-GOURGOIS
+&lt;/p&gt;
+&lt;p&gt;
+ En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferie automatique au bois déchiqueté et son réseau de chaleur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Puissance de la chaudière : 90 kW
+  &lt;/li&gt;
+  &lt;li&gt;
+   Consommation annuelle de bois : 99 tonnes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equivalence énergétique : 27 575 litres de fioul
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois utilisé : plaquette forestière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume du silo de stockage : 36 m2
+  &lt;/li&gt;
+  &lt;li&gt;
+   Surface totale chauffée : 2 031 m2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>http://www.te42.fr</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Responsable du Pôle ENR
+&lt;/p&gt;
+&lt;p&gt;
+ Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>152452</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J80" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise aux normes de la salle de motricité à &amp;#34;Ville Active&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;extension et de réhabilitation du restaurant scolaire de l&amp;#039;école maternelle de &amp;#34;Beau Horizon&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de mise aux normes du périscolaire de l&amp;#039;école primaire à &amp;#34;Horizon Vert&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude et travaux de réhabilitation de la cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Épanouie&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;aménagement d&amp;#039;une salle de classe à l&amp;#039;école maternelle &amp;#34;Petits Artistes&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;div&gt;
+ &lt;table&gt;
+  &lt;tbody&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Dépenses éligibles
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Taux de financement
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       &lt;strong&gt;
+        Observations
+       &lt;/strong&gt;
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Études de faisabilité préalables aux travaux
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+      &lt;br /&gt;
+      ou
+      &lt;br /&gt;
+      intercommunal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      -Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      50 000 € HT
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Travaux d&amp;#039;aménagement permettant la création ou la réhabilitation de locaux scolaires maternelle et du 1er degré (y compris l&amp;#039;installation de locaux mobiles neufs)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+      &lt;br /&gt;
+      ou
+      &lt;br /&gt;
+      intercommunal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      -Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      300 000 € HT par classe sur l&amp;#039;ensemble du bâtiment scolaire
+     &lt;/p&gt;
+     &lt;p&gt;
+      -Bonification de 20 % du taux de financement pour les communes rurales hors RPI ne pouvant bénéficier d&amp;#039;un complément de l&amp;#039;État, dans le seul cas où un poste d&amp;#039;enseignant est créé
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Travaux de construction, aménagement, réhabilitation d&amp;#039;annexes pédagogiques ou installation de locaux mobiles neufs (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs) y compris le mobilier lié* dans le cadre de la création de classes ainsi que l&amp;#039;installation de systèmes performants de production de chauffage pour le bâtiment (chaudières à basse température, chaudières à condensation, chaudière à ventouse, etc...)
+     &lt;/p&gt;
+     &lt;p&gt;
+      Travaux de construction et  aménagement de cantines scolaires ou installation de locaux mobiles neufs
+      &lt;br /&gt;
+      (y compris le mobilier et matériel lourd de cuisine)
+     &lt;/p&gt;
+     &lt;p&gt;
+      Travaux de création, modernisation et adaptation des cours de récréation et terrains de jeux dans leur ensemble.
+     &lt;/p&gt;
+     &lt;p&gt;
+      Acquisition d&amp;#039;équipement informatique lié à la mise en place d&amp;#039;un espace numérique de travail (ENT)
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+      &lt;br /&gt;
+      ou
+      &lt;br /&gt;
+      intercommunal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      - Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      800 000 € HT pour les annexes pédagogiques et les cantines.
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Installation de bornes WIFI et équipements liés dans les locaux scolaires
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux communal
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      5 000 € HT par borne
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Acquisition de matériel de premier équipement informatique avec les logiciels liés ou changement de matériel de plus de 5 ans (hors coût de formation) *
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux fixe de 50 %
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      &lt;span&gt;
+       .
+      &lt;/span&gt;
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+   &lt;tr&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Acquisition de tableaux numériques, de vidéoprojecteurs interactifs (1
+      er
+      équipement)*
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Taux fixe de 50 %
+     &lt;/p&gt;
+    &lt;/td&gt;
+    &lt;td&gt;
+     &lt;p&gt;
+      Dépense subventionnable plafonnée à
+      &lt;br /&gt;
+      3 000 € HT par équipement
+     &lt;/p&gt;
+    &lt;/td&gt;
+   &lt;/tr&gt;
+  &lt;/tbody&gt;
+ &lt;/table&gt;
+&lt;/div&gt;
+&lt;p&gt;
+ * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de petits matériels (tables, chaises, ...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de matériel de restauration scolaire de moins de 10 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>50028</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H9" s="1" t="inlineStr">
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="N9" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Equipement public
-[...4 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="T9" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a target="_self"&gt;renovation&amp;#64;sieds.fr&lt;/a&gt;
- &lt;br /&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...231 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>165680</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d’installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...163 lines deleted...]
-          <t>Espace public
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide de l’ADEME est apportée principalement sous forme de &lt;strong&gt;forfait de subvention par unité de capacité de production annuelle (€/MWh) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;45 €/MWh PCS (pouvoir calorifique supérieur) pour l’injection, avec une aide plafonnée à 700 000 €.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets atypiques et innovants et les projets de station d’épuration urbaine, d’autres modalités de calcul de l’aide sont utilisées.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;équipements soutenus par l’ADEME&lt;/strong&gt; sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;unités de méthanisation avec injection de biométhane :&lt;br /&gt;&lt;ol&gt;&lt;li&gt;production de biogaz ;&lt;/li&gt;&lt;li&gt;valorisation énergétique du biogaz : production de chaleur seule, épuration du biogaz en biométhane, injection dans le réseau public ;&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;li&gt;stations d’épuration urbaines (STEU) : &lt;ol&gt;&lt;li&gt;valorisation énergétique du biogaz comprenant l’épuration en biométhane et l’injection dans le réseau public.&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour en savoir plus sur les opérations éligibles dans chaque territoire, vous pouvez consulter les &lt;a target="_blank" href="https://ademe.cache.ephoto.fr/link/3c9igq/lqa1buongrte5nk.pdf"&gt;dispositifs régionaux de soutien à la méthanisation (PDF – 869 ko).&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Recyclage et valorisation des déchets
+Alimentation
+Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="S12" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
-[...52 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>152466</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
-[...710 lines deleted...]
-      <c r="K16" s="1" t="inlineStr">
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 62</t>
+        </is>
+      </c>
+      <c r="J84" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
-[...881 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
  &lt;/li&gt;
  &lt;li&gt;
   Installation de fenêtres à double vitrage
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du réseau de chauffage urbain à Chaleurville
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
  &lt;/li&gt;
  &lt;li&gt;
   Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation énergétique des bâtiments historiques du Vieilbourg
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;div&gt;
   &lt;table&gt;
    &lt;tbody&gt;
     &lt;tr&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Dépenses éligibles
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
       &lt;p&gt;
        &lt;span&gt;
         &lt;strong&gt;
          Taux de financement
         &lt;/strong&gt;
        &lt;/span&gt;
       &lt;/p&gt;
      &lt;/td&gt;
      &lt;td&gt;
@@ -4185,1384 +18360,246 @@
        20 000 € HT
       &lt;/p&gt;
      &lt;/td&gt;
     &lt;/tr&gt;
    &lt;/tbody&gt;
   &lt;/table&gt;
  &lt;/div&gt;
 &lt;p&gt;
  * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    travaux d&amp;#039;entretien.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W84" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...256 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
-[...939 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant de la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -5638,389 +18675,527 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrains ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie ;
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W85" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 96 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>163639</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H31" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD86" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...23 lines deleted...]
- Pièces justifiant la bonification si sollicitée
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
-[...2 lines deleted...]
-Equipement public
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
 Bâtiments et construction
-Réhabilitation</t>
-[...2 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...113 lines deleted...]
-      <c r="S31" s="1" t="inlineStr">
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T31" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X31" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
-[...1 lines deleted...]
-  https://www.manche.fr/contacter-le-departement/
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
  &lt;/a&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Téléphone : 02 33 05 96 79
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-      <c r="A32" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>143309</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -6168,2458 +19343,1215 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...448 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
-[...187 lines deleted...]
-      <c r="N36" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Réduction de l'empreinte carbone</t>
-[...2 lines deleted...]
-      <c r="O36" s="1" t="inlineStr">
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S36" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
-[...35 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...895 lines deleted...]
-      <c r="E42" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>165679</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études et investissements structurants pour la gestion des déchets en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Études et investissements structurants pour la gestion des déchets en Outre-mer et Corse  </t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...2 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O42" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour prendre en compte les spécificités en matière de gestion des déchets dans les Outre-mer et en Corse, l’ADEME peut aider les études, puis les investissements structurants ayant pour objet de faciliter le tri et la valorisation de déchets, ainsi que leur traitement ultime, tels que : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation des déchèteries, centre de tri et de transfert des collectivités ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation de centre de tri et déchèterie professionnelle ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de plateformes de compostage ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de centres de préparation des CSR ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création d’installations de valorisation énergétique ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou l’extension de site de stockage des déchets ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la résorption des dépôts sauvages.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S42" s="1" t="inlineStr">
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X42" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>164713</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les Technologies et les vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Technologies et vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...25 lines deleted...]
-      <c r="O43" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02. Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet
+Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Aide à l&amp;#039;investissement &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt; Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;/p&gt;&lt;p&gt; Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.
+Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.
+Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P43" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD91" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...13 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)
+Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
+        <is>
+          <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ 16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
+&lt;/p&gt;
+&lt;p&gt;
+ Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement de chaudière d&amp;#039;un gymnase
+  &lt;/li&gt;
+  &lt;li&gt;
+   ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  fondsenergies&amp;#64;metropolegrandparis.fr
+  Postes de travaux :
  &lt;/strong&gt;
- . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
-[...44 lines deleted...]
-      <c r="N44" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Isolation toiture : BAT-EN-101 / BAR-EN-101
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation murs : BAT-EN-102 / BAR-EN-102
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation sous plancher : BAT-EN-103 / BAR-EN-103
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement menuiseries : BAT-EN-104 / BAR-EN-104
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation toit terrasse : BAT-EN-107 / BAR-EN-107
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement chaudière combustible : BAT-TH-102 / BAR-TH-106/107
+  &lt;/li&gt;
+  &lt;li&gt;
+   Système de régulation par prog d&amp;#039;intermittence : BAT-TH-108 / BAR-TH-118
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chauffe-eau solaire collectif : BAT-TH-111 / BAR-TH-124/135
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pompe à chaleur : BAT-TH-113 / BAR-TH-129
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion Technique Centralisée (GTC) : BAT-TH-116
+  &lt;/li&gt;
+  &lt;li&gt;
+   Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Lien vers le site gouvernemental des fiches CEE :
+ &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
+  https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Isère</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te38.fr/iserenov/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Envoyez votre demande sur iserenov&amp;#64;te38.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>jgiono@te38.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>162651</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur</t>
-[...2 lines deleted...]
-      <c r="O44" s="1" t="inlineStr">
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
-[...237 lines deleted...]
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1.    Les communes doivent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
  &lt;/li&gt;
  &lt;li&gt;
   soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
@@ -8648,16288 +20580,164 @@
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
 &lt;/p&gt;
 &lt;p&gt;
  Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...8914 lines deleted...]
-      <c r="H93" s="1" t="inlineStr">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
-[...356 lines deleted...]
-      </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
-          <t> Min : 20 Max : 80</t>
-[...4 lines deleted...]
-          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
-        <is>
-[...6901 lines deleted...]
-      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -24946,19028 +20754,1639 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M126" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N126" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O126" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R126" s="1" t="inlineStr">
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S126" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T126" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U126" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V126" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X126" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y126" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z126" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA126" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="127" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G127" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...13 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
-[...10 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M127" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
-[...23 lines deleted...]
-      <c r="S127" s="1" t="inlineStr">
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X127" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Christian Fleury - Responsable du pôle collectivités et territoires
-[...6 lines deleted...]
-  &lt;/span&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
- - 04 79 85 88 50
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
+spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
+internes suffisantes de mettre en place une politique énergétique 
+maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
+économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
+ indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
+ établir un bilan énergétique, le CEP réalise un inventaire du 
+patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
+consommations eau/gaz et électricité des bâtiments communaux et apporte 
+une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
-[...55 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La
-[...26 lines deleted...]
- La dotation est également destinée à financer la réalisation d&amp;#039;opérations visant au développement des territoires ruraux inscrites dans un contrat signé avec le représentant de l&amp;#039;Etat.
+ Opérations éligibles à la DETR :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les priorités nationales d&amp;#039;attribution de la dotation sont fixées pour l&amp;#039;année 2022 par l&amp;#039;instruction du 7 janvier 2022 relative à la composition et aux règles d&amp;#039;emploi des dotations et fonds de soutien à l&amp;#039;investissement en faveur des territoires en 2022 (https://www.legifrance.gouv.fr/download/pdf/circ?id&amp;#61;45271).
+ Les projets répondant aux thématiques suivantes sont subventionnables :
  &lt;br /&gt;
-&lt;/p&gt;
-[...6 lines deleted...]
- L&amp;#039;enveloppe totale de DSIL est répartie entre les régions de métropole et d&amp;#039;outre-mer, ainsi que le département de Mayotte :
+ . la transition écologique,
  &lt;br /&gt;
-&lt;/p&gt;
-[...20 lines deleted...]
- Depuis sa création en 2016, la gestion de la dotation de soutien à l&amp;#039;investissement local a été confiée à l&amp;#039;échelon régional, ce qui signifie que les préfets de région attribuent les subventions au titre de la DSIL en concertation avec les sous-préfets d&amp;#039;arrondissement et le préfet de département. Le caractère régional de la dotation permet aux préfets de région de s&amp;#039;adapter aux spécificités de leurs territoires sans être contraints par une enveloppe départementale et de mettre en œuvre des stratégies infrarégionales de manière souple, en priorisant les territoires disposant des ressources les moins élevées pour investir.
+ . l&amp;#039;attractivité des territoires,
  &lt;br /&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Le projet de loi relatif à la différenciation, la décentralisation, la déconcentration et portant diverses mesures de simplification de l&amp;#039;action publique locale (3DS) réaffirme la compétence de principe du préfet de région pour l&amp;#039;attribution des subventions. Afin de fluidifier le processus d&amp;#039;attribution, il autorise néanmoins le préfet de département à signer les actes associés à l&amp;#039;attribution des subventions, au nom et par délégation du préfet de région et dans les conditions que celui-ci fixe.
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
-[...31 lines deleted...]
-Espace public
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Friche
-Foncier
-Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
-Education et renforcement des compétences
-[...2 lines deleted...]
-Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>Plafond à 1 million d'euros</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
+ &lt;strong&gt;
+  rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de candidature sont à envoyer par mail à
+ &lt;strong&gt;
+  fim&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fim&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>73939</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;&lt;strong&gt;ALEC Métropole Marseillaise&lt;/strong&gt;, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Rénov&amp;#039;, le développement de l&amp;#039;outil numérique LOUTRE, les économes de flux ACTEE, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ œuvre de leurs compétences (Habitat, Économie, Transport, Environnement). &lt;/p&gt;&lt;p&gt;Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Accessibilité
-[...10 lines deleted...]
-      <c r="O128" s="1" t="inlineStr">
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
-[...572 lines deleted...]
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
-[...4316 lines deleted...]
-      <c r="T158" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA158" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Métropole d'Aix-Marseille-Provence</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alecmetropolemarseillaise.fr/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Philippe Michaud, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ p.michaud&amp;#64;alecmm.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>f.pidoux@alecmm.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f40e-se-faire-accompagner-par-lalec-18/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...13554 lines deleted...]
-          <t>published</t>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Métropole Marseillaise</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>