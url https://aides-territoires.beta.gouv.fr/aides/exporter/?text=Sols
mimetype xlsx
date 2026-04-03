--- v1 (2025-12-25)
+++ v2 (2026-04-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA78"/>
+  <dimension ref="A1:AH55"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,84 +225,119 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>159900</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Coopérer sur le sol national</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>GAL Adour Chalosse Tursan Marsan</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Amorcer et soutenir des projets de coopération répondant aux objectifs de la stratégie de développement local, à une échelle départementale, régionale ou nationale.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -431,763 +466,2078 @@
 &lt;p&gt;
  Bureau de Mont-de-Marsan: Eric Guagliardi -
  &lt;a target="_self"&gt;
   eric.guagliardi&amp;#64;montdemarsan-agglo.fr
  &lt;/a&gt;
  - 05 58 05 38 07
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>leader@adourchalossetursan.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01d2-cooperer-a-lechelle-europeenne-ou-transnation/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>164160</v>
+        <v>164216</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Financer des travaux visant à limiter la migration de produits polluants vers et dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments</t>
+          <t>Apporter un conseil et un accompagnement à l'instruction des actes</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+          <t>Pôle ADS (Application du droit des sols)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>Selon encadrement européen en vigueur</t>
+          <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
-        <is>
-[...396 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose depuis 2015 ses
 compétences aux collectivités adhérentes (CC de plus de 10 000 habitants)
 l’instruction des actes d’urbanisme de plus de 190 communes.&lt;/p&gt;&lt;p&gt;NIVEAU
 D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS &lt;/p&gt;&lt;p&gt;·       
 Instruire les demandes d&amp;#039;urbanisme déposées
 auprès de la Collectivité (certificat d’urbanisme a et b, déclaration préalable,
 permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;·       
 Accompagner les Collectivités dans la mise en place
 des saisies par voie électronique&lt;/p&gt;&lt;p&gt;·       
 Former et accompagner les agents des Collectivités
 sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;·       
 Informer et conseiller les élus et les usagers&lt;/p&gt;&lt;p&gt;·       
 Accompagnement des contentieux&lt;/p&gt;&lt;p&gt;·       
 Conseil au pétitionnaire en amont des projets&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Accompagner
      les démarches d&amp;#039;élaboration et de révision des PLUi&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction
 d’une maison individuelle, Installation de panneaux photovoltaïques/panneaux solaires
 sur les toits et façades, changement des fenêtres/portes, acquisition d&amp;#039;une
 parcelle, construction de bâtiment agricole/industriel, démolition, lotissement&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Foncier
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les communes dont la CC est &amp;gt; à 10 000 habitants.&lt;/p&gt;&lt;p&gt;Engagement à transmettre tous les actes (DP, PC, CUB, PD, CUB (sauf CUA))&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-un-accompagnement-instruction-des-actes/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>164160</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux visant à limiter la migration de produits polluants vers et dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière d'actions de lutte contre les pressions générées par les activités économiques industrielles et artisanales</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Selon encadrement européen en vigueur</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Poursuivre les interventions de lutte contre les pollutions toxiques ponctuelles et dispersées&lt;/li&gt;&lt;li&gt;Eliminer 3 000 kg de substances toxiques pour la période 2025-2030&lt;/li&gt;&lt;li&gt;Intensifier les actions favorisant la résilience des activités économiques aux effets du changement climatique et renforcer les actions en matière de communication et sensibilisation des maitres d&amp;#039;ouvrages pour impulser et accompagner un changement de pratiques&lt;/li&gt;&lt;li&gt;Atteindre 6 millions de m3 d&amp;#039;eau prélevée économisée au cours du 12e programme d&amp;#039;intervention 2025-2030&lt;/li&gt;&lt;li&gt;Développer des actions qui favorisent la biodiversité&lt;/li&gt;&lt;li&gt;Résorber les foyers résiduels de pollution classique&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles sont, dans un cadre général, ceux visant à limiter la migration de produits polluants vers et 
+dans les eaux souterraines ou superficielles du fait de pollutions du sol, sous-sol ou sédiments. L’éligibilité est 
+subordonnée à la démonstration que le risque de pollution ou l’impact sur la ressource en eau est bien établi. &lt;/p&gt;&lt;p&gt;Les projets de dépollution de friches industrielles dans le cadre spécifique de projets d’aménagements urbains 
+(rentrant dans le champ concurrentiel ou pas) sont soutenus uniquement s’ils sont portés par une maîtrise 
+d’ouvrage publique ou assimilée. &lt;/p&gt;&lt;p&gt;Les projets éligibles sont ceux présentant un enjeu vis-à-vis de la ressource en eau, notamment les projets inscrits 
+aux Programmes de Mesures du SDAGE et déclinés localement dans les Plans d’Action Opérationnels 
+Territorialisés, ou présentant un enjeu local spécifique vis-à-vis de la ressource en eau dûment démontré. 
+L’appréciation de la recevabilité de ce type de projet sera faite au cas par cas, dans des conditions limitatives, 
+ou par appel à projets. &lt;/p&gt;&lt;p&gt;Sans préjudice de la directive 2004/35/CE du Parlement européen et du Conseil (transposée dans le code de 
+l’environnement au Titre VI : Prévention et réparation de certains dommages causés à l&amp;#039;environnement aux 
+articles L.160-1 à L.165-2) ou des autres règles de l’Union applicables en matière de responsabilité pour les 
+dommages environnementaux, lorsque l’entité ou l’entreprise responsable des dommages environnementaux 
+en vertu du droit applicable dans chaque État membre est identifiée, cette entité ou entreprise finance les 
+travaux nécessaires à la prévention et à la réparation des dégradations et contaminations environnementales 
+en application du principe du pollueur-payeur, et aucune aide n’est octroyée pour les travaux que l’entité ou 
+l’entreprise serait légalement tenue de réaliser.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux éligibles sont ceux visant à 
+limiter la migration de produits 
+polluants vers et dans les eaux 
+souterraines ou superficielles du fait de 
+pollutions du sol, sous-sol ou 
+sédiments. &lt;/p&gt;&lt;p&gt;L’éligibilité est subordonnée à la 
+démonstration que le risque de 
+pollution ou l’impact sur la ressource 
+en eau est bien établi. &lt;/p&gt;&lt;p&gt;Sans préjudice de la directive 
+2004/35/CE du Parlement européen et 
+du Conseil (transposée dans le code de 
+l’environnement au Titre VI :
+Prévention et réparation de certains 
+dommages causés à l&amp;#039;environnement 
+aux articles L.160-1 à L.165-2) ou des 
+autres règles de l’Union applicables en 
+matière de responsabilité pour les 
+dommages environnementaux, lorsque 
+l’entité ou l’entreprise responsable des 
+dommages environnementaux en vertu 
+du droit applicable dans chaque État 
+membre est identifiée, cette entité ou 
+entreprise finance les travaux 
+nécessaires à la prévention et à la 
+réparation des dégradations et 
+contaminations environnementales en 
+application du principe du pollueur-payeur, et aucune aide n’est octroyée 
+pour les travaux que l’entité ou 
+l’entreprise serait légalement tenue de 
+réaliser.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_activites_eco.pdf?Archive=263787908196&amp;File=fiche_activites_eco_pdf</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-generees-par-les-activites-economiques-industrielles-et-artisanales-moyens-de-mesure-et-de-controle/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>154580</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter de bâtiments à usage d’habitats locatifs à vocation non touristique</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Habitat locatif (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de bâtiments à usage d&amp;#039;habitats locatifs à vocation non touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements dans du patrimoine public
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Reconversion d&amp;#039;un patrimoine communal ou communautaire à des fins de création de logement locatif ou travaux liés à la rénovation et/ou réhabilitation de logements locatifs existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Construction de logements locatifs
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Construction de logements locatifs dans le cadre de la valorisation de friches existantes en cœur de bourg (à proximité des commerces et des services) ou de dents creuses (en urbanisme, il s&amp;#039;agit d&amp;#039;un espace non construit situé en cœur de bourg et entouré de parcelles bâties, sont donc exclues les zones en extension urbaine), déconstruction, remise en état du terrain et réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Foyers de jeunes travailleurs (FJT)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les foyers de jeunes travailleurs sont des institutions à but non lucratif qui mettent à la disposition des jeunes de 16 à 30 ans (étudiants, apprentis, stagiaires ou en situation de précarité) qui vivent hors de leur famille un hébergement (chambre et/ou studio) comprenant un ensemble d&amp;#039;installations matérielles, une restauration, ainsi que des moyens qui permettent, directement ou indirectement, de favoriser leur insertion dans la vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils ont pour mission de favoriser la socialisation des jeunes par l&amp;#039;habitat et par différentes formes d&amp;#039;incitations et d&amp;#039;actions dans des domaines où se forge leur qualification sociale : vie quotidienne, mobilité, emploi, formation, loisirs, culture, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans cette phase de transition, il s&amp;#039;agit de rendre possible un parcours résidentiel en créant les conditions d&amp;#039;apprentissage de la vie sociale conduisant à l&amp;#039;autonomie et à la citoyenneté. Le passage en FJT doit donc, par définition, être conçu comme quelque chose de temporaire.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les seuls travaux préparatoires (démolition, dépollution...) sont éligibles avec engagement de la collectivité pour un projet d&amp;#039;habitat public dans un délai de 5 ans.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique et d&amp;#039;accessibilité ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoire dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les logements dans du patrimoine public : gain de 2 étiquettes énergétiques entre avant et après travaux pour les logements classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets de construction neuve : uniquement dans des friches existantes en cœur de bourg (proximité des services) ou des dents creuses ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les FJT : production d&amp;#039;un projet socio-éducatif d&amp;#039;établissement en lien avec la réalisation d&amp;#039;un diagnostic local* intégrant une dimension inclusive (situation de handicap, mixité femmes-hommes...) et présence d&amp;#039;un local permettant d&amp;#039;accueillir des permanences de partenaires dans le domaine de l&amp;#039;insertion ;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic local sur les besoins de logement des jeunes de 16 à 30 ans qu&amp;#039;ils soient en activité professionnelle, demandeurs d&amp;#039;emploi ou en formation (apprenti, alternance, étudiant...)
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les projets d&amp;#039;habitat inclusif : production du projet de vie sociale.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.97.79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c27-habitat-locatif-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>154581</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover et réhabiliter des gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Gîtes publics individuels et/ou de groupe labellisés (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 40</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout projet visant à la création, rénovation et réhabilitation de gites publics individuels ou de groupe labéllisés Gîtes de France ou Clévacances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte public individuel ou meublé de tourisme
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Bâtiment à usage exclusif du locataire, offerts en location dans leur totalité ou en partie, à une clientèle de passage qui y effectue un séjour caractérisé par une location à la journée, à la semaine ou au mois, et qui n&amp;#039;y élit pas domicile.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gîte de groupe (moins de 15 couchages)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Meublé de grande capacité (15 couchages minimum) réservé aux randonneurs ou aux groupes d&amp;#039;amis et aux familles qui souhaitent séjourner à la nuitée ou le temps d&amp;#039;un week-end ou de vacances. Il répond également aux groupes à la recherche d&amp;#039;une structure d&amp;#039;accueil pour effectuer un séminaire, des classes vertes, découvertes... ou encore un stage sportif.
+&lt;/p&gt;
+&lt;p&gt;
+ Le gîte de groupe doit être équipés, d&amp;#039;espaces de vie, de couchages en chambres ou en dortoirs avec une literie confortable, de sanitaires collectifs ou privatifs. L&amp;#039;environnement y est de qualité, et privilégie les espaces extérieurs, la tranquillité et le calme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gite de groupe de plus de 15 couchages considérés comme ERP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Même définition que le gîte de groupe avec cependant des modalités de fonctionnement (veilleur de nuit...) et des normes sécuritaires spécifiques (porte coupe-feu, centrale incendie...) du fait d&amp;#039;un nombre de couchage au-delà de 15 le mettant dans la catégorie des établissements recevant du publics (ERP).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les projets de constructions nouvelles seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire concerné.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur et association des services de Label Manche à la bonne définition du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Bouquet de deux types de travaux énergétiques obligatoires dont un poste de dépenses sur l&amp;#039;enveloppe du bâti (isolation, menuiseries...) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gain de 2 étiquettes énergétiques entre avant et après travaux pour les gîtes classés initialement F/G/E et gain de 1 étiquette énergétique pour les logements classés D ou moins.
+&lt;/p&gt;
+&lt;p&gt;
+ Condition spécifiques propres à la thématique
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;une étude prévisionnelle permettant d&amp;#039;évaluer la faisabilité économique du projet ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Obtention de la labélisation Gîtes de France avec un minimum de deux épis ou Clévacances avec deux clés, après travaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Participation obligatoire à la formation « nouveaux adhérents » en lien avec le ou les réseaux sollicités ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Adhésion au(x) label(s) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement obligatoire à la commercialisation et la distribution du bien.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/gites-publics-individuels-et-ou-de-groupe-labellises-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 02.33.05.90.21  - 06 80 06 29 39
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7973-gites-publics-individuels-etou-de-groupe-labe/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>143290</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer et maîtriser les nuisances sonores</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le service urbanisme a pour mission principale d&amp;#039;instruire les demandes d&amp;#039;autorisation d&amp;#039;urbanisme des communes de la Gironde qui la lui confient. Organisé à la maille départementale, il permet d&amp;#039;offrir un service public de qualité à un coût mesuré et s&amp;#039;inscrit dans une démarche de mutualisation des moyens humains, logistiques et financiers des collectivités locales.
-[...2 lines deleted...]
- Le maire demeure l&amp;#039;autorité décisionnelle en matière de délivrance des actes d&amp;#039;urbanisme. Le Syndicat agit alors dans le cadre d&amp;#039;une convention de prestation de service d&amp;#039;une durée de trois ans, pour le compte des communes ayant délibéré en ce sens en conseil municipal. L&amp;#039;instruction est facturée à l&amp;#039;acte et la transmission des ADS (autorisations du droit du sol) se fait à la carte par la collectivité qui peut continuer à instruire une partie.
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Evaluer et maîtriser les nuisances sonores sur votre territoire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise des nuisances sonores contribue à améliorer l&amp;#039;attractivité du territoire et la qualité de vie. Bien identifier les sources d&amp;#039;expositions, évaluer leurs niveaux et leurs impacts sur les riverains sont des prérequis incontournables pour définir une politique efficace de lutte contre les nuisances sonores.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une collectivité (métropole, agglomération, EPCI, commune) en France métropolitaine ou DOM-TOM
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil départemental
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître l&amp;#039;exposition au bruit de votre population ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un soutien méthodologique pour lutter contre les nuisances sonores ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et solutions concrets mettre en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer l&amp;#039;impact des aménagements réalisés ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires expertes en réglementation, mesures, modélisation, chantier, réception, contrôle avec une expertise technique indépendante avérée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche multisectorielle (aménagement, mobilité, infrastructure) et systémique des nuisances environnementales (bruit, vibrations et qualité de l&amp;#039;air)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial pour un accompagnement de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité prospective et d&amp;#039;innovation par notre implication dans la réglementation et la normalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de guides méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Études techniques de connaissance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de mesures et recueil de données issues d&amp;#039;infrastructures de transports, d&amp;#039;aménagements urbains et de chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des Cartes de Bruit Stratégiques et des Plans de Prévention du Bruit dans l&amp;#039;Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des revêtements de chaussées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des bâtiments
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil pour élaborer et mettre en œuvre vos stratégies de lutte contre les nuisances sonores
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hiérarchisation des enjeux de nuisances sonores à l&amp;#039;échelle d&amp;#039;un territoire, un réseau, un itinéraire, un quartier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des impacts de projets de transports et d&amp;#039;aménagements urbains (mesures, modélisation, contrôle...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertise intégrée (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre maitrise de la réglementation et notre capacité à mobiliser d&amp;#039;autres partenaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Propositions de solutions de résorption du bruit de secteurs fortement exposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle / réception d&amp;#039;ouvrages de protection contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;études de co-exposition
+  &lt;strong&gt;
+   (Air-Bruit-Vibrations) et de multi-expositions sonores
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Montage et pilotage de plans de formations
+ &lt;/strong&gt;
+ ou journées techniques au regard de vos besoins (élus, services techniques)
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communauté urbaine d&amp;#039;Arras
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pilotage du projet de recherche URBEOL (Implantation en milieu URBain d&amp;#039;EOLiennes : impacts environnementaux).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SDIS Côtes d&amp;#039;Armor
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique sur un bâtiment du SDIS22 pour un réaménagement et amélioration de l&amp;#039;isolement acoustique par rapport au bruit de la RN12.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DREAL Provence-Alpes-Côte d&amp;#039;Azur
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Architecture
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-maitriser-nuisances-sonores</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b05-evaluer-et-maitriser-les-nuisances-sonores/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>95075</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les logements sociaux</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations de rénovation de logements non éligibles au FEDER, selon le Programme Opérationnel en vigueur sur le territoire où se situe l&amp;#039;opération. Les opérations éligibles sont ainsi :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires alsacien et champardennais : opérations pour lesquelles l&amp;#039;étiquette énergétique avant travaux est D ou encore moins économe
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur le territoire champardennais : opérations &amp;lt; 40 logements en habitat collectif et &amp;lt; à 10 en habitat individuel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur le territoire alsacien : opérations &amp;lt; 50 logements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sur les territoires alsaciens, lorrains et champardennais : opérations d&amp;#039;acquisition-amélioration, ou dès épuisement des crédits FEDER.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant forfaitaire : entre 2 500 et 4 500 €/logt rénové (voir détail en Annexe 3 du règlement), selon le bouquet de travaux réalisé.
+ &lt;strong&gt;
+  Bonus :
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  Matériaux biosourcés pour l&amp;#039;isolation :
+ &lt;/strong&gt;
+ outre l&amp;#039;amélioration de la performance énergétique des logements, le recours à des matériaux biosourcés pour l&amp;#039;isolation permet de réduire l&amp;#039;impact énergétique et climatique des projets de rénovation tout en privilégiant le recours à des ressources renouvelables assurant par ailleurs la continuité de migration de la vapeur d&amp;#039;eau.
+Le recours à des isolants biosourcés pour l&amp;#039;isolation des parois opaques verticales ouvre droit à une bonification de 500 € par logement.
+ &lt;strong&gt;
+  Création de logements locatifs-sociaux
+ &lt;/strong&gt;
+ : Les opérations d&amp;#039;acquisition-amélioration donnant lieu à la création de logements locatifs conventionnés bénéficient d&amp;#039;une bonification d&amp;#039;aide de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  2 000 € par logement créé sans changement de destination de tout ou partie concernée du bâtiment rénové.
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 000 € par logement créé par changement de destination de tout ou partie concernée du bâtiment rénové.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond
+ &lt;/strong&gt;
+ : 40 logements en habitat collectif et 10 logements en habitat individuel sur le territoire champardennais avant épuisement des crédits FEDER, 50 logements après. 50 logements sur les territoires alsacien et lorrain. Pour les opérations d&amp;#039;acquisition-amélioration, plafond de 50 logements quelque soit la localisation.
+Cette aide est cumulable avec d&amp;#039;autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bailleurs sociaux, au sens de l&amp;#039;article R323-1 du CCH.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/renovation-energetique-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La demande d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets sont invités à prendre contact le plus en amont possible des projets avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Site de Strasbourg : 03 88 15 64 96
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Metz : 03 87 33 62 85
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Châlons : 03 26 70 66 08
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Consultez le règlement et les documents annexes sur
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-renovation-logements-sociaux" rel="noopener" target="_blank"&gt;
+  Climaxion
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8aad-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>90835</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les acteurs touristiques dans le maintien et l'adaptation de l'offre d'hébergements de tourisme social</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Hébergements de Tourisme social</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maintenir un parc d&amp;#039;hébergement social diversifié, qualifié et accessible au plus grand nombre dans une logique de mixité sociale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Cohésion sociale et inclusion
+Economie sociale et solidaire
+Revitalisation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Centres de vacances : 25% maximum d&amp;#039;un montant de dépenses éligibles
+  HT
+  plafonné à 500 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant minimum des travaux : 40 000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Les travaux réalisés en régie directe sont exclus.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-de-tourisme-social</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Limoges : 05 55 45 00 30
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Poitiers : 05 16 01 40 55
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Bordeaux: 05 57 57 83 09
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3277-hebergements-de-tourisme-social/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>374</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l’application du droit du sol</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Club ADS :
+ &lt;/strong&gt;
+ Accompagner les collectivités dans l&amp;#039;application du droit du sol et échanger sur les bonnes pratiques et difficultés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Formation professionnelle
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / prénom : Emilie Peyrols
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : Emilie.peyrols&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 94 39 80 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>adele.bommier@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f936-club-ads/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164924</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les sols face aux pluies intenses</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Pluvial et sol</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>Avec le changement climatique, les sols s’assèchent et les pluies intenses deviennent plus fréquentes et plus fortes.&lt;br /&gt;
+&lt;br /&gt;
+Il est essentiel de retenir l’eau dans les sols ou favoriser son infiltration pour limiter les pollutions pluviales, favoriser la recharge des aquifères, garder l’humidité nécessaire aux végétaux,  préserver les milieux humides et préserver la biodiversité des sols en favorisant la trame brune.&lt;br /&gt;
+&lt;br /&gt;
+Pour cela, l’agence de l’eau accompagne la gestion intégrée des eaux pluviales en milieu urbain, la préservation des milieux aquatiques et humides mais aussi des aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural.</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural&lt;br /&gt;
+Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
+Préservation des milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128697/fr/pluvial-et-sol</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pluvial-et-sol/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>126132</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Architectes Conseils</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prestation gratuite, sur RDV :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous avez un projet de construction :
+  &lt;/strong&gt;
+  Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous souhaitez réhabiliter un bâtiment :
+  &lt;/strong&gt;
+  Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous désirez être orienté dans vos démarches :
+  &lt;/strong&gt;
+  Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Domaine de l&amp;#039;architecture :
+ &lt;/strong&gt;
+ logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme :
+ &lt;/strong&gt;
+ aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Friche
-Foncier
-Voirie et réseaux
+Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O7" s="1" t="inlineStr">
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="X7" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Quentin MITROPE
-[...7 lines deleted...]
- &lt;/a&gt;
+ Cellule Ingénierie et Animation territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 77 12 52 26
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>120298</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Réaliser des analyses environnementales (eau, air, sol)</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Analyses environnementales</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>La Drôme Laboratoire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H8" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Prélèvements et analyses d&amp;#039;échantillons d&amp;#039;eau, d&amp;#039;air, de sol, dans le cadre de projets d&amp;#039;aménagement du territoire, exploitation de stations d&amp;#039;épuration, gestion des boues d&amp;#039;épuration.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -1217,6311 +2567,966 @@
  &lt;/li&gt;
  &lt;li&gt;
   Analyses d&amp;#039;eau de forage ou de puits pour les demandes de permis de construire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Recherche de Substances Dangereuses dans l&amp;#039;eau et les boues pour les stations d&amp;#039;épuration (intervention payante) :
 &lt;/strong&gt;
 &lt;p&gt;
  Le laboratoire départemental de la Drôme accompagne les exploitants des stations d&amp;#039;épuration pour la recherche et analyse des substances dangereuses dans les échantillons d&amp;#039;eaux résiduaires.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Diagnostic entrée/sortie, amont/aval de la station: prélèvement, mesures de débit, analyse et rapport d&amp;#039;intervention
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation des prélèvements et analyses des boues de STEP en vue de chantiers d&amp;#039;épandage (Cf. Chambre d&amp;#039;agriculture de la Drôme)
  &lt;/li&gt;
 &lt;/ul&gt;
 Mesures Éco-toxicologiques (intervention payante) :
 &lt;p&gt;
  Évaluation de la contamination chimique et de la toxicité d&amp;#039;un milieu aquatique (rivières, plans d&amp;#039;eaux, amont/aval de station d&amp;#039;épuration) grâce à l&amp;#039;utilisation de capteurs biologiques « gammares ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Qualité de l'air</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats mixtes
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Privés
  &lt;/li&gt;
  &lt;li&gt;
   Industriels
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/analyses-environnementales/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La Drôme Laboratoire
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:laboratoire&amp;#64;ladrome.fr"&gt;
     laboratoire&amp;#64;ladrome.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04.75.81.70.70
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="https://www.ladromelaboratoire.fr/"&gt;
     www.ladromelaboratoire.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01f6-analyses-environnementales/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>116785</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Déleguer l'instruction des Autorisations du Droit du Sol (ADS)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...15 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
- Le montant de la subvention sera évalué au vu du plan pluriannuel d&amp;#039;investissement autorisé.
+ Le service urbanisme a pour mission principale d&amp;#039;instruire les demandes d&amp;#039;autorisation d&amp;#039;urbanisme des communes de la Gironde qui la lui confient. Organisé à la maille départementale, il permet d&amp;#039;offrir un service public de qualité à un coût mesuré et s&amp;#039;inscrit dans une démarche de mutualisation des moyens humains, logistiques et financiers des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maire demeure l&amp;#039;autorité décisionnelle en matière de délivrance des actes d&amp;#039;urbanisme. Le Syndicat agit alors dans le cadre d&amp;#039;une convention de prestation de service d&amp;#039;une durée de trois ans, pour le compte des communes ayant délibéré en ce sens en conseil municipal. L&amp;#039;instruction est facturée à l&amp;#039;acte et la transmission des ADS (autorisations du droit du sol) se fait à la carte par la collectivité qui peut continuer à instruire une partie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
-[...165 lines deleted...]
-      <c r="S9" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Adhésion au Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la Convention de prestation de service
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/urbanisme/instruction-des-autorisations/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...29 lines deleted...]
-  &lt;/span&gt;
+ Quentin MITROPE
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 27
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  urbanisme&amp;#64;sdeeg33.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf56-autorisation-du-droit-du-sol-instruction/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...811 lines deleted...]
-      <c r="E14" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H14" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
-[...168 lines deleted...]
-      </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...3735 lines deleted...]
-        <is>
           <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Montant
 &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Economie locale et circuits courts
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>163580</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement les commerces et services du quotidien présents dans les centres-bourgs</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes La Rochefoucauld Porte du Périgord</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Soutenir :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;activité économique des centres-bourgs des communes appartenant au territoire La Rochefoucauld Porte du Périgord ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers destinés au maintien d’un ou plusieurs derniers commerces de proximité de première nécessité non concurrentiels&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Emploi
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Projets de centre-bourg situés : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dans les périmètres ORT (Opération de Revitalisation de Territoire) pour les communes de La Rochefoucauld-en-Angoumois et Montbron ;&lt;/li&gt;&lt;li&gt;Selon la cartographie des centres-bourgs pour les autres communes.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité des projets :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accueillir des entreprises artisanales, commerciales ou de service ;&lt;/li&gt;&lt;li&gt;Produire et commercialiser des biens ou des services sur le zonage défini ;&lt;/li&gt;&lt;li&gt;Investissements participant à la transition écologique : consommation énergétique du bâtiment, développement des énergies renouvelables, optimisation de la gestion des déchets, valorisation de l’économie circulaire, préservation de la ressource en eau…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Obligations légales et administratives :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les projets de travaux et d’aménagement, fournir l’autorisation de travaux ou le permis de construire ;&lt;/li&gt;&lt;li&gt;Adhérer aux services du Conseiller Énergie Partagée (CEP) de la Communauté de Communes et réaliser un audit énergétique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éligibilité temporelle des dépenses :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses présentées doivent respecter la règlementation européenne et nationale des aides d’Etat&lt;/li&gt;&lt;li&gt;Tout commencement d’exécution avant le dépôt de la demande d’aide est susceptible de rendre tout ou partie du projet inéligible ;&lt;/li&gt;&lt;li&gt;Aucun dossier ne peut être déposé après l’achèvement matériel de l’opération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Un seul dossier de demande d’aide peut être déposé par commune tous les deux ans.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>CC La Rochefoucauld porte du Périgord</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.rochefoucauld-perigord.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service développement économique de la Communauté de Communes&lt;/p&gt;&lt;p&gt;07 62 66 69 46 / &lt;a target="_self"&gt;economie&amp;#64;rochefoucauld-perigord.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>economie@rochefoucauld-perigord.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-daide-aux-commerces-et-services-du-quotidien-presents-dans-les-centres-bourgs/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>La Rochefoucauld Porte du Périgord</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...21 lines deleted...]
-      <c r="G35" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>166142</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Aider en faveur de la sobriété foncière et de la limitation de l’artificialisation des sols dans les stratégies territoriales : planisols</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Planisols : aides en faveur de la sobriété foncière et de la limitation de l’artificialisation des sols dans les stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
-[...147 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sobriété foncière et la préservation des sols sont essentielles pour l’aménagement durable des territoires, permettant de tendre vers l’objectif de zéro artificialisation nette (ZAN). La mise en œuvre de ces ambitions nécessite un &lt;strong&gt;besoin de connaissance et d’anticipation &lt;/strong&gt;à toutes les étapes du projet.&lt;/p&gt;&lt;p&gt;Les projets éligibles présentés ci-dessous ne sont pas exhaustifs, mais doivent répondre aux objectifs visés à chaque étape du parcours (diagnostic, stratégie, opération).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aides à la réalisation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Parcours 1 - Diagnostic&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les diagnostics peuvent s’inscrire dans une démarche plus globale de diagnostic territorial réalisé par la collectivité dans le cadre de la révision de ses documents. Ils permettront notamment de mieux connaitre le territoire vis-à-vis des enjeux de sobriété foncière et de préservation des sols et de leurs fonctions.&lt;/p&gt;&lt;p&gt;Exemples d’études de diagnostics multicritères :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;diagnostic de multifonctionnalité des sols du territoire et des potentiels écologiques des zones à enjeux (échelle du territoire ou de l’EPCI ou de la commune) ;&lt;/li&gt;&lt;li&gt;diagnostic des gisements fonciers de l’enveloppe urbaine dans une démarche de sobriété foncière – échelle EPCI et communale : espaces urbains et périurbains, zones d’activités économiques (ZAE), zones touristiques ;&lt;/li&gt;&lt;li&gt;diagnostics ayant pour but de lever ou qualifier les risques de pollution à une échelle territoriale (plusieurs sites ou emprises). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Parcours 2 et 3 - Stratégie et pré-opération&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’accompagnement visé doit concourir à établir une planification et une stratégie du territoire adaptées aux enjeux écologiques et aux besoins d’aménagement dans l’objectif de s’inscrire dans une trajectoire compatible avec l’atteinte de l’objectif ZAN en 2050. Il s’agit d’accompagner l’étape de stratégie basée sur les diagnostics réalisés en amont et préparer l’étape pré-opérationnelle en programmant les opérations de densification et de renaturation, en tenant compte de la multifonctionnalité des sols et de ses éventuelles pollutions.&lt;/p&gt;&lt;p&gt;Exemples d’études d’accompagnement de projet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;démarches d’inventaire, dont inventaire historique urbain (IHU), à l’échelle des territoires ou des quartiers ;&lt;/li&gt;&lt;li&gt;inventaire et/ou observatoire des friches ; études de mutabilité et hiérarchisation des friches pour intégration dans les démarches territoriales ;&lt;/li&gt;&lt;li&gt;études pour déterminer les potentiels de mutabilité de fonciers stratégiques ;&lt;/li&gt;&lt;li&gt;mise en place ou complétude d’observatoires des sols à l’échelle du territoire (fonctionnalités, pollutions, réalisation de fond pédogéochimique, etc.) ;&lt;/li&gt;&lt;li&gt;sondages des sols, notamment pour déterminer leurs fonctionnalités, sur les fonciers stratégiques ;&lt;/li&gt;&lt;li&gt;réalisation de plans guides urbains et OAP précisant les orientations de sobriété foncière et préservation des sols à l’échelle communale ou intercommunale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le soutien à des prestations d’AMO pour permettre l’engagement et le suivi des prestations ci-dessus est également possible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide au changement de comportement :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toutes les actions du parcours peuvents’accompagner d’actions de communication, sensibilisation et de formation à destination des élus, citoyens, agents des collectivités et acteurs économiques du territoire (dans le cadre de réunions publiques, concertations, enquêtes auprès d’habitants, par l’animation d’ateliers, jeux de rôles, par exemple, fresques, etc.) dans l’objectif de faire monter en compétences les acteurs des territoires sur les enjeux de sobriété foncière et de lutte contre l’artificialisation des sols.&lt;/p&gt;&lt;p&gt;Cinq régions « pilotes » sont ciblées sur ce dispositif : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Grand Est&lt;/li&gt;&lt;li&gt;Hauts-de-France&lt;/li&gt;&lt;li&gt;Occitanie&lt;/li&gt;&lt;li&gt;Bretagne&lt;/li&gt;&lt;li&gt;Pays de la Loire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>regions_32_44_52_53_76</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/aap/planisols-aides-en-faveur-de-la-sobriete-fonciere-et-de-la-limitation-de-lartificialisation-des-sols-dans-les-strategies-territoriales</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/planisols-aides-en-faveur-de-la-sobriete-fonciere-et-de-la-limitation-de-l-artificialisation-des-sols-dans-les-strategies-territoriales/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G36" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>140767</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Isoler les combles perdus</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...527 lines deleted...]
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J18" s="1" t="inlineStr">
         <is>
           <t>Taux variable selon opération Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Isoler, rénover
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - maîtriser les dépenses de fonctionnement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - gagner en performance énergétique
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Disposer de combles perdus
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   isolation-combles&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 83 30
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f3c6-isoler-les-combles-perdus/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-      <c r="A40" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>130992</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un Service d'Assistance à la Gestion Energétique</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>SAGE</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes ou les groupements de communes membres du SIEL-Territoire d&amp;#039;énergie Loire peuvent adhérer à la compétence optionnelle « Service d&amp;#039;Assistance à la Gestion Énergétique» (SAGE).
 &lt;/p&gt;
 &lt;p&gt;
  Des techniciens spécialisés dans l&amp;#039;énergie sont mutualisés pour les communes et intercommunalités de la Loire. Ils agissent dans l&amp;#039;intérêt des collectivités et sont les interlocuteurs privilégiés des élus et des agents locaux. Pour la plupart des communes, il n&amp;#039;est souvent pas possible de disposer d&amp;#039;un agent permanent pour le suivi énergétique de leur patrimoine. Et pourtant, il y a des choses à faire, tant dans l&amp;#039;ancien que pour les projets à venir. Le technicien SAGE est présent sur votre collectivité chaque fois qu&amp;#039;il est nécessaire et à votre demande.
 &lt;/p&gt;
 &lt;p&gt;
  Il connaît votre patrimoine et vous apporte des préconisations pour une amélioration soit de l&amp;#039;isolation des bâtiments, soit des systèmes techniques, chauffage et ventilation. Cette initiative du SIEL-Territoire d&amp;#039;énergie Loire est un atout pour les communes rurales, permettant de réduire leurs dépenses.
 &lt;/p&gt;
 &lt;p&gt;
  Les agents du SAGE sont des spécialistes de la thermique du bâtiment, de la maîtrise de l&amp;#039;énergie et accompagnent le développement des énergies renouvelables. Voici leurs missions :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   FAIRE L&amp;#039;ANALYSE ENERGETIQUE DES BATIMENTS PUBLICS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chaque année, l&amp;#039;agent du SAGE se rend plusieurs fois sur site et échange avec la commune afin d&amp;#039;analyser ses consommations et de suivre un ou plusieurs bâtiment(s).
 &lt;/p&gt;
 &lt;p&gt;
  Ce travail d&amp;#039;analyse est rendu aux élus l&amp;#039;année suivante sous forme d&amp;#039;un rapport complet ainsi que d&amp;#039;une synthèse pratique portant sur :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -7565,369 +3570,769 @@
   MAINTENANCE TELEGESTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mise en place d&amp;#039;une télégestion est un moyen d&amp;#039;être économe et performant dans la gestion de l&amp;#039;énergie. Cet outil permet de suivre et de piloter à distance, par un simple ordinateur, l&amp;#039;ensemble des équipements de chauffage d&amp;#039;un ou plusieurs bâtiment(s). La télégestion est très utile pour gérer l&amp;#039;énergie dans les espaces à forte intermittence d&amp;#039;utilisation comme les salles d&amp;#039;animation ou encore les écoles. L&amp;#039;option « télégestion » intègre l&amp;#039;installation d&amp;#039;un tel équipement et/ou sa maintenance.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   BATIMENTS PUBLICS ET REHABILITATIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;option « bâtiments publics et réhabilitations » permet à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-Territoire d&amp;#039;énergie Loire pour favoriser la performance énergétique du projet. Le technicien SAGE apporte alors son avis sur la qualité énergétique globale et assiste si besoin la collectivité dans ses préconisations et échanges avec les professionnels du bâtiment (architectes, artisans...). La souscription à cette option doit être réalisée le plus en amont possible, dans l&amp;#039;idéal avant le choix de l&amp;#039;équipe de maîtrise d&amp;#039;oeuvre et, au plus tard, lors de la phase APS.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACCOMPAGNEMENT AU DÉCRET TERTIAIRE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de la mise en place du dispositif éco-énergie tertiaire (« décret tertiaire ») qui impose de nouvelles obligations de performance énergétique pour les bâtiments publics d&amp;#039;une surface supérieure à 1000 m2, les agents du SAGE du SIEL-Territoire d&amp;#039;énergie Loire proposent un accompagnement spécifique complémentaire aux collectivités qui en feront explicitement la demande pour répondre à cette nouvelle mesure.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sous adhésion
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ROLLAND Philippe, Responsable du SAGE
 &lt;/p&gt;
 &lt;p&gt;
  rolland&amp;#64;siel42.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 77 43 97 83
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7d72-service-dassistance-a-la-gestion-energetique/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>144503</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets innovants dans le cadre des Contrats de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de Relance et de Transition Ecologique (CRTE)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 500.000€ HT pour les travaux et équipements, 60 000€ HT pour la production énergétique en autoconsommation exclusive</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/ de projets éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les travaux d&amp;#039;amélioration de la performance énergétique des bâtiments publics,&lt;/li&gt;&lt;li&gt;la production d&amp;#039;énergies renouvelables en autoconsommation exclusive,&lt;/li&gt;&lt;li&gt;les
+ aménagements de voies cyclables et mobilités douces structurantes pour 
+des services à la population qui ne seraient pas intégrés au dispositif 
+de mobilité douces,&lt;/li&gt;&lt;li&gt;les autres projets favorisant la transition 
+écologique : renaturation, jardins familiaux, cabanes à don, équipement 
+numérique des écoles, récupérateurs d&amp;#039;eau …&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux ou structurants.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles du projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les travaux de transition énergétique visant la réhabilitation de bâtiments à usages publics ou d&amp;#039;habitat social conventionné,&lt;/li&gt;&lt;li&gt;les travaux de renaturation,&lt;/li&gt;&lt;li&gt;les travaux de construction de voies de mobilités douces,&lt;/li&gt;&lt;li&gt;les équipements de production énergétiques, de rénovation thermique ou de transition énergétique apparaissant dans le dispositif dédié du règlement unique départemental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dossiers sollicitant l&amp;#039;aide du Département devront être déposés avant tout investissement ou démarrage des travaux. Une autorisation de démarrage anticipé des opérations pourra le cas échéant être sollicitée préalablement à la décision d&amp;#039;attribution de subvention et sa délivrance ne présagera en rien de l&amp;#039;issue qui sera donnée à la demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention doit être déposé sur la plateforme &amp;#34;https://messervices.landes.fr/&amp;#34; accompagné d&amp;#039;un courrier de saisine de Monsieur le Président du Conseil départemental et doit comprendre :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit énergétique ou étude de faisabilité EnR chaleur (ce document pourra être fourni ultérieurement, étant précisé qu&amp;#039;un engagement sur l&amp;#039;honneur de réaliser cette étude devra être fourni) et faisant état d&amp;#039;une réduction d&amp;#039;au moins 30% de consommations énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de panneaux photovoltaïques, une étude technique détaillée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le devis estimatif retenu ou l&amp;#039;acte d&amp;#039;engagement accompagné du Détail Quantitatif et Estimatif (DQE) dans le cadre d&amp;#039;un marché ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si nécessaire, la délibération de l&amp;#039;assemblée délibérante de la commune ou de l&amp;#039;EPCI décidant la réalisation des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plan de financement de l&amp;#039;opération, faisant apparaître les autres demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+Si la demande d&amp;#039;aide intervient dans le cadre d&amp;#039;un dossier de rénovation globale d&amp;#039;un bâtiment, les postes relatifs à la rénovation énergétique devront être distincts des autres postes de dépense sur le devis ou le bordereau des prix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/soutien-aux-projets-dinvestissement-des-contrats-pour-la-reussite-de-la-transition-ecologique-crte</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f000-accompagner-les-projets-innovants-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>71375</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseil en énergie partagé</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de Communes Sauer-Pechelbronn</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La communauté de communes Sauer-Pechelbronn porte le poste d&amp;#039;un ingénieur énergie qui accompagne les communes et autres collectivités dans leurs démarche d&amp;#039;économies d&amp;#039;énergie et de développement des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient sur les territoires de deux communautés de communes : Sauer-Pechelbronn et Pays de Wissembourg.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  suivi des factures de fluides
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de chaudières
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation des bâtiments publics
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de panneaux solaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>CC Sauer-Pechelbronn (EPCI), CC du Pays de Wissembourg</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Monsieur Rémi LOUVENCOURT
+&lt;/p&gt;
+&lt;p&gt;
+ Communauté de communes Sauer-Pechelbronn,
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue de l&amp;#039;Obermatt - 67360 DURRENBACH
+&lt;/p&gt;
+&lt;p&gt;
+ 03 88 90 77 85  /  06 26 85 35 00
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ remi.louvencourt&amp;#64;sauer-pechelbronn.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>till.harres@sauer-pechelbronn.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d0a1-conseil-en-energie-partage-pour-les-collectiv/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>CCSP</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>32412</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn
+Conseil régional d'Occitanie
+Commission européenne
+Ademe — Direction régionale — Occitanie</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Espace Info Energie du Tarn</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...17 lines deleted...]
-&lt;p&gt;Le dispositif régional contribuera à renouveler les peuplements forestiers dans un contexte incertain de changement climatique, par des plantations en plein ou en enrichissement. Outre la production à long terme de bois de qualité, ces travaux amélioreront la résilience des écosystèmes et contribueront à atténuer les effets du changement climatique, notamment en développant le potentiel du puits de carbone forestier.&lt;/p&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
+Région
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Espaces Info Énergie sont des services d&amp;#039;utilité publique de conseil à la rénovation créé par l&amp;#039;Ademe.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CAUE du Tarn porte un Espace INFO-ÉNERGIE. Indépendant financièrement, il offre à vos administrés un conseil de proximité gratuit et neutre et un accompagnement personnalisé pour mener à bien leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ La mission première des conseillers INFO-ÉNERGIE est de proposer aux particuliers conseils et solutions concrètes pour :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
 &lt;ul&gt;
-&lt;li&gt;Concerner une surface minimale de 4 ha et prévoir un minimum de 2 000 plants ;&lt;/li&gt;
-[...1 lines deleted...]
-&lt;li&gt;Les parcelles concernées devront faire l’objet d’un document de gestion durable et le projet devra être conforme au programme des interventions inscrit dans ce dernier.&lt;/li&gt;
+ &lt;li&gt;
+  mieux maîtriser ses consommations d&amp;#039;énergie : isolation, chauffage, ventilation, matériaux, équipements et appareils électriques, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;orienter vers les énergies renouvelables : solaire, géothermie, bois, éolien ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  se renseigner sur les aides financières existantes.
+ &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;La liste complète des conditions d’éligibilité est à consulter dans le règlement d’intervention de l’aide.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
-[...53 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+&lt;p&gt;
+ Pour les accompagner dans leurs démarches et projets, apporter des réponses concrètes aux questions posées, l&amp;#039;EIE réalise régulièrement des ressources téléchargeables :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des fiches pratiques sur une thématique relative à l&amp;#039;habitat ou liée à une problématique réglementaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des fiches réalisations offrant un référentiel de maisons d&amp;#039;architectes en Occitanie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dossiers thématiques pour répondre à vos premières interrogations et aux questions les plus fréquentes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+Les informations et/ou conseils sont indicatifs, non exhaustifs et fournis à partir des seuls éléments présentés ou demandés par le public. Le choix et la mise en œuvre des solutions découlant des informations et/ou des conseils présentés par un conseiller relèvent de la seule responsabilité du public.
+Les conseillers info énergie ne sont liés à aucun fournisseur d&amp;#039;énergie ou artisan ou professionnel
+Ils ne se déplacent pas chez les particuliers et ne peuvent pas réaliser d&amp;#039;audits énergétiques, études thermiques, DPE, ...
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les questions les plus récurrentes pour lesquelles les conseillers en maîtrise de l&amp;#039;énergie peuvent accompagner les administrés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  comment isoler mon logement de façon efficace ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quel est le meilleur système de chauffage pour mes besoins en chaleur ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  comment financer mon projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  quelles sont les différentes aides dont je peux bénéficier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les conseils sont délivrés gratuitement et de façon indépendante !
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>http://www.caue81.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tel : 06 63 60 16 80
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : infoenergie&amp;#64;tarn.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>f.ollivier@caue81.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfcc-aide-a-la-decision-pour-les-projets-damenagem/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2020</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-[...96 lines deleted...]
-      <c r="A43" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>152446</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I43" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J43" s="1" t="inlineStr">
+      <c r="J23" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L43" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -7940,66 +4345,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -8319,740 +4724,336 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W43" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Isolation du bâtiment
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...464 lines deleted...]
-      <c r="A47" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>163164</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux sur les bâtiments d’archives</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Etudes et travaux sur les bâtiments d’archives</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Ministère de la Culture</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J47" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Entre 10 et 30% de la base subventionnable HT / 50% du total HT pour une étude de faisabilité ou pour un audit énergétique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Présentation du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La construction, la rénovation et l’aménagement d’un bâtiment d’archives répondent aux Règles de base pour la construction et l’aménagement d’un bâtiment d’archives accessibles sur le site internet France Archives et font l’objet de publications actualisées.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le Service interministériel des archives de France (SIAF) accompagne les porteurs de projet de bâtiments d’archives municipales, départementales et régionales dans les différentes étapes en vue du visa technique permettant l’obtention d’une subvention.&lt;/li&gt;&lt;li&gt;La circulaire du 21 mars 2016 relative à l’aide de l’Etat sur les bâtiments d’archives fixe les principes et les procédures à suivre en vue de son obtention (des éléments du cadrage ont cependant évolué).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Montant de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le montant de la subvention pour un projet de bâtiment d’archives s’élève en moyenne entre 15 et 20%.  &lt;/li&gt;&lt;li&gt;Cette base subventionnable est constituée du coût hors taxes des travaux de construction et du mobilier spécifique.&lt;/li&gt;&lt;li&gt;Ce taux de subvention est variable chaque année selon le budget alloué, le nombre de projets de bâtiment dont les travaux vont démarrer l’année n&amp;#43;1 et le coût de chaque projet.&lt;/li&gt;&lt;li&gt;Pour les études, seule l’étude de faisabilité est aidée avec un taux de 50% sur le montant hors taxes pour les projets départementaux ; les demandes des archives municipales sont traitées au cas par cas.&lt;/li&gt;&lt;li&gt;Les gros travaux, de type renouvellement des systèmes de traitement d’air (CTA), acquisitions de rayonnages, etc. ont un taux de subvention spécifique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;attribution de la subvention&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le montant de la subvention est établi par le SIAF, en août, sur la base de la fiche financière de l’APS (voire du dossier d’APD s’il est disponible).&lt;/li&gt;&lt;li&gt;La DRAC concernée présente le projet dans son dossier de conférence budgétaire. Après validation de la programmation, la subvention est déléguée en DRAC en début d’année, pour engagement de celle-ci un à deux mois avant le début des travaux.&lt;/li&gt;&lt;li&gt;Le versement de la subvention est effectué par la DRAC selon les facturations produites du chantier.&lt;/li&gt;&lt;li&gt;Une avance sur travaux en crédits de paiement peut être prévue de 30% au maximum du montant de la subvention.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités d&amp;#039;évaluation des dossiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les projets éligibles sont ceux qui auront recueillis le visa technique favorable du SIAF sur l’APS et sur l’APD.&lt;/li&gt;&lt;li&gt;Pour les projets de bâtiment d’archives municipales, l’avis du directeur des archives départementales est requis sur le Programme, au titre du contrôle scientifique et technique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de demande de subvention doit être déposé, un à deux mois avant le début des travaux, comprenant notamment les courriers de visa favorables du SIAF sur l’APS et sur l’APD ainsi que la notification de dépôt du permis de construire. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Musée
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Qui peut déposer un dossier ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes et intercommunautés&lt;/li&gt;&lt;li&gt;Départements &lt;/li&gt;&lt;li&gt;Régions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité du demandeur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les communes éligibles sont celles d’au moins 20.000 habitants, ayant un service d’archives constitué disposant d’un archiviste à plein temps.&lt;/li&gt;&lt;li&gt;Les études de faisabilité sont soutenues en priorité pour les services d’archives départementales ; les communes importantes ou ayant un projet de bâtiment mutualisé peuvent être soutenues au cas par cas.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité du projet&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les projets de bâtiments des collectivités éligibles doivent être ouverts au public avec une surface minimales de 200 m².&lt;/li&gt;&lt;li&gt;Toute attribution d’une subvention est subordonnée au visa technique du SIAF.&lt;/li&gt;&lt;li&gt;Au préalable pour les archives municipales, un Programme doit être élaboré avec le concours du directeur des archives départementales qui assure le contrôle scientifique et technique et qui donne son avis au SIAF.&lt;/li&gt;&lt;li&gt;Le SIAF transmet son avis à la collectivité ; les phases suivantes avec la transmission des dossiers d’Avant-Projet Sommaire (APS) et d’Avant-Projet Détaillé (APD) doivent recueillir le visa technique du SIAF en vue de l’attribution d’une subvention.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nature des dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études de faisabilité&lt;/li&gt;&lt;li&gt;Sont éligibles les projets de construction de bâtiments neufs, la réhabilitation de bâtiment, les réaménagements, les extensions.&lt;/li&gt;&lt;li&gt;Les gros travaux, de type renouvellement des systèmes de traitement d’air (CTA), acquisitions de rayonnages, etc. sont éligibles.&lt;/li&gt;&lt;li&gt;Les dépenses éligibles constituent la « base subventionnable », comprenant les coûts hors taxes des travaux de construction et du mobilier spécifique, le cas échéant.&lt;/li&gt;&lt;li&gt;Ne sont notamment pas éligibles les études de programmations, les honoraires, la VRD, les travaux de désamiantage, l’acquisition du foncier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/etudes-et-travaux-sur-les-batiments-d-archives</t>
         </is>
       </c>
-      <c r="W47" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/aide-investissement-2024</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question sur les études et travaux sur les bâtiments d’archives, vous êtes invités à vous adresser à :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; DGPA/Service interministériel des Archives de France/Bureau de l’expertise numérique et de la conservation durable :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Architecte : &lt;a target="_self"&gt;berengere.giaux&amp;#64;culture.gouv.fr&lt;/a&gt; ; 01 40 15 32 63&lt;/li&gt;&lt;li&gt;Cheffe du bureau : &lt;a href="mailto:dominique.naud&amp;#64;culture.gouv.fr" target="_self"&gt;dominique.naud&amp;#64;culture.gouv.fr&lt;/a&gt; ; 01 40 15 76 74&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; DGPA/Service interministériel des Archives de France/ Bureau du pilotage et de la tutelle des services publics d’archives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Subventions : &lt;a href="mailto:martine.leroy&amp;#64;culture.gouv.fr" target="_self"&gt;martine.leroy&amp;#64;culture.gouv.fr&lt;/a&gt; ; 07 64 37 09 52&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>webmaster@culture.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-sur-les-batiments-darchives/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-      <c r="A48" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>145903</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Accompagner à la réalisation de diagnostics de vulnérabilité des bâtiments</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Fonds de Prévention des inondations</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I48" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Le taux maximum est modulable en fonction des co-financeurs  (fonds Barnier, agence de l’eau, etc.)</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement à la réalisation de diagnostics de vulnérabilité des bâtiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bâtiment public
  &lt;/li&gt;
  &lt;li&gt;
   Habitation
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise (&amp;lt; 20 salariés)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au titre de sa compétence GeMAPI, la Métropole du Grand Paris s&amp;#039;engage à accompagner les
  &lt;strong&gt;
   Villes
  &lt;/strong&gt;
  et
  &lt;strong&gt;
   Territoires
  &lt;/strong&gt;
  dans des actions de prévention des inondations.
@@ -9071,197 +5072,668 @@
 &lt;p&gt;
  Le dossier de demande de subvention doit comprendre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier adressé au Président
  &lt;/li&gt;
  &lt;li&gt;
   un dossier technique qui présente la démarche avec la localisation ou le périmètre de l&amp;#039;action, les dates ainsi qu&amp;#039;un plan de financement précisant notamment la répartition des coûts et les co-financements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accord de la subvention sera délibéré par le Bureau Métropolitain.
 &lt;/p&gt;
 &lt;p&gt;
  Ensuite, une réponse écrite sera adressée au requérant.
 &lt;/p&gt;
 &lt;p&gt;
  Dans l&amp;#039;affirmative, une convention de financement sera transmise, qui précisera les règles de paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Celle-ci devra être complétée et signée par les deux parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Risques naturels
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Métropole du Grand Paris</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.metropolegrandparis.fr/fr/gemapi-accompagnement-financier</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit être adressé par courrier au Président de la Métropole du Grand Paris.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;information : vous pouvez contacter Lucie PONS, chargée de mission prévention des inondations, par courriel lucie.pons&amp;#64;metropolegrandparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>lucie.pons@metropolegrandparis.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c8a-accompagnement-a-la-realisation-de-diagnostic/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G49" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>40596</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'économies d'énergie</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Service public Des Energies dans la Drôme (SDED)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention plafonnée à 50 000 € sur 3 années glissantes</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Territoire d&amp;#039;Énergie Drôme - SDED propose un coup de pouce décisif pour vous faire passer à l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque les collectivités adhèrent à son service de Conseil Energie Plus, elles peuvent bénéficier d&amp;#039;une aide aux travaux d&amp;#039;économies d&amp;#039;énergie
+ &lt;strong&gt;
+  dans les bâtiments existants
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion donne accès à un accompagnement technique et financier, apportant d&amp;#039;une part, un pré-diagnostic et un conseil d&amp;#039;aide à la décision, et d&amp;#039;autre part, une subvention aux travaux d&amp;#039;amélioration énergétique du patrimoine bâti public.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon la nature des actions prévues, l&amp;#039;aide est de 20 % ou 50 % du coût HT des travaux. Un bouquet de travaux comprenant l&amp;#039;isolation de toiture et des murs permet d&amp;#039;obtenir un taux d&amp;#039;aide unique à 50 % sur tous les autres travaux d&amp;#039;économies d&amp;#039;énergie associés au même chantier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est plafonnée à 50 000 € sur trois années glissantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion à Energie Plus pour 2024* s&amp;#039;élève à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,50 € par habitant et par année civile pour les communes rurales (au sens de la TICFE),
+&lt;/p&gt;
+&lt;p&gt;
+ - 0,80 € par habitant et par année civile pour les communes urbaines (au sens de la TCCFE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - pour les intercommunalités, une convention pluriannuelle est proposée sur la base tarifaire de 0,30 € par habitant et par année civile.
+&lt;/p&gt;
+&lt;p&gt;
+ - dans tous les cas, le minimum est de 200 € et le maximum de 10 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  (*chiffres actualisés chaque année)
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Travaux d&amp;#039;isolation, chauffage, ventilation, protection solaire, etc, pour tout bâtiment public communal ou intercommunal, ainsi que les logements locatifs.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La définition des travaux est examinée au stade de la demande d&amp;#039;aide, avant l&amp;#039;engagement de l&amp;#039;opération. Un conseiller technique peut se rendre sur place pour explorer différentes solutions. L&amp;#039;éligibilité s&amp;#039;aligne en majeure partie sur les critères techniques des fiches d&amp;#039;opérations standardisées des Certificats d&amp;#039;économies d&amp;#039;énergie (CEE). En contrepartie des aides accordées, Territoire d&amp;#039;Énergie Drôme - SDED récupère les dossiers de CEE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded.org/activites/transition-energetique</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ transition-energie&amp;#64;sded.org
+&lt;/p&gt;
+&lt;p&gt;
+ 04 75 82 76 14
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>jchristophe-niemiec@sded.org</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7179-aide-financiere-aux-travaux-deconomies-denerg/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>SDED-Territoire d'énergie Drôme</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>161703</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de reconversion de friches par le financement d’études et de travaux de dépollution, dans le respect de la méthodologie nationale de gestion des sites et sols</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de dépollution d'une friche - Fonds vert</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La reconquête des friches est essentielle pour concilier aménagement des villes et des territoires et trajectoire de Zéro Artificialisation Nette (ZAN). Elle nécessite un besoin de connaissance et d’anticipation à toute les échelles du projet. Pour cela, l’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées, ou à risque de pollution, grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études pour l’intégration des friches dans les démarches territoriales&lt;/li&gt;&lt;li&gt;Études et travaux de dépollution d’une friche - Fonds vert&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;Études pour l&amp;#039;&lt;strong&gt;intégration des friches dans les démarches territoriales&lt;/strong&gt;&lt;br /&gt;Pour &lt;strong&gt;anticiper la prise en compte des risques de pollution&lt;/strong&gt;, l’ADEME soutient des études pour&lt;strong&gt; inventorier&lt;/strong&gt; les friches, &lt;strong&gt;identifier le risque&lt;/strong&gt; de pollution, &lt;strong&gt;déterminer les potentiels de mutabilité&lt;/strong&gt; et &lt;strong&gt;planifier les reconversions&lt;/strong&gt; à l’échelle du territoire.&lt;/li&gt;&lt;li&gt;Études et travaux de &lt;strong&gt;dépollution d’une friche - Fonds vert&lt;/strong&gt;&lt;br /&gt;Le processus de reconversion d’une friche implique un préalable fondamental de connaissance de l’état de pollution, afin de &lt;strong&gt;définir des stratégies de gestion de la pollution adaptées&lt;/strong&gt; à l’usage et au projet prévu, conformément à la méthodologie nationale de gestion des sites et sols pollués. L’ADEME soutient la réalisation de ces études, qui font l’objet de prestations codifiées par la norme NF X 31-620, et d’un référentiel de certifications des bureaux d’études (LNE SSP). Pour vous aider dans la définition de votre besoin d’études et la commande des prestations associées, l’ADEME vous propose des recommandations, que vous retrouverez dans un document téléchargeable à la rubrique « Aide aux études - Cahier des charges ».&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’ADEME soutient également la &lt;strong&gt;mise en œuvre des mesures de gestion&lt;/strong&gt; (dépollution, mise en place de dispositions constructives, etc.) retenues à l’issue des phases d’étude décrites ci-dessus. Ce soutien s’inscrit dans le cadre du fonds vert et &lt;strong&gt;concerne uniquement les friches issues d’anciens site ICPE&lt;/strong&gt; (Installations classées pour la protection de l&amp;#039;environnement) &lt;strong&gt;ou relevant du Code minier&lt;/strong&gt;. Selon les besoins opérationnels, les &lt;strong&gt;travaux de déconstruction et désamiantage&lt;/strong&gt; de bâtiments, et de &lt;strong&gt;restauration écologique des sols&lt;/strong&gt; peuvent également être soutenus.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-travaux-depollution-dune-friche-fonds-vert</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-de-depollution-dune-friche-fonds-vert/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163853</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Aider les propriétaires forestiers à renouveler leurs peuplements arrivés à maturité et/ou inadaptés aux conditions de sol et de climat</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Aide au renouvellement forestier</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La forêt est multifonctionnelle : elle répond à des enjeux économiques, environnementaux et sociétaux. La gestion durable des forêts est garante de l’équilibre entre ces services et doit aujourd’hui tenir compte du changement climatique. Le renouvellement des peuplements par plantation est un des outils pour adapter plus rapidement nos forêts au climat futur, sous réserve d’un diagnostic poussé et d’un accompagnement technique adapté.&lt;/p&gt;
+&lt;p&gt;Le dispositif régional contribuera à renouveler les peuplements forestiers dans un contexte incertain de changement climatique, par des plantations en plein ou en enrichissement. Outre la production à long terme de bois de qualité, ces travaux amélioreront la résilience des écosystèmes et contribueront à atténuer les effets du changement climatique, notamment en développant le potentiel du puits de carbone forestier.&lt;/p&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Concerner une surface minimale de 4 ha et prévoir un minimum de 2 000 plants ;&lt;/li&gt;
+&lt;li&gt;S’appuyer sur un diagnostic préalable au renouvellement réalisé par un professionnel qualifié ;&lt;/li&gt;
+&lt;li&gt;Les parcelles concernées devront faire l’objet d’un document de gestion durable et le projet devra être conforme au programme des interventions inscrit dans ce dernier.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;La liste complète des conditions d’éligibilité est à consulter dans le règlement d’intervention de l’aide.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>28/12/2023</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
+&lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_RENOUV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-renouvellement-forestier/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>129712</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Programme rénovation</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J29" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -9355,164 +5827,198 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>SYDEV</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>24806</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
  &lt;/span&gt;
  &lt;span&gt;
   Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
  &lt;/span&gt;
@@ -9531,65 +6037,65 @@
 &lt;ul&gt;
  &lt;li&gt;
   les frais liés au DPE et/ou aux études thermiques,
  &lt;/li&gt;
  &lt;li&gt;
   les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
  &lt;/li&gt;
  &lt;li&gt;
   isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
  &lt;/li&gt;
  &lt;li&gt;
   amélioration thermique des vitrages et menuiseries existantes,
  &lt;/li&gt;
  &lt;li&gt;
   installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
  &lt;/li&gt;
  &lt;li&gt;
   organes de pilotages des installations (GTC, régulation...)
  &lt;/li&gt;
  &lt;li&gt;
   maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
  &lt;/li&gt;
  &lt;li&gt;
   Soit l&amp;#039;atteinte de la classe énergétique B
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
 &lt;/p&gt;
@@ -9601,72 +6107,72 @@
   Sont exclus de ce dispositif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
 &lt;/p&gt;
 &lt;p&gt;
  A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renseignements : Secrétariat de Direction
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Montpellier : Tél : 04 67 22 97 02
  &lt;/li&gt;
  &lt;li&gt;
   Toulouse : Tél : 05 61 33 50 20
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 11-12-30-34-48-66
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
@@ -9677,102 +6183,445 @@
   &lt;li&gt;
    34064 Montpellier Cedex 2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 9-12-31-32-46-65-81-82
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
   &lt;/li&gt;
   &lt;li&gt;
    22, bd Maréchal Juin
   &lt;/li&gt;
   &lt;li&gt;
    31406 Toulouse Cedex 9
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163918</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20241119/recherche-gestion-integree-sites-pollues-gesipol</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>97691</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maisons et centres de santé pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude
+Agence régionale de santé (ARS) — Occitanie</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Limite d’un montant de subvention de 150 000 €</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département apporte un financement aux projets de maisons et centres de santé pluridisciplinaires afin d&amp;#039;accroître l&amp;#039;offre médicale et paramédicale sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est attribuée dans une zone déficitaire en matière de soin aux collectivités (communes, intercommunalités).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires sont les collectivités (communes, intercommunalités) souhaitant réaliser le bâtiment d&amp;#039;une Maison de Santé Pluriprofessionnelle dont le projet a été préalablement validé par le comité régional de sélection des MSP en zone sous dotée.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département aux projets de Maisons de Santé Pluriprofessionnelles s&amp;#039;inclut dans une démarche globale d&amp;#039;aménagement du territoire, visant à lutter contre la désertification médicale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ communes, EPCI, établissements et organismes  de santé à but non lucratif (établissement de santé et mutuelle).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;ensemble des dépenses liées à la construction ou à la rénovation du bâti, en extérieur et en intérieur, ainsi qu&amp;#039;aux VRD,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses liées aux aménagements intérieurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dépenses d&amp;#039;investissement réalisées pour l&amp;#039;achat de mobilier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dépenses liées à l&amp;#039;intégration d&amp;#039;une pharmacie dans les locaux de la MSP ou d&amp;#039;un équipement de balnéothérapie.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/maison-de-sante-pluridisciplinaires</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Mail: richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel: 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assistant de Direction / Comptable - Maeva Homs
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : maeva.homs&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/888c-favoriser-linstallation-de-medecins-et-accroi/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>155106</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, restructurer, étendre un pôle de santé (PSLA), une maison de santé (MSP) ou un centre de santé (CDS)</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Équipements publics de santé (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet immobilier portant sur la création, la rénovation, la restructuration, l&amp;#039;extension de pôle de santé (PSLA), de maison de santé (MSP) ou de centre de santé (CDS), permettant l&amp;#039;amélioration de l&amp;#039;accès aux soins par le regroupement de professionnels de santé, sur la base d&amp;#039;un projet de santé partagé par les acteurs du territoire et validé dans le cadre des instances de la charte partenariale régionale d&amp;#039;accès aux soins ambulatoires (2021-2025).
 &lt;/p&gt;
 &lt;p&gt;
  Pour rappel :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une MSP est une structure de soins de proximité composée d&amp;#039;au moins de 2 médecins généralistes et 1 professionnel paramédical. Elle regroupe des professionnels de santé médicaux libéraux qui bénéficient d&amp;#039;un cadre de travail collectif propice à la coordination des soins sur le territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Un PSLA est une structure fonctionnelle composée de plus de 10 professionnels de santé dont au moins de 2 médecins généralistes et 1 professionnel paramédical, engagés dans travail d&amp;#039;équipe visant à une meilleure coordination des soins de proximité en faveur de la population.
   &lt;/li&gt;
   &lt;li&gt;
    Un CDS est une structure sanitaire de proximité dispensant des soins de premier recours en ambulatoire : ouverte à tout public et pratiquant le tiers payant sans dépassement d&amp;#039;honoraires. Un CDS regroupe des professionnels de santé salariés dont au moins 2 médecins généralistes.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
@@ -9784,64 +6633,64 @@
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%.
  &lt;/p&gt;
  &lt;p&gt;
   Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Projet de santé validé par le comité opérationnel départemental
    &lt;/li&gt;
    &lt;li&gt;
     Pour les rénovations, document de diagnostic énergétique
    &lt;/li&gt;
    &lt;li&gt;
     Pièces justifiant la bonification si sollicitation
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Santé
 Revitalisation
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépense éligible) ;
  &lt;/li&gt;
  &lt;li&gt;
   A minima travail avec un maitre d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
  &lt;/li&gt;
  &lt;li&gt;
   Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -9916,350 +6765,214 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-publics-de-sante-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2301-equipements-publics-de-sante-politique-territ/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Création d’une maison de santé
+Déployer les équipements numériques
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...167 lines deleted...]
-      <c r="A53" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>105326</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs.
-&lt;/p&gt;
+ Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
+ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 35 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
-[...10 lines deleted...]
-      <c r="N53" s="1" t="inlineStr">
+  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
+les subventions départementales ne pourront pas dépasser 50% de la charge nette
+de la collectivité et les dossiers présentant une dépense subventionnable
+inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
  &lt;/li&gt;
  &lt;li&gt;
   les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
@@ -10277,1141 +6990,429 @@
   la date de construction et le taux d&amp;#039;utilisation par les collèges
  &lt;/li&gt;
  &lt;li&gt;
   les plans de situation, de masse et les coupes
  &lt;/li&gt;
  &lt;li&gt;
   les devis descriptifs et estimatifs de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W53" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>131800</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les subventions apportés s&amp;#039;appuient sur le mécanisme des Certificats économies d&amp;#039;énergie.
-[...7 lines deleted...]
- &lt;br /&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif favorise des projets de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations en rénovation globale d&amp;#039;un ou plusieurs bâtiments publics :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pour tout travaux éligible aux CEE - 50 %
-[...24 lines deleted...]
- &lt;br /&gt;
+  Réduire de 50% minimum les consommations énergétiques de la ou des surface(s) concernée(s). Le gain énergétique devra être justifié par une étude thermique précisant les consommations énergétiques avant et après travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ Pour les opérations de rénovation « par étapes » : au minimum 2 actions « geste par geste » (isolation des murs, des planchers bas et de la toiture, rénovation des menuiseries extérieures, ventilation, production de chauffage et d&amp;#039;eau chaude sanitaire etc.)
+&lt;/span&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Respecter les critères techniques des fiches standardisées CEE.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
-[...770 lines deleted...]
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TCCFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
-[...25 lines deleted...]
- Pour chaque dossier, tous les CEE issus des travaux de rénovation énergétique des bâtiments communaux bénéficiant de la participation financière du SDES sont cédés au SDES.
+ Collectivités franciliennes de moins de 20 000 habitants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X59" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- sdes&amp;#64;sdes73.com
-[...2 lines deleted...]
- 04 79 26 42 10
+ Adresse électronique de contact pour cette aide est la suivante : aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/29cf-travaux-de-renovation-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>120959</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -11435,2999 +7436,4345 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>112126</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de travaux de rénovation énergétique du patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie de la Savoie (SDES73)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>*sous adhésion</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
-[...42 lines deleted...]
-      <c r="N61" s="1" t="inlineStr">
+ Le SDES participe financièrement aux travaux d&amp;#039;investissement de rénovation énergétique du patrimoine bâti de ses communes adhérentes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Collectivités franciliennes de moins de 20 000 habitants
+ La participation financière du SDES est octroyée aux seules communes adhérentes au SDES, à l&amp;#039;exception de celles &amp;gt; 2 000 habitants n&amp;#039;ayant pas intégré par délibération concordante à celle du SDES, le dispositif de répartition des recettes issues de la TICFE.La participation financière du SDES s&amp;#039;applique comme suit sur les montants HT des travaux de rénovation énergétique réalisés sur le patrimoine bâti des communes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;40 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 40 %;
+ &lt;/li&gt;
+ &lt;li&gt;50 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 50 %
+ &lt;/li&gt;
+ &lt;li&gt;60 % de participation financière si économies d&amp;#039;énergie supérieures ou égales à 60 %.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;/p&gt;&lt;p&gt;Pour les seuls matériaux isolants biosourcés, &amp;#34;un bonus biosourcé&amp;#34; sera attribué égal à 10 % de leur montant HT. Les économies d&amp;#039;énergies ci-dessus sont calculées sur la base de l&amp;#039;énergie finale économisée. &lt;br /&gt;Cette participation financière est plafonnée à 80 000 € / an, quel que soit le nombre de dossiers présentés sur l&amp;#039;année civile. &lt;/p&gt;
+&lt;p&gt;
+ Les travaux réalisés doivent à minima respecter les exigences de performances énergétiques et les critères techniques des fiches CEE.
+ &lt;br /&gt;
+ Aucune participation financière n&amp;#039;est accordée si le Temps de Retour sur Investissement (TRI) de l&amp;#039;opération globale est inférieur à 7 ans. Pour chaque dossier, tous les CEE (hors CEE « Coup de pouce Chauffage bâtiment tertiaire ») issus des travaux de rénovation énergétique des bâtiments communaux sont cédés au SDES. Celui-ci les valorise et conserve le montant de cette valorisation.&lt;/p&gt;&lt;p&gt;Adhésion à la compétence transition énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdes73.com/transition-energetique/batiment/renovation-des-batiments/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sdes&amp;#64;sdes73.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 79 26 42 10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T61" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>subventions@sdes73.com</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c040-copie-10h57-aide-a-la-realisation-daudits-ene/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>SDES, territoire d'energie Savoie</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
-[...85 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  NATURE DE L&amp;#039;AIDE
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les travaux éligibles traitent les parties communes ou relevent d&amp;#039;un intérêt collectif au sein des parties privatives.
-[...27 lines deleted...]
- Le dossier transmis par le syndicat de copropriété devra comporter :
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>73104</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique des bâtiments publics tertiaire en Ardèche</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d’Energies de l’Ardèche (SDE 07)</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 75</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions apportés s&amp;#039;appuient sur le mécanisme des Certificats économies d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées sur la base des dépenses retenues sont plafonnées dans la limite des seuils suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Montant de la dépense (HT) retenue - L&amp;#039;enveloppe éligible est de 30 000 €
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Le formulaire de demande d&amp;#039;aide signé.
-[...17 lines deleted...]
-  Les attestations RGE des entreprises.
+  pour tout travaux éligible aux CEE - 50 %
+  d&amp;#039;aide
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de bouquet de travaux - 60% d&amp;#039;aide
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de recours à des matériaux biosourcés - 60 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un bonus est apporté en cas de bouquet de travaux ayant recours à des matériaux biosourcés - 75%
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
-[...8 lines deleted...]
-      <c r="O62" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la rénovation énergétique des bâtiments communaux : isolation, changement de fenêtre, pose de VMC, changement de système de chauffage, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...33 lines deleted...]
- Les dépenses éligibles correspondent aux dépenses TTC liées aux travaux d&amp;#039;amélioration énergétique : isolation de l&amp;#039;enveloppe, remplacement des ouvrants, des systèmes de chauffage, de production d&amp;#039;eau chaude sanitaire, mise en place d&amp;#039;une ventilation mécanique contrôlée, ainsi que les travaux induits, c&amp;#039;est-à-dire nécessairement liés aux travaux précités.
+ La collectivité doit être adhérente au service énergie du SDE 07 pour être éligible, il s&amp;#039;agit d&amp;#039;une adhésion de 70 centimes par habitant et par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères techniques minimaux sont ceux permettant la valorisation des Certificats économies d&amp;#039;énergie (CEE).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="T62" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X62" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Ardèche</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde07.com/</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde07.com/communes-collectivites-ardeche/maitrise-des-energies/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Formulaire de contact :
-[...5 lines deleted...]
- Téléphone : 02 33 05 97 41
+ Julien CARONNET - j.caronnet&amp;#64;sde07.com - 04 75 66 09 27
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>j.caronnet@sde07.com</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a77-accompagner-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>SDE 07 - Syndicat Départemental d'Energies de l'Ardèche</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>17/12/2020</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-[...219 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>58075</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la valorisation des travaux de rénovation grâce aux Certificats d'Economie d'Energie</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Hellio Solutions</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...38 lines deleted...]
-Transition énergétique
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 5 Max : 100</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Hellio est expert de la réglementation des CEE pour les collectivités et les territoires. Nous déployons des solutions sur-mesure destinées au secteur public,
+ au travers de son pôle dédié. Grâce à une pluralité de métiers complémentaires, nos équipes accompagnent les collectivités étape par étape,
+ jusqu&amp;#039;à
+ l&amp;#039;optimisation des performances énergétiques de leurs bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement tout le long du cycle de vie des projets d&amp;#039;économies d&amp;#039;énergie et cela inclut notamment les axes suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- L&amp;#039; identification des gisements d&amp;#039;économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ 2- Des recommandations techniques sur les projets à venir
+&lt;/p&gt;
+&lt;p&gt;
+ 3- Le montage et la validation des dossiers CEE
+&lt;/p&gt;
+&lt;p&gt;
+ Tout cet accompagnement est articulé autour d&amp;#039;une mobilisation optimale du dispositif CEE comme levier de financement  pour accélérer et améliorer les travaux réalisés.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2018, Hellio a versé plus de 30 millions d&amp;#039;euros pour la rénovation de ces bâtiments divers :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  278 écoles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  175 mairies
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  138 salles des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43; de 200 logements communaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Exemple de rénovation d&amp;#039;un bâtiment scolaire dans la Marne (51)
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  isolation des combles, de la toiture-terrasse, des murs et du plancher : 73 600 € de versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement des menuiseries : 1000 € versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pose d&amp;#039;une pompe à chaleur air/eau : 9760 € versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un système de gestion technique du bâtiment pour le chauffage et l&amp;#039;eau chaude sanitaire : 1 700€ versés
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au total, le montant de prime versé a été de 86 060 € ce qui a couvert 37% du montant total des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
-Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Réduction de l'empreinte carbone</t>
-[...27 lines deleted...]
-      <c r="T64" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible aux dispositif des CEE, chaque opération doit respecter des critères spécifiques définis. Au cas par cas, nous vous indiquerons si votre opération est éligible aux CEE et nous serons force de propositions et préconisations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hellio.com/solutions/collectivites</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Léa Monnier
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  Responsable développement commercial - Secteur Public - Hellio
+  &lt;br /&gt;
+  01 44 94 21 36
+  &lt;br /&gt;
+  &lt;a href="mailto:lmonnier&amp;#64;hellio.com" target="_self"&gt;
+   lmonnier&amp;#64;hellio.com
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>lmonnier@hellio.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-valorisation-des-travaux-de-re/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Hellio</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2020</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-[...25 lines deleted...]
-      <c r="G65" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>56180</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement réalisé par le SDEC ENERGIE,  qui prend en charge une partie de son coût.</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Conseil en Energie Partagé (CEP) est un accompagnement pour améliorer la performance énergétique du patrimoine bâti des collectivités. Il se décline en 3 niveaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 1 : Suivre ses consommations et ses dépenses d&amp;#039;énergies. Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies,  réunion de suivi annuel d&amp;#039;aide au repérage des bâtiments à enjeux de rénovation (dont décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 500€/an &amp;#43; 50€/bâtiment/an
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 2 : Élaborer et suivre sa stratégie de rénovation. Prédiagnostic (visite), analyse des contrats d&amp;#039;énergies, réalisation d&amp;#039;un audit énergétique externalisé, définition d&amp;#039;une stratégie de rénovation, réalisation d&amp;#039;études ou accompagnement à leur réalisation selon les besoins (enregistrement de température, thermographie infrarouge), aide à la saisie des données sur la plateforme OPERAT (décret tertiaire)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5500€/bâtiment
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau 3 (expérimental) : Réaliser ses travaux de rénovation. Appui à l&amp;#039;obtention des aides financières mobilisables, maîtrise d&amp;#039;ouvrage des travaux de rénovation (mandat), réalisation du marché de maîtrise d&amp;#039;oeuvre, suivi de la réalisation et de l&amp;#039;efficacité des travaux de rénovation en lien avec la maîtrise d&amp;#039;oeuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ coût : 5% du coût des travaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent au SDEC ENERGIE.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Souscrire au niveau 1 pour bénéficier du niveau 2 et souscrire au niveaux 1 et 2 pour bénéficier du niveau 3
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/sites/sdec.createurdimage.fr/files/sdec_guide_aides_230412_v6.pdf</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/202f-realiser-un-diagnostic-du-patrimoine-public-d/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>55820</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de rénovation énergétique des bâtiments de plus de deux ans</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Tarn - SDET</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les certificats d&amp;#039;économie d&amp;#039;énergie sont un dispositif permettant de financer les travaux de rénovation énergétique des bâtiments de plus de deux ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités territoriales sont éligibles aux CEE, ainsi, elles peuvent bénéficier d&amp;#039;un financement dans le cadre des rénovations énergétiques de leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Le syndicat départemental d&amp;#039;énergies du Tarn propose de monter les dossiers de CEE et de valoriser ceux-ci puis de restituer les montants valorisés aux communes adhérentes.
+&lt;/p&gt;
+&lt;p&gt;
+ A noter : jusqu&amp;#039;au 31 décembre 2021, les CEE sont bonifiés sur les opérations de remplacement des organes de chauffage à combustible fossile.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remplacement d&amp;#039;une chaudière fioul.
+&lt;/p&gt;
+&lt;p&gt;
+ Isolation des combles ou des parois verticales.
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une ventilation mécanique double flux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te81.fr/transition-energetique/cee/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Thibaud Mahul
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission rénovation énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ t.mahul&amp;#64;te81.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 47 90 37 58
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>p.vienne@te81.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c293-valorisation-des-certificats-deconomie-denerg/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2020</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162711</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'ingénierie pour la rénovation des bâtiments publics tertiaire</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE83</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)
+Agence des politiques énergétiques du Var - Agence Locale de l'Energie et du Climat (ALEC)
+Fédération nationale des collectivités concédantes et régies (FNCCR)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;-&lt;span&gt;    &lt;/span&gt;&lt;span&gt;Ce programme est porté par la Fédération
 Nationale des Collectivités Concédantes et Régies (FNCCR). Il a pour objectif
 de mettre à disposition et financer des outils d’aide à la décision pour les
 groupements de collectivités qui souhaitent développer des projets de
 rénovation énergétique des bâtiments publics. A l’échelle du Var ce
 programme est porté par Territoire d’énergie Var – Symielec et coordonné par la
 COFOR-ALEC 83. En effet, &lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:48"&gt;l’engageme&lt;/ins&gt;&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;nt du Syndicat dans ce&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; programme
 permet aux communes du territoire de pouvoir en être bénéficiaire&lt;/span&gt;&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt;s&lt;/ins&gt;&lt;/span&gt;&lt;span&gt; sans avoir à repasser des
 conventions en direct ou autre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;o&lt;span&gt;  
 &lt;/span&gt;&lt;/span&gt;Les appels à projets se déclinent sous
 différentes appellations&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:49"&gt; : &lt;/ins&gt;&lt;/span&gt;après avoir été lauréat des programmes
 ACTEE2 – Sequoia 2 et Sequoia 3, TE83 et COFOR-ALEC83 ont été lauréat de l’appel à projet&lt;span&gt;&lt;ins cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/ins&gt;&lt;/span&gt; ACTEE&amp;#43; CHENE1, CHENE2.&lt;/p&gt;&lt;p&gt; Les appels à projets suivants (CHENE3,CHENE4, etc.) permettent de candidater tous les 4 mois en ajoutant des actions d&amp;#039;ingénierie financées et de nouvelles collectivités simplement par avenant à la première candidature. &lt;/p&gt;&lt;p&gt;&lt;span&gt;Le programme permet de :&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Continuer le développement du réseau d’économe
 de flux ACTEE83 avec le
 recrutement d&amp;#039;économes de flux financés de 40 à 60%&lt;/li&gt;&lt;li&gt;Equiper d’outils de mesures et de suivi les
 collectivités et économes de flux financés à 50%&lt;/li&gt;&lt;li&gt;Former des référents énergie au sein des
 collectivités membres du groupement ACTEE 83&lt;/li&gt;&lt;li&gt;Assurer la sensibilisation et la mobilisation
 des collectivités sur l’amélioration énergétique des bâtiments publics en
 communiquant sur les retours d’expérience&lt;span&gt;&lt;del cite="mailto:edmond.deslongchamps&amp;#64;te83.fr" datetime="2024-06-03T06:50"&gt;s&lt;/del&gt;&lt;/span&gt;
 du programme&lt;/li&gt;&lt;li&gt;Réaliser une campagne d’études techniques (audits énergétiques et thermiques, études de faisabilité, Schéma directeur Immobilier Energie, etc.) financés de 50% à 80%&lt;/li&gt;&lt;li&gt;Financer la maitrise d’œuvre sur les rénovations
 de bâtiments publics tertiaires de 30% à 60%&lt;/li&gt;&lt;li&gt;Financer l’accompagnement des travaux par des
 AMO les bâtiments publics à 50%&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation énergétique et thermique d&amp;#039;un groupe scolaire à partir d&amp;#039;un audit financé à 80%, d&amp;#039;une maitrise d&amp;#039;oeuvre pour la conception et le suivi des travaux financé à 60%.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>01/09/2023</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q43" s="1" t="inlineStr">
         <is>
           <t>01/09/2026</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les informations sur le Fonds CHENE du programme ACTEE&amp;#43; se trouvent &lt;a href="https://programme-cee-actee.fr/programmes/fonds-chene/" title="ACTEE&amp;#43;" target="_self"&gt;&lt;strong&gt;ici&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://programme-cee-actee.fr/programmes/fonds-chene/</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Christophe COSTA, Chargé de mission rénovation des batiments publics : &lt;a target="_self"&gt;christophe.costa&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mehdi RASSOUL, Responsable du service Transition Energetique : &lt;a target="_self"&gt;mehdi.rassoul&amp;#64;te83.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-lingenierie-pour-la-renovation-des-batiments-publics-tertiaire/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>116231</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les maîtrises d'ouvrage publiques dans l'amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Programme pour l'efficacité énergétique dans les bâtiments en France d'Outre-mer</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence Française de Développement (AFD)
+ADEME</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 100</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PEEB Outre-Mer est une facilité d&amp;#039;assistance technique financée sur ressources du Fonds Outre-Mer visant à accompagner les maîtrises d&amp;#039;ouvrage publiques dans l&amp;#039;amélioration des performances énergétiques et environnementales de leurs projets de construction ou de rénovation de bâtiments.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les prestations incluent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics et audits énergétique (selon les méthodologies de l&amp;#039;ADEME)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les simulations thermiques dynamiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans carbone
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intégration des enjeux énergétiques et environnementaux dans les documents d&amp;#039;appels d&amp;#039;offre
+ &lt;/li&gt;
+ &lt;li&gt;
+  La révision de plans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le chiffrage de mesures d&amp;#039;efficacité énergétique et de production ENR
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement pour la certification des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études environnementales, sociales et de genre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses parasismique, para-cyclonique, inondations et plan de retrait amiante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formations et ateliers à l&amp;#039;attention des acteurs du bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit être éligible au Fonds Outre-mer.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le projet doit viser l&amp;#039;amélioration significative de la performance énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études des performances énergétiques et environnementales ne doivent pas avoir été contractualisées avec un prestataire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La maîtrise d&amp;#039;ouvrage doit faire une requête explicite au PEEB après une première analyse réalisée par le chargé d&amp;#039;affaires AFD ou ADEME.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les chargés d&amp;#039;affaires AFD et les ingénieurs ADEME locaux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts directions d&amp;#039;agences AFD :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agence régionale Atlantique : Marc DUBERNET / dubernetm&amp;#64;afd.fr
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guyane : Yazid Bensaïd / bensaidy&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique : Nicolas PICCHIOTINO / picchiotinol&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe : Frédéric GUILLAUME / guillaumef&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence Régionale Océan Indien : Patricia AUBRAS / aubrasp&amp;#64;afd.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Réunion : Marie-Pierre NICOLLET / nicolletmp&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte : Ivan POSTEL-VINAY / postel-vinayi&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Agence régionale du Pacifique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie (agence régionale) : Virginie BLEITRACH / bleitrachv&amp;#64;afd.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie-française : Mounia AIT OFKIR / aitofkirm&amp;#64;afd.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>belliotl@afd.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bc1-peeb-outre-mer/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>AFD Agence française de Développement</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2022</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>119941</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Accompagnement de collectivité</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
  &lt;br /&gt;
  L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
  &lt;br /&gt;
  Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
  &lt;br /&gt;
  Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
  &lt;br /&gt;
  Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
  &lt;br /&gt;
  L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
  &lt;br /&gt;
  Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes communes et EPCI de Savoie sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Savoie</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.asder.asso.fr</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Christian Fleury - Responsable du pôle collectivités et territoires
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   christian.fleury&amp;#64;asder.asso.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 04 79 85 88 50
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>christian.fleury@asder.asso.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>162652</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer énergétiquement vos bâtiments publics avec le programme ACTEE</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Programme ACTEE - SDE35</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Audits : 50 à 80 %, Capteurs : 50 %</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possibles ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;ACTEE est un programme national CEE (certifi­cats d’économie d’énergie), porté au niveau départemental par le SDE35. &lt;span&gt;Depuis 2023, le SDE35 est lauréat du programme ACTEE&amp;#43;.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;Il coordonne ainsi un groupement mutualisé, comme pour ACTEE 2, avec les services CEP d’Ille-et-Vilaine.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer l’efficacité énergétique de vos bâti­ments en hiérarchisant vos interventions&lt;/li&gt;&lt;li&gt;Proposer des solutions bas carbone en subs­tituant vos équipements à base d’énergie fossile par une énergie peu carbonée, voire locale et re­nouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Types d&amp;#039;accompagnement&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Soutien-ACTEE-6645ba6369efd.png" /&gt;&lt;span&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Focus sur le rôle des CEP&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;En Ille-et-Vilaine, les CEP sont portés par les ALEC, les EPCI ou les Pays.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;C&amp;#039;est un service de proximité dédié à la maitrise des consommations et des dépenses énergétiques du patrimoine communal.&lt;/li&gt;&lt;li&gt;Les CEP assurent l&amp;#039;amont et l&amp;#039;aval des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;équipe SERENE intervient sur les territoires ayant un CEP et en partenariat avec eux&lt;/p&gt;&lt;p&gt;Ils réalisent l&amp;#039;état des lieux du patrimoine communal à part de visite des bâtiments, d&amp;#039;analyse des consommation d&amp;#039;énergie qui permettent de mettre en place un plan d&amp;#039;actions d&amp;#039;économies d&amp;#039;énergie.&lt;/p&gt;&lt;p&gt;Ils proposent des pré-diagnostics de l&amp;#039;enveloppe et des systèmes.&lt;/p&gt;&lt;p&gt;Ils accompagnent les audits pour rendre plus claires les préconisations et aident à la prise de décisions&lt;/p&gt;&lt;p&gt;Ils accompagnent les collectivités sur les projets de réhabilitation ou de construction neuve.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;audit énergétique via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Interview-maire-maxent-audit-ACTEE-ecole-667eb9d00209c.png" alt="Interview du maire de Maxent qui a bénéficié d&amp;#039;un soutien ACTEE pour la réalisation d&amp;#039;un audit énergétique sur l&amp;#039;école Les Gallos Peints" /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation de diagnostics Chauffage Ventilation Climatisation via l&amp;#039;accord-cadre proposé par le SDE35&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- Installation de capteurs communicants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Lire l&amp;#039;article Ouest-France sur la &lt;a href="https://www.ouest-france.fr/bretagne/andouille-neuville-35250/andouille-neuville-la-plus-petite-smart-city-de-france-41df319c-4334-11ed-9726-d8dc75b8b3e5" target="_self"&gt;mise en place de capteurs à Andouillé-Neuville&lt;/a&gt;&lt;/p&gt;&lt;p&gt;- &lt;strong&gt;Réalisation d&amp;#039;un Schéma Directeur Immobilier Energétique&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Toutes les collectivités d&amp;#039;Ille-et-Vilaine sont éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaac KILEMBE - économe de flux - &lt;a target="_self"&gt;i.kilembe&amp;#64;sde35.fr&lt;/a&gt;- 02 30 95 00 64&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35-1/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>163874</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
 entraîné une artificialisation des zones urbanisées altérant durablement les
 fonctions écologiques des sols urbains, en particulier leurs fonctions
 hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
 le plus souvent par une imperméabilisation qui constitue la forme la plus
 sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
 naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
 l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
 corolaire un accroissement des ruissellements urbains, quasi-systématiquement
 gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
 inondations et des impacts plus ou moins significatifs sur la qualité des
 milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
 60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
 sont rejetés sans traitement au droit des déversoirs d’orage directement dans
 les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
 la vie présente dans ces sols et leur capacité à être supports de biodiversité,
 les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
 plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
 les capacités de stockage de carbone dans les sols sous forme de matière
 organique, facteur d’atténuation du dérèglement climatique, mais aussi de
 réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
 par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
 au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
 l’expression de leurs services écosystémiques, en repensant la place de l’eau
 et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
 constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
 Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
 Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
 première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
 titre de la présente délibération visent à impulser et accompagner la
 nécessaire transformation des modes d’aménagement urbain, de tendre vers un
 urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
 l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
 dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
 habitants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M67" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
 en améliorant leur état initial par la création de nouveaux espaces de nature
 en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q47" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
 village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...158 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...33 lines deleted...]
-Economie d'énergie et rénovation énergétique
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...3 lines deleted...]
-      <c r="O69" s="1" t="inlineStr">
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-      <c r="A70" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164753</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Développer la gestion intégrée des eaux pluviales dans le domaine industriel</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H70" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 80</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence encourage l’infiltration de l’eau dans le sol et la gestion durable des eaux pluviales. Elle soutient le développement de la gestion intégrée des eaux pluviales en particulier avec des solutions fondées sur la nature (SFN) et en favorisant la désimperméabilisation des sols. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Opérations favorisant l’infiltration et la gestion des eaux pluviales &lt;/p&gt;&lt;p&gt;Projets permettant d&amp;#039;accroître la désimperméabilisation des sols&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Artisanat
 Industrie
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P70" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q70" s="1" t="inlineStr">
+      <c r="Q49" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
 (entreprise, collectivité, association, syndicat, …) exerçant 
 une activité économique à caractère industriel, commercial 
 et artisanal ou en lien avec de telles activités (hors secteur 
 agricole et élevage (ou assimilé) traité dans la politique de 
 lutte contre les pollutions agricoles). &lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être portés par une structure créée depuis plus de 2 ans 
 (sauf s’il y a continuité d’activité) &lt;/li&gt;&lt;li&gt;pour les études préalables aux travaux, prendre en compte 
 l’impact du changement climatique &lt;/li&gt;&lt;li&gt;mettre en jeu des surfaces supérieures ou égales à 700 m2
 de bâtiments ou zones artisanales déjà existantes et utiliser majoritairement des solutions fondées sur la nature sur 
 plus de 50 % des surfaces ou des volumes concernés&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_GIEP.pdf</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 &lt;font&gt;- &lt;/font&gt;&lt;font&gt;marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-lefficience-la-sobriete-et-les-economies-deau-en-agriculture/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...248 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...64 lines deleted...]
-      <c r="N72" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...28 lines deleted...]
-      <c r="S72" s="1" t="inlineStr">
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T72" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...617 lines deleted...]
-      <c r="A77" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>50028</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
 d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
 public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
 encore un industriel engagé dans une démarche de réduction de consommation
 énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
 consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
 bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
 changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
 le développement de solutions de décarbonation innovantes ? La Banque des
 Territoires vous accompagne à travers différentes offres d’investissement, en
 fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
 d’investissement permettent ainsi de financer la rénovation des bâtiments
 tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
 Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
 (Marchés de Partenariat de Performance Energétique), avec ou sans création de
 SAS ou SEMOp. Nous finançons également les entreprises publiques locales
 (sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
 particulières, nous accompagnons également les projets concernant les bâtiments
 tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
 l’industrie peuvent également faire l’objet de financement, selon certains
 prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T51" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
    https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G78" s="1" t="inlineStr">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>152466</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 62</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de fenêtres à double vitrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du réseau de chauffage urbain à Chaleurville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation énergétique des bâtiments historiques du Vieilbourg
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;div&gt;
+  &lt;table&gt;
+   &lt;tbody&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         Dépenses éligibles
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         Taux de financement
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         Observations
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        RENOVATION ENERGETIQUE DES BATIMENTS
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        &lt;span&gt;
+         XX
+        &lt;/span&gt;
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        &lt;span&gt;
+         XX
+        &lt;/span&gt;
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Travaux de rénovation des bâtiments communaux ou intercommunaux en termes de performances énergétiques.
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        Travaux éligibles
+       &lt;/strong&gt;
+       &lt;strong&gt;
+        :
+       &lt;/strong&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       - Isolation des combles
+       &lt;br /&gt;
+       - Isolation des murs
+       &lt;br /&gt;
+       - Isolation du plancher bas
+       &lt;br /&gt;
+       - Changement des menuiseries sur au moins
+       &lt;br /&gt;
+       20 % des surfaces restantes
+       &lt;br /&gt;
+       - Traitement de l&amp;#039;étanchéité à l&amp;#039;air
+       &lt;br /&gt;
+       - Chauffage à haut rendement / condensation
+       &lt;br /&gt;
+       - Ventilation simple flux performante ou double flux
+       &lt;br /&gt;
+       - Rénovation de l&amp;#039;éclairage intérieur
+       &lt;br /&gt;
+       - Régulation, distribution et émission de chauffage
+       &lt;br /&gt;
+       - Utilisation d&amp;#039;une énergie renouvelable
+       &lt;br /&gt;
+       - Mise en place d&amp;#039;isolants biosourcés
+       &lt;br /&gt;
+       - Mise en place d&amp;#039;une télégestion énergétique
+       &lt;br /&gt;
+       - Systèmes passifs d&amp;#039;amélioration du confort d&amp;#039;été (isolation renforcée, brise soleil...)
+       &lt;br /&gt;
+       - Régulation de l&amp;#039;éclairage, ventilation
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 10 %)
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 15 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Gain énergétique compris entre 15 % et 30%
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       800 000 € HT
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Gain énergétique supérieur à 30 %
+      &lt;/p&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       800 000 € HT
+       &lt;br /&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        CONSTRUCTION DE BATIMENTS ENERGETIQUEMENT EXEMPLAIRES
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         ;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         ;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Construction de bâtiments à énergie passive (BEPAS) ou positive (BEPOS) dans une optique de transition énergétique.
+      &lt;/p&gt;
+      &lt;p&gt;
+       Construction de bâtiments biosourcés (label), matériaux issus de ressources naturelles renouvelables majoritairement d&amp;#039;origine végétale (bois, chanvre, lin, coton recyclé, ouate de cellulose, paille de blé...)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 20 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       800 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        DEVELOPPEMENT DES ENERGIES RENOUVELABLES
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         #9bd2ff;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         #9bd2ff;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Solaire photovoltaïque
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal
+       &lt;br /&gt;
+       &amp;#43; 10 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à
+      &lt;/p&gt;
+      &lt;p&gt;
+       250 € HT/m2
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Bois énergie
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux fixe 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à 50 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Solaire thermique
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux fixe 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à 1 000 € HT/m2
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Géothermie
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux fixe 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à
+       &lt;br /&gt;
+       200 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        ECLAIRAGE PUBLIC PERFORMANT
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Travaux de rénovation de l&amp;#039;éclairage public par de l&amp;#039;éclairage à économie d&amp;#039;énergie performant (type LED) dans les communes de moins de
+       &lt;br /&gt;
+       3 500 habitants *
+      &lt;/p&gt;
+      &lt;p&gt;
+       Dispositifs intelligents de modulation de l&amp;#039;éclairage public
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 10 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       150 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        MOBILITE DURABLE ET CIRCULATIONS DOUCES (VOIR THEMATIQUE CIRCULATIONS DOUCES)
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Bornes de recharge accélérées et bornes de recharge rapides (super chargeurs) pour véhicules électriques -
+       &lt;strong&gt;
+        uniquement pour les projets sous maîtrise d&amp;#039;ouvrage d&amp;#039;un syndicat d&amp;#039;énergie.
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à :
+      &lt;/p&gt;
+      &lt;p&gt;
+       - 10 000 € HT pour les bornes dites accélérées en
+       &lt;em&gt;
+        courant alternatif (AC) entre 16 A (3,7 kW en monophasé, 11kW en triphasé) et 32 A (7,4kW en monophasé, 22kW en triphasé) et pour les bornes dédiées collectivités territoriales en courant alternatif (AC) 7kVA sur domaine privé
+       &lt;/em&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       - 40 000 € HT pour les bornes dites rapides (super chargeurs) (
+       &lt;em&gt;
+        courant continu (DC) entre 50kW et 250kW).
+       &lt;/em&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Acquisition neuves ou d&amp;#039;occasion par les communes de moins de 10.000 habitants, pour leurs services techniques, de véhicules utilitaires légers hybrides ou électriques.
+       &lt;br /&gt;
+       (1 véhicule par bénéficiaire tous les 5 ans)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 10 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       20 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+   &lt;/tbody&gt;
+  &lt;/table&gt;
+ &lt;/div&gt;
+&lt;p&gt;
+ * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   travaux d&amp;#039;entretien.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>97325</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'entretien de la voirie de marais</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Environ 20% du territoire Vendéen est situé en zone de marais. La nature géologique du sol conduit à une dégradation plus rapide de l&amp;#039;état de la voirie. En effet, les argiles de marais (argile de l&amp;#039;holocène), substratum des routes concernées, sont de nature à gonfler ou dégonfler selon la saison et la teneur en eau des sols.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme a pour objectif d&amp;#039;aider ces communes dans l&amp;#039;entretien des routes situées sur cette couche géologique d&amp;#039;argiles de marais.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de l&amp;#039;aide fixé à 10 000 euros par kilomètre linéaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 3000 habitants ayant tout ou partie de leur territoire concerné par la couche géologique de l&amp;#039;argile de l&amp;#039;Holocène
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI regroupant ces communes et ayant la compétence de l&amp;#039;entretien de la voirie communale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas concernés, les études, les panneaux de signalisation directionnelle et d&amp;#039;information et les acquisitions foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront concerner uniquement les voies communales revêtues en enrobé ou en bicouche.
+&lt;/p&gt;
+&lt;p&gt;
+ Les chemins sablés, en terre ou non revêtus seront exclus.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux pris en compte devront être situés sur la couche géologique de l&amp;#039;argile de l&amp;#039;holocène.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département ne pourra pas être attribuée pour des travaux de même nature sur une même section pendant 5 ans après l&amp;#039;attribution d&amp;#039;une aide du Département à ce titre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;&lt;p&gt;Pôle Finances et Ressources / Direction des Finances / Service Ingénierie financière et budgétaire&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 84 20&lt;/p&gt;
+&lt;p&gt;
+ Mail : &lt;a href="mailto:finances&amp;#64;vendee.fr" target="_self"&gt;finances&amp;#64;vendee.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc81-accompagner-lentretetien-de-la-voirie-de-mara/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...12 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
-[...55 lines deleted...]
-      <c r="O78" s="1" t="inlineStr">
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
-[...5 lines deleted...]
- Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- fondsenergies&amp;#64;metropolegrandparis.fr
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>