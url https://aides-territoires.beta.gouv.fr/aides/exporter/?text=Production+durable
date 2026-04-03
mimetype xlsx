--- v0 (2025-11-07)
+++ v1 (2026-04-03)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA122"/>
+  <dimension ref="A1:AH4"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,20311 +225,975 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>164232</v>
+        <v>152467</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner le déploiement des zones à faibles émissions (ZFE)</t>
-[...5 lines deleted...]
-QPV - Quartiers Prioritaires de la politique de la Ville</t>
+          <t>Aider à l’équipement en vidéoprotection</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement du déploiement des zones à faibles émissions (ZFE) - AXE 3</t>
+          <t>VIDEOPROTECTION DES ESPACES PUBLICS</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
-[...4 lines deleted...]
-          <t>Préfectures de région</t>
+          <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...1187 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 52</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié (+10%)</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Restauration écologique et paysagère des grands domaines historiques.
-[...8 lines deleted...]
- Délibération n°2017-04-0039 (AD du 25/05/2017)
+ Aider à l&amp;#039;équipement en vidéoprotection pour la sécurisation des espaces et bâtiments publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un système de vidéoprotection pour les zones de loisirs de la commune : 6 caméras
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension du dispositif de vidéoprotection pour couvrir les rues principales et les abords de l&amp;#039;école : 10 caméras
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement de matériel de vidéoprotection obsolète (plus de 5 ans) : 12 caméras
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des bâtiments publics : installation de caméras à la mairie, à la salle des fêtes et à la poste : 7 caméras
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Sécurité</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
-[...10025 lines deleted...]
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Observations
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
-      &lt;strong&gt;
-[...1 lines deleted...]
-      &lt;/strong&gt;
+      Etudes diagnostic et techniques préalables à l&amp;#039;installation
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
-      &lt;span&gt;
-[...3 lines deleted...]
-      &lt;/span&gt;
+      Taux communal ou intercommunal bonifié
+      &lt;br /&gt;
+      (&amp;#43; 10 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
-      &lt;span&gt;
-[...3 lines deleted...]
-      &lt;/span&gt;
+      Dépense éligible plafonnée à
+      &lt;br /&gt;
+      50 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
-      &lt;em&gt;
-[...1 lines deleted...]
-      &lt;/em&gt;
+      Projets de création, d&amp;#039;extension ou de renouvellement des systèmes de vidéoprotection : caméras &amp;#43; matériel lié : support, unité de stockage, serveurs d&amp;#039;images, ordinateurs, logiciels liés, terminaux de sécurité mobiles..., y compris frais d&amp;#039;installation liés et panneaux d&amp;#039;information sur la présence d&amp;#039;un système de vidéoprotection
      &lt;/p&gt;
      &lt;p&gt;
-      - Création de micro-forêts d&amp;#039;au moins 100 m2 et îlots de fraîcheur intégrants un projet pédagogique et respectant le Label Végétal local
-[...45 lines deleted...]
-      - Travaux de restauration, de valorisation des milieux aquatiques selon des techniques douces (rivières, étangs, zones humides) y compris études préalables et frais de procédure de DIG
+      Renouvellement de matériel de plus de 5 ans
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Taux communal ou intercommunal bonifié
       &lt;br /&gt;
-      (&amp;#43;10%)
+      (&amp;#43; 10 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
-      &lt;span&gt;
-[...37 lines deleted...]
-      Dépense subventionnable plafonnée à 300 000 € HT
+      Cumul possible avec le FIPD dans la limite légale des plafonds de cumul d&amp;#039;aides publiques
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
- *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
-[...15 lines deleted...]
-      <c r="S70" s="1" t="inlineStr">
+ &lt;strong&gt;
+  DEPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts relevant du fonctionnement (formation et coût de maintenance de l&amp;#039;équipement...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ceb5-aider-a-la-creation-des-maisons-de-sante-plur/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en place d’un système de vidéo-protection</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="K71" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>142703</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des réseaux de télécommunication et des systèmes de vidéoprotections</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  La Région Occitanie aux côtés des acteurs de l&amp;#039;éducation  à l&amp;#039;environnement et au développement durable (EEDD) pour sensibilisé tous les publics aux enjeux de la transition écologique et énergétique.
-[...55 lines deleted...]
- &lt;/strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez développer vos systèmes d&amp;#039;information relatifs aux réseaux routiers et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour mettre en place de réseaux de télécommunications, et de systèmes de vidéoprotections en veillant à leur sécurisation notamment informatique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...9 lines deleted...]
-  &lt;/ul&gt;
+  Études d&amp;#039;architecture, de sécurisation ou d&amp;#039;évolution de réseaux haut-débit plus particulièrement à destination des gestionnaires de réseaux de transports
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique aux maîtres d&amp;#039;ouvrage pour le déploiement et la configuration de réseaux, serveurs, d&amp;#039;outils de pilotage, de connexions d&amp;#039;équipements, de systèmes numériques de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits et expertises de sécurisation de réseaux et systèmes d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche et Développement dans le domaine des équipements réseaux, de la sécurisation des systèmes d&amp;#039;information, de la vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualification et tests d&amp;#039;équipement réseaux, informatiques et vidéos.
  &lt;/li&gt;
 &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...49 lines deleted...]
- &lt;/strong&gt;
+  Réalisation des études préalables et d&amp;#039;avant-projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des installations réseaux (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits ou expertises techniques des systèmes d&amp;#039;information et réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation sur les réseaux, la sécurité informatique et la vidéoprotection.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-reseaux-telecommunication-systemes-video</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
-[...91 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b9d-mettre-en-place-des-reseaux-de-telecommunicat/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un système de vidéo-protection</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...20 lines deleted...]
-      <c r="K72" s="1" t="inlineStr">
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
-[...150 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Aide - « Étude de préfiguration d&amp;#039;une démarche d&amp;#039;écologie industrielle et territoriale », mis en place par l&amp;#039;ADEME
-[...221 lines deleted...]
- Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...21 lines deleted...]
-  &lt;br /&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &lt;br /&gt;
-[...26 lines deleted...]
-  Démarche
+  Sa mission
  &lt;/strong&gt;
  :
 &lt;/p&gt;
-&lt;p&gt;
-[...57 lines deleted...]
- .
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
-[...69 lines deleted...]
-  Rendez-vous et visite sur site
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;br /&gt;
-[...256 lines deleted...]
- La subvention sera comprise entre 3 000 € minimum et 50 000 € maximum
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
-[...267 lines deleted...]
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Forêts
+Montagne
 Sols
 Espaces verts
 Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
 Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Réduction de l'empreinte carbone
-[...1358 lines deleted...]
-Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
 Milieux humides
-Mobilité et véhicules autonomes
-[...3 lines deleted...]
-      <c r="O87" s="1" t="inlineStr">
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S87" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="K88" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L88" s="1" t="inlineStr">
-[...98 lines deleted...]
-      <c r="K89" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L89" s="1" t="inlineStr">
-[...5686 lines deleted...]
-          <t>published</t>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>