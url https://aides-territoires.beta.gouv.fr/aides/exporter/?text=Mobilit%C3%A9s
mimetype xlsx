--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -740,476 +740,476 @@
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>18/04/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
           <t>05/03/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>115159</v>
+        <v>115177</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
-[...2 lines deleted...]
- 12,80€ par ayant droit (valeur 2015).
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
-          <t>Citoyenneté
+          <t>Famille et enfance
 Santé
 Education et renforcement des compétences
 Equipement public</t>
         </is>
       </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
-[...3 lines deleted...]
-&lt;/p&gt;</t>
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>11/02/2022</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
           <t>07/03/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>115177</v>
+        <v>115178</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
-          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
-[...2 lines deleted...]
- Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Santé
 Education et renforcement des compétences
 Equipement public</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adopte le projet et son financement
  &lt;/li&gt;
  &lt;li&gt;
   sollicite le concours financier du Département.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>11/02/2022</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
           <t>07/03/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>115178</v>
+        <v>115159</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
-[...5 lines deleted...]
- Dépenses subventionnables de 3.000€ à 30.000€.
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>Famille et enfance
+          <t>Citoyenneté
 Santé
 Education et renforcement des compétences
 Equipement public</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
-[...8 lines deleted...]
-&lt;/ul&gt;</t>
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
       <c r="V7" s="1" t="inlineStr">
         <is>
-          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
@@ -3575,555 +3575,406 @@
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>22/11/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>144496</v>
+        <v>162434</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
-[...4 lines deleted...]
-          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+          <t>Développer la mobilité électrique</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental des Landes</t>
+          <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 20</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
-[...2 lines deleted...]
-du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N18" s="1" t="inlineStr">
         <is>
-          <t>Bâtiments et construction
-Réhabilitation</t>
+          <t>Mobilité et véhicules autonomes</t>
         </is>
       </c>
       <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U18" s="1" t="inlineStr">
         <is>
-          <t>Landes</t>
+          <t>Mayenne</t>
         </is>
       </c>
       <c r="V18" s="1" t="inlineStr">
         <is>
-          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
-[...4 lines deleted...]
-          <t>https://messervices.landes.fr/</t>
+          <t>https://www.territoire-energie53.fr/</t>
         </is>
       </c>
       <c r="X18" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
-          <t>marie-laure.andres@landes.fr</t>
+          <t>accueil@te53.fr</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB18" s="1" t="inlineStr">
         <is>
-          <t>Création d’une bibliothèque municipale
-Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+          <t>Acquisition de véhicule décarboné</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
-          <t>Conseil Départemental des Landes</t>
+          <t>Territoire d'énergie Mayenne</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
-          <t>27/06/2023</t>
+          <t>29/03/2024</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>05/03/2026</t>
+          <t>03/03/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
-        <v>162434</v>
+        <v>147249</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Développer la mobilité électrique</t>
+          <t>Accompagner l'ouverture des données mobilités</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Le Point d’Accès National aux données de transport</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'énergie Mayenne</t>
+          <t>France Mobilités</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
-        <is>
-[...114 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le règlement (UE) n° 2017/1926 du 31 mai 2017 sur la mise à disposition, dans l&amp;#039;ensemble de l&amp;#039;Union, de services d&amp;#039;information sur les déplacements multimodaux définit les règles en matière d&amp;#039;ouverture des données. Ce règlement demande à chaque État membre la création d&amp;#039;un Point d&amp;#039;Accès National (PAN) qui référence l&amp;#039;ensemble des données de mobilité nécessaires à l&amp;#039;information des voyageurs sur le territoire. Le décret 2020-183 du 28 février 2020, paru au Journal Officiel du 1er mars, désigne la plateforme transport.data.gouv.fr comme Point d&amp;#039;accès national (PAN) aux données de l&amp;#039;information multimodale.
 &lt;/p&gt;
 &lt;p&gt;
  Le Point d&amp;#039;Accès National a pour objectif de rendre l&amp;#039;information voyageur sur l&amp;#039;ensemble des modes de transport disponibles sur le maximum de supports numériques, grâce à l&amp;#039;ouverture des données, et ainsi faciliter les déplacements des usagers, favoriser l&amp;#039;intermodalité et lutter contre l&amp;#039;omniprésence de la voiture individuelle.
  &lt;br /&gt;
  Celui-ci est destiné aux producteurs de données (collectivités territoriales, entreprises de transport...) et aux réutilisateurs de données (développeurs, applications de calcul d&amp;#039;itinéraires comme Mappy, services d&amp;#039;information,...).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe du Point d&amp;#039;accès national accompagne
  &lt;span&gt;
   les producteurs de données pour mener à bien ces ouvertures de données, tant sur un plan technique que juridique, en étroite collaboration avec les réutilisateurs, pour conjuguer au mieux les contraintes et les attentes de cet écosystème.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sur un plan juridique, le PAN joue en particulier un rôle de pédagogie autour des exigences législatives et règlementaires relatives à l&amp;#039;ouverture des données de transport, notamment pour sensibiliser les acteurs, et leur apporter tout éclairage nécessaire. Nous accordons par ailleurs une attention particulière aux conditions d&amp;#039;accès et de mise à disposition des données, afin qu&amp;#039;elles soient les plus uniformes possibles entre les différents jeux de données et qu&amp;#039;elles favorisent la réutilisation.
 &lt;/p&gt;
 &lt;p&gt;
  Sur un plan technique, nous accompagnons les collectivités dans la compréhension des formats attendus et nous développons des outils pour leur permettre d&amp;#039;améliorer la publication, les mises à jour et la qualité de leurs données.
  &lt;br /&gt;
  N
  &lt;span&gt;
   ous veillons à proposer une plateforme parfaitement opérationnelle pour répondre à la demande de l&amp;#039;écosystème. En constante évolution, la plateforme évolue selon les besoins exprimés par les producteurs, réutilisateurs ou l&amp;#039;équipe avec de nouvelles fonctionnalités, ou de nouveaux outils, pour faciliter l&amp;#039;ouverture de données, améliorer leur qualité, et inciter à leur réutilisation.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PAN a accompagné plus de 268 autorités organisatrices de la mobilité et une dizaine d&amp;#039;entreprises dans l&amp;#039;ouverture de leurs données mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  Ces données sont intégrées dans des applications d&amp;#039;information voyageur comme ViaTransit, MyBus, Google Maps, Transit etc.,  ce qui a permis d&amp;#039;accroitre la couverture géographique de ces applications. Cela a notamment été impulsée par l&amp;#039;article 122 de la loi dite « Climat et résilience » qui prévoit un ensemble d&amp;#039;obligations de réutilisation des données du Point d&amp;#039;accès national auprès des services numériques multimodaux, relatives aux informations sur les modes et services de mobilité alternatifs à l&amp;#039;usage individuel du véhicule. Dans ce cadre, les collectivités n&amp;#039;ont plus à faire de demandes d&amp;#039;intégration de leurs données dans les services numériques multimodaux. Elles doivent être intégrées dès lors qu&amp;#039;elles sont publiées dans un format standardisé, sous licence ouverte et avec une qualité suffisante à leur utilisation.
  &lt;a href="https://transport.data.gouv.fr/loi-climat-resilience" target="_self"&gt;
   Plus d&amp;#039;informations
  &lt;/a&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Les producteurs et réutilisateurs ont accès à différents outils leur permettant d&amp;#039;améliorer la qualité et la découvrabilité des données :
  &lt;a href="https://transport.data.gouv.fr/validation" target="_self"&gt;
   validateurs à la demande
  &lt;/a&gt;
  ,
  &lt;a href="https://transport.data.gouv.fr/tools/siri-querier" target="_self"&gt;
   générateur de requêtes SIRI
  &lt;/a&gt;
  ,
  &lt;a href="https://transport.data.gouv.fr/tools/gtfs_diff" target="_self"&gt;
   comparateur de GTFS (GTFS diff)
  &lt;/a&gt;
  , conversion en GeoJSON des ressources etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://transport.data.gouv.fr/</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;transport.data.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>contact@transport.beta.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e693-accompagner-louverture-des-donnees-mobilites/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>transport.data.gouv.fr</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>08/08/2023</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
+      <c r="AH19" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>154977</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Favoriser le développement des circulations cyclables</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>CIRCULATIONS CYCLABLES</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J21" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
         <is>
           <t>ramené à 20% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir l&amp;#039;investissement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables.
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;équipements spécifiques hors agglomération destinés à favoriser le développement des circulations cyclables : voies vertes, pistes cyclables, bandes cyclables, signalisation de police, jalonnement...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études visant à l&amp;#039;élaboration d&amp;#039;un schéma territorial d&amp;#039;aménagements cyclables ou la partie « cyclable » d&amp;#039;un schéma territorial de déplacement.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;infrastructures hors agglomération liés aux voies vertes, pistes cyclables, bandes cyclables.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;ouvrages d&amp;#039;art hors agglomération de type passerelles cyclables.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de jalonnement et de signalisation de police hors agglomération.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -4132,264 +3983,264 @@
   Les dépenses devront répondre aux recommandations en vigueur (CERTU, Vélo et Territoires, CEREMA...), en particulier en ce qui concerne la largeur de l&amp;#039;infrastructure qui doit être d&amp;#039;au moins 3 mètres (diminution ponctuelle envisageable à 2,5 m minimum).
  &lt;/li&gt;
  &lt;li&gt;
   Le revêtement des aménagements est imposé avec un niveau de finition permettant un usage « par tous et en toute saison » de type enrobé ou béton.
  &lt;/li&gt;
  &lt;li&gt;
   Aucun investissement ne participant pas directement par sa nature à la fonction première de l&amp;#039;aménagement ne pourra être pris en compte (exemple : éclairage public, requalification urbaine, traversée d&amp;#039;agglomération).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Plafonds de dépenses :
 &lt;/strong&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les travaux d&amp;#039;infrastructures : 200.000€ HT par kilomètre linéaire
  &lt;/li&gt;
  &lt;li&gt;
   Pour les ouvrages d&amp;#039;art : 150.000€ HT par ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   Pour les études visant à l&amp;#039;élaboration d&amp;#039;un schéma cyclable : 100.000€ HT par étude
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/circulations-cyclables/</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3df-aider-au-maintien-et-au-developpement-des-bat/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>21/11/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
+      <c r="AH20" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>121446</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Accompagner les mobilités durables urbaines</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement territorial vers un développement durable via les mobilités durables urbaines</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J21" s="1" t="inlineStr">
         <is>
           <t>Taux maximal d’intervention FEDER : 60%</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le caractère étendu du péri-urbain sur le territoire soulève des enjeux de mobilité auxquels les stratégies urbaines intégrées doivent répondre en poursuivant les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer la multimodalité en milieu urbain afin de réduire l&amp;#039;empreinte carbone et encourager le recours à des moyens de mobilité durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer les voiries douces en milieu urbain afin d&amp;#039;encourager le recours à des formes de mobilité durables, de sécuriser la pratique des modes doux, d&amp;#039;assurer une continuité sur l&amp;#039;ensemble du territoire urbain et une connexion avec les zones péri-urbaines et rurales, conformément aux stratégies régionales en la matière.
  &lt;/li&gt;
  &lt;li&gt;
   Déployer des stations de stockage et recharge de carburants alternatifs aux carburants fossiles, dans l&amp;#039;objectif de réduire l&amp;#039;impact environnemental des déplacements, selon un maillage rationnel et dans une logique d&amp;#039;interopérabilité entre les différents systèmes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements multimodaux (tels que des places de stationnement pour les moyens de transport durables, des pôles d&amp;#039;échanges...), en particulier sur les points d&amp;#039;interconnexion ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à favoriser une meilleure interopérabilité des services de transport (tels que les services de mobilité partagée), à l&amp;#039;installation de billettiques des réseaux urbains sur une aire de déplacement commune ;
  &lt;/li&gt;
  &lt;li&gt;
   Actions visant à l&amp;#039;amélioration de la logistique urbaine durable ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;aires de covoiturage (en cohérence avec les orientations régionales) ;
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement ou construction de passerelles favorisant les modes doux permettant de traiter des points noirs ou de résoudre des problématiques de franchissement (route, lignes ferroviaires, cours d&amp;#039;eau)
  &lt;/li&gt;
  &lt;li&gt;
   Sécurisation de la pratique des modes doux, voies de liaisons cyclables, aménagement de voiries douces (tels que les cheminements piétons, les aménagements cyclables, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de réseaux d&amp;#039;aménagements cyclables afin de constituer des continuités. L&amp;#039;objectif est de relier les infrastructures existantes ou de finaliser les continuités cyclables ;
  &lt;/li&gt;
  &lt;li&gt;
   Installation de stations de stockage et de recharge de carburants alternatifs aux carburants fossiles (bornes de recharge pour véhicules électriques, à hydrogène, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes portant sur la mobilité urbaine.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets devront être compatibles avec la stratégie intégrée de développement urbain du territoire et avoir reçu un avis favorable en comité de sélection de l&amp;#039;organisme intermédiaire territorialement compétent.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront être compatibles avec les stratégies en termes de mobilité mise en place par la Région à savoir le schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires (SRADDET) dénommé « Ici 2050 ».
 &lt;/p&gt;
 &lt;p&gt;
  Les aménagements des aires de covoiturage devront être réalisés en conformité avec le SRADDET et sa déclinaison : le schéma régional des aires de covoiturage.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;implantation de structures de recharge devront respecter le SRADDET et ses objectifs en termes de déploiement de bornes de charge. Ils devront respecter les contraintes de gestion et de pilotage des réseaux de distribution d&amp;#039;électricité. L&amp;#039;interopérabilité et l&amp;#039;adaptabilité des infrastructures de recharge devront permettre la recharge de tous types et gammes de véhicules, quel que soit l&amp;#039;usage des véhicules et leur constructeur (normalisation et standardisation des solutions technologiques retenues). Les bornes devront prévoir un système de supervision accessible à tout usager.
 &lt;/p&gt;
 &lt;p&gt;
  Le porteur de projet fournira une note explicative justifiant de la prise en compte de la préservation de l&amp;#039;environnement et de la biodiversité au sein de son projet.
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles
 &lt;/p&gt;
 &lt;p&gt;
  Dépenses éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dépenses de prestations intellectuelles extérieures (réalisation d&amp;#039;études, de diagnostics...) ;
@@ -4415,284 +4266,433 @@
   Dépenses de personnel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de soutien financier
 &lt;/p&gt;
 &lt;p&gt;
  Plancher minimal de subvention FEDER :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50 000 € pour les projets de travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   20 000 € pour les projets d&amp;#039;études.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;intervention FEDER : 60%
 &lt;/p&gt;
 &lt;p&gt;
  Taux maximal d&amp;#039;aide publique : 100% dans le respect de la règlementation européenne et nationale (dont autofinancement des collectivités territoriales et leurs groupements)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.europe-bfc.eu/jai-un-projet/les-financements-par-thematique/developpement-urbain-et-rural-mobilites-durables/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service FEDER Bourgogne-Franche-Comté et Massif du Jura, Direction Europe et rayonnement international, Conseil régional de Bourgogne-Franche-Comté: urbain.feder&amp;#64;bourgognefranchecomte.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>florence.kohtz@bourgognefranchecomte.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b9-accompagner-le-renouvellement-urbain/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional Bourgogne Franche-Comté</t>
         </is>
       </c>
-      <c r="AD22" s="1" t="inlineStr">
+      <c r="AD21" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>07/12/2022</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
+      <c r="AH21" s="1" t="inlineStr">
         <is>
           <t>06/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>94977</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mobilité internationale des lycéens</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Mobilité internationale des lycéens</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Particulier</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Outre qu&amp;#039;elle représente un facteur déterminant dans leur insertion professionnelle, cette expérience leur permettra de pratiquer une langue étrangère au quotidien et en milieu professionnel, d&amp;#039;appréhender des méthodes de travail différentes, de s&amp;#039;adapter à un nouvel environnement social et culturel, d&amp;#039;améliorer leurs compétences, de gagner en confiance en soi et de valoriser leur formation.
 Cette aide concerne les lycéens préparant un CAP, un Bac Pro, un Bac technologique en hôtellerie, un Brevet des métiers d&amp;#039;art (BMA), un Diplôme de technicien des métiers du spectacle (DTMS) ou une Mention complémentaire dans un établissement du Grand Est. En tant qu&amp;#039;organisateurs des séjours, ce sont les établissements qui perçoivent l&amp;#039;aide régionale. Toutes les destinations en Europe sont éligibles ainsi que les régions partenaires du Grand Est, dont la liste complète figure dans le règlement ci-dessous. L&amp;#039;aide régionale s&amp;#039;applique aux périodes de formation en milieu professionnel (PFMP) qui font partie intégrante de la formation des lycéens et dont la durée est de 3 semaines minimum à de 8 semaines maximum.
 L&amp;#039;aide peut être cumulée avec celle du Rectorat, du programme Erasmus&amp;#43;, de l&amp;#039;OFAJ ou de tout autre organisme. En fonction de l&amp;#039;état des dépenses réelles fourni par le lycée à l&amp;#039;issue du stage, son montant peut atteindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   75 € par semaine et par élève pour les mobilités sans hébergement : seules les dépenses de transport sont éligibles ;
  &lt;/li&gt;
  &lt;li&gt;
   150 € par semaine et par élève pour les mobilités avec hébergement payant : les dépenses de transport, d&amp;#039;hébergement et de restauration sont éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.grandest.fr/wp-content/uploads/2016/11/guide-arpege-usagers-aides-dematerialisees.pdf"&gt;
    Guide utilisateurs du portail des aides dématérialisées
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.jeunest.fr/wp-content/uploads/2019/12/3129-D%C3%A9pliant-mobilit%C3%A9-v16-par-pages.pdf" rel="noopener" target="_blank"&gt;
    Découvrez la plaquette d&amp;#039;information
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Retrouvez les témoignages de jeunes soutenus dans leur mobilité par la Région Grand Est et partagez votre expérience dans
   &lt;a href="https://www.jeunest.fr/carnet-de-voyage/" rel="noopener" target="_blank"&gt;
    le Carnet de Voyage
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>28/08/2017</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-regional-mobilites-lyceens/</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0013/depot/simple</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute demande de renseignement :
  &lt;strong&gt;
   Sylvie Truffet
  &lt;/strong&gt;
  , chargée de mission à la direction de la Jeunesse, des Sports et de l&amp;#039;Engagement : 03 26 70 74 69 - sylvie.truffet&amp;#64;grandest.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y23" s="1" t="inlineStr">
         <is>
-          <t>olivier.claudel@grandest.fr</t>
+          <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z23" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9a60-mobilite-internationale-des-lyceens/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
-          <t>01/07/2021</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>05/03/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>162730</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de services et mobilités en montagne</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Services et mobilités en montagne</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5486,746 +5486,746 @@
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>06/02/2024</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
-        <v>142826</v>
+        <v>143359</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Améliorer la sécurité des déplacements des usagers</t>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
-        <is>
-[...316 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
-[...17 lines deleted...]
- Dans ce cadre nous vous proposons un accompagnement pour :
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
-[...32 lines deleted...]
-  Évaluation (technique, organisationnelle, impact, acceptabilité).
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
-[...207 lines deleted...]
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>142826</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la sécurité des déplacements des usagers</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Améliorer la sécurité des déplacements des usagers
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
+ &lt;strong&gt;
+  L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluer les actions mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>142824</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer vos projets d'infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport
+ &lt;/strong&gt;
+ est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise notamment pour&lt;strong&gt; analyser les bénéfices et les impacts de ces projets tant sur le plan des transports
+ &lt;/strong&gt;
+ (effets sur les déplacements, effets socioéconomiques, effets environnementaux, effets sur la santé)
+ &lt;strong&gt;
+  que sur le plan environnemental
+ &lt;/strong&gt;
+ (études d&amp;#039;impacts).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études nécessaires à la production des évaluations et études d&amp;#039;impact requises ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des infrastructures de transport (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle ou expertise technique des dossiers d&amp;#039;évaluations et des études d&amp;#039;impact ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>142822</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser l’usage des réseaux de transports</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement de nouveaux modes de gestion du trafic, dynamiques et innovants, et des équipements associés (notamment des systèmes d&amp;#039;information et de transports intelligents), doit contribuer à l&amp;#039;amélioration de l&amp;#039;efficacité des réseaux de transports, du point de vue de la fiabilité des temps de parcours, de la sécurité, des émissions de polluants et de la consommation d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez optimiser l&amp;#039;usage des réseaux de transports pour réduire les impacts environnementaux, sociétaux et économiques liés à la mobilité des personnes et des marchandises et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans vos études de régulation et simulation dynamique du trafic en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration des stratégies de régulation destinées à optimiser l&amp;#039;usage des réseaux existants et à limiter les nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation a priori de l&amp;#039;efficacité des mesures découlant de ces stratégies (y compris sur les aspects environnementaux), et valorisation .     .     socioéconomique ; elle s&amp;#039;appuie en particulier sur l&amp;#039;utilisation d&amp;#039;outils de simulation dynamique de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation et qualification des systèmes et équipements permettant la mise en œuvre des stratégies de régulation de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude et analyse de l&amp;#039;apport des technologies STI (Systèmes de Transport Intelligents) dans les systèmes de régulation de trafic : outils d&amp;#039;information aux usagers, communications entre les véhicules et l&amp;#039;infrastructure, systèmes embarqués, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études exploratoires de benchmark et de conception de systèmes innovants et automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la définition de stratégies d&amp;#039;exploitation répondant à un objectif d&amp;#039;exploitation du réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement de cahier de charges fonctionnel de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la mise en œuvre opérationnelle de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;intégration des mesures de gestion de trafic dans les systèmes centralisés de gestion de trafic (PC régulation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recette des équipements dynamiques et des stratégies de régulation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation (technique, organisationnelle, impact, acceptabilité).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/optimiser-usage-reseaux-transports</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z32" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adae-optimiser-lusage-des-reseaux-de-transports/</t>
         </is>
       </c>
       <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>131823</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Se déplacer au congrès annuel de l'AMF</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Association des maires et présidents de communautés des Vosges (AMV 88)</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7729,79 +7729,318 @@
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>15/05/2024</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>142829</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Organiser les mobilités en territoires peu denses</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous devez connaître plus finement la mobilité sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez anticiper les évolutions des mobilités ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
@@ -7848,412 +8087,173 @@
  &lt;li&gt;
   Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
  &lt;/li&gt;
  &lt;li&gt;
   Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Mettre en œuvre vos projets et services de mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
  &lt;/li&gt;
  &lt;li&gt;
   Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Parc naturel régional des Volcans d&amp;#039;Auvergne
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ardèche, le département
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Gaillac Graulhet Agglomération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Kintoa Mugi
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Cohésion sociale et inclusion
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
-        </is>
-[...237 lines deleted...]
-          <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>119944</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
@@ -11019,425 +11019,260 @@
         </is>
       </c>
       <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>05/09/2023</t>
         </is>
       </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
-        <v>142827</v>
+        <v>143372</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+          <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...23 lines deleted...]
- Dans ce cadre nous réalisons :
+ &lt;br /&gt;
+ Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
-[...8 lines deleted...]
-  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+  Alimenter en eau et assainir les villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion patrimoniale des réseaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les impacts socio-économiques associés peuvent être importants du fait de demandes sociétales et obligations réglementaires croissantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Axé sur l&amp;#039;innovation, le Cerema développe des solutions en matière de gestion intégrée de l&amp;#039;eau - un enjeu majeur pour les collectivités qui ont en charge l&amp;#039;aménagement de leurs territoires : gestion des eaux pluviales et assainissement, gestion des réseaux, qualité des milieux aquatiques et prévention des inondations...
+ &lt;br /&gt;
+ La réponse du Cerema
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En cohérence avec les actions menées par le Cerema sur les notions de services écosystémiques – intégration de la Nature en ville, l&amp;#039;établissement accompagne les collectivités locales dans leurs démarches en faveur d&amp;#039;une gestion intégrée de l&amp;#039;eau pour l&amp;#039;aménagement du territoire. Il peut apporter plusieurs réponses :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N58" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
-[...6 lines deleted...]
-Logistique urbaine</t>
+          <t>Cours d'eau / canaux / plans d'eau
+Mobilité pour tous
+Milieux humides</t>
         </is>
       </c>
       <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S58" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V58" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+          <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
         </is>
       </c>
       <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z58" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
         </is>
       </c>
       <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB58" s="1" t="inlineStr">
         <is>
-          <t>Restauration écologique / continuité écologique</t>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG58" s="1" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
-        <v>143372</v>
+        <v>143345</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
-        <is>
-[...178 lines deleted...]
-      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   VOTRE BESOIN :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA RÉPONSE DU CEREMA :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -11494,169 +11329,169 @@
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les dispositifs avertisseurs pour la marque NF113 ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur peintures anticorrosion pour la marque ACQPA ;
  &lt;/li&gt;
  &lt;li&gt;
   Essais sur les granulats pour le marquage CE.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
+      <c r="AH59" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>155113</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Favoriser les mobilités du quotidien : schémas, infrastructures, équipements et services</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Les mobilités du quotidien : schémas, infrastructures, équipements et services (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou d&amp;#039;un schéma directeur des mobilités actives
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur vélo permet de programmer les liaisons cyclables d&amp;#039;intérêt communautaire ou communal à réaliser afin de créer un réseau cyclable structurant à l&amp;#039;échelle de la collectivité concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Un schéma directeur des mobilités actives est un document stratégique de référence et de programmation permettant d&amp;#039;organiser le développement des mobilités actives qui sont définies comme toutes les formes de déplacements qui impliquent une dépense énergétique par le biais d&amp;#039;un effort musculaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Création et aménagement d&amp;#039;infrastructures à destination des vélos ou multi pratiques (voies exclusivement réservées à la circulation d&amp;#039;usagers non motorisés)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces infrastructures peuvent donc être des pistes cyclables réservées aux vélos mais également des voies vertes multi pratiques pouvant également accueillir piétons, cavaliers, trottinettes, ...
 &lt;/p&gt;
@@ -11725,61 +11560,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fiche de poste
   &lt;/li&gt;
   &lt;li&gt;
    CV du candidat retenu
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Etude :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Cahier des charges de l&amp;#039;étude
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public ou le domaine public devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités actives et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra être intégré dans la réflexion globale du territoire et en cohérence avec les schémas directeurs intercommunaux ainsi que le plan vélo départemental
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS SPECIFIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Réalisation d&amp;#039;un schéma directeur vélo ou schéma directeur des mobilités actives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ceux-ci devront obligatoirement comporter une rubrique « analyse des pratiques sur le territoire ».
 &lt;/p&gt;
@@ -11965,125 +11800,290 @@
    L&amp;#039;organisation de formations/ateliers de mobilité (éligible uniquement dans les CTM, CPU et CPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les acquisitions de flottes de véhicules dédiés aux agents de la collectivité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/les-mobilites-du-quotidien-schemas-infrastructures-equipements-et-services-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.96.61
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a05d-les-mobilites-du-quotidien-schemas-infrastruc/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
       <c r="AE61" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AF61" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG61" s="1" t="inlineStr">
         <is>
-          <t>26/11/2023</t>
+          <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH61" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
         <v>142701</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
@@ -13891,1975 +13891,1975 @@
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>11/10/2024</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
           <t>02/04/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
-        <v>112009</v>
+        <v>163014</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+          <t>Etre accompagné dans la réalisation d'une opération d'aménagement ou de création de voiries, mobilités douces ou ouvrages d'art</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Développer les mobilités alternatives</t>
+          <t>Maitrise d'oeuvre pour une opération d'un montant de travaux inférieur à 100 k€HT</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie financière
-Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence vous propose un accompagnement pour de petites opérations en lien avec les infrastructures routières, les mobilités douces et les ouvrages d&amp;#039;art.&lt;/p&gt;&lt;p&gt;Pour les opérations d&amp;#039;investissement dont le coût des travaux est limité à 100 000 € HT, l&amp;#039;agence peut assurer la mission de maitrise d’œuvre :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études de conception ou réparation,&lt;/li&gt;&lt;li&gt;Assistance à la passation des marchés de Travaux (élaboration du dossier de consultation des entreprises et analyse des offres),&lt;/li&gt;&lt;li&gt;Direction de l’exécution des travaux,&lt;/li&gt;&lt;li&gt;Assistance à la réception des travaux et à la garantie de parfait achèvement des travaux.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rectification de virages,&lt;/li&gt;&lt;li&gt;Création de voies vertes,&lt;/li&gt;&lt;li&gt;Aménagements de sécurité sur voirie,&lt;/li&gt;&lt;li&gt;Travaux sur Ouvrages d&amp;#039;art,&lt;/li&gt;&lt;li&gt;...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Equipement public
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-realisation-dune-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>143389</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différents modèles économiques du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les enjeux du développement du MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;em&gt;
+   1er jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  9h – 9h30 : accueil des participants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tour de table et recueil des attentes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h30 – 10h30 : L&amp;#039;apport du numérique sur les services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le big-bang numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opportunités et freins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les données de mobilités pour piloter les politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Panorama des données de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enjeux de la gestion de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : L&amp;#039;émergence du concept de Mobility-as-a-service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définitions, état de l&amp;#039;art, LOM, données du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 17h : MaaS et politiques publiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilité inclusive, économie territoriale, promotion du report modal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Incitatifs, évaluation des effets du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2ème jour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  9h – 10h30 : Benchmark de dispositifs MaaS urbains opérationnels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnalités, Gouvernance, Tarifications, Architecture
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  10h45 – 12h : Les différentes échelles de MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Longue distance, MaaS régional, MaaS urbain, MaaS rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;écosystème des acteurs du MaaS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  14h – 15h30 : Cas pratique sur le partage de données du MaaS (jeu de rôles)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Chaque stagiaire reçoit un rôle précis avec le contexte de l&amp;#039;acteur qu&amp;#039;il représente,    ainsi qu&amp;#039;un objectif à atteindre. Les acteurs sont réunis pour concevoir un MaaS...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  15h45 – 16h30 : Les modèles économiques du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les différents modèles d&amp;#039;affaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  16h30 – 17h00 : bilan de la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Public
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Consultants des bureaux d&amp;#039;études en Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des collectivités (moyennes et grandes agglos &amp;#43; Régions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens et ingénieurs des opérateurs de transport,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études des entreprises du numérique et de l&amp;#039;industrie du transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Niveau pré-requis
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Cette formation ne nécessite aucun prérequis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Outils pédagogiques
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h4&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+&lt;/h4&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h4&gt;
+ Délais d&amp;#039;accès
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>120345</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les circulations routières et piétonnes - Amendes de police - Enveloppe départementale</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>AMENDES DE POLICE</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ Objectif
+&lt;/h3&gt;
+&lt;p&gt;
+ Améliorer les circulations routières et piétonnes conformément au décret n°88.351 du 12 avril 1988 du Ministère de l&amp;#039;équipement, du Logement, de l&amp;#039;Aménagement du Territoire et des Transports., de l&amp;#039;Aménagement du Territoire et des Transports, à savoir : Article 1
+ er
+ du Décret n°88.351 du 12 avril 1988.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bénéficiaires
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Communes ou Groupements de communes de moins de 10 000 habitants.
+&lt;/p&gt;
+&lt;h3&gt;
+ Type d&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;Investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce fonds est géré financièrement par l&amp;#039;État, sa répartition est à l&amp;#039;initiative du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ On distingue :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une enveloppe CANTONALE, gérée par le Service Relations avec les Collectivités, répartie par canton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  une enveloppe DEPARTEMENTALE, gérée par la Direction des Déplacements, réservée à des interventions plus lourdes ciblées sur des opérations communales importantes réalisées dans le cadre de la mise en œuvre de la politique routière du Département en matière de circulation en particulier celles liées aux Routes Départementales en traverse de zones agglomérées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Dépenses subventionnables
+&lt;/h3&gt;
+&lt;p&gt;
+ Montant Hors Taxe des travaux prévus pour les aménagements de sécurité, déduction faite des autres aides.
+&lt;/p&gt;
+&lt;h3&gt;
+ Montant/Taux de l&amp;#039;aide
+&lt;/h3&gt;
+&lt;p&gt;
+ Aide forfaitaire.
+&lt;/p&gt;
+&lt;h3&gt;
+ Pièces constitutives du dossier
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de l&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation détaillée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Délibération de la commune
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Instruction des dossiers_Demande dématérialisée
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt sur la plateforme
+  Drôm Démat
+  via
+  &lt;a href="https://mesdemarches.ladrome.fr/"&gt;
+   https://mesdemarches.ladrome.fr/
+  &lt;/a&gt;
+  .
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Téléservice
+  &lt;/strong&gt;
+  : Aménagement du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dispositif
+  &lt;/strong&gt;
+  :   Politique routière – Amendes de Police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation technique de l&amp;#039;avant-projet (AVP) par le Comité d&amp;#039;Examens Techniques des  Opérations Routières (CETOR).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du projet (PRO) par la Commission  Aménagement Voirie du Conseil départemental.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décision de la Commission permanente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Versement
+&lt;/h3&gt;
+&lt;p&gt;
+ L&amp;#039;ordre de service de démarrage des travaux est à transmettre à la Direction des Déplacements avant le 30 octobre de l&amp;#039;année attributive, sous peine de caducité de la dotation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les versements sont effectués par la Préfecture, avant la fin de l&amp;#039;exercice budgétaire, au vu de la délibération du Conseil départemental.
+&lt;/p&gt;
+&lt;h3&gt;
+ Bases réglementaires
+&lt;/h3&gt;
+&lt;p&gt;
+ Délibération des 13 et 14 Juin 2005.
+&lt;/p&gt;
+&lt;p&gt;
+ Courrier de la Préfecture du 28 mars 2012 concernant les dispositions pour la répartition  et le versement de la dotation amendes de police.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ – Pour les transports en commun
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de voirie, équipements destinés à une meilleure exploitation des réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Pour la circulation routière
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude et mise en oeuvre de plans de circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de parcs de stationnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux et de la signalisation horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et mise en oeuvre de zones à circulation restreinte prévues à l&amp;#039;article L.2213-4-1 du Code général des collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation, aménagement, rénovation et sécurisation d&amp;#039;itinéraires cyclables ou piétons
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Travaux commandés par les exigences de la sécurité routière, avec une mention toute particulière pour les opérations confortant l&amp;#039;action du Département en matière de transports en commun, à savoir les actions visant à améliorer la sécurité au niveau des Lignes Régulières et plus spécialement les transports scolaires..
+&lt;/p&gt;
+&lt;h3&gt;
+ Exclusions
+&lt;/h3&gt;
+&lt;p&gt;
+ Toute autre opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/amendes-de-police/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Direction des Déplacements – Service Administratif et Financier – Pôle Conventions &amp;amp; Subventions Voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mireille MALLEVAL
+  &lt;/strong&gt;
+  – Tél :
+  &lt;strong&gt;
+   04 75 75 92 21
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e664-amendes-de-police-enveloppe-departementale/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>71376</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les territoires à la création d'une offre mobilité solidaire - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du réseau Mob&amp;#039;In France ont les compétences et la capacité
+ &lt;strong&gt;
+  d&amp;#039;accompagner les collectivités territoriales dans la
+  réflexion, la création et le développement
+ d&amp;#039;une offre de service de mobilité inclusive.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Cet accompagnement peut être global et structurer toute la réflexion, de la phase de diagnostic à la mise en œuvre des préconisations. Ou n&amp;#039;être présent que sur l&amp;#039;une ou l&amp;#039;autre des phases de la construction d&amp;#039;une politique territoriale de mobilité inclusive.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PRESTATIONS
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  REALISEES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Voici les prestations que peut proposer le réseau Mob&amp;#039;In France dans le cadre d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une offre de mobilité solidaire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ - Rédaction d&amp;#039;un diagnostic pour établir un état des lieux global mettant en avant les forces et faiblesses du territoire au regard du projet souhaité ;
+ &lt;br /&gt;
+ - La définition des priorités stratégiques au regard des enjeux identifiés ;
+ &lt;br /&gt;
+ - La rédaction d&amp;#039;un projet incluant plusieurs scenarii ;
+ &lt;br /&gt;
+ - L&amp;#039;accompagnement dans la mise en œuvre du scenario choisi
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mission d&amp;#039;ingénierie de Mob&amp;#039;In France répondra spécifiquement aux demandes des territoires et se construira sur mesure avec le client.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Mob&amp;#039;In privilégie et conseille une démarche formative et participative.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mob&amp;#039;In s&amp;#039;assure de la représentativité des publics et des territoires dans sa mission d&amp;#039;accompagnement. L&amp;#039;intervention repose sur un principe de co-construction qui paraît, de part l&amp;#039;expérience d&amp;#039;essaimage, le plus pertinent et cohérent au regard de l&amp;#039;existant.
+ &lt;br /&gt;
+ Mob&amp;#039;In mène ses études en tenant compte des
+ &lt;strong&gt;
+  spécificités des territoires
+ &lt;/strong&gt;
+ , de la
+ &lt;strong&gt;
+  présence et de la participation des acteurs locaux
+ &lt;/strong&gt;
+ ainsi que des
+ &lt;strong&gt;
+  besoins des habitants.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Mob&amp;#039;In peut se charger de l&amp;#039;organisation et l&amp;#039;animation des groupes de travail, du compte-rendu des réunions, de l&amp;#039;analyse et de la rédaction des livrables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement du Département de la Meuse dans son approche globale et partenariale des problématiques de mobilité inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Rappel des objectifs
+ &lt;/em&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ - Compléter les états des lieux existants et cartographier les besoins et les freins (territoires, publics, offre mobilité) pour mieux connaître les besoins des publics en emploi et en insertion, des employeurs et des acteurs institutionnels ;
+ &lt;br /&gt;
+ - Mesurer l&amp;#039;adéquation qualitative et quantitative entre l&amp;#039;offre actuelle et les besoins repérés ; identifier les besoins non satisfaits et mesurer les écarts. En fonction il s&amp;#039;agira de recenser les acteurs pertinents, l&amp;#039;offre existante et définir les services nouveaux à développer correspondants aux besoins repérés et non satisfaits ;
+ &lt;br /&gt;
+ - Définir les actions à développer en conséquence et construire une approche départementale de la mobilité en formulant des schémas de développement et coopération visant à l&amp;#039;optimisation des moyens existants et à la construction de réponses nouvelles répondant aux besoins identifiés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Livrables
+ &lt;/em&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Rapport de l&amp;#039;existant :
+ &lt;br /&gt;
+ - cartographie des partenariats existants
+ &lt;br /&gt;
+ - cartographie des financeurs
+ &lt;br /&gt;
+ - précises des forces, faiblesses, opportunités, menaces du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Rapport relatif à :
+ &lt;br /&gt;
+ - la mise en corrélation de l&amp;#039;offre existante avec les besoins non couverts
+ &lt;br /&gt;
+ - la définition des besoins et proposition d&amp;#039;offres complémentaires
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Formalisation des deux scenarii retenus (organisation et structuration de l&amp;#039;offre globale).
+ &lt;br /&gt;
+ &amp;gt; Consolidation des livrables dans un rapport de mission
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement du département de l&amp;#039;Allier dans le cadre d&amp;#039;une mission confinée par l&amp;#039;Unité Départementale de l&amp;#039;Allier de la DIRECCTE Auvergne-Rhône-Alpes
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mob&amp;#039;In France réalise une mission d&amp;#039;ingénierie en vue de la réalisation d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une plateforme mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Résultats attendus de l&amp;#039;étude de faisabilité :
+ &lt;br /&gt;
+ - la rédaction d&amp;#039;un diagnostic visant à établir un état des lieux global mettant en avant les forces et les faiblesses du territoire de l&amp;#039;Allier au regard du projet ;
+ &lt;br /&gt;
+ - la définition de priorités stratégiques au regard des enjeux identifiés ;
+ &lt;br /&gt;
+ - la rédaction du projet de plateforme incluant plusieurs scenarii (objectifs, publics cibles, offre de services, partenariats, conditions organisationnelles de mise en œuvre, portage juridique, phasage, indicateurs de résultats, budget...)
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;étude de faisabilité devra être guidée par les résultats attendus à terme de la future plateforme de mobilité à savoir :
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;amélioration de la mobilité des personnes en insertion professionnelle en vue de leur employabilité ;
+ &lt;br /&gt;
+ - le développement de la coopération entre les acteurs de l&amp;#039;Allier et les intervenants sur les questions de mobilité ;
+ &lt;br /&gt;
+ - l&amp;#039;amélioration et la visibilité des outils existants ;
+ &lt;br /&gt;
+ - l&amp;#039;aide à l&amp;#039;orientation des publics quant à l&amp;#039;accès à l&amp;#039;offre de mobilité disponible en fonction des besoins qui seront identifiés en amont du parcours y compris sur les aides à mobiliser ;
+ &lt;br /&gt;
+ - la structuration d&amp;#039;une offre de mobilité adaptée aux besoins des différents publics (maillage, besoins sociaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le dispositif MOUV&amp;#039;UP
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Fédération des Associations de la Route pour l&amp;#039;Education (FARE), fédération préexistante au Réseau Mob&amp;#039;In France, avait lancé, en 2008, le programme Mouv&amp;#039;Up.
+ &lt;br /&gt;
+ Ce programme accompagnait et soutenait les territoires dans les initiatives visant la constitution d&amp;#039;une plateforme solidaire d&amp;#039;aide à la mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En 2013 et après plusieurs expérimentations nationales réussies, un partenariat national est conclu entre la FARE et la Fondation PSA Peugeot Citroën, avec l&amp;#039;appui de l&amp;#039;ACSé et des partenaires tels que CNML, COORACE, CHANTIER-école, Pôle Emploi, Alliance Ville Emploi, la Confédération des MJC..etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Ce programme a permis d&amp;#039;accompagner 27 territoires ayant permis le déploiement de 16 dispositifs de mobilité solidaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Lutte contre la précarité
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement possible sur toute la France métropolitaine.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND,
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e52f-accompagner-les-territoires-a-la-creation-dun/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>66415</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Recueillir les pratiques de mobilité des habitants sur les grandes aires urbaines normandes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Fournir aux autorités organisatrices des transports les éléments pour décider des modifications à apporter aux transports collectifs et aux infrastructures de transport,
+&lt;/p&gt;
+&lt;p&gt;
+ - Constituer une base régionale pour être en mesure de coordonner les politiques de mobilité durable à l&amp;#039;échelle régionale,
+&lt;/p&gt;
+&lt;p&gt;
+ - Disposer de données pour étudier l&amp;#039;accessibilité aux infrastructures nationales de transport.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature des opérations éligibles en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Respect de la méthode standardisée nationale permettant de garantir la bonne représentativité statistique de l&amp;#039;enquête
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Prise en considération du mode ferroviaire et du transport routier interurbain dans les questionnaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Périodicité de l&amp;#039;enquête supérieure ou égale à 8 ans
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise à disposition de la Région des données d&amp;#039;enquêtes et de leur analyse
+&lt;/p&gt;
+&lt;p&gt;
+ - Cohérence de l&amp;#039;enquête avec celles menées sur les territoires adjacents pour disposer, après redressement et récolement, d&amp;#039;une base de données agglomérée permettant d&amp;#039;établir un large diagnostic territorial​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/enquete-menages-deplacements-enquete-deplacements-ville-moyenne</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1581-recueillir-les-pratiques-de-mobilite-des-habi/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>66407</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'intermodalité aux points d'arrêts des transports en commun en site propre</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Faciliter l&amp;#039;accès aux TCSP au moyen d&amp;#039;équipements favorables à l&amp;#039;intermodalité
+&lt;/p&gt;
+&lt;p&gt;
+ - Rendre les transports publics plus compétitifs et attractifs que la voiture particulière en améliorant la chaîne de déplacement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ - Inscription dans un contrat de territoire,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Caractère pérenne des aménagements,
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements subventionnés par le présent dispositif ne peuvent bénéficier d&amp;#039;aucun autre financement régional
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les engagements financiers conclus pour les TCSP identifiés dans les contrats de territoire 2014-2020 pourront être pris en compte. Les projets bénéficieront des modalités du dispositif en vigueur en 2017.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides.normandie.fr/transport-en-commun-en-site-propre-favoriser-lintermodalite-aux-points-darrets</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ DIRECTION : MOBILITÉS ET INFRASTRUCTURES - SERVICE OFFRE DE MOBILITÉ ET INTERMODALITÉ
+&lt;/p&gt;
+&lt;p&gt;
+ 02.35.52.56.06 (secrétariat)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>blandine.halle@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0675-favoriser-lintermodalite-aux-points-darrets-d/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>64189</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le travail en mobilité (travail sur le terrain / multi-sites / télétravail...)</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale 24 - ATD (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATD24 développe des applicatifs de gestion. Disponibles sur smartphone ou tablette, ils permettent de travailler en mobilité  (travail sur le terrain / multi-sites / télétravail...), en permettant l&amp;#039;accès aux informations et saisie en ligne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous déployons aussi les outils collaboratifs de la suite office 365, qui permettent aux équipes de communiquer en continu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Bureau virtuel, en partenariat avec le Conseil départemental, permet de disposer de l&amp;#039;ensemble de ses outils en tout lieu relié à Internet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous convention
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://atd24.fr</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD24
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Gestion des territoires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 05 53 06 65 65
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ atd24&amp;#64;atd24.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>d.papon@atd24.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b47-accompagner-les-collectivites-a-la-transforma/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>ATD24</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2020</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Qualité de l'air
 Animation et mise en réseau
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/mobilite-durable/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Syndicat Départemental Energies et Environnement de Gironde
  &lt;/li&gt;
  &lt;li&gt;
   Nathalie Lalanne
  &lt;/li&gt;
  &lt;li&gt;
   Chargée de projets mobilité alternative
  &lt;/li&gt;
  &lt;li&gt;
   Service Transition Énergétique
  &lt;/li&gt;
  &lt;li&gt;
   service.energies&amp;#64;sdeeg33.fr
  &lt;/li&gt;
  &lt;li&gt;
   05 56 16 13 21
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>18/01/2022</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
+      <c r="AH79" s="1" t="inlineStr">
         <is>
           <t>07/03/2026</t>
-        </is>
-[...1761 lines deleted...]
-          <t>09/03/2026</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:34" customHeight="0">
       <c r="A80" s="1">
         <v>162840</v>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15935,363 +15935,88 @@
         </is>
       </c>
       <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH80" s="1" t="inlineStr">
         <is>
           <t>02/03/2026</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:34" customHeight="0">
       <c r="A81" s="1">
-        <v>143387</v>
+        <v>143360</v>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
-        <is>
-[...278 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
  &lt;br /&gt;
  Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
  &lt;br /&gt;
  &lt;br /&gt;
  Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
 Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
 Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS PÉDAGOGIQUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -16414,130 +16139,405 @@
 &lt;/p&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLAIS D&amp;#039;ACCÈS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>143387</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
+&lt;/p&gt;
+&lt;p&gt;
+ Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
+&lt;/p&gt;
+&lt;h4&gt;
+ Objectifs pédagogiques
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les besoins et les difficultés des personnes à mobilité réduite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir sécuriser et signaler les chantiers, maintenir la continuité des itinéraires, informer les usagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Programme
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Matinée : apports théoriques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Déplacements piétons et sécurité aux abords des chantiers : introduction et enjeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cas pratique d&amp;#039;une personne en situation de handicap : quels impacts de la gestion du chantier sur ses déplacements ?
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cadre réglementaire et bonnes pratiques :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assurer la continuité des itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signaler, matérialiser, éclairer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir les accès riverains, commerces et transports collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pause déjeuner
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Après-midi : mise en pratique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Boîte à outils pour maintenir l&amp;#039;accessibilité en phase chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas concrets et échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation sur le terrain : « vivre » l&amp;#039;expérience de handicap aux abords des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des acquis et bilan de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;œuvre, conducteurs de travaux des entreprises de BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;étude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Aucun pré-requis obligatoire.
+ &lt;br /&gt;
+ Une expérience en matière de pilotage de projets d&amp;#039;aménagement ou d&amp;#039;organisation de chantiers est un plus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports de connaissances théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges sur des cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mises en situation sur le terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Modalités d&amp;#039;évaluation
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;br /&gt;
+&lt;/h3&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;h3&gt;
+ Délais d&amp;#039;accès
+&lt;/h3&gt;
+&lt;p&gt;
+ Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z82" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
         </is>
       </c>
       <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
       <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG82" s="1" t="inlineStr">
         <is>
-          <t>14/06/2023</t>
+          <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH82" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
         <v>104723</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
@@ -17607,647 +17607,647 @@
         </is>
       </c>
       <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH88" s="1" t="inlineStr">
         <is>
           <t>07/03/2026</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
+        <v>163216</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la reconstruction du patrimoine naturel et de la biodiversité par la plantation de végétaux (haies, bosquets, plantes messicoles et mellifères)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J89" s="1" t="inlineStr">
+        <is>
+          <t>Maximum de 60% de l'opération et plafond de 2€ à 2.50€/m pour la plantation de haies, bosquets / Maximum 30% de l'opération et plafond de 1 600 euros/ha pour les plantes messicoles et mellifères</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plantation de haies et bosquets&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de plants ou de semences,&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;tuteurs et protections&lt;/li&gt;&lt;li&gt;installations de toiles de paillage biodégradables et compostables&lt;/li&gt;&lt;li&gt;travaux de réalisation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plantation de plantes messicoles et mellifères&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;acquisition de mélanges de semence&lt;/li&gt;&lt;li&gt;préparation du sol&lt;/li&gt;&lt;li&gt;le semis sur la base de 20kg/ha&lt;/li&gt;&lt;li&gt;la fauche tardive&lt;/li&gt;&lt;li&gt;la location des terres (150€/ha maximum)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;Exploitations agricoles (tout statut juridique)&lt;/li&gt;&lt;li&gt;Associations portant des projets innovants intégrant les trois piliers du développement durable&lt;/li&gt;&lt;li&gt;Associations locales après avis de la Fédération de rattachement (pêche, chasse) pour les plantes messicoles et mellifères&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes-1/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>163148</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'infiltration des eaux à la parcelle et favoriser la récupération des eaux pluviales des toitures et leur réutilisation</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J89" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Plafond de 50 000 € HT pour les travaux permettant la déconnexion des toitures et le stockage des eaux de pluie / Plafond de 200 000 € HT pour les études et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département d&amp;#039;Eure-et-Loir mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;em&gt;&lt;/em&gt;&lt;/strong&gt;Travaux permettant la déconnexion des toitures et le stockage des eaux de pluie en vue d&amp;#039;une réutilisation &lt;/li&gt;&lt;li&gt;Etudes et/ou travaux de renaturation ou de désimperméabilisation de surfaces existantes avec aménagements permettant l&amp;#039;infiltration des eaux de pluie&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations finançables doivent d&amp;#039;une part permettre de favoriser l&amp;#039;infiltration des eaux à la parcelle et limiter le &amp;#34;tout réseau&amp;#34; en milieu bâti / artificialisé ou d&amp;#039;autre part de favoriser la récupération des eaux pluviales des toitures et le développement de la réutilisation de ces eaux.&lt;/p&gt;&lt;p&gt;Les travaux devront être réalisés en espace urbain et être basés sur des solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr/</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reconstruction-du-patrimoine-naturel-et-de-la-biodiversite-par-la-plantation-de-vegetaux-haies-bosquets-plantes-messicoles-et-melliferes/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB89" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
+      <c r="AH90" s="1" t="inlineStr">
         <is>
           <t>02/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>163147</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Favoriser les actions en faveur de la pratique du vélo</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I90" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J90" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>Plafond de 100 000 € HT pour les études / Plafond de 200 000 € HT pour les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 Aujourd’hui, l’adaptation des
 territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
 des espaces et des activités humaines. C’est pourquoi, le
 Département souhaite faciliter l’émergence de projets locaux par
 la mobilisation de moyens techniques et financiers adaptés aux
 attentes des territoires sur les thématiques liées à la transition
 écologique (restauration et préservation des milieux naturels et
 aquatiques, plantations de végétaux, gestion des eaux pluviales) et
 aux mobilités douces (plan départemental des itinéraires de
 promenade et de randonnée, développement de la mobilité à
 vélo).&lt;/p&gt;&lt;p align="justify"&gt;Le département d&amp;#039;Eure-et-Loir a acté le 1er schéma directeur cyclable le 27 mars 2023, qui prend en compte les enjeux du vélo au quotidien et les enjeux du vélotourisme. Dans cette stratégie, le Département s&amp;#039;engage sur les 10 années à venir à mettre en oeuvre des actions visant à sécuriser les trajets à vélo par des aménagements cyclables, à développer les services de l&amp;#039;écosystème vélo et à promouvoir la pratique du vélo au quotidien.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etudes, schémas, plans de mobilités douces,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition foncière nécessaire à la création ou l&amp;#039;amélioration d&amp;#039;un aménagement cyclable, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements cyclables : bandes cyclables, pistes cyclables, voies vertes...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagements de sécurisation, résolution de carrefours dangereux, passerelles...&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le jalonnement et/ou la signalétique horizontale et verticale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aménagement de haltes, d&amp;#039;aires de service, petits mobiliers d&amp;#039;accueil,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication
 	et valorisation du patrimoine (naturel, bâti ou d&amp;#039;artisanat) et des services à proximité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour permettre de réaliser des aménagements cyclables homogènes, continus, confortables et sécurisés sur tout le territoire, il est nécessaire d&amp;#039;harmoniser les pratiques et les principes d&amp;#039;aménagement entre les territoires et de mettre à disposition des collectivités des critères communs.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le règlement accessible sur le site du Conseil départemental d&amp;#039;Eure-et-Loir est accompagné d&amp;#039;un guide des aménagements cyclables, reprenant les critères d&amp;#039;éligibilité du dispositif, ainsi que d&amp;#039;autres conseils d&amp;#039;aménagement en annexe&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Les opérations finançables doivent permettre de développer la pratique du vélotourisme, du vélo de loisir et du vélo pour les déplacements utilitaires.&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
         </is>
       </c>
-      <c r="W90" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
+      <c r="AH91" s="1" t="inlineStr">
         <is>
           <t>02/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>163146</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Préserver et restaurer les milieux naturels</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Plafond de 100 000 euros pour les études / 200 000 euros pour les travaux / 50 000 euros pour les autres opérations</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département mène depuis le début des années 2000 une politique en faveur des Espaces Natures Sensibles. Propriétaire et gestionnaire de sites remarquables, il soutient techniquement et financièrement les collectivités dans leurs projets et également ses partenaires associatifs.&lt;/p&gt;&lt;p&gt;L&amp;#039;adaptation des territoires aux enjeux du changement climatique pousse le Département à mobiliser les acteurs du territoire  pour renforcer la résilience des espaces et des activités humaines. C&amp;#039;est pourquoi, le Département souhaite faciliter l&amp;#039;émergence de projets locaux pour la mobilisation de moyens techniques et financiers adaptés aux attentes des territoires sur les thématiques liées à la transition écologique (restauration et préservation des milieux naturels et aquatiques, plantations de végétaux, gestion des eaux pluviales) et aux mobilités douces (plan départemental des itinéraires de promenade et de randonnée, développement de la mobilité à vélo).&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Collectivités territoriales (Communes, EPCI avec ou sans fiscalité propre) &lt;br /&gt;&lt;/li&gt;&lt;li&gt;Associations agréées de protection de l&amp;#039;environnement&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;Subvention minimum de 1 000 €, pour la restauration et préservation des milieux naturels et la gestion des eaux pluviales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;Dépenses éligibles : &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes stratégiques&lt;/li&gt;&lt;li&gt;Etudes et travaux d&amp;#039;aménagement et des gestion des bassins-versants en vue de réguler les ruissellements, freiner l&amp;#039;érosion des sols et les inondations, de renaturation, restauration d&amp;#039;espaces de mobilité, réduction de section d&amp;#039;écoulement, remise en fond de talweg, de restauration sélective de la ripisylve, plantations, aménagement de clôtures et d&amp;#039;abreuvoirs, lutte contre les espèces invasives, aménagement de berges, de reconnexion d&amp;#039;annexes hydrauliques aux cours d&amp;#039;eau, restauration de milieux et habitats d&amp;#039;espèces, préservation de zones humides, de restauration de la continuité écologique des cours d&amp;#039;eau, de reconstitution de milieux naturels, de gestion des milieux par éco-pâturage&lt;/li&gt;&lt;li&gt;Acquisitions de données et suivis scientifiques&lt;/li&gt;&lt;li&gt;Acquisitions de parcelles présentant un intérêt de préservation pour le patrimoine naturel, permettant de faciliter la réalisation de projets de restauration de continuité écologique, l&amp;#039;expansion de crues ou la reconquête de la ressource en eau dans les bassins d&amp;#039;alimentation d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Communication et valorisation&lt;/li&gt;&lt;li&gt;L&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, les études préalables, les études stratégiques, les études de projet, les études complémentaires nécessaires&lt;/li&gt;&lt;li&gt;Les dépenses liées aux procédures réglementaires&lt;/li&gt;&lt;li&gt;Les dépenses diverses liées aux travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Bonification possible jusqu&amp;#039;à 60%.&lt;/p&gt;&lt;p&gt;Pour les acquisitions foncières, le plafond subventionnable en milieu rural est de 15 000 €/ha (soit 1.50 €/m) et en milieu urbanisé de&lt;span&gt; &lt;/span&gt;&lt;span&gt;30 000 €/ha (soit 3 €/m).&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces/</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W92" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/attractivite-et-cadre-de-vie/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure et Loir</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>02/08/2024</t>
-        </is>
-[...148 lines deleted...]
-          <t>06/09/2024</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
           <t>02/03/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
         <v>163238</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Transition écologique et mobilités douces</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
@@ -18434,101 +18434,1353 @@
         </is>
       </c>
       <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>09/09/2024</t>
         </is>
       </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
           <t>02/04/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
-        <v>152452</v>
+        <v>163011</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
+          <t>Conseil et assistance au pilotage de l'opération</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Oise</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H94" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>143300</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières (Formation / niveau Initiation)</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an. Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets. Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les effets du bruit sur la santé et les notions de base de l&amp;#039;acoustique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre les paramètres d&amp;#039;émission et de propagation du bruit routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décliner la réglementation applicable à un projet routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser et proposer les solutions de limitation des nuisances sonores les mieux adaptées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30–10h00 : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00–11h00 : Effets du bruit sur la santé et notions de base de l&amp;#039;acoustique
+&lt;/p&gt;
+&lt;p&gt;
+ 11h00 –12h00 : Paramètres d&amp;#039;émission et de propagation du bruit routier
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 13h30 –15h00 : Réglementation applicable aux projets de transports routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 –15h45 : Solutions de limitation des nuisances sonores
+&lt;/p&gt;
+&lt;p&gt;
+ 15h45 –16h45 : Atelier mesure acoustique (principes de mesures et manipulation d&amp;#039;un sonomètre)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h45 –17h00 : Temps d&amp;#039;échange et évaluation de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de validation individuelle des acquis en fin de formation : Quiz en fin de journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%).
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;approfondissement&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aucun prérequis.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets-0</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Information et inscription :
+ &lt;a href="mailto:formation.catalogue&amp;#64;cerema.fr" target="_self"&gt;
+  formation.catalogue&amp;#64;cerema.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f366-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD97" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>27950</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans des véhicules non-polluants - "Eco-chèque mobilité Parcs Naturels de la Région Occitanie"</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>L'aide est plafonnée à 40 000 €, pour l'achat d'au maximum 3 véhicules et 5 vélos à assistance élect</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif &amp;#34;Éco-chèque mobilité&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan Mobilités III voté en Assemblée Plénière du 19 décembre 2019, il a été décidé d&amp;#039;étendre la mesure &amp;#34;éco-chèque mobilité&amp;#34; aux Parcs Naturels Régionaux par une aide régionale pour les encourager à convertir leurs parcs de véhicules en achetant des véhicules non polluants et en mettant au rebus un véhicule polluant pour un véhicule subventionné.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principales caractéristiques de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le véhicule électrique/hybride rechargeable/hydrogène doit avoir été acheté à compter du 1er janvier 2020, auprès d&amp;#039;un professionnel exerçant son activité professionnelle sur le territoire de la région Occitanie et doit remplacer un véhicule thermique (essence ou diésel)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cycle à pédalage assisté doit être neuf et doit avoir été acheté, auprès d&amp;#039;un professionnel exerçant son activité professionnelle sur le territoire de la région Occitanie, à compter du 1er  janvier 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide de la Région Occitanie versée au demandeur peut être cumulable avec la prime à la conversion de l&amp;#039;Etat, au titre de ce même véhicule (sous réserve du respect des conditions fixées à l&amp;#039;article D251-3 du code de l&amp;#039;Energie).
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aide de la Région Occitanie peut être sollicitée pour l&amp;#039;achat d&amp;#039;au maximum 3 véhicules et 5 vélos neufs à assistance électrique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Modalités de dépôt de la demande d&amp;#039;aide :
+&lt;/strong&gt;
+&lt;p&gt;
+ Les dossiers sollicitant un financement seront considérés recevables par la Région lorsque :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;achat du-des véhicule(s) électrique(s) /hybride(s)  rechargeable(s) /hydrogène(s)  et du-des cycle(s) a été effectué à compter du 1er janvier 2020
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier a été déposé dans les 6 mois suivant la date d&amp;#039;achat
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour bénéficier de l&amp;#039;aide, le demandeur doit être un Parc Naturel Régional de la région Occitanie.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour bénéficier de l&amp;#039;aide, le véhicule doit remplir les conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être immatriculé en France au nom du bénéficiaire dans une série définitive
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour le genre de véhicule VP et Dériv-VP, avoir un taux d&amp;#039;émission de CO2 (taux figurant au champ V.7 de la carte grise) de 20 g/km au plus pour une voiture électrique (type d&amp;#039;énergie EL mentionné sur la carte grise au champ P3), de 50 g/km au plus pour une voiture hybride rechargeable (type d&amp;#039;énergie EE mentionné sur la carte grise au champ P3)
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas avoir déjà fait l&amp;#039;objet d&amp;#039;une aide à l&amp;#039;acquisition au titre du présent dispositif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le vélo à assistance électrique doit remplir les conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être un cycle à assistance électrique , au sens de la réglementation en vigueur (définition de la directive européenne 2002/24/CE du 18 mars 2002 correspondant à la norme française NF EN 15194 et reprise par l&amp;#039;article R. 311-1 du code de la route : « cycle à pédalage assisté, équipé d&amp;#039;un moteur auxiliaire électrique d&amp;#039;une puissance nominale continue maximale de 0,25 kilowatt dont l&amp;#039;alimentation est réduite progressivement et finalement interrompue lorsque le véhicule atteint une vitesse de 25 kilomètres/heure, ou plus tôt, si le cycliste arrête de pédaler »), doté d&amp;#039;une batterie sans plomb
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas avoir déjà fait l&amp;#039;objet d&amp;#039;une aide à l&amp;#039;acquisition au titre du présent dispositif
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour que le demandeur puisse bénéficier de l&amp;#039;aide, le vendeur doit être un professionnel exerçant son activité sur le territoire de la région Occitanie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-Eco-cheque-mobilite-Parcs-Naturels-Regionaux</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de pouvoir bénéficier de l&amp;#039;aide de la Région Occitanie, le demandeur adresse une demande accompagnée de toutes les pièces justificatives requises à la Région Occitanie – Direction Générale Déléguée Infrastructures et Mobilités – 22 boulevard du Maréchal Juin – 31406 TOULOUSE CEDEX 9 (tél : 05 61 39 65 67).Relevé d&amp;#039;identité bancaire ou postal du bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Infrastructures et mobilités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Martine BOTAN : martine.botan&amp;#64;laregion.fr / 05 61 39 65 04
+&lt;/p&gt;
+&lt;p&gt;
+ David BOUILLON : david.bouillon&amp;#64;laregion.fr / 05 61 39 65 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02b4-dispositif-eco-cheque-mobilite-parcs-naturels/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2020</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>165251</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique qui vise à permettre la libre circulation des espèces (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'aménagement (équipement, contournement…) pour les cours d'eau classés liste 2 ou sur les zones d'actions prioritaires (ZAP) du plan de gestion Anguille</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P99" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q99" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux d’aménagement devront faire partie d’une stratégie 
+d’ensemble pour restaurer la continuité écologique à l’échelle des axes.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux d’aménagement (d’équipement, contournement…) 
+sont financés sur les cours d’eau classés « liste 2 » au titre de 
+l’article L 214-17 du code de l’environnement ou sur les zones d’actions
+ prioritaires (ZAP) du plan de gestion des anguilles.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-damenagement-equipement-contournement-pou.html</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-qui-vise-a-permettre-la-libre-circulation-des-especes-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>152452</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J94" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L94" s="1" t="inlineStr">
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de locaux scolaires maternelles et du 1er degré, de cantines et d&amp;#039;annexes pédagogiques (bibliothèque scolaire, ateliers, salles de repos, salle de jeux, salle informatique, garderie périscolaire, locaux techniques et administratifs).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction d&amp;#039;une école élémentaire à deux classes et création d&amp;#039;une rampe pour l&amp;#039;accessibilité aux personnes à mobilité réduite pour la mairie et l&amp;#039;école à &amp;#34;Ville d&amp;#039;Espoir&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation de la toiture de l&amp;#039;école primaire de &amp;#34;Sainte-Marie&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une restauration scolaire intercommunale, rue du Tacot - Phase 1, à &amp;#34;Cité Scolaire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un accueil périscolaire intercommunal, rue du Tacot - Phase 2, à &amp;#34;Village Harmonie&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la charpente de l&amp;#039;école primaire de &amp;#34;Champ Fleuri&amp;#34; à Evricourt
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière alimentant le groupe scolaire &amp;#34;Liberté&amp;#34; et la salle &amp;#34;Victor Hugo&amp;#34;, rue du Général de Gaulle, à &amp;#34;Ville Prospère&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Renouvellement du matériel informatique de l&amp;#039;école élémentaire à &amp;#34;Nouvelle Génération&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité du bâtiment de l&amp;#039;école primaire &amp;#34;Cours de Lumière&amp;#34; - intérieur/extérieur, à &amp;#34;Ville Lumineuse&amp;#34;
@@ -18550,65 +19802,65 @@
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement de la chaudière à gaz par une pompe à chaleur à l&amp;#039;école de &amp;#34;L&amp;#039;Écoquartier&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réaménagement de l&amp;#039;aire de jeux - cour du périscolaire &amp;#34;Enfance Heureuse&amp;#34; à &amp;#34;Ville Joyeuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un accueil de loisirs sans hébergement avec une cantine à &amp;#34;L&amp;#039;Aurore&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Remplacement des fenêtres et de deux portes d&amp;#039;entrée à l&amp;#039;école maternelle de &amp;#34;Ville Rayonnante&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Installation du chauffage et de l&amp;#039;éclairage du patio au périscolaire de &amp;#34;Bacouel&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition d&amp;#039;un four pour la cantine scolaire de &amp;#34;Belle Saveur&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;une salle pour la restauration scolaire et socio-culturelle à &amp;#34;Nouvel Horizon&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -18764,1400 +20016,148 @@
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  * l&amp;#039;acquisition de mobilier et d&amp;#039;équipement seule est éligible pour les syndicats scolaires qui n&amp;#039;ont pas la compétence travaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de petits matériels (tables, chaises, ...),
  &lt;/li&gt;
  &lt;li&gt;
   renouvellement de matériel de restauration scolaire de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W94" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Mise en place de l’accessibilité dans les bâtiments publics
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
+      <c r="AH100" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
-        </is>
-[...1250 lines deleted...]
-          <t>01/04/2026</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:34" customHeight="0">
       <c r="A101" s="1">
         <v>155127</v>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -21324,53 +21324,53 @@
         <v>162642</v>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité / opportunité</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H107" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K107" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
@@ -21511,53 +21511,53 @@
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Etude de faisabilité technique à l'installation de différents types de Pôles d'Echanges Multimodaux</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>France Mobilités</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H108" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K108" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Force d&amp;#039;une expertise et de retours d&amp;#039;expériences sur plusieurs de ses réseaux, PIM Mobility vous propose, en amont de tout déploiement, un accompagnement complet, reprenant vos études et réflexions en cours, en vue de créer des espaces de rétention de voyageur et instaurer une pratique multimodale durable :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification géographique et définition des typologies des sites étudiés
  &lt;/li&gt;
  &lt;li&gt;
   Définition des profils voyageurs présents, leur consentement à changer de comportement et leurs besoins de services associés
  &lt;/li&gt;
  &lt;li&gt;
   cartographie des offres de transport présentes, en cours de déploiement
  &lt;/li&gt;
  &lt;li&gt;
   de faisabilité technique  chiffré
  &lt;/li&gt;
@@ -21674,53 +21674,53 @@
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H109" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie Juridique / administrative
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
+Subvention
 Ingénierie technique</t>
         </is>
       </c>
       <c r="I109" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J109" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
       <c r="K109" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
@@ -22074,79 +22074,183 @@
         </is>
       </c>
       <c r="AE110" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF110" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG110" s="1" t="inlineStr">
         <is>
           <t>06/08/2025</t>
         </is>
       </c>
       <c r="AH110" s="1" t="inlineStr">
         <is>
           <t>01/04/2026</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:34" customHeight="0">
       <c r="A111" s="1">
+        <v>162313</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Profiter d’un accès illimité à tous les réseaux de transport en commun du territoire métropolitain Aix-Marseille-Provence, TER inclus</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Pass intégral</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>En février 2018, la Région et la Métropole Aix-Marseille-Provence lancent le Pass Intégral Aix-Marseille-Provence.&lt;p&gt;Pour 73 € par mois (ou 68 € par mois en formule annuelle), vous pouvez profiter d’un accès illimité à tous les réseaux de transport en commun du territoire métropolitain Aix-Marseille-Provence, TER inclus.&lt;/p&gt;
+&lt;p&gt;Avec votre pass (valable du 1&lt;sup&gt;er &lt;/sup&gt;au dernier jour du mois), accédez sans limite à :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;4 réseaux inter urbains : &lt;/strong&gt;TER, Cartreize, Pays d’Aix Mobilité et Navettes Aéroport.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;13 réseaux urbains : &lt;/strong&gt;Aix en bus, Ciotabus, Gardanne en bus, Les bus de la Côte Bleue, Les bus de la Marcouline, Les bus de L’Etang, Les bus des Cigales, Les bus des Collines, Les lignes de l’Agglo, Libébus, Pertuis en bus, RTM, Ulysse.&lt;/li&gt; 	&lt;li&gt;et aussi aux Navettes maritimes, au service Le vélo, aux parcs à vélos… &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2019</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/pass-integral</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pass-integral/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
         <v>143309</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H112" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
 &lt;/p&gt;
 &lt;p&gt;
  Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elu d&amp;#039;une collectivité
@@ -22294,261 +22398,157 @@
 &lt;/ul&gt;
 &lt;p&gt;
  3. Rendre les abords sûrs et accueillants
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développement des mobilités actives
  &lt;/li&gt;
  &lt;li&gt;
   Itinéraires sécurisés et accessibles
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    &lt;span&gt;👉&lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M112" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
  &lt;/li&gt;
  &lt;li&gt;
   Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N112" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O112" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S112" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T112" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U112" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V112" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z112" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB111" s="1" t="inlineStr">
+      <c r="AB112" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Isolation du bâtiment
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC111" s="1" t="inlineStr">
+      <c r="AC112" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
+      <c r="AE112" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
+      <c r="AH112" s="1" t="inlineStr">
         <is>
           <t>04/03/2026</t>
-        </is>
-[...102 lines deleted...]
-          <t>08/02/2026</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:34" customHeight="0">
       <c r="A113" s="1">
         <v>127467</v>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Soutenir des projets communautaires ou supra-communaux</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22784,81 +22784,364 @@
         </is>
       </c>
       <c r="AE113" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF113" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG113" s="1" t="inlineStr">
         <is>
           <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH113" s="1" t="inlineStr">
         <is>
           <t>05/03/2026</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:34" customHeight="0">
       <c r="A114" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>130993</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Être accompagné pour son projet de Bois-Énergie</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
 &lt;/p&gt;
 &lt;p&gt;
  Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
@@ -22885,453 +23168,170 @@
 &lt;p&gt;
  Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités : adhésion à la compétence optionnelle
 &lt;/p&gt;
 &lt;p&gt;
  «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  SAINT-MAURICE-EN-GOURGOIS
 &lt;/p&gt;
 &lt;p&gt;
  En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Chaufferie automatique au bois déchiqueté et son réseau de chaleur
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Puissance de la chaudière : 90 kW
   &lt;/li&gt;
   &lt;li&gt;
    Consommation annuelle de bois : 99 tonnes
   &lt;/li&gt;
   &lt;li&gt;
    Equivalence énergétique : 27 575 litres de fioul
   &lt;/li&gt;
   &lt;li&gt;
    Bois utilisé : plaquette forestière
   &lt;/li&gt;
   &lt;li&gt;
    Volume du silo de stockage : 36 m2
   &lt;/li&gt;
   &lt;li&gt;
    Surface totale chauffée : 2 031 m2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>http://www.te42.fr</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Responsable du Pôle ENR
 &lt;/p&gt;
 &lt;p&gt;
  Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>gayet@siel42.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB114" s="1" t="inlineStr">
+      <c r="AB115" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC114" s="1" t="inlineStr">
+      <c r="AC115" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
         <is>
           <t>01/03/2023</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
+      <c r="AH115" s="1" t="inlineStr">
         <is>
           <t>05/03/2026</t>
-        </is>
-[...281 lines deleted...]
-          <t>04/03/2026</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:34" customHeight="0">
       <c r="A116" s="1">
         <v>111710</v>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Entretenir le patrimoine communal</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'initiative locale et environnementale</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Commune