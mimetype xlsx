--- v0 (2026-01-12)
+++ v1 (2026-04-02)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA195"/>
+  <dimension ref="A1:AH167"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,281 +225,237 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>105055</v>
+        <v>166162</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les interconnexions des réseaux d'eau potable</t>
+          <t>Soutenir l'alimentation en eau potable</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Alimentation en eau potable - sécurisation interconnexions réseaux</t>
+          <t>Alimentation en eau potable</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 15</t>
+        </is>
+      </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...24 lines deleted...]
- Taux de subvention de base : 15% du montant HT éligible&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités compétentes en matière d’eau potable, à l’exception de Grand Angoulême et Grand Cognac.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Département apporte un soutien, sous réserve d’éligibilité, aux opérations et travaux majeurs qui contribuent à l’amélioration de la distribution de l’eau potable, tant au niveau qualitatif que quantitatif, pour des ressources dites « stratégiques » ou justifiés par des considérations de sécurité d’approvisionnement, de salubrité et de protection de la santé publique. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - unités de traitement &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour répondre aux enjeux suivants : bactériologie turbidité, arsenic, nitrates, phytosanitaires et micropolluants émergents ; financement conditionné à la mise en place d’un plan d’actions pour reconquérir la qualité de l’eau&lt;/p&gt;&lt;p&gt;Taux : 15 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - interconnexions de réseaux &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour pallier une insuffisance de ressource mobilisable ou pour pallier un problème qualitatif ; uniquement pour les interconnexions structurantes et pérennes&lt;/p&gt;&lt;p&gt;Taux : 15 %&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sécurisation - mise en service de nouvelles ressources&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d&amp;#039;éligibilités : pour
+pallier une insuffisance de ressource mobilisable ou pour pallier un problème
+qualitatif ; financement conditionné à
+la mise en place d’un plan d’actions pour préserver la qualité de l’eau de la
+nouvelle ressource&lt;/p&gt;&lt;p&gt;Après application des critères et déduction de toutes les aides obtenues, la participation du Département représentera au mieux 50 % de la charge restant au maître d’ouvrage et ne pourra pas dépasser un plafond de subvention fixé à 250 000 €. Le phasage d’une opération n’est pas autorisé.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...61 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D’INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La participation du Département est conditionnée à l’approbation du projet d’un point de vue technique par les services du Département qui pourra solliciter, si besoin, le syndicat mixte Charente Eaux.&lt;/p&gt;&lt;p&gt;Les dossiers présentés doivent être conformes aux orientations définies dans le contrat de progrès signé entre le Département, l’Etat, l’Agence de l’Eau, Charente Eaux et la Banque des Territoires.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : Travaux d’investissement, maîtrise d’œuvre et opérations connexes associées &lt;/p&gt;&lt;p&gt;Dépenses non éligibles : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Missions d’assistance technique, assistance à maitrise d’ouvrage, études et maitrise d’œuvre réalisées en régie, dépenses de personnel (maitrise d’ouvrage) en lien avec l’opération&lt;/li&gt;&lt;li&gt;Opérations relevant du fonctionnement, de l’entretien courant, du renouvellement ou de la gestion des installations à la charge de l’exploitant et/ou du maitre d’ouvrage &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une demande actualisée et signée du porteur de projet énumérant l&amp;#039;objet du projet, son coût global, le plan de financement incluant la subvention sollicitée auprès du Département&lt;/li&gt;&lt;li&gt;une délibération de l&amp;#039;organe compétent de la collectivité territoriale approuvant le programme d&amp;#039;investissement adopté et le plan de financement&lt;/li&gt;&lt;li&gt;une présentation détaillée du projet validé&lt;/li&gt;&lt;li&gt;le schéma directeur d’alimentation en eau potable de la collectivité et le plan pluriannuel d’investissement (PPI) intégrant l’opération présentée&lt;/li&gt;&lt;li&gt;l’acte d’engagement du marché de travaux signé et les devis ou marchés des autres dépenses liées à l&amp;#039;opération&lt;/li&gt;&lt;li&gt;les autorisations préalables requises par la réglementation en vigueur&lt;/li&gt;&lt;li&gt;le plan de financement du programme intégrant les dépenses connexes et précisant l&amp;#039;origine et le montant des moyens financiers&lt;/li&gt;&lt;li&gt;le RPQS (rapport annuel sur le prix et la qualité du service)&lt;/li&gt;&lt;li&gt;une fiche permettant d’apprécier l’impact du projet sur le tarif de l’eau potable et sa trajectoire d’évolution envisagée au regard des investissements projetés&lt;/li&gt;&lt;li&gt;un planning de réalisation de l’opération précisant l’échéancier prévisionnel des demandes d&amp;#039;acomptes et solde de la subvention (en adéquation avec l&amp;#039;échéancier de réalisation de l’opération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’INSTRUCTION ET DE VERSEMENT&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Modalités particulières d’instruction : Pour les besoins de l’instruction, vous disposez d’un délai de 15 jours pour répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Modalités de versement : maximum de deux acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80 % du montant de la subvention ; solde à l’achèvement de l’opération.&lt;/p&gt;&lt;p&gt;Le paiement de la subvention interviendra dans le cadre d’une Autorisation de Programme / crédit de paiement. &lt;/p&gt;&lt;p&gt;Le versement s’effectuera selon un échéancier prévisionnel arrêté par le Département au moment de l’individualisation de la subvention, dans la limite des dépenses effectivement réalisées et dans celle des crédits de paiement inscrits par l’Assemblée départementale. Exceptionnellement, le Département pourra déroger à ce calendrier prévisionnel, dans la limite des crédits de paiement inscrits.&lt;/p&gt;&lt;p&gt;Pièces à fournir pour les demandes de paiement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acompte :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le tableau récapitulatif des dépenses réalisées exprimées en HT.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Solde :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o	le plan de financement final ;&lt;/p&gt;&lt;p&gt;o	le décompte général et définitif de l’opération (travaux ou fournitures) attestant leur conformité avec l’opération subventionnée et visée par le Trésorier de la collectivité, auquel seront jointes les factures acquittées pour les dépenses connexes ;&lt;/p&gt;&lt;p&gt;o	le certificat attestant de l’affichage du soutien départemental à la réalisation de l’opération.&lt;/p&gt;&lt;p&gt;Caducité : l’opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de trois ans à compter de la date d’attribution de la subvention.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.lacharente.fr/fileadmin/user_upload/Medias/1-vos_besoins/Dispositifs/Environnement_et_espaces_naturels/7120_EAU_POTABLE_SECURISATION_INTERCONNEXIONS_RESEAUX.pdf</t>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/7120_EAU_POTABLE.pdf</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...37 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;DEPOT
+D’UNE DEMANDE SUR LE PORTAIL Subventions16&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce portail est accessible depuis le site
+institutionnel www.lacharente.fr dans la rubrique « Portail citoyen ».&lt;/p&gt;&lt;p&gt;Pour
+déposer une demande sur le portail subventions, vous devez utiliser le
+télé-service : Subvention
+d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;&lt;strong&gt;INFOS
+PRATIQUES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt des demandes :
+avant le démarrage des travaux&lt;/p&gt;&lt;p&gt;Service eau hydrologie ;
+Tél. : 05 16 09 60 30&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour tout
+renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse
+suivante : www.lacharente.fr &amp;gt; portail citoyen &amp;gt;
+contactez-nous&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/b60e-soutenir-les-interconnexions-des-reseaux-deau/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-alimentation-en-eau-potable/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>111667</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Préserver les ressources en eau potable</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Eau</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -592,500 +548,444 @@
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>mpiegut@cd-essonne.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ae05-preserver-les-ressources-en-eau-potable/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>164134</v>
+        <v>164307</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sécuriser l'alimentation de l'eau potable</t>
-[...4 lines deleted...]
-          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+          <t>Protéger les captages d'eau potable</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...133 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...9 lines deleted...]
-      <c r="I5" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence agit pour protéger la ressource en eau et améliorer la qualité de l’eau brute captée face aux impacts du changement climatique. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Elle finance des actions telles que : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place de périmètres de protection&lt;/li&gt;&lt;li&gt;La réalisation d’études (hydrogéologiques, délimitation aire d’alimentation, …)&lt;/li&gt;&lt;li&gt;l’animation de projets&lt;/li&gt;&lt;li&gt;Des investissements (travaux de protection ou de création de captages)&lt;/li&gt;&lt;li&gt;Des acquisitions foncières.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle soutient également des études visant à évaluer la vulnérabilité des ressources et à élaborer des plans d’actions préventifs, notamment en lien avec la réduction des pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;BÉNÉFICIAIRES &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les études et l’assistance technique, toute personne 
 publique ou privée dont le projet sera jugé pertinent par 
 l’Agence de l’Eau au regard des objectifs de sa politique 
 d’intervention &lt;/li&gt;&lt;li&gt;Pour les travaux : tout maître d’ouvrage public ou privé 
 gestionnaire de services publics d’eau potable &lt;/li&gt;&lt;li&gt;Pour les acquisitions foncières : les collectivités territoriales 
 et leurs groupements ou structure de gestion foncière
  Les organismes publics de recherche
 Les collectivités devront être regroupées à une échelle 
 intercommunale et avoir officiellement pris la compétence
 « protection de la ressource ». &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
  justifier d’un prix minimum de la part eau potable de 
 2 €TTC/m3
  avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
 (SISPEA)
  disposer d’un arrêté préfectoral de DUP (procédure en 
 cours a minima)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Prot%C3%A9ger%20les%20captages.pdf</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lapproche-integree-de-leau-a-la-bonne-echelle-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>164134</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser l'alimentation de l'eau potable</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les travaux visant à assurer une bonne sécurité de l’approvisionnement en eau potable au regard des risques de rupture de l’approvisionnement jugés importants à l’échelle de l’ensemble du système d’alimentation en eau potable de la collectivité. Les risques pris en compte sont ceux liés :&lt;br /&gt;• À la vulnérabilité qualitative de la ressource en eau : environnement anthropisé à fort risque de pollution accidentelle, ressources superficielles ou naturellement peu protégées, à l’exclusion des pressions agricoles diffuses (nitrates, pesticides) ;&lt;br /&gt;• À la vulnérabilité intrinsèque du système de production, adduction, transfert et stockage de l’eau (risque de défaillance jugé important ou capacité insuffisante vis-à-vis de la continuité de l’approvisionnement) ;&lt;br /&gt;• À la vulnérabilité quantitative de la ressource en eau exploitée. &lt;/p&gt;&lt;p&gt;Les projets aidés devront :&lt;br /&gt;• Privilégier la diversification des ressources en eau existantes ;&lt;br /&gt; • La substitution par des ressources en eau non conventionnelles (réutilisation d’eaux d’usées ou d’eaux de process, …) pour des usages autres que la consommation humaine (eau industrielle, …) pourra également être envisagée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• S’inscrire dans une démarche visant la réduction des consommations d’eau et de diminution des prélèvements dans les ressources fragiles.  Les travaux visés sont :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Le remplacement ou la réhabilitation de forages présentant un risque de défaillance ; &lt;br /&gt;• La reprise de drains des captages de sources pour les collectivités fragiles d’un point de vue quantitatif ; &lt;br /&gt;• Le remplacement ou la réhabilitation des conduites d’adduction ou de transfert structurantes 
+identifiées comme vulnérables ; &lt;br /&gt;• Les travaux de maillage interne s’ils répondent à l’objectif global de sécurisation ; &lt;br /&gt;• Les travaux de raccordement des écarts ou hameaux ; &lt;br /&gt;• Les opérations pilotes, au par cas, d’alimentation en eau potable de populations vulnérables ou 
+d’habitats isolés (si les travaux de raccordement ne sont pas pertinents d’un point de vue technico économique) : création d’un système d’alimentation en eau potable localisé indépendant, acquisition 
+de captages privés par la collectivité, … ; &lt;br /&gt;• Pour les ouvrages de stockage (sur la base d’un diagnostic des ouvrages) : &lt;br /&gt;- la mise en conformité sanitaire en cas de risque de dégradation de la qualité de l’eau du fait de 
+revêtements non conformes ;
+&lt;br /&gt;- la rénovation en cas de risques avérés générés par des problèmes d’étanchéité et affectant la 
+structure de l’ouvrage ;
+&lt;br /&gt;- la préservation de la capacité de régulation (fuites importantes par rapport aux besoins en eau 
+et à la capacité des ouvrages de production) ;
+&lt;br /&gt;- les travaux visant une augmentation de l’autonomie de stockage lorsque celle-ci est jugée 
+insuffisante.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux 
+permettant de répondre aux 
+problématiques de défaillance 
+du système de production, 
+d’adduction, de transfert, de 
+stockage ou de risque de 
+pollution de la ressource :
+environnement anthropisé à fort 
+risque de pollution accidentelle, 
+ressources superficielles ou 
+naturellement peu protégées, à 
+l’exclusion des pressions 
+agricoles diffuses (nitrates, 
+pesticides).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
       <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>Adour-Garonne</t>
+          <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Prot%C3%A9ger%20les%20captages.pdf</t>
-[...4 lines deleted...]
-          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>caroline.demange@eau-adour-garonne.fr</t>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lapproche-integree-de-leau-a-la-bonne-echelle-territoriale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-assurer-la-distribution-de-leau-potable/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
+    <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>163219</v>
+        <v>163220</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les travaux d'interconnexion des réseaux d'eau potable</t>
+          <t>Soutenir les travaux de distribution des réseaux d'eau potable</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental d'Eure-et-Loir</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...124 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’accès à une eau potable de qualité est un enjeu de taille à l’échelle du département d&amp;#039;Eure-et-Loir. C’est pourquoi, le Conseil départemental aide financièrement et accompagne les collectivités du département pour les travaux d’amélioration de la distribution et de sécurisation de la desserte en eau potable (interconnexion des réseaux).&lt;/p&gt;&lt;p&gt;Le Département a ainsi revu en profondeur son dispositif pour 2024 afin d’accélérer notamment le renouvellement des réseaux. Ainsi, les taux et plafonds de dépense ont été revus à la hausse pour renforcer l’accompagnement des collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
 éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;a.
 réseau de distribution :&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Le
 prix de l’eau potable TTC doit être égal ou supérieur à 2 €/m&lt;/span&gt;&lt;sup&gt;3&lt;/sup&gt;&lt;span&gt;. Le
 calcul du prix de l’eau potable intègre la part fixe répartie sur 100 m&lt;/span&gt;&lt;sup&gt;3&lt;/sup&gt;&lt;span&gt;,
 la part variable (communale, intercommunale, exploitant), les redevances
 (agences de l’eau, redevance au fonds de solidarité départementale…) ainsi que
 les taxes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Pour
 les travaux ci-dessous, les travaux devront être effectués sur la base d’une
 étude patrimoniale avec un schéma directeur proposant une programmation
 pluriannuelle priorisant les travaux à mener ou au minimum au stade de la phase
 1 (état des lieux). Les études existantes devront avoir moins de 10 ans.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
 travaux de renouvellement des réseaux existants&lt;a name="_Hlk88484280"&gt;,&lt;/a&gt;&lt;/li&gt;&lt;li&gt;le renouvellement
 des canalisations lié à une problématique « plomb » ou  « chlorure vinyle monomère (CVM) »,
 &lt;/li&gt;&lt;li&gt;la
 construction, la démolition ou la réhabilitation des châteaux d’eau ou
 réservoirs (suppresseurs, étanchéité et canalisation),&lt;/li&gt;&lt;li&gt;les
 installations nécessaires à l’amélioration des rendements (vannes, compteurs et
 débitmètres de sectorisation, matériel de télégestion – autorelève),&lt;/li&gt;&lt;li&gt;le raccordement des hameaux existants non
 desservis en eau potable.&lt;/li&gt;&lt;li&gt;les
 frais annexes (maîtrise d’œuvre, assistance à maîtrise d’ouvrage, publication,
 contrôle (SPS), études géotechniques, levés topographiques), lorsqu’ils sont
@@ -1098,117 +998,293 @@
 &lt;p&gt;&lt;u&gt;&lt;span&gt;b. défense incendie :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Sont
 éligibles :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
 réserves et poteaux incendies. Le bénéficiaire devra s’engager à respecter
 les prescriptions du règlement départemental de la défense extérieure contre
 l’incendie en Eure-et-Loir. Le solde de la subvention sera conditionné à la
 présentation d’une attestation de conformité de l’équipement posé.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
 de l’aide&lt;/u&gt; : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Taux
 d’intervention :&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;30% maximum d’une dépense subventionnable
 plafonnée à 1 000 000 € HT par an pour l’ensemble des projets portés par les
 Communautés d’agglomération. &lt;/li&gt;&lt;li&gt;40% maximum de la dépense subventionnable
 plafonnée à 150 000 € HT par an et par commune pour les communes de plus
 de 1 000 habitants (population INSEE totale) au sein des Communautés de
 communes ou des syndicats.&lt;/li&gt;&lt;li&gt;&lt;span&gt;50% maximum de la dépense subventionnable
 plafonnée à 150 000 € HT par an et par commune pour les communes de moins de 1
 000 habitants (population INSEE totale) au sein des Communautés de communes ou
 des syndicats.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Le montant des subventions cumulées ne doit pas dépasser 80 % du montant HT du projet. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 financements seront attribués dans la limite de l’enveloppe budgétaire
 disponible.&lt;/p&gt;&lt;p&gt;Le montant minimum de subvention doit être
 égal ou supérieur à 1 000 €.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Conditions d’attribution &lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les collectivités doivent être adhérentes au &lt;/span&gt;&lt;strong&gt;F&lt;/strong&gt;&lt;span&gt;onds de &lt;/span&gt;&lt;strong&gt;S&lt;/strong&gt;&lt;span&gt;olidarité à l’&lt;/span&gt;&lt;strong&gt;I&lt;/strong&gt;&lt;span&gt;nterconnexion et à l’&lt;/span&gt;&lt;strong&gt;A&lt;/strong&gt;&lt;span&gt;mélioration des &lt;/span&gt;&lt;strong&gt;R&lt;/strong&gt;&lt;span&gt;éseaux d’&lt;/span&gt;&lt;strong&gt;E&lt;/strong&gt;&lt;span&gt;au &lt;/span&gt;&lt;strong&gt;P&lt;/strong&gt;&lt;span&gt;otable (FSIAREP), ou « fonds de solidarité départementale ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Les travaux
 doivent être conformes au Schéma départemental d’alimentation en eau potable
 adopté en 2021.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Les
 collectivités s’engagent à mettre à jour les déclarations SISPEA (système
 d&amp;#039;information des services publics d&amp;#039;eau et d&amp;#039;assainissement).&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/eau-potable</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-travaux-dinterconnexion-des-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163219</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux d'interconnexion des réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Dépense plafonnée à 1 500 000 € HT</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’accès à une eau potable de qualité est un enjeu de taille à l’échelle du département d&amp;#039;Eure-et-Loir. C’est pourquoi, le Conseil départemental aide financièrement et accompagne les collectivités du département pour les travaux d’amélioration de la distribution et de sécurisation de la desserte en eau potable (interconnexion des réseaux).&lt;/p&gt;&lt;p&gt;Le Département a ainsi revu en profondeur son dispositif pour 2024 afin d’accélérer notamment le renouvellement des réseaux. Ainsi, les taux et plafonds de dépense ont été revus à la hausse pour renforcer l’accompagnement des collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Opérations
+éligibles&lt;/u&gt; :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les
+travaux de création ou d’extension des ouvrages de transfert (canalisation,
+réservoir, surpresseur) de production (forage d’exploitation, station de
+pompage) et de traitement de l’eau potable (station de traitement),&lt;/li&gt;&lt;li&gt;les
+travaux pour les installations existantes à renforcer,&lt;/li&gt;&lt;li&gt;les
+travaux de renouvellement des canalisations en vue de maintenir un rendement
+optimal,&lt;/li&gt;&lt;li&gt;les frais annexes
+(maîtrise d’œuvre, assistance à maîtrise d’ouvrage, publication, contrôle
+(SPS), études géotechniques, levés topographiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les divers et imprévus ne sont pas éligibles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;u&gt;Montant
+de l’aide&lt;/u&gt; :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention de 30%. Ce taux pourra être porté à 40 % pour les collectivités non éligibles aux aides des agences de l’eau (zonage ZRR), sous réserve de l’avis technique des services du Département. &lt;/p&gt;&lt;p&gt;L’aide du Département vient obligatoirement en complément d’une aide de l’État ou de l’Agence de l’eau.&lt;/p&gt;&lt;p&gt;Le montant des subventions cumulées ne doit pas dépasser 70 % du montant HT du projet. &lt;/p&gt;&lt;p&gt;Nombre de dossier non défini, dans la limite de la dépense subventionnable  (1 500 000 € HT).&lt;/p&gt;&lt;p&gt;Les
+financements seront attribués dans la limite de l’enveloppe budgétaire
+disponible.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dossier
+doit être porté par une structure intercommunale et lorsque l’EPCI n’adhère pas
+au fonds de solidarité départementale, toutes les communes composant l’EPCI
+doivent y adhérer individuellement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Eure-et-Loir</t>
         </is>
       </c>
       <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/eau-potable</t>
         </is>
       </c>
       <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://subventions.eurelien.fr</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>aurelien.silly@eurelien.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-travaux-dinterconnexion-des-reseaux-deau-potable/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-le-patrimoine-local/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>117383</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner la prise de compétence assainissement - eau potable</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
@@ -1300,2277 +1376,1735 @@
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0ac2-accompagner-la-prise-de-competence-assainisse/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>164324</v>
+        <v>30541</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Assurer la distribution de l'eau potable - Acquisition d'équipements</t>
-[...4 lines deleted...]
-          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+          <t>Mettre en place un service en eau potable et son fonctionnement</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...264 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la prise de compétence eau potable, ou dans le cadre de la réorganisation de ce service, le Département peut accompagner la collectivité dans les démarches préalables à ces changements.
+&lt;/p&gt;
+&lt;p&gt;
+ Un processus méthodologique peut être proposé afin d&amp;#039;identifier les enjeux, problématiques, opportunités, qui permettront aux élus d&amp;#039;identifier le scénario qui sera retenu.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 11 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la rédaction du RPQS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b48f-mettre-en-place-un-service-en-eau-potable-et-/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>30540</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Préparer le lancement de travaux en eau potable</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lorsqu&amp;#039;un projet en eau potable est lancé à l&amp;#039;initiative de la collectivité, le
  Département peut accompagner la collectivité dans le choix d&amp;#039;un
  maître
  d&amp;#039;œuvre ou d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage selon les spécificités de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Cette action correspond à la fiche N° 12 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Hameau de Sauvergue obligations règlementaires pour l&amp;#039;alimentation en eau
 &lt;/p&gt;
 &lt;p&gt;
  Rédaction de projet de documents de consultation pour un marché de maîtrise d&amp;#039;oeuvre pour des travaux d&amp;#039;assainissement et d&amp;#039;eau potable
 &lt;/p&gt;
 &lt;p&gt;
  Raccordement au réseau d&amp;#039;eau de plusieurs hameaux
 &lt;/p&gt;
 &lt;p&gt;
  Diagnostic réseaux AEP.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Tarn</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / Prénom : Pierre Albinet
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : ingenierietarn&amp;#64;tarn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>pierre.albinet@tarn.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8dc4-preparer-le-lancement-de-travaux-en-eau-potab/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...150 lines deleted...]
-      <c r="G13" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164923</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion durable et l’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...2 lines deleted...]
-      <c r="H13" s="1" t="inlineStr">
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="N13" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l’eau soutient la gestion durable de la ressource et de l’alimentation en eau potable.&lt;br /&gt;
+&lt;br /&gt;
+Elle accompagne les collectivités dans la modernisation de leurs infrastructures, en particulier pour réduire les fuites sur les réseaux et pour sécuriser l’approvisionnement en eau, notamment dans les collectivités rurales. L’agence soutient également la préservation de la qualité de l’eau brute en finançant des actions de réduction des pollutions. Enfin, elle accompagne les collectivités face aux polluants émergents, comme les PFAS, en soutenant des solutions adaptées et des projets de recherche.</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>Sobriété en eau des collectivités&lt;br /&gt;
+Mise en conformité de l’eau destinée à la consommation humaine&lt;br /&gt;
+Sécurisation de l’alimentation en eau potable&lt;br /&gt;
+Préservation et restauration de la qualité des eaux sur les captages&lt;br /&gt;
+Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
+Remise en état post-sinistre</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
-[...82 lines deleted...]
-      <c r="S13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>voir conditions dans les fiches aides et dans les conditions générales</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
-[...67 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_128696/fr/alimentation-en-eau-potable</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
+ - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
+ - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
+ - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
+ - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>contact.cda@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/alimentation-en-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>164132</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Améliorer les rendements des réseaux d’eau potable</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 70</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zonage FRR</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions d&amp;#039; :
 &lt;br /&gt;• Acquisition et mise en place des équipements de gestion patrimoniale visant à améliorer la 
 connaissance des rendements des réseaux et à les maîtriser ; &lt;br /&gt;• Acquisition et mise en place de compteurs intelligents (télérelève) pour les collectivités en situation de 
 pénuries d’eau, dès lors que cela s’inscrit dans un plan d’actions global d’économies d’eau ; &lt;br /&gt;• Travaux d’amélioration des rendements des réseaux d’eau potable dès lors qu’ils visent à accroître 
 l’effort de remplacement/réhabilitation des conduites d’eau dans l’objectif de tendre vers un 
 rendement de 85 % en moyenne pluriannuelle et à l’échelle de chaque commune (90 % en Zone de 
 Répartition des Eaux). Seules les conduites diagnostiquées fuyardes ou vulnérables aux fuites suivant 
 une approche multicritère, après réalisation de campagnes de mesures de fuites et d’un programme 
 hiérarchisé à l’échelle de la collectivité pourront bénéficier d’aides de l’Agence de l’eau. Au-delà de ces 
 rendements cibles les travaux d’amélioration de rendements ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les équipements 
 dans le cadre de démarches 
 globales et structurées. &lt;/p&gt;&lt;p&gt;La priorité sera donnée aux 
 opérations s’inscrivant dans un 
 plan d’actions de réduction des 
 fuites dans les réseaux d’eau 
 potable. &lt;/p&gt;&lt;p&gt;Liste des équipements éligibles :
 &lt;br /&gt;Débitmètres et compteurs 
 généraux (y compris le génie
 civil) ;
 &lt;br /&gt;Ouvrages de sectionnement
 permettant la sectorisation du
 réseau ;
 &lt;br /&gt;Mise en place de la télégestion 
 (ou complément sur la partie du 
 système non encore équipée) 
 dans le cadre d’une démarche
 visant à la maîtrise des 
 performances ;
 &lt;br /&gt;Équipements de recherche de 
 fuites : prélocalisateurs 
 acoustiques (en poste fixe ou 
 mobile), appareils d’écoute de 
 fuites et corrélateurs
 acoustiques ;
 &lt;br /&gt;Équipements de réduction de 
 pression visant spécifiquement à 
 réduire l’occurrence des casses 
 ainsi que le débit d’écoulement 
 des fuites.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-des-travaux-protection-et-restauration-de-la-qualite-de-la-ressource-sur-les-aap/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>164324</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Assurer la distribution de l'eau potable - Acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...3 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N15" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations permettant de :
+&lt;br /&gt;• Prévenir le risque bactériologique ; &lt;br /&gt;• Respecter les limites de qualité réglementaires en vigueur (hors nitrates et pesticides et hors per- et 
+polyfluoroalkylées PFAS) ; &lt;br /&gt;• Respecter les valeurs de référence de qualité réglementaire en vigueur ; &lt;br /&gt;• Améliorer la connaissance via l’acquisition et la mise en place des équipements d’autosurveillance des 
+ressources en eau, dès lors que cela s’inscrit dans le cadre d’un Plan de Gestion de la Sécurité Sanitaire 
+des Eaux. &lt;/p&gt;&lt;p&gt; En revanche, les travaux mentionnés ci-dessous ne sont pas éligibles :
+&lt;br /&gt;• Le remplacement des branchements en plomb ; &lt;br /&gt;• Les opérations de traitement d’eau (traitement curatif) ou d’évitement comme la recherche de nouvelle 
+ressource ou d’interconnexion visant à restaurer la qualité de l’eau distribuée contaminée par des 
+nitrates ou des pesticides. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le recours à des solutions curatives (interconnexions, traitement de l’eau brute, nouvelle ressource…) visant à 
+restaurer la qualité de l’eau distribuée contaminée par des pesticides et leurs métabolites ou par des PFAS sera 
+examiné de manière dérogatoire, au cas par cas. Le financement de l’Agence de l’eau sera réservé à des cas 
+particulièrement épineux où la surface financière de la collectivité est insuffisante pour assurer une desserte en 
+eau potable aux normes et sous des conditions strictes permettant une reconquête de la qualité en eau brute 
+et dans des formes ne conduisant pas au désengagement des exploitants agricoles pour la mise en œuvre des 
+plans de reconquête de la qualité des captages (cf. les orientations générales du 12e programme)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="T15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les équipements 
+d’autosurveillance et 
+d’autocontrôle des ressources en 
+eau dans le cadre d’un Plan de 
+Gestion de la Sécurité Sanitaire 
+des Eaux*.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-assurer-la-distribution-de-leau-potable-travaux-damelioration/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>164325</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Sécuriser l'alimentation de l'eau potable - Sécurisation quantitative</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 70</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont les travaux visant à assurer une bonne sécurité de l’approvisionnement en eau potable au regard des risques de rupture de l’approvisionnement jugés importants à l’échelle de l’ensemble du système d’alimentation en eau potable de la collectivité. Les risques pris en compte sont ceux liés :&lt;br /&gt;• À la vulnérabilité qualitative de la ressource en eau : environnement anthropisé à fort risque de pollution accidentelle, ressources superficielles ou naturellement peu protégées, à l’exclusion des pressions agricoles diffuses (nitrates, pesticides) ;&lt;br /&gt;• À la vulnérabilité intrinsèque du système de production, adduction, transfert et stockage de l’eau (risque de défaillance jugé important ou capacité insuffisante vis-à-vis de la continuité de l’approvisionnement) ;&lt;br /&gt;• À la vulnérabilité quantitative de la ressource en eau exploitée. &lt;/p&gt;&lt;p&gt;Les projets aidés devront :&lt;br /&gt;• Privilégier la diversification des ressources en eau existantes ;&lt;br /&gt; • La substitution par des ressources en eau non conventionnelles (réutilisation d’eaux d’usées ou d’eaux de process, …) pour des usages autres que la consommation humaine (eau industrielle, …) pourra également être envisagée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• S’inscrire dans une démarche visant la réduction des consommations d’eau et de diminution des prélèvements dans les ressources fragiles.  Les travaux visés sont :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Le remplacement ou la réhabilitation de forages présentant un risque de défaillance ; &lt;br /&gt;• La reprise de drains des captages de sources pour les collectivités fragiles d’un point de vue quantitatif ; &lt;br /&gt;• Le remplacement ou la réhabilitation des conduites d’adduction ou de transfert structurantes 
+identifiées comme vulnérables ; &lt;br /&gt;• Les travaux de maillage interne s’ils répondent à l’objectif global de sécurisation ; &lt;br /&gt;• Les travaux de raccordement des écarts ou hameaux ; &lt;br /&gt;• Les opérations pilotes, au par cas, d’alimentation en eau potable de populations vulnérables ou 
+d’habitats isolés (si les travaux de raccordement ne sont pas pertinents d’un point de vue technico économique) : création d’un système d’alimentation en eau potable localisé indépendant, acquisition 
+de captages privés par la collectivité, … ; &lt;br /&gt;• Pour les ouvrages de stockage (sur la base d’un diagnostic des ouvrages) : &lt;br /&gt;- la mise en conformité sanitaire en cas de risque de dégradation de la qualité de l’eau du fait de 
+revêtements non conformes ;
+&lt;br /&gt;- la rénovation en cas de risques avérés générés par des problèmes d’étanchéité et affectant la 
+structure de l’ouvrage ;
+&lt;br /&gt;- la préservation de la capacité de régulation (fuites importantes par rapport aux besoins en eau 
+et à la capacité des ouvrages de production) ;
+&lt;br /&gt;- les travaux visant une augmentation de l’autonomie de stockage lorsque celle-ci est jugée 
+insuffisante.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les projets de 
+sécurisation (interconnexions, 
+diversification des ressources, 
+création de nouvelles ressources, 
+raccordement des écarts et 
+hameaux, …) &lt;/p&gt;&lt;p&gt;Ils doivent s’inscrire dans une 
+démarche globale de réduction 
+des consommations et de 
+diminution des prélèvements 
+dans les ressources fragiles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-securiser-lalimentation-de-leau-potable-vulnerabilite-du-systeme/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>137985</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'alimentation en eau potable : alléger les charges d'investissement des collectivités avec le Fonds Départemental de Péréquation d'Alimentation en Eau Potable</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Alléger les charges d'investissement des collectivités avec le Fonds Départemental de Péréquation d'Alimentation en Eau Potable</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Haute-Loire</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J15" s="1" t="inlineStr">
         <is>
           <t>complémentaire : cotisation de la collectivité : 0.02 € / m3 d'eau vendu</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider les communes rurale ou groupements de collectivités à l&amp;#039;alimentation en eau potable.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
   Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Alléger les charges d&amp;#039;investissement des collectivités pour l&amp;#039;alimentation en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires du dispositif sont les collectivités qui ont des charges d&amp;#039;investissements en AEP avec un taux d&amp;#039;endettement élevé par rapport à la capacité de remboursement
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire communes adhérentes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Haute-Loire</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
   Cliquer ici pour accéder aux coordonnées des élus du Département
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   -    Service gestionnaire :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
 &lt;/p&gt;
 &lt;p&gt;
  Direction Déléguée Développement Durable et Sports (3DS)
 &lt;/p&gt;
 &lt;p&gt;Service Environnement et Sports&lt;/p&gt;&lt;p&gt;Contact : Julie BROUILLAT&lt;/p&gt;
 &lt;p&gt;
  Email : dadt.aides-eau&amp;#64;hauteloire.fr&lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04. 43. 07. 11. 82 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>sea@hauteloire.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1a4d-aider-a-lalimentation-en-eau-potable-alleger-/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-      <c r="A17" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>78197</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études et travaux en matière d'eau potable et d'assainissement</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Eau potable - Assainissement</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention s’applique selon des critères de potentiel et d’efforts fiscaux</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Conseil Départemental cherche à contribuer à l’atteinte des objectifs suivants :
 &lt;/p&gt;&lt;p&gt;•	Participer à l’aménagement du territoire et répondre aux besoins de la population en organisant un service de l’eau de qualité ;
 &lt;/p&gt;&lt;p&gt;•	Protéger, connaître, optimiser la ressource en eau notamment pour prendre en compte et anticiper les effets du changement climatique ;
 &lt;/p&gt;&lt;p&gt;•	Optimiser la gestion patrimoniale des infrastructures ;
 &lt;/p&gt;&lt;p&gt;•	Tendre vers une gestion concertée, solidaire et intégrée de l’eau ;
 &lt;/p&gt;&lt;p&gt;•	Améliorer la qualité des masses d’eau définies par la Directive Cadre Européenne sur l’eau.
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Modalités d&amp;#039;intervention :
 &lt;/p&gt;&lt;p&gt;Les bénéficiaires pour les opérations de travaux sont les communes dont la population totale est inférieure à 3 500 habitants ou leurs groupements qui devront avoir instauré, au minimum et au choix :
 &lt;/p&gt;&lt;p&gt;•	Un prix de l’eau supérieur ou égal à 1€ HT/m3 (redevances incluses) sur la base d’une consommation de 120 m3/abonné/an ;
 &lt;/p&gt;&lt;p&gt;•	Un forfait supérieur ou égal à 120€ HT/an (redevances incluses).
 &lt;/p&gt;&lt;p&gt;Pour les études, le critère sur le prix de l’eau ne s’applique pas.
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création réservoir et surpresseurs,
  &lt;/li&gt;
  &lt;li&gt;
   Création Réservoir  d&amp;#039;équilibre (réservoir de tête),
  &lt;/li&gt;
  &lt;li&gt;
   Etudes liées à la DUP,
  &lt;/li&gt;
  &lt;li&gt;
   Travaux périmètres de protection DUP dont acquisition des PPI,
  &lt;/li&gt;
  &lt;li&gt;
   Etude simple (diagnostic ou schéma),
  &lt;/li&gt;
  &lt;li&gt;
   Etude patrimoniale et stratégique (prise de compétence eau potable à l&amp;#039;échelle d&amp;#039;une intercommunalité, regroupement de syndicats, ....),
  &lt;/li&gt;
  &lt;li&gt;
   Pose de compteurs individuels,
  &lt;/li&gt;
  &lt;li&gt;
   Station d&amp;#039;épuration,
  &lt;/li&gt;
  &lt;li&gt;
   Création de réseau d&amp;#039;assainissement ,
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de réseaux ,
  &lt;/li&gt;
  &lt;li&gt;
   Autosurveillance (équipement de mesures des débits et de la pollution) pour les stations d&amp;#039;épuration
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intercommunalité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicat&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Autres critères d’éligibilité : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1.	ALIMENTATION EN EAU POTABLE
 &lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
 &lt;/p&gt;&lt;p&gt;•	Etudes
 &lt;/p&gt;&lt;p&gt;•	Protection de la ressource
 &lt;/p&gt;&lt;p&gt;•	Amélioration de la qualité de l’eau distribuée
 &lt;/p&gt;&lt;p&gt;•	Economies d’eau
 &lt;/p&gt;&lt;p&gt;•	Connaissance du patrimoine
 &lt;/p&gt;&lt;p&gt;•	Sécurisation-interconnections
 &lt;/p&gt;&lt;p&gt;•	Création d’ouvrages stratégiques
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Au-delà de la nature des opérations, les dossiers doivent respecter les dispositions du Schéma Départemental d&amp;#039;Alimentation en Eau Potable, les documents d’urbanisme en vigueur, ainsi que le cadre de la réglementation.
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;2.	ASSAINISSEMENT
 &lt;/p&gt;&lt;p&gt;Nature des opérations concernées :
 &lt;/p&gt;&lt;p&gt;•	Etudes
 &lt;/p&gt;&lt;p&gt;•	Réhabilitation de stations d’épuration (partielle ou totale)
 &lt;/p&gt;&lt;p&gt;•	Création de systèmes d’assainissement (réseau d’assainissement &amp;#43; station d’épuration)
 &lt;/p&gt;&lt;p&gt;•	Réseaux de transfert
 &lt;/p&gt;&lt;p&gt;•	Extension de réseau d’assainissement
 &lt;/p&gt;&lt;p&gt;•	Amélioration des installations existantes
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Concernant les travaux d’extension ou de création de réseau d’assainissement, le Conseil Départemental n&amp;#039;intervient que lorsque la collectivité aura défini les zones d&amp;#039;assainissement collectif et/ou autonome, et, choisi la solution technique la plus adaptée après comparaison des coûts globaux investissement et fonctionnement.
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Environnement et Aménagement
 &lt;/p&gt;&lt;p&gt;
 1.	ALIMENTATION EN EAU POTABLE &lt;/p&gt;&lt;p&gt;Thierry DEVAURS - 05 62 56 78 38/06 02 08 13 77 - thierry.devaurs&amp;#64;ha-py.fr
 &lt;/p&gt;&lt;p&gt;
 Fonds Alimentation en eau potable - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;
 2.	ASSAINISSEMENT &lt;/p&gt;&lt;p&gt;Marie-Claire CAMES-BAUDOUIN  - 05 62 56 70 64/07 85 59 18 51 - marie-claire.cames-baudouin&amp;#64;ha-py.fr
 &lt;/p&gt;&lt;p&gt;
 Fonds Assainissement - Département des Hautes-Pyrénées &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50f6-soutenir-les-etudes-et-travaux-en-matiere-das/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>163877</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Protection de la ressource en eau et alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’approvisionnement permanent du service public d’eau
 potable par une eau de qualité satisfaisante et en quantité suffisante est un
 enjeu majeur de l’Agence de l’Eau Artois-Picardie.&lt;/p&gt;&lt;p&gt;Le bassin Artois-Picardie compte environ 1 000 captages
 d’eau potable actifs, dont la quasi-totalité dispose d’une déclaration
 d’utilisé publique visant la protection contre les pollutions accidentelles et
 ponctuelles. Plus de 200 captages sont néanmoins considérés comme dégradés par
 des pollutions diffuses, parmi lesquels les 60 captages d’eau potable
 prioritaires identifiés par le Schéma Directeur d’Aménagement et de Gestion des
 Eaux (SDAGE) au regard de taux de nitrates et/ou de phytosanitaires et leurs
 métabolites en augmentation tendancielle, voire en dépassement des valeurs
 limites de potabilité.&lt;/p&gt;&lt;p&gt;Les problèmes de qualité de la ressource sont de différentes
 origines, et leur résolution appelle une mobilisation large des dispositifs du
 programme d’intervention de l’Agence de l’Eau en conformité avec les
 orientations du Gouvernement définies dans le « Plan Eau » lancé au mois de
 mars 2023, la mise en place de démarches préventives doit être prioritairement
 recherchée pour réduire à la source l’ensemble des pollutions qui s’exercent
 sur les aires d’alimentation de captages. Elles sont le préalable à la mise en
 place des solutions curatives qui s’avèreraient nécessaires, ou des projets
 d’interconnexions accompagnés par l’Agence de l’Eau afin de sécuriser
 l’alimentation en eau potable des territoires.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;L’Agence de l’Eau Artois-Picardie incite les maitres
 d’ouvrage à mettre en place des actions de protection de la ressource en eau,
 principalement à travers des actions de réduction des pollutions qui s’exercent
 sur les aires d’alimentation des captages afin de reconquérir à terme la
 qualité des eaux brutes, et de sécurisation de l’alimentation au bénéfice de
 tous les usagers du service public d’eau potable.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation financière pour l’élaboration et
 la mise en œuvre des contrats d’actions pour la ressource en eau portant sur
 les captages prioritaires identifiés par le SDAGE&lt;/li&gt;&lt;li&gt;Les travaux de rebouchage de captages, puits ou
 forages inutilisés au sein d’une aire d’alimentation de captage&lt;/li&gt;&lt;li&gt;Les acquisitions foncières (y compris les
 indemnités d’éviction et les frais d’actes, de notaire ou de portage) réalisées
 au sein d’une aire d’alimentation de captage et le boisement pérenne&lt;/li&gt;&lt;li&gt;Les études techniques, juridiques et financières
 liées à la prise de compétence et à la structuration du service eau potable&lt;/li&gt;&lt;li&gt;Les études préalables à la réalisation des
 travaux (assistance à maîtrise d’ouvrage, définition des besoins, études de
 faisabilité, études spécifiques, choix du site et des solutions techniques…)&lt;/li&gt;&lt;li&gt;Les études technico-économiques d’examen des
 différentes solutions de sécurisation (nouveau forage, raccordement,
 interconnexion...)&lt;/li&gt;&lt;li&gt;Les travaux de déplacement, d’adaptation et de
 sécurisation des ouvrages d’eau potable existants situés dans les zones d’aléa
 fort et définis dans un document d’urbanisme en lien avec un plan de prévention
 des risques&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espace public
 Risques naturels
 Biodiversité
 Equipement public
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q18" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité et
 plus particulièrement les conditions particulières sont précisées en détail dans
 la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats d’action pour la ressource en eau&lt;/li&gt;&lt;li&gt;La protection de la ressource en eau &lt;/li&gt;&lt;li&gt;La production d’eau potable et la sécurisation
 quantitative&lt;/li&gt;&lt;li&gt;L’approvisionnement en eau potable et la
 sécurisation quantitative&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/proteger-la-ressource-en-eau-et-lalimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>152159</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’amélioration de la qualité de l'eau potable et de sa distribution</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>ALIMENTATION EN EAU POTABLE</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...151 lines deleted...]
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
-[...394 lines deleted...]
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à l&amp;#039;amélioration de la qualité, de la distribution ainsi que de l&amp;#039;optimisation de la gestion durable de nos ressources en eau potable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;un schéma directeur d&amp;#039;alimentation en eau potable pour les communes
  &lt;/li&gt;
  &lt;li&gt;
   Mise en exploitation d&amp;#039;un captage d&amp;#039;eau souterraine pour le village
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la distribution d&amp;#039;eau potable à travers l&amp;#039;extension du réseau
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic des réseaux de distribution d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une étude de faisabilité pour la création d&amp;#039;une réserve incendie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -3903,460 +3437,194 @@
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       prix de l&amp;#039;eau potable facturé par m3 &amp;lt; 1.40 €
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       25 % du forfait ou du taux appliqué
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les travaux relatifs aux réseaux, en fonction de leur localisation, la pose de fourreaux d&amp;#039;attente et de chambres de tirage afin de préparer et de faciliter le déploiement du réseau très haut débit (FTTH) pourra être exigée.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W22" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/db03-aider-a-la-realisation-daires-daccueil-des-ge/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>16/10/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...296 lines deleted...]
-      <c r="A25" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>120427</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner la réalisation d'études et de travaux dans les domaines de l'eau potable et de l'assainissement collectif</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>EAU POTABLE</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 70</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J19" s="1" t="inlineStr">
         <is>
           <t>En fonction de la nature de l'investissement, de la situation géographique de la collectivité</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accompagner les collectivités éligibles dans la réalisation d&amp;#039;études et de travaux dans les domaines de l&amp;#039;eau potable et de l&amp;#039;assainissement  collectif contribuant à l&amp;#039;amélioration et à l&amp;#039;optimisation des services publics d&amp;#039;eau et d&amp;#039;assainissement, aux économies d&amp;#039;eau et à l&amp;#039;amélioration de la qualité des milieux.
 &lt;/p&gt;
 &lt;h4&gt;
  Type d&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  Subventions d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Taux : En fonction, de la nature de l&amp;#039;investissement, de la situation géographique de la collectivité et de son potentiel financier (de 10% à 70%).
 &lt;/p&gt;
 &lt;h4&gt;
  Pièces constitutives du dossier
 &lt;/h4&gt;
 &lt;p&gt;
  Pour les études : note de contexte, cahier des charges de l&amp;#039;étude, estimation financière, délibération
 &lt;/p&gt;
 &lt;p&gt;
@@ -4374,3220 +3642,4392 @@
  &lt;/a&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Téléservice :
   &lt;/strong&gt;
   Environnement et énergie
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Dispositif
   &lt;/strong&gt;
   : Eau potable et/ou assainissement collectif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Versement
 &lt;/h4&gt;
 &lt;p&gt;
  Selon l&amp;#039;étendue de l&amp;#039;opération et la nature des fonds, tel qu&amp;#039;indiqué dans l&amp;#039;annexe au règlement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Opérations éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Les études de type diagnostic et schémas directeurs ainsi que les travaux associés à ces études.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Les travaux de sécurisation de la ressource en eau en quantité et en qualité et d&amp;#039;amélioration fondamentales du fonctionnement des réseaux d&amp;#039;eau potable, tels qu&amp;#039;identifiés dans les schémas directeurs d&amp;#039;eau potable ou les diagnostics lorsque les schémas ont moins de 10 ans.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Les travaux de mise en conformité et mise en séparatif des réseaux d&amp;#039;assainissement collectif et de mise en œuvre de l&amp;#039;assainissement collectif, tels qu&amp;#039;identifiés dans les schémas directeurs d&amp;#039;assainissement ou les diagnostics lorsque les schémas ont moins de 10 ans.
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  Dépenses HT en lien avec les prestations éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exclusions :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont exclus les extensions et les renouvellements des réseaux d&amp;#039;eau potable, les réseaux d&amp;#039;eaux pluviales, l&amp;#039;assainissement non collectif, le renouvellement d&amp;#039;équipements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les communes de moins de 5 000 habitants et les EPCI de moins de 50 000 habitants et, les syndicats d&amp;#039;eau et d&amp;#039;assainissement sous condition.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/eau-potable/</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Environnement – Service de la Gestion de l&amp;#039;Eau
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Audrey BONNEFOY,
  Cheffe de Service  :
   Tél : 04 75 79 82 63
 &lt;/p&gt;
 &lt;p&gt;
  Nicolas RICCIO,
  Chargé de la Programmation des aides,
   Tél : 04 75 79 81 29
  –
  &lt;a href="mailto:nriccio&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
   nriccio&amp;#64;ladrome.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b062-eau-potable-et-assainissement/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>137986</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux et les études concernant l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Aide en investissement concernant l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>selon la nature des travaux</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner l&amp;#039;effort d&amp;#039;investissement des collectivités bénéficiaires en matière d&amp;#039;études patrimoniales et de travaux pour la création, l&amp;#039;amélioration, la protection et la sécurisation de la ressource et des infrastructures afin que la population de Haute-Loire puisse disposer d&amp;#039;une eau en quantité suffisante et de bonne qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collectivités bénéficiaires
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Gestion patrimoniale des réseaux : Études, Sectorisation, Télésurveillance
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Potabilisation, protection des captages, adduction : interconnexion ..., distribution
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;&lt;p&gt;- &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service environnement et sports&lt;/p&gt;&lt;p&gt;Contact: Julie BROUILLAT&lt;/p&gt;&lt;p&gt;
+ Email : dadt.aides-eau&amp;#64;hauteloire.fr&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04. 43. 07. 11. 82&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b7e-aider-a-lalimentation-en-eau-potable-par-lequ/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>30544</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Lancer un schéma communal ou intercommunal en eau potable</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département peut accompagner les communes et EPCI dans le lancement et le suivi :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des études de diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  du schéma d&amp;#039;assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ avec pour objectif la constitution d&amp;#039;un programme d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 10 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la rédaction d&amp;#039;un CCTP schéma directeur AEP
+&lt;/p&gt;
+&lt;p&gt;
+ Schéma de distribution AEP - Modèle délibération
+&lt;/p&gt;
+&lt;p&gt;
+ Gestion patrimoniale réseaux AEP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8aca-lancer-un-schema-communal-ou-intercommunal-en/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>166008</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FUITEAEP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-d-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>164309</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et optimiser les services d’alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Captages, sécurisation de l’alimentation en eau  potable et économies d’eau</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence participe à l’amélioration et l’optimisation des services d’alimentation en eau potable sur tout le bassin Adour-Garonne. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/eau-potable"&gt;Eau potable | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;l’agence appuie les collectivités pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le regroupement des collectivités dans des structures intercommunales à la bonne échelle de gouvernance et de gestion permettant d’assurer la pérennité, &lt;/li&gt;&lt;li&gt;la sécurité sanitaire et la qualité du service conformément aux dispositions législatives.&lt;/li&gt;&lt;li&gt;le renforcement de la connaissance patrimoniale des infrastructures de production et de distribution d’eau potable&lt;/li&gt;&lt;li&gt;la sécurisation de la qualité sanitaire de l’eau distribuée en finançant des travaux de potabilisation, garantissant ainsi à tous un accès à une eau conforme aux normes de santé publique.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études et l’assistance technique, toute personne 
+publique ou privée dont le projet sera jugé pertinent par 
+l’agence de l’Eau au regard des objectifs de sa politique 
+d’intervention &lt;/li&gt;&lt;li&gt;pour les travaux : tout maître d’ouvrage public ou privé 
+gestionnaire de services publics d’eau potable
+ les organismes publics de recherche &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les principales conditions d’éligibilité sont : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études et les travaux doivent concerner une intercommunalité (syndicat, EPCI…) regroupée à la bonne échelle 
+de gouvernance et de gestion permettant la pérennité 
+technique et financière du service d’eau potable &lt;/li&gt;&lt;li&gt;Pour les travaux, les collectivités doivent :
+ justifier d’un prix minimum de la part eau potable de 
+2 €TTC/m3
+ avoir renseigné les indicateurs réglementaires dans l’observatoire national des services d’eau et d’assainissement 
+(SISPEA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/55-24-Eau%20potable_0.pdf"&gt;55-24-Eau potable_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20Potable_Am%C3%A9liorer%20le%20service%20d%27alimentation%20en%20eau%20potable.pdf</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/economiser-leau-potable/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>126135</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une assistance technique en matière d'eau potable et/ou d'assainissement</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Assistance technique départementale Domaine Eau et Assainissement</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les missions proposées permettent d&amp;#039;aider les collectivités à la gestion patrimoniale et à l&amp;#039;amélioration de l&amp;#039;exploitation des systèmes d&amp;#039;assainissement collectif ainsi que des installations d&amp;#039;eau potable. Cela comprend, par exemple, des visites sur site avec des analyses d&amp;#039;eaux usées, des conseils pour l&amp;#039;entretien des ouvrages d&amp;#039;épuration ou d&amp;#039;alimentation en eau potable, des appareillages électromécaniques, des réglages, des rejets dans le milieu naturel, des bilans de fonctionnement, etc.
 &lt;/p&gt;
 &lt;p&gt;
  En complément, certains EPCI &amp;lt; 40 000 habitants pour lesquels la convention type ne serait pas appropriée pourront solliciter un accompagnement particulier et se voir proposer une convention spécifique soumise à la validation de la commission permanente selon des modalités techniques et financières adaptées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Retenir l&amp;#039;éligibilité des communes rurales et des EPCI de moins de 40 000 habitants à l&amp;#039;assistance technique définie dans la convention type figurant en annexe 1 et d&amp;#039;en exclure les EPCI de plus de 40 000 habitants éligibles du fait du critère « zone de montagne »
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser ces EPCI de plus de 40 000 habitants à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
   &lt;/li&gt;
   &lt;li&gt;
    Autoriser les EPCI de moins de 40 000 habitants pour lesquels la convention type n&amp;#039;est pas appropriée, à solliciter un accompagnement spécifique et adapté à leurs besoins. Cette demande sera instruite par les services départementaux et les modalités de l&amp;#039;assistance technique feront l&amp;#039;objet d&amp;#039;une convention spécifique soumise à l&amp;#039;approbation de la commission permanente
   &lt;/li&gt;
   &lt;li&gt;
    Exclure du bénéfice de l&amp;#039;assistance technique les EPCI en délégation de service public pour l&amp;#039;intégralité de leurs équipements d&amp;#039;eau potable.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/ci_537149/fr/preservation-de-la-qualite-de-l-eau#niveau_5</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Eau Environnement Forêt Agriculture
 &lt;/p&gt;
 &lt;p&gt;
  Mission d&amp;#039;assistance à la gestion de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  MAGE : 04 77 12 52 38
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mage&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   mage&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5dbc-obtenir-une-assistance-technique-en-matiere-d/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>164373</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’exploitation des systèmes d’assainissement et des installation d’eau potable</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>SATE</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2020 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC) une assistance technique dans le domaine
 de l’eau regroupant une assistance SATE et une assistance GEMAPI (gestion des
 milieux aquatiques et prévention des inondations)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le SATE aide les collectivités à améliorer l’exploitation des
 systèmes d’assainissement ainsi que des installation d’eau potable. Cela comprend,
 des visites sur site avec des analyses d’eaux usées, un suivi et des conseils
 pour l’entretien des stations d’épuration, des bilans 24h, dispositif d’auto
 surveillance&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseils, mise en œuvre, analyses, suivi des stations d&amp;#039;épuration etc. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour la compétence eau&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_self"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/assistance-technique-dans-le-domaine-de-leau-potable-et-assainissement/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="28" spans="1:27" customHeight="0">
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>165117</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Sécuriser l’accès à l’eau potable pour les collectivités rurales</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Ruralités et eau : sécuriser l’accès à l’eau potable pour les collectivités rurales</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;h2&gt;Vous souhaitez mener à bien un projet visant à sécuriser l’accès à l’eau potable pour les collectivités rurales ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pour les études préalables à la création d’interconnexion pour sécuriser l’alimentation en eau potable&lt;/li&gt;
 &lt;li&gt;Pour les travaux d’interconnexion pour sécuriser l’alimentation en eau potable&lt;/li&gt;
 &lt;li&gt;Si votre projet se situe en ruralité au titre du zonage socle INSEE « zone rurale »&lt;/li&gt;
 &lt;/ul&gt;
 &lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Une collectivité ou un groupement de communes&lt;/li&gt;
 &lt;li&gt;Un syndicat compétent en matière d’eau potable&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La réalisation d’études de connaissance : étude de sécurisation de la ressource en eau potable en vue de la réalisation d’interconnexion, analyse financière globale préalable à la réalisation de travaux d’interconnexion&lt;/li&gt;
 &lt;li&gt;La réalisation d’études de conception préalable à la réalisation d’interconnexion (avant travaux, définition de programmation de travaux, AMO, maitrise d’œuvre, etc.)&lt;/li&gt;
 &lt;li&gt;Des travaux d’interconnexion en vue de sécuriser l’alimentation en eau potable&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Si vous répondez aux critères, l’attribution de l’aide n’est pas pour autant automatique. Les dossiers considérés comme complets et répondant aux conditions d’éligibilité seront examinés par un comité technique composé a minima de représentants de la Région Grand-Est et des Agences de l’eau. A cette occasion seront évalués les critères de fragilité territoriale et d’opportunité d’un financement régional.&lt;/p&gt;
 &lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Taux maximum : &lt;/strong&gt;Analyse au cas par cas&lt;/p&gt;
 &lt;h4&gt;Aides complémentaires&lt;/h4&gt;
 &lt;p&gt;&lt;strong&gt;Une aide complémentaire peut être sollicitée auprès d’autres cofinanceurs (Agence de l’eau, Départements, etc).&lt;/strong&gt;&lt;/p&gt;
 &lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches. Ce premier entretien doit être réalisé avant le dépôt de la demande.&lt;/p&gt;
 &lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Biodiversité</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>02/07/2024</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/ruralites-acces-eau-potable/</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0290/depot/simple</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contactez Lajlah LUTHER&lt;/p&gt;&lt;p&gt;lajlah.luther&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 88 15 65 13&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ruralites-et-eau-securiser-lacces-a-leau-potable-pour-les-collectivites-rurales/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="29" spans="1:27" customHeight="0">
-      <c r="A29" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>161795</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la gestion patrimoniale de votre service d’Assainissement et/ou d’eau potable</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’animation d’ateliers de réflexion stratégique pour vous aider à identifier les enjeux, définir vos objectifs de qualité de service et arrêter un programme d’actions, mettre en place des périmètres de protection de captages…&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163054</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'exploitation du système d'alimentation en eau potable de la collectivité</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Service d'Assistance Technique à l'Eau potable (SATEP)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...152 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Assistance et conseils pour l’exploitation des ouvrages d’eau potable (bon entretien, amélioration de leurs performances…)&lt;/li&gt;
 &lt;li&gt;Réalisation de visites d’ouvrages (captages, réservoirs…)&lt;/li&gt;
 &lt;li&gt;Mise à disposition de l’expertise du service dans le diagnostic et la résolution de dysfonctionnements, dans la programmation et le suivi de travaux sur les ouvrages&lt;/li&gt;
 &lt;li&gt;Accompagnement dans le choix d’équipements&lt;/li&gt;
 &lt;li&gt;Accompagnement pour protéger les ressources en eau des pollutions et suivi dans le temps de l’évolution de la productivité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Conseil : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Renseignement et conseil par échanges téléphoniques ou courriel, pas de production d’éléments spécifiques à la collectivité :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Informations techniques et réglementaires: technologies, prix du service de facturation, relations usagers, conventions, foncier…)&lt;/li&gt;
 &lt;li&gt;Renseignements sur les démarches à conduire pour la mise en œuvre d’un projet (identification des intervenants et compétences nécessaires, procédure à suivre, documentation générale…)&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION PAYANTE] Assistance à l&amp;#039;exploitation (visite régulière des ouvrages) :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Conseils sur l’exploitation : conseils pratiques pour un bon entretien, l’optimisation du fonctionnement et la résolution de dysfonctionnements&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Soutien aux obligations techniques : bilans 24h, audits d’autosurveillance, manuels d’autosurveillance, cahiers de vie, plan de réduction des pertes en eau…&lt;/li&gt;
 &lt;li&gt;Soutien aux obligations administratives : déclarations annuelles Agence de l’Eau, SISPEA, RPQS…&lt;/li&gt;
 &lt;li&gt;Accompagnement à la réalisation de petits travaux ou à l’installation d’équipements réglementaires (compteurs, autosurveillance…)&lt;/li&gt;
 &lt;li&gt;Accompagnements spécifiques : gestion des boues, suivi de la production des ressources, conventions de rejets, formation des agents…&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;[INTERVENTION GRATUITE] Animation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;li&gt;Sensibilisation &amp;amp; communications avec des temps de rencontre et d’échange&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;MODALITÉS DE CONTRACTUALISATION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le service bi-départemental d’assistance technique dans le domaine de l’eau vise l’accompagnement des communes ou des établissements publics de coopération intercommunale qui ne bénéficient pas des moyens suffisants pour l’exercice de leurs compétences dans le domaine de l’assainissement, de la protection de la ressource en eau […](art L3232-1-1 CGCT). Ces collectivités sont « éligibles » à l’assistance technique départementale.&lt;/p&gt;&lt;p&gt;Dans la limite de ses moyens, le service intervient également auprès des autres collectivités.&lt;/p&gt;&lt;p&gt;Les missions d’animation sont gratuites et s’adressent à toutes les collectivités.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONVENTIONNEMENT AVEC LES COLLECTIVITÉS ÉLIGIBLES*&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements mettent à jour annuellement la liste des services éligibles.&lt;/p&gt;&lt;p&gt;Une convention unique d’assistance technique dans le domaine de l’eau est proposée à ces collectivités, comprenant au choix les missions SATESE, SATEP et/ou Ingénierie.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTRACTUALISATION AVEC LES COLLECTIVITÉS NON ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les Départements peuvent intervenir à la demande ou en réponse à un appel d’offre en tant qu’opérateur économique soumis aux règles de la commande publique.&lt;/p&gt;&lt;p&gt;Dans ce cas, les Départements établissent une offre technique et financière pour répondre au besoin de la collectivité, qui est ensuite contractualisée.&lt;/p&gt;&lt;p&gt;&lt;em&gt;*L’éligibilité est définie par des critères de population, de potentiel financier et d’appartenance à une zone de montagne (Art R3232-1 du CGCT).&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/service-dassistance-technique-a-leau-potable-satep/</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Département de la Drôme – Service Gestion de l’Eau&lt;br /&gt;
 SATEP DROME&lt;br /&gt;
 04 75 79 82 73 • 04 75 79 82 41&lt;br /&gt;
 &lt;a href="mailto:satep&amp;#64;ladrome.fr"&gt;satep&amp;#64;ladrome.fr&lt;/a&gt;&lt;br /&gt;&lt;a href="https://www.ladrome.fr/"&gt;www.ladrome.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/service-dassistance-technique-a-leau-potable-satep/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>14/07/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>117384</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un projet eau potable (optimisation des performances et de la gestion des réseaux)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Optimiser la gestion de la ressource en eau et notamment du point de vue quantitatif et des performances du réseau et de sa gestion patrimoniale :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prise en compte de la problématique avec le représentant du maître d&amp;#039;ouvrage et son exploitant
+  &lt;/li&gt;
+  &lt;li&gt;
+   établissement du cahier des charges décrivant la mission attendue de la part du prestataire en vue de la réalisation d&amp;#039;un diagnostic des réseaux
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide à la passation du marché
+  &lt;/li&gt;
+  &lt;li&gt;
+   étude des offres afin d&amp;#039;aider le maître d&amp;#039;ouvrage dans son choix du prestataire
+  &lt;/li&gt;
+  &lt;li&gt;
+   suivi de l&amp;#039;étude dans la cadre d&amp;#039;un comité de pilotage comprenant le maître d&amp;#039;ouvrage, son exploitant, l&amp;#039;Agence de l&amp;#039;Eau et possiblement l&amp;#039;Agence Régionale de la Santé.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;étude très importante et complexe notamment des schémas directeurs d&amp;#039;eau potable sur de grandes collectivités, l&amp;#039;assistance est susceptible d&amp;#039;être limitée à l&amp;#039;aide au maître d&amp;#039;ouvrage pour le choix d&amp;#039;un assistant à maîtrise d&amp;#039;ouvrage (établissement du programme de la mission, passation du marché, aide au choix du prestataire).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau.seine-et-marne.fr/</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/39c2-mettre-en-uvre-un-projet-eau-potable-optimisa/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>140771</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Construire / réhabiliter des stations de traitement d'eau (eau potable et eaux usées)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Construire ou réhabiliter les stations de traitement des eaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objectifs :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Améliorer les performances des équipements existants
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Créer ou augmenter la capacité des équipements en place
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.sidec-jura.com</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   SIDEC du Jura
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1 rue Maurice Chevassu
 &lt;/p&gt;
 &lt;p&gt;
  39000 LONS-LE-SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Contact :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   dper&amp;#64;sidec-jura.fr
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  03 84 47 04 12
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>b.caron@sidec-jura.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9030-construire-rehabiliter-des-stations-de-traite/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-      <c r="A33" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>161799</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans la conception de vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable.</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de modernisation de vos infrastructures d&amp;#039;eau et d&amp;#039;assainissement  (jusqu’à la validation de l’Avant-Projet (AVP ou APD en fonction du type de projet) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (Levé topographique, Etudes de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-conception-de-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>164133</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la distribution de l'eau potable (Travaux d'amélioration de la qualité de l'eau distribuée)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations permettant de :
+&lt;br /&gt;• Prévenir le risque bactériologique ; &lt;br /&gt;• Respecter les limites de qualité réglementaires en vigueur (hors nitrates et pesticides et hors per- et 
+polyfluoroalkylées PFAS) ; &lt;br /&gt;• Respecter les valeurs de référence de qualité réglementaire en vigueur ; &lt;br /&gt;• Améliorer la connaissance via l’acquisition et la mise en place des équipements d’autosurveillance des 
+ressources en eau, dès lors que cela s’inscrit dans le cadre d’un Plan de Gestion de la Sécurité Sanitaire 
+des Eaux. &lt;/p&gt;&lt;p&gt; En revanche, les travaux mentionnés ci-dessous ne sont pas éligibles :
+&lt;br /&gt;• Le remplacement des branchements en plomb ; &lt;br /&gt;• Les opérations de traitement d’eau (traitement curatif) ou d’évitement comme la recherche de nouvelle 
+ressource ou d’interconnexion visant à restaurer la qualité de l’eau distribuée contaminée par des 
+nitrates ou des pesticides. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le recours à des solutions curatives (interconnexions, traitement de l’eau brute, nouvelle ressource…) visant à 
+restaurer la qualité de l’eau distribuée contaminée par des pesticides et leurs métabolites ou par des PFAS sera 
+examiné de manière dérogatoire, au cas par cas. Le financement de l’Agence de l’eau sera réservé à des cas 
+particulièrement épineux où la surface financière de la collectivité est insuffisante pour assurer une desserte en 
+eau potable aux normes et sous des conditions strictes permettant une reconquête de la qualité en eau brute 
+et dans des formes ne conduisant pas au désengagement des exploitants agricoles pour la mise en œuvre des 
+plans de reconquête de la qualité des captages (cf. les orientations générales du 12e programme)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les opérations 
+concernant notamment :
+&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place d’un traitement 
+de potabilisation ou sa remise à 
+niveau ;
+&lt;/li&gt;&lt;li&gt;Le raccordement à une usine de 
+potabilisation existante ;
+&lt;/li&gt;&lt;li&gt;La création d’un nouveau point 
+d’approvisionnement
+(interconnexion ou création d’un 
+nouveau captage) ;
+&lt;/li&gt;&lt;li&gt;Le mélange de ressources 
+assurant par dilution la 
+distribution d’une eau conforme. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;En dehors de la prévention du 
+risque bactériologique, les 
+opérations ne sont éligibles 
+qu’en cas de dépassement des 
+limites de qualité en vigueur 
+(hors nitrates et pesticides et 
+PFAS*) ou des références de 
+qualité. &lt;/p&gt;&lt;p&gt;Pas d’aide à la reconversion des 
+stations de neutralisation si l’eau 
+distribuée avant reconversion est 
+conforme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-des-travaux-damelioration-des-rendements-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>165166</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Installaler des stations d’alertes et opérations de protection des usines ou des forages d’eau potable</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Continuité de la distribution : installation de stations d’alerte et opérations de protection des usines ou des forages d’eau potable</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I34" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J33" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P34" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q34" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-continuite-de-la-distribution--installation-de-stations-dal.html</t>
         </is>
       </c>
-      <c r="W34" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installaler-des-stations-dalertes-et-operations-de-protection-des-usines-ou-des-forages-deau-potable/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-      <c r="A35" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>165171</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Études patrimoniales et campagnes de recherche de fuites</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
 permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
 mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
  concertée de l’eau, elle accompagne également le remplacement de 
 canalisations fuyardes. Ces actions essentielles s’appuient sur une 
 structuration solide et bien définie de la compétence eau potable, afin 
 de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q35" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>12/12/2030</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>164761</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités gestionnaires de l’assainissement, des eaux pluviales et de l’eau potable par l'intermédiaire des structures départementales</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Appui technique départemental</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence de l’eau agit pour la gestion durable de l’eau et la préservation des milieux aquatiques grâce à une politique d’assistance technique et d’animation développée en partenariat avec les Départements. &lt;/p&gt;&lt;p&gt;Ainsi, elle soutient la mise à disposition auprès des collectivités, notamment en milieu rural, de compétences spécialisées des services techniques territoriaux départementaux pour leur apporter un soutien en ingénierie technique, juridique, administrative et financière.&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides-financieres/appui-technique-departemental"&gt;Appui technique départemental | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q36" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Peuvent bénéficier des aides de l’Agence les structures en 
 charge de l’assistance technique départementale dans les 
 domaines concernés : services des conseils départementaux, agences techniques départementales, syndicats 
 mixtes départementaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/AE_FICHES-THEMATIQUES_APPUI_TECHNIQUE_DEPARTEMENTAL.pdf</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-le-lien-entre-les-politiques-de-leau-et-de-lamenagement-du-territoire/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-      <c r="A37" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>161790</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>être accompagné dans la gouvernance et la planification de votre service d’assainissement collectif (AC) et/ou d’alimentation en eau potable (AEP).</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) visant à recruter un prestataire spécialisé (jusqu’à la réunion de lancement).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les prestations réalisées sont de type : schéma directeur, étude sur le 
 transfert de compétence eau et assainissement, plan de gestion de la 
 sécurité sanitaire des eaux (PGSSE).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-gouvernance-et-la-planification-de-votre-service-dassainissement-collectif-et-ou-dalimentation-en-eau-potable-1/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D38" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>164320</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Elaborer des PGSSE</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I38" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-retablir-la-conformite-de-leau-a-la-limite-de-qualite/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>164314</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Avant travaux</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
       <c r="O38" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>31/12/2030</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études nécessaires à la mise en 
 œuvre d&amp;#039;un projet éligible 
 (phases Etudes 
 Préables/AvantProjet/Projet et 
 études annexes nécessaires)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V38" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche%5Feau%5Fpotable%5Fpdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
         </is>
       </c>
       <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-schema-directeurs-diagnostic-definition-et-programmation/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
+    <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
-        <v>164315</v>
+        <v>164318</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Phase travaux</t>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Améliorer les connaissances</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
       <c r="J39" s="1" t="inlineStr">
         <is>
-          <t>Taux applicable aux travaux</t>
+          <t>Taux de référence</t>
         </is>
       </c>
       <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
       <c r="O39" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...10 lines deleted...]
-réception des ouvrages&lt;br /&gt;&lt;/p&gt;</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V39" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche%5Feau%5Fpotable%5Fpdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
       <c r="X39" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z39" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-avant-travaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-aires-dalimentation-de-captages/</t>
         </is>
       </c>
       <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
+    <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
-        <v>164318</v>
+        <v>164315</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Améliorer les connaissances</t>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Phase travaux</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J40" s="1" t="inlineStr">
         <is>
-          <t>Taux de référence</t>
+          <t>Taux applicable aux travaux</t>
         </is>
       </c>
       <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
       <c r="O40" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>31/12/2030</t>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études nécessaires au suivi et à la 
+réception des ouvrages&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V40" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche%5Feau%5Fpotable%5Fpdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
         </is>
       </c>
       <c r="X40" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z40" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-aires-dalimentation-de-captages/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-avant-travaux/</t>
         </is>
       </c>
       <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
+    <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
-        <v>164320</v>
+        <v>161800</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Elaborer des PGSSE</t>
+          <t>Être accompagné en phase de réalisation du projet de modernisation de vos infrastructures d'assainissement et d'eau potable jusqu'à la fin des travaux</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+          <t>Etre accompagné en phase de réalisation du projet (PRO) de modernisation de vos infrastructures jusqu’à la fin de la période de garantie de parfait achèvement des travaux.</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'eau  Rhin-Meuse</t>
+          <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
-        <is>
-[...256 lines deleted...]
-      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération de modernisation de vos infrastructures d&amp;#039;eau potable et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagner-en-phase-de-realisation-du-projet-pro-de-modernisation-de-vos-infrastructures-jusqua-la-fin-de-la-periode-de-garantie-de-parfait-achevement-des-travaux/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...263 lines deleted...]
-      <c r="A46" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>165247</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’accès à l’eau potable et l’assainissement via des actions internationales pour un projet porté par une collectivité</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Actions internationales pour un projet porté par une collectivité</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I46" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient des actions internationales
  menées par des collectivités dans le cadre de projets de solidarité et 
 de coopération.&lt;/p&gt;
 &lt;p&gt;Elle accompagne financièrement et techniquement les projets portés 
 par ces collectivités pour améliorer l&amp;#039;accès à l’eau potable et à 
 l’assainissement, en particulier dans les zones défavorisées. Ce soutien
  vise à promouvoir une gestion durable des ressources en eau, en ligne 
 avec les objectifs de développement durable de l&amp;#039;ONU.&lt;/p&gt;
 &lt;p&gt;L’agence peut également bonifier le taux d’aide pour les projets 
 menés dans des bassins spécifiques, en lien avec des partenariats 
 institutionnels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 International</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P46" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q46" s="1" t="inlineStr">
+      <c r="Q42" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour déposer une demande d’aide, vous devez déjà avoir établi un 
 avant-projet et disposer d’éléments fiables de définition technique et 
 d&amp;#039;estimation financière.&lt;/p&gt;
 &lt;p&gt;Les critères d’éligibilité des demandes sont :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;une participation financière des collectivités du bassin Loire-Bretagne de 5 % minimum,&lt;/li&gt;&lt;li&gt;une participation de la population locale bénéficiaire (en numéraire et/ou en valorisation) de 5 % minimum.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Vous vous engagez à associer l’agence de l’eau à vos actions de communication liées à la réalisation de l’opération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/int/int1-actions-internationales-pour-un-projet-porte-par-une-collec.html</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lacces-a-leau-potable-et-lassainissement-via-des-actions-internationales-pour-un-projet-porte-par-une-collectivite/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...307 lines deleted...]
-      <c r="D50" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>164317</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Aires d'alimentation de captages</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R50" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes nécessaires à 
+l’établissement et au suivi d’un 
+plan d’actions de reconquête ou 
+de préservation de la ressource 
+(délimitation de l’aire 
+d’alimentation du captage- AAC 
+et de la zone de protection - ZP-AAC, diagnostic territorial des 
+pressions, suivi renforcé de la 
+qualité sur une période de 3 ans
+renouvelables, ...)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-schema-directeurs-diagnostic-definition-et-programmation-1/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>164323</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Amélioration des rendements des réseaux - Travaux</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence / Zonage FRR / PAOT</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les actions d&amp;#039; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Acquisition et mise en place des équipements de gestion patrimoniale visant à améliorer la 
+connaissance des rendements des réseaux et à les maîtriser ;&lt;/li&gt;&lt;li&gt;Acquisition et mise en place de compteurs intelligents (télérelève) pour les collectivités en situation de 
+pénuries d’eau, dès lors que cela s’inscrit dans un plan d’actions global d’économies d’eau ; &lt;/li&gt;&lt;li&gt;Travaux d’amélioration des rendements des réseaux d’eau potable dès lors qu’ils visent à accroître 
+l’effort de remplacement/réhabilitation des conduites d’eau dans l’objectif de tendre vers un 
+rendement de 85 % en moyenne pluriannuelle et à l’échelle de chaque commune (90 % en Zone de 
+Répartition des Eaux). Seules les conduites diagnostiquées fuyardes ou vulnérables aux fuites suivant 
+une approche multicritère, après réalisation de campagnes de mesures de fuites et d’un programme 
+hiérarchisé à l’échelle de la collectivité pourront bénéficier d’aides de l’Agence de l’eau. Au-delà de ces 
+rendements cibles les travaux d’amélioration de rendements ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux 
+d’amélioration des rendements 
+de réseaux dès lors qu’ils visent à 
+accroitre l’effort de 
+remplacement/réhabilitation des 
+conduites d’eau, dans l’objectif 
+de tendre vers un rendement de 
+85 % (90 % en Zone de 
+Répartition des Eaux), calculé en 
+moyenne glissante sur 3 années.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-amelioration-des-rendements-des-reseaux-equipements-pour-ameliorer-la-connaissance/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>161798</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d'engager ou non la réalisation vos projets de modernisation de vos infrastructures d'assainissement et d'eau potable</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération sur la modernisation d&amp;#039;infrastructures d&amp;#039;eau et d&amp;#039;assainissement :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (AMO pour la définition du programme, Levé topographique, Etudes de sols, Diagnostic de réseaux, Diagnostic environnemental, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;br /&gt;&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-realiser-vos-projets-de-modernisation-de-vos-infrastructures-dassainissement-et-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>161797</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pour le suivi et la bonne exécution des études de gestion patrimoniale de votre service d’Assainissement et/ou d’Eau Potable.</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de planification et de connaissance de votre patrimoine et de vos services d&amp;#039;eau et d&amp;#039;assainissement jusqu’à son rendu final, ainsi qu’une assistance à la gestion des marchés.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-pour-le-suivi-et-la-bonne-execution-des-etudes-de-gestion-patrimoniale-de-votre-service-dassainissement-et-ou-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>164316</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Procédures réglementaires de protection de captages</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J47" s="1" t="inlineStr">
+        <is>
+          <t>Taux applicable aux travaux</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
+investissements ou actions éligibles.
+Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
+du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelles procédures ou 
 révisions de déclarations d’utilité 
 publique existantes.
 Pour les captages sensibles, 
 prioritaires, stratégiques, ou 
 inscrits au PAOT ; ainsi que pour 
 les nouveaux captages dans le 
 cadre de projet de sécurisation 
 de l’alimentation en eau potable&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X50" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-phase-travaux/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>117385</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un suivi technique pour la protection et la gestion des forages d’eau potable et de leur aire d’alimentation des captages (AAC)</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Protéger l&amp;#039;ensemble des points d&amp;#039;eau des pollutions diffuses et ponctuelles sur la base d&amp;#039;études et/ou la délimitation des périmètres de protection des captages d&amp;#039;eau potable et/ou dans l&amp;#039;accompagnement à la mise en œuvre du programme d&amp;#039;actions établi à l&amp;#039;issue de la démarche AAC.
 &lt;/p&gt;
 &lt;p&gt;
  Assistance pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La procédure de Déclaration d&amp;#039;utilité publique (DUP) de mise en place des périmètres de protection,
   &lt;/li&gt;
   &lt;li&gt;
    Le diagnostic et les travaux sur les captages,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;établissement et le suivi des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentations des captages (AAC) des collectivités.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Ces missions consistent :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
@@ -7607,8497 +8047,7634 @@
    Appui au montage des dossiers administratifs dans le cadre de la procédure DUP jusqu&amp;#039;à l&amp;#039;enquête publique,
   &lt;/li&gt;
   &lt;li&gt;
    Accompagnement des maitres d&amp;#039;ouvrage dans l&amp;#039;animation des programmes d&amp;#039;actions sur les AAC
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;animation du volet agricole étant traité soit par la Chambre d&amp;#039;agriculture de région IDF soit Eau de Paris ou encore AQUI&amp;#039;Brie sur leurs territoires historiques respectifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Rédactions de notes et de rapports
   &lt;/li&gt;
   &lt;li&gt;
    Présence des agents du Département aux réunions
   &lt;/li&gt;
   &lt;li&gt;
    Réunions de travail sur des thématiques particulières à la demande
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Sols
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>http://www.eau.seine-et-marne.fr/</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a8a2-mettre-en-place-un-suivi-technique-pour-la-pr/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>164321</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - DUP</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I49" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="J52" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / PAOT / Zonage FRR</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
 une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
 et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
 mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
 Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
 Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
 (ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
 agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R52" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l’ensemble des 
 travaux prescrits par l’arrêté de 
 DUP, en dehors des travaux 
 d’entretien liés aux équipements 
 ou au fonctionnement 
 (remplacement de pompes, …) :
 &lt;br /&gt;Travaux de mise en conformité 
 résultant directement de 
 l’application des arrêtés de DUP ;
 &lt;br /&gt;Indemnisation des servitudes 
 résultant directement de 
 l’application des arrêtés de DUP.
 &lt;br /&gt;Les indemnités d’éviction 
 d’activités économiques ainsi 
 que des coûts liés au déport de 
 ces activités (reconstruction et 
 réaménagement) ne sont pas 
 éligibles.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X52" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-aap/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>161791</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans le suivi et la bonne exécution pour la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Etre accompagné dans le suivi et la bonne exécution pour la gouvernance et la planification de votre service d’assainissement collectif et/ou d’alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) destinée à assurer le suivi de la bonne exécution des études de gestion de vos systèmes d&amp;#039;eau potable et assainissement, jusqu’à son rendu final, et apporter une assistance à la collectivité sur la gestion de ces marchés d’études.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-le-suivi-et-la-bonne-execution-pour-la-gouvernance-et-la-planification-de-votre-service-dassainissement-collectif-et-ou-dalimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>164882</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la qualité de l’eau potable distribuée en traitant mieux les eaux brutes (études) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Études dans le cadre de l’amélioration de la qualité de l’eau potable distribuée - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
+Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
+souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
+mieux les eaux brutes.&lt;/p&gt;
+&lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
+bien définie de la compétence eau potable et un prix d du service public
+ suffisant, pour entretenir les ouvrages financés et maintenir la 
+performance du service.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-etudes-dans-le-cadre-de-lamelioration-de-la-qualite-de-leau.html</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-qualite-de-leau-potable-distribuee-en-traitant-mieux-les-eaux-brutes-etudes-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2025</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>164313</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Schéma directeurs, diagnostic, définition et programmation</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I52" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J54" s="1" t="inlineStr">
+      <c r="J52" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R54" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-gouvernance-ingenierie-financiere-tarification-progressive/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...311 lines deleted...]
-      <c r="A57" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>164322</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Protection et restauration de la qualité de la ressource en eau - Pollution accidentelle</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G57" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse
+Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 70</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J53" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zonage FRR</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
 une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
 et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
 mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
 Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
 Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
 (ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
 agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R57" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles l’ensemble des 
 travaux de protection de la 
 ressource prescrits par l&amp;#039;Agence 
 Régionale de Santé sur les 
 périmètres de protection. &lt;/p&gt;&lt;p&gt;Cela peut comprendre le suivi 
 renforcé de la qualité sur une 
 période de 3 ans, renouvelable. &lt;/p&gt;&lt;p&gt;Cas particulier du traitement 
 d’une pollution (hors pollutions 
 diffuses d’origine agricoles) : le 
 cas échéant, l’Agence de l’eau 
 est informée de l’introduction du 
 recours engagé la collectivité 
 envers les responsables de la 
 pollution, de son évolution et de 
 son issue.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X57" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-protection-et-restauration-de-la-qualite-de-la-ressource-en-eau-dup/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-      <c r="A58" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>164319</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Préserver la ressource en eau et sécuriser l'alimentation en eau potable - Études - Rétablir la conformité de l'eau à la limite de qualité</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J54" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/p&gt;&lt;p&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/p&gt;&lt;p&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R58" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour les captages faisant l’objet 
 de dérogation préfectorale pour 
 la distribution d’une eau ne 
 répondant pas à une limite de 
 qualité règlementaire fixée pour 
 les Eaux Destinées à la 
 Consommation Humaine (EDCH)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X58" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable,_en_quantite_et_en_qualite-_FICHE_THEMATIQUE.pdf?Archive=264998008217&amp;File=interventions_en_matiere_de_preservation_de_la_ressource_en_eau_et_de_securisation_de_l%E2%80%99alimentation_en_eau_potable%2C_en_quantite_et_en_qualite__FicHe_THeMaTiQue_pdf</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-etudes-ameliorer-les-connaissances/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>162380</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;Dans le contexte de tension sur les ressources en eau de 2022, la Région adoptait, dès le 24 juin 2022, plusieurs délibérations en lien avec l’épisode exceptionnel de sécheresse, et en mars 2023, le Plan d’actions pour l’eau de la Région Provence-Alpes-Côte d&amp;#039;Azur.&lt;br /&gt; &lt;br /&gt; Par ailleurs, la Région a organisé le 7 juin 2023 les États Régionaux de l’Eau qui ont permis de poursuivre la mobilisation de tous les acteurs de l’eau, et de démontrer que des solutions peuvent être proposées face au manque d’eau, en matière de sobriété, de solidarité et d’innovation.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région s’est engagée à déployer de nouvelles démarches structurantes et d’expérimentations ainsi que de nouveaux dispositifs financiers, afin de répondre concrètement aux nécessaires économies d’eau sur le territoire régional.&lt;br /&gt; L&amp;#039;aide aux travaux de résorption de fuites sur les réseaux d&amp;#039;eau potable est un dispositif qui en est issu.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>22/01/2024</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://subventionsenligne.maregionsud.fr</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E60" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165167</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Créer des réservoirs et forages de sécurisation sur les îles non alimentées par le continent - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’interconnexion, de création de réservoirs et de forage de sécurisation dans le cadre de la solidarité urbain-rural et pour les îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-dinterconnexion-de-creation-de-reservoirs-et-de-for.html</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-reservoirs-et-forages-de-securisation-sur-les-iles-non-alimentees-par-le-continent-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165165</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Étudier les stratégies quantitatives pour de la substitution, de la réhabilitation ou du stockage</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P57" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="Q57" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T57" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-les-strategies-quantitatives-pour-de-la-substitution-de-la-rehabilitation-ou-du-stockage/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D61" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165164</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I58" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P58" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q58" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daider-a-la-decision-et-diagnostics-des-schemas-directeurs-et-des-plan-de-gestion-de-la-securite-sanitaire-des-eaux-pgsse/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E62" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>165170</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Équipements permettant d’optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="N62" s="1" t="inlineStr">
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P59" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W62" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-equipements-permettant-doptimiser-la-lutte-contre-les-fuite.html</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/optimiser-la-lutte-contre-les-fuites/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E63" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>30793</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Étudier et suivre la qualité des eaux brutes</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Études et suivis de la qualité des eaux brutes</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J63" s="1" t="inlineStr">
-[...149 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la 
 protection des captages d&amp;#039;eau potable. Ces études permettent 
 d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à
  long terme, en développant des solutions adaptées aux spécificités 
 locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P64" s="1" t="inlineStr">
+      <c r="P60" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q60" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Pour le suivi opérationnel de la qualité des eaux brutes : prix minimum du service public de l’eau potable sauf si le maître d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche action).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-et-suivis-de-la-qualite-des-eaux-brutes.html</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3471-etudier-et-suivre-la-qualite-de-la-ressource/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>165163</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Créer des unités de désinfection et de traitement de l’agressivité (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Travaux de création d’unités de désinfection et de traitement de l’agressivité - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J65" s="1" t="inlineStr">
+      <c r="J61" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
 mieux les eaux brutes.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix du service public 
 suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P61" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q61" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-dunites-de-desinfection-et-de-traitemen.html</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-unites-de-desinfection-et-de-traitement-de-lagressivite-travaux-solidarite-urbain-rural/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>165168</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J66" s="1" t="inlineStr">
+      <c r="J62" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q66" s="1" t="inlineStr">
+      <c r="Q62" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Étude préalable justifiant l’impact de l’exploitation du captage existant sur la ressource en eau ou les milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Travaux conformes au diagnostic préalable du forage permettant de 
 déterminer la nature des travaux les mieux adaptés au problème posé.&lt;/p&gt;
 &lt;p&gt;Étude technico-économique comparative justifiant la décision de réhabiliter ou de reboucher.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-rehabilitations-ou-de-comblements-de-forages.html</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W62" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitations-ou-de-comblements-de-forages-mettant-en-communication-des-nappes/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>30796</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Créer et améliorer la performance des usines de production (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Travaux de création et d’amélioration de la performance des usines de production -Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I63" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J67" s="1" t="inlineStr">
+      <c r="J63" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en 
 améliorant la performance des usines de traitement.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P63" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q63" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-et-damelioration-de-la-performance-des.html</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4679-creer-des-usines-de-traitement-de-traitement-/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>30797</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Remplacer les tronçons de conduites en PVC relarguant du chlorure de vinyle monomère CVM (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Travaux de remplacement des tronçons de conduites en PVC relarguant du CVM - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J68" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent maîtriser le risque lié au chlorure de vinyle monomère (CVM) 
 présent dans l’eau distribuée par le remplacement des conduites en 
 polychlorure de vinyle (PVC).&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P64" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q68" s="1" t="inlineStr">
+      <c r="Q64" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-remplacement-des-troncons-de-conduites-en-pvc-re.html</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e81-remplacer-les-troncons-de-conduites-en-pvc-re/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>165172</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Remplacer des canalisations fuyardes en zone de répartition des eaux (solidarité urbain-rural) ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Remplacement de canalisations fuyardes en zone de répartition des eaux dans le cadre de la solidarité urbain-rural ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J69" s="1" t="inlineStr">
+      <c r="J65" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne soutient le remplacement des 
 canalisations fuyardes pour réduire les pertes d&amp;#039;eau potable. Cette 
 initiative, inscrite dans le plan d&amp;#039;action gouvernemental, vise à 
 améliorer l&amp;#039;efficacité des réseaux et optimiser la gestion de la 
 ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P65" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q65" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Travaux réalisés sur une commune située à la fois en zone de 
 répartition des eaux (ZRE) et en zonage France Ruralité Revitalisation 
 (FRR) ou dans le cadre d’un programme d’actions élaboré avec l’agence de
  l’eau.&lt;/p&gt;
 &lt;p&gt;Travaux conformes à une campagne de recherche de fuites préalable 
 permettant de justifier le caractère fuyard des canalisations à 
 remplacer et permettant de quantifier le volume des fuites pouvant être 
 évitées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-remplacement-de-canalisations-fuyardes.html</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W65" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-      <c r="A70" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>165169</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de substitution de prélèvements en zone de répartition des eaux, ou déficit quantitatif à l’étiage ou prélèvements sur les îles non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Travaux de substitution de prélèvements impactant en zone de répartition des eaux ou en cas de déficit quantitatif en période d’étiage ou pour les prélèvements situés sur les îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J70" s="1" t="inlineStr">
+      <c r="J66" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P70" s="1" t="inlineStr">
+      <c r="P66" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q70" s="1" t="inlineStr">
+      <c r="Q66" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Opération située en zone de répartition des eaux (ZRE), en déficit 
 quantitatif en période d’étiage ou concernant des prélèvements situés 
 sur les îles du bassin Loire-Bretagne.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Uniquement pour les travaux :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Étude préalable justifiant l’impact de l’exploitation du captage 
 existant sur la ressource en eau ou les milieux aquatiques (contribution
  au déficit quantitatif de la ressource, contamination entre nappes),&lt;/li&gt;&lt;li&gt;Travaux conformes à l’étude préalable précisant l’amélioration 
 attendue pour la ressource en eau ou les milieux aquatiques et les 
 conditions techniques et économiques de réalisation du nouvel ouvrage 
 avec comblement de l’ouvrage initial.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-substitution-de-prelevements-impactant-en-zone-d.html</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-substitution-de-prelevements-en-zone-de-repartition-des-eaux-ou-deficit-quantitatif-a-letiage-ou-prelevements-sur-les-iles-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-      <c r="A71" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>163879</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Gérer la ressource en eau, une approche quantitative</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...9 lines deleted...]
-      <c r="I71" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette délibération présente les principes d’intervention et
 les objectifs de l’Agence en matière de gestion de la ressource en eau dans un
 contexte de changement climatique qui sont de concilier les différents usages
 humains, économiques sans oublier les milieux naturels, avec la disponibilité
 de la ressource notamment en période d’étiage.&lt;/p&gt;&lt;p&gt;Cette gestion implique une gouvernance à l’échelle des
 bassins versants afin de régir le partage de cette ressource et la mise en
 place d’actions visant à réduire la pression de prélèvement sur les milieux via
 une réduction des consommations puis par l’utilisation d’eaux non
 conventionnelles.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les objectifs du plan Eau déclinés sur le bassin Artois
 Picardie sont également rappelés à travers cette délibération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études de connaissance visant à définir
 l’impact des usages actuels et futurs sur les milieux (études « hydrologie,
 milieux, usages, climat ») et les volumes disponibles ;&lt;/li&gt;&lt;li&gt;Les travaux d’instrumentation du réseau afin de
 localiser les zones déficitaires (installations d’appareils de mesure de
 sectorisation, de vannes de sectionnement, mise en place de pré localisateurs
 de fuites…) ;&lt;/li&gt;&lt;li&gt;Les frais annexes liés à la réalisation des
 travaux (acquisitions des terrains, honoraires de maîtrise d’œuvre, assistance
 à maîtrise d’ouvrage, dossiers réglementaires, frais de contrôle et de
 sécurité, frais de publicité et d’assurances…) ; &lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Espace public
 Voirie et réseaux
 Agriculture et agroalimentaire
 Biodiversité
 Equipement public
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Industrie</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P71" s="1" t="inlineStr">
+      <c r="P67" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q71" s="1" t="inlineStr">
+      <c r="Q67" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité et
 plus particulièrement les conditions particulières sont précisées en détail dans
 la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La gestion équilibrée de la ressource en eau&lt;/li&gt;&lt;li&gt;Les économies d’eau potable réalisées par les
 particuliers et les collectivités territoriales&lt;/li&gt;&lt;li&gt;La valorisation et l’utilisation des eaux non
 conventionnelles&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
 &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-la-ressource-en-eau-une-approche-quantitative/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-      <c r="A72" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>162509</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>ETUDES NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J68" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités à réaliser des études visant à mieux connaître les consommations d’eau potable sur leur patrimoine, prioriser les travaux à réaliser pour réduire leurs consommations, et à rechercher des solutions alternatives à l’utilisation de l’eau potable sur leur territoire pour générer des économies sur la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;études, audits et diagnostics des consommations d&amp;#039;eau potable des services et bâtiments publics&lt;/li&gt;&lt;li&gt;études d&amp;#039;opportunité pour l&amp;#039;utilisation de ressources en eaux non conventionnelles (eaux pluviales, eaux grises, eaux usées...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études devront être réalisées par un prestataire externe.&lt;/li&gt;&lt;li&gt;Le cahier des charges de l’étude doit être soumis préalablement à l&amp;#039;avis des services du Département. Il doit respecter les prescriptions du cahier des charges type transmis par les services du Département.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etudes-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Département de la Seine-Maritime&lt;/p&gt;&lt;p&gt;Direction de la cohésion des territoires&lt;/p&gt;&lt;p&gt;Tel: 02 76 51 61 54&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;subventions76-communesepci&amp;#64;seinemaritime.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>164128</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Financer des études sur la gouvernance, l'ingénierie financière et la tarification progressive</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J72" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M72" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont aidées si elles sont nécessaires à la définition, à l’analyse de la faisabilité ou à la préparation des 
 investissements ou actions éligibles.
 Les études éligibles aux aides de l’Agence de l’eau sont notamment les études de réflexion et de connaissance et, les études de conception.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les études peuvent être aidées qu’elles soient réalisées par un prestataire extérieur ou par les moyens propres 
 du bénéficiaire de l’aide. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R72" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études éligibles aux aides de l’Agence de l’eau sont notamment : &lt;br /&gt;o Études de gouvernance/structuration des compétences/ingénierie financière/tarification 
 sociale et progressive (en dehors des études portant sur le mode de gestion du service, régie, 
 délégation ou choix des délégataires) ; &lt;br /&gt;o Études sur les aires d’alimentation des captages sensibles, prioritaires, stratégiques, ou inscrits 
 dans les PAOT : délimitation des Aires d’Alimentation de Captage (AAC) et de leur Zone de 
 Protection (ZP-AAC), réalisation du diagnostic territorial des pressions, définition et suivi du
 plan d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
 production d’eau potable, … ;
 &lt;br /&gt;o Schémas directeurs et études-diagnostiques des systèmes d’alimentation en eau potable, 
 comprenant notamment un volet de connaissance patrimoniale (élaboration du descriptif 
 détaillé des réseaux et mise en place des outils associés : Système d’Information Géographique, 
 …) et, le cas échéant, un volet d’analyse globale de la vulnérabilité du système, ou un volet de 
 solutions pour rétablir la conformité de l’eau à la limite de qualité dans le cas de captages 
 faisant l’objet de dérogation préfectorale pour la distribution d’une eau ne répondant pas à 
 une limite de qualité règlementaire fixée pour les Eaux Destinées à la Consommation Humaine 
 (EDCH) ;
 &lt;br /&gt;o Études d’élaboration des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) ;
 &lt;br /&gt;o Études locales permettant d’améliorer la connaissance des ressources en eau souterraine et 
 superficielle. &lt;br /&gt;o Avant-travaux (études d’investigation, études préliminaires, études d’avant-projet et de 
 projet) ;
 &lt;br /&gt;o Définition/programmation de travaux jusqu’au programme d’opérations ;
 &lt;br /&gt;o Phase travaux/réception (maîtrise d’œuvre, …) ;
 &lt;br /&gt;o Assistance à maîtrise d’ouvrage associée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X72" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-ameliorer-les-systemes-dassainissement-realisation-detudes-2/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H73" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>116539</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la qualité des réserves d’eau brute pour les usages domestiques</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
-[...508 lines deleted...]
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I70" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations visées : Etudes et projets permettant d’améliorer la protection des captages destinés à l’alimentation en eau des populations (établissement des autorisations réglementaires de prélèvement et des périmètres de protection des captages d’eau potable au sens du code de l’environnement et du code de la santé publique, …), projets d’animation et plans d’actions, opérations d’amélioration de gestion des usages et maitrise du foncier en zone à risque « Fort » vis-à-vis de la qualité de l’eau sur les captages prioritaires utilisés pour la production de l’eau potable, gestion préventive de lutte contre les pollutions, …&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T70" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>La Réunion</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aidesfinancieres&amp;#64;eaureunion.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>aidesfinancieres@eaureunion.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bef5-copie-04h15-modernisation-des-services-public/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2022</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="78" spans="1:27" customHeight="0">
-      <c r="A78" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>111666</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études dans le domaine de l'eau</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Développement durable : Eau</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I71" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 40</t>
         </is>
       </c>
-      <c r="J78" s="1" t="inlineStr">
+      <c r="J71" s="1" t="inlineStr">
         <is>
           <t>Taux d'aide en % des dépenses HT</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le domaine de l&amp;#039;eau : aide à la réalisation d&amp;#039;études de programmation d&amp;#039;eau potable, d&amp;#039;assainissement, d&amp;#039;eaux pluviales, d&amp;#039;inondation, de ruissellement, de gestion des rivières et zones humides, d&amp;#039;élaboration de contrat de bassin, de gestion des services ou de transfert de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;aide en % des dépenses HT :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   30% pour les études de programmation, les études spécialisées eau potable/assainissement/eaux pluviales, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées à l&amp;#039;élaboration d&amp;#039;un contrat de bassin.
  &lt;/li&gt;
  &lt;li&gt;
   40% pour les études spécialisées inondation/ruissellement/gestion des rivières et zones humides, les études pré-opérationnelles et de maîtrise d&amp;#039;oeuvre liées au mode de gestion des services et pour le transfert de compétences.
  &lt;/li&gt;
 &lt;/ul&gt;
 Délibération n°2017-04-0018 (AD du 25/09/2017)</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Risques naturels
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T71" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 60 91 97 27
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1625-realiser-des-etudes-dans-le-domaine-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>30791</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Études de mise en œuvre opérationnelle des outils fonciers</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-mise-en-oeuvre-operationnelle-des-outils-fonciers.html</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfb-boiser-les-perimetres-de-protection-de-captag/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>30792</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Indemniser les servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Indemnisations de servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 35 % à 50 % en cas de changement de pratiques agricoles.</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les indemnisations de servitudes engagées dans les périmètres de 
+protection rapprochés (PPR) visent à compenser les pertes économiques 
+liées aux restrictions imposées pour protéger les captages d&amp;#039;eau 
+potable. Ce dispositif réduit les impacts financiers tout en 
+garantissant la préservation de la ressource en eau, accompagné de 
+mesures comme l’acquisition foncière et les obligations réelles 
+environnementales (ORE).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-indemnisations-de-servitudes.html</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18b0-indemnisation-de-servitudes-des-perimetres-de/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>162512</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements nécessaires à la réalisation d'économies d'eau</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENTS NECESSAIRES A LA REALISATION D'ECONOMIES D'EAU</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
+        <is>
+          <t>ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les investissements nécessaires au suivi et à la réduction des consommations d’eau potable des services et bâtiments publics existants. Il encourage également la réalisation d’actions de sensibilisation des usagers aux économies d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes de moins de 10 000 habitants&lt;/li&gt;&lt;li&gt;Structures intercommunales et autres groupements de collectivités (hors Métropole et Communauté Urbaine)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Compteurs divisionnaires (sous-compteurs), compteurs intelligents, détecteurs de fuites, disjoncteurs d’eau, système de télé-relève et outil numérique associé, etc.&lt;/li&gt;&lt;li&gt;Équipements hydro-économes : réducteurs ou régulateurs de pression, limiteurs de débit, robinetterie temporisée, aérateurs d’eau / mousseurs, chasses d’eau à chasse temporisée (ou mécanisme double-commande), douchettes économiques, etc.&lt;/li&gt;&lt;li&gt;Optimisation des systèmes d’arrosage visant à économiser l’eau&lt;/li&gt;&lt;li&gt;Actions et outils de communication visant la sensibilisation des usagers de l’eau aux économies d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le renouvellement des canalisations d’eau potable,&lt;/li&gt;&lt;li&gt;Le remplacement de matériel existant,&lt;/li&gt;&lt;li&gt;Les équipements liés à la récupération et l’utilisation des eaux de pluie (cf fiche spécifique “récupération et utilisation des eaux de pluie des bâtiments publics existants),&lt;/li&gt;&lt;li&gt;Les projets de rénovation globale, d’extension ou de création de bâtiments,&lt;/li&gt;&lt;li&gt;Les dépenses de fonctionnement, d’entretien et de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères: &lt;/strong&gt;L’installation des équipements devra être préconisée par une étude ou un diagnostic des consommations d’eau des bâtiments et services publics.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plancher des dépenses &lt;/strong&gt;&lt;strong&gt;éligibles : &lt;/strong&gt;1 000 € HT&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plafond de dépenses éligibles : &lt;/strong&gt;100 000 € HT&lt;/p&gt;&lt;p&gt;NB: Le montant retenu relatif aux aléas et imprévus correspond à 5 % du montant HT des travaux s’ils sont non plafonnés.&lt;/p&gt;&lt;p&gt;Les dépenses liées aux honoraires de maîtrise d’oeuvre sont plafonnées à 10 % du montant HT de l’opération.&lt;/p&gt;&lt;p&gt;Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/investissements-necessaires-a-la-realisation-deconomie-deau/</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Département de la
+Seine-Maritime &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Direction de la Cohésion des
+Territoires &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Tel : 02.76.51.61.54 &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Email : &lt;/span&gt;&lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;&lt;span&gt;subventions76-communesepci&amp;#64;seinemaritime.fr
+&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-investissements-necessaires-a-la-realisation-deconomies-deau/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>19/04/2024</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>144510</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un dispositif de collecte mutualisée des déchets de venaison</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La régulation du gros gibier constitue un enjeu important dans les 
+Landes et génère une grande quantité de déchets issus de la dépouille, 
+de la découpe et de l&amp;#039;éviscération du gibier.
+Pour des raisons sanitaires évidentes de réduction des risques 
+épidémiologiques notamment, la collecte et le traitement de ces déchets a
+ commencé à se structurer dans les Landes.
+C&amp;#039;est pourquoi le Département, en partenariat technique avec la 
+Fédération des Chasseurs des Landes, accompagne les Groupements de 
+Communes mettant en place un dispositif de collecte mutualisée de ces 
+déchets, et leur apporte un soutien financier à l&amp;#039;investissement.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I duRU article 6, les 
+taux de subvention, applicables au coût hors taxes des dépenses liées à 
+la mise en place des points de collecte mutualisés des déchets de 
+venaison, sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;travaux de création d&amp;#039;un point de collecte mutualisé (dalle béton, système de sécurisation, panneaux informatifs) : 25 %.&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;équipements de stockage mutualisés (bac spécifique, chambre froide, congélateur) : 25 %.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;La subvention annuelle étant plafonnée à 30 000 € par EPCI.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Une aide du Département peut être accordée aux Groupements de Communes 
+pour la mise en place de points de collecte mutualisés des déchets de 
+venaison.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;d&amp;#039;acquisition (pour le patrimoine traditionnel),&lt;/li&gt;&lt;li&gt;d&amp;#039;investissement,&lt;/li&gt;&lt;li&gt;d&amp;#039;études pré-opérationnelles,&lt;/li&gt;&lt;li&gt;de prestation de maîtrise d&amp;#039;œuvre.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le projet est appréhendé dans sa globalité, c&amp;#039;est-à-dire en 
+envisageant les principales étapes de sa réalisation (études, 
+investissement).&lt;/p&gt;
+&lt;p&gt;Les extensions de réseau électrique, d&amp;#039;eau potable, d&amp;#039;assainissement 
+éventuellement nécessaires à la mise en place de ces dispositifs ne sont
+ pas prises en compte.&lt;/p&gt;
+&lt;p&gt;Le montant des travaux s&amp;#039;entend hors divers imprévus et honoraires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-de-point-de-collecte-des-dechets-de-venaison</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2189-collecte-des-dechets-de-venaison/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>164126</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Créer des aires de bivouacs dans les massifs</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Création d&amp;apos;aires de bivouacs</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif  à titre expérimental, facilitant l&amp;#039;aménagement d&amp;#039;espaces délimités et sécurisés, permettant une halte et l&amp;#039;accès à différents services situés le long d&amp;#039;itinéraires de randonnée de référence, ou sur des sites naturels. Soutenir le développement d&amp;#039;une offre d&amp;#039;hébergements dans une logique d&amp;#039;itinérance, en zone massif, uniquement.
+&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;Soutenir le développement d&amp;#039;une offre d&amp;#039;hébergements dans une logique d&amp;#039;itinérance, en zone massif, uniquement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l&amp;#039;aide est de 25% maximum des dépenses éligibles plafonnées à 200 000 € HT.</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Maitres d&amp;#039;ouvrages publics et privés.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Structures, de type &amp;#34;plateforme&amp;#34;, réversibles, ayant un impact limité sur l&amp;#039;environnement et privilégiant l&amp;#039;utilisation de matériaux locaux, destinés à l&amp;#039;accueil des tentes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intégration paysagère, foyer cheminée pour la cuisine, abri bois, point d&amp;#039;eau potable, toilettes sèches, abri/local poubelles, etc ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet devra présenter des garanties sur la gestion du site (entretien, réservation...) et démontrer une carence de l&amp;#039;offre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Maximum 4 aires de bivouacs par porteur de projet.&lt;/p&gt;&lt;p&gt;Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses inhérentes au fonctionnement de l&amp;#039;aire sont exclues.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/massifs-creation-daires-de-bivouacs</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous, ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr, en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-creation-daires-de-bivouacs/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165279</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Déconnecter des plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Déconnexion de plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, dans un objectif de substitution dans le
+ cadre d’un PTGE approuvé, l’agence peut accompagner la déconnexion des 
+plans d’eau à usage d’irrigation pour isolement du réseau hydrographique
+ par un bras de contournement, ou leur effacement associé à un stockage 
+hivernal. Cette déconnexion peut également être financée dans les 
+territoires en zone de répartition des eaux (ZRE) au titre de travaux de
+ substitution de prélèvements impactants des retenues d’eau potable afin
+ de préserver l’approvisionnement en eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deconnexion-de-plans-deau-a-usage-agricole-integree-dans-un.html</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconnecter-des-plans-deau-a-usage-agricole-integree-dans-un-ptge-approuve-ou-en-zre/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165265</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les départements dans leurs missions d’assistance technique réglementaire</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Mission d'assistance technique départementale réglementaire</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne accompagne les départements dans leurs missions d’assistance technique réglementaire.&lt;br /&gt;
+Ces missions concernent les domaines de l’assainissement collectif et 
+non collectif et de la protection des ressources en eau potable, ainsi 
+que l’expertise et le suivi des épandages (MESE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par3-mission-dassistance-technique-departementale-reglementaire.html</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y78" s="1" t="inlineStr">
         <is>
-          <t>mpiegut@cd-essonne.fr</t>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z78" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1625-realiser-des-etudes-dans-le-domaine-de-leau/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-departements-dans-leurs-missions-dassistance-technique-reglementaire/</t>
         </is>
       </c>
       <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
+    <row r="79" spans="1:34" customHeight="0">
       <c r="A79" s="1">
         <v>164140</v>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Financer des actions de réutilisation des eaux non-conventionnelles</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...2 lines deleted...]
-Agriculteur</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
       <c r="J79" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement des aides de l'état</t>
         </is>
       </c>
       <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L79" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de réutilisation de l’eau au sein d’un même site, y compris pour un usage différent sont considérées 
 comme du recyclage. &lt;br /&gt;Les actions de réutilisation des eaux traitées et plus largement d’eaux non conventionnelles destinées à un autre 
 usage en dehors du site initial sont éligibles dès lors qu’elles respectent les réglementations en vigueur et 
 démontrent un bénéfice environnemental global positif.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
       <c r="O79" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>31/12/2030</t>
+          <t>Permanente</t>
         </is>
       </c>
       <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligible, les projets devront : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir en substitution de 
 prélèvements sur des milieux fragiles, en 
 particulier pour privilégier l’usage 
 d’alimentation en eau potable ; &lt;/li&gt;&lt;li&gt;Respecter la réglementation en vigueur ; &lt;/li&gt;&lt;li&gt;Ne pas engendrer d’impact négatif sur 
 l’ancien milieu récepteur (balance entre la 
 contribution du rejet au soutien d’étiage et 
 la qualité de l’eau rejetée), s’il s’agit de 
 réutilisation d’eaux usées traitées ; &lt;/li&gt;&lt;li&gt;Présenter un bilan écologique global
 positif (y compris par exemple sur le volet 
 énergétique) ; 
 Suite à une approche coût/efficacité 
 même succincte, avoir démontré qu’il n’y 
 a pas d’autre option plus pertinente d’un 
 point de vue environnemental (exemple
 prélèvement direct d’eau non potable 
 dans le milieu naturel, possibilité de 
 stockage des eaux de pluie, …)
 &lt;/li&gt;&lt;li&gt;S’intégrer dans une démarche globale de 
-sobriété&lt;/li&gt;&lt;/ul&gt;</t>
+sobriété&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
       <c r="V79" s="1" t="inlineStr">
         <is>
-          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
         </is>
       </c>
       <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
       <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-stockage/</t>
         </is>
       </c>
       <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="80" spans="1:27" customHeight="0">
+    <row r="80" spans="1:34" customHeight="0">
       <c r="A80" s="1">
-        <v>164126</v>
+        <v>30851</v>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Créer des aires de bivouacs dans les massifs</t>
+          <t>Réaliser des études de délimitation et de vulnérabilité des aires d’alimentation de captages</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Massifs : Création d&amp;apos;aires de bivouacs</t>
+          <t>Études de délimitation et de vulnérabilité des aires d’alimentation de captages, diagnostic multi-pressions et de vulnérabilité</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
-        <is>
-[...221 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Captages prioritaires inscrits au Sdage 2022-2027 ou captages classés sensibles par le code de l’environnement faisant l’objet d’un suivi stratégique de la part des services de l’État.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-delimitation-et-de-vulnerabilite-des-aires-dalime.html</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc5-realiser-des-etudes-et-travaux-de-substitutio/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>143347</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'eau et de l'assainissement</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;assainissement collectif, d&amp;#039;alimentation en eau potable, de protection de la ressource en eau, de gestion des eaux pluviales, de défense extérieure contre l&amp;#039;incendie, de qualité des eaux superficielles, de profil des eaux de baignades :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance technique départementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise technique d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à l&amp;#039;élaboration de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique départementale pour le bon fonctionnement des systèmes d&amp;#039;assainissement, expertise technique d&amp;#039;ouvrages d&amp;#039;assainissement, assistance à la saisie des indicateurs sur le Système d&amp;#039;Information des Services Publics d&amp;#039;Eau et d&amp;#039;Assainissement (SISPEA) et à l&amp;#039;élaboration du Rapport sur le Prix et la Qualité du Service (RPQS), assistance à la rédaction du manuel d&amp;#039;auto surveillance et du règlement de service d&amp;#039;assainissement et/ou d&amp;#039;eau potable
+ &lt;/li&gt;&lt;li&gt;Assistance technique renforcée pour les systèmes d&amp;#039;assainissement de 201 à 1000 EH soumis à autosurveillance réglementaire&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;établissement ou la révision des autorisations de déversement d&amp;#039;eaux usées non domestiques dans le réseau d&amp;#039;assainissement collectif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage : pour études de connaissance patrimoniale, d&amp;#039;aide à la décision, de gestion de compétence ou de conduite de projet d&amp;#039;investissement, pour l&amp;#039;instauration et mise en œuvre des périmètres de protection des ressources d&amp;#039;eau potable, pour la réalisation d&amp;#039;études hydrauliques, pour la réalisation de schéma de défense extérieure contre l&amp;#039;incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi annuel d&amp;#039;une station de mesure sur cours d&amp;#039;eau, complémentaire au réseau départemental de suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du profil d&amp;#039;un site de baignade
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé 43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.inge43.fr/</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:pear&amp;#64;inge43.fr" target="_self"&gt;
+  pear&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edb2-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>435</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une assistance Technique Départementale ou missions boues</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
       <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I82" s="1" t="inlineStr">
         <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assistance Technique Départementale ou missions boues
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assistance technique mise à disposition par le département dans les domaines de l&amp;#039;assainissement collectif, de la protection de la ressource en eau pour la production d&amp;#039;eau potable et de la protection des milieux aquatiques est aidée pour les collectivités éligibles. Les missions boues sont également aidées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;aide est pluriannuelle sur 3 ans.
+Subvention de 50 % &amp;#43; aide forfaitaire de fonctionnement de 8 000 €/an/ ETP.</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/13a8-assistance-technique-departementale-ou-missio/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>10198</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de gestion durable de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximal de la Région est de 20 % de l'assiette éligible. Il peut être porté jusqu'à 40% pour</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Omniprésente, l&amp;#039;eau contribue grandement à l&amp;#039;attractivité régionale. Cependant, le dynamisme démographique et touristique, associé à de nombreux usages économiques, exercent des pressions grandissantes sur la ressource, notamment avec les effets de l&amp;#039;évolution du climat.
+&lt;/p&gt;
+&lt;p&gt;
+ Voté le 22 juin 2018 par la Région Occitanie, le présent dispositif d&amp;#039;intervention en faveur d&amp;#039;une gestion durable de la ressource en eau vise la poursuite   de ce développement économique, en contribuant à limiter les concurrences entre les usages et à utiliser  la ressource en eau de façon responsable. Il encourage en priorité des actions d&amp;#039;économies et de préservation de l&amp;#039;eau et l&amp;#039;optimisation de l&amp;#039;usage de la ressource ; il permet également de soutenir sous  certaines conditions, la mobilisation de ressources nouvelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif constitue un volet essentiel du Plan d&amp;#039;Intervention régional pour l&amp;#039;eau adopté par les élus régionaux en juin 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne relèvent pas de ce dispositif d&amp;#039;intervention les opérations du petit cycle de l&amp;#039;eau :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de pose de réseau d&amp;#039;eau potable et d&amp;#039;amélioration de leurs rendements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;assainissement (collectif ou autonome),
+ &lt;/li&gt;
+ &lt;li&gt;
+  de  protection des captages d&amp;#039;alimentation en eau  potable (dans  le  cadre  de  la mise en place des périmètres de protection).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le plancher minimal de subvention est de
+ &lt;strong&gt;
+  2 000 €
+ &lt;/strong&gt;
+ . En cas de co-financements Europe / Région, ce plancher pourra  être diminué.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Mers et océans</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions listées ci-après sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gouvernance locale en faveur d&amp;#039;une gestion intégrée de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la qualité de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;un plan d&amp;#039;action préalable à la réalisation de projets visant les économies d&amp;#039;eau, l&amp;#039;optimisation des ressources existantes ou la mobilisation de nouvelles ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Économies d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation des ressources existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisation de ressources nouvelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les investissements, sont exclusivement retenues les dépenses directement liées à l&amp;#039;opération et nécessaires à sa réalisation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations sous-traitées, l&amp;#039;assiette éligible correspond aux factures ayant un lien direct avec l&amp;#039;opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les actions d&amp;#039;animation (financement de postes), l&amp;#039;assiette éligible correspond : aux frais de personnel directs (salaires bruts chargés) dédiés à la mise en œuvre de l&amp;#039;opération présentée, plafonnés à 60 000 € par an et par ETP ; auxquels sont additionnés les coûts indirects liés à la mise en œuvre de l&amp;#039;animation : taux forfaitaire maximal de 20% des frais de personnel directs éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En outre, pour tout programme de sensibilisation, seules les parties de l&amp;#039;opération assimilables à des investissements (maquette, exposition itinérante,.) sont éligibles, les dépenses liées à la production et l&amp;#039;édition de plaquettes, ou à des réunions publiques par exemple ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;intervention régionale est soumise au respect d&amp;#039;un certain nombre de principes communs d&amp;#039;éligibilité.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cadre des opérations (opérations d&amp;#039;envergure régionale et/ou portant sur un périmètre cohérent d&amp;#039;intervention, échelle hydraulique cohérente)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approche multi-usages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proportionnalité des opérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acceptation sociale des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation des milieux aquatiques, et plus globalement prise en compte des aspects connexes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-pour-la-gestion-durable-de-la-ressource-en</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : Alexandre CARRIER : alexandre.carrier&amp;#64;laregion.fr / 04 67 22 93 08
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : Anne NESPOULOUS : anne.nespoulous&amp;#64;laregion.fr Téléphone : 05 61 39 66 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ac-dispositif-regional-pour-la-gestion-durable-d/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>30789</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de protection des captages d'eau prescrits par la déclaration d’utilité publique (DUP)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Travaux conformes à la DUP révisée dans les périmètres de protection immédiats (PPI) et rapprochés (PPR)</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J84" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les travaux conformes à la 
 DUP révisée dans les périmètres de protection immédiats (PPI) et 
 rapprochés (PPR) pour protéger la qualité de l&amp;#039;eau potable. Ces travaux,
  visant à limiter la pollution et aménager les zones environnantes, 
 doivent respecter les normes de la DUP pour garantir une protection 
 efficace des captages.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P84" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q84" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Opération conforme aux prescriptions de l’arrêté de Déclaration d’Utilité Publique (DUP) révisé, opération réalisée dans un délai de 5 ans après la signature de l’arrêté préfectoral de la DUP révisé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-travaux-conformes-a-la-dup-revisee.html</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5410-realiser-des-travaux-de-protection-des-captag/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...267 lines deleted...]
-    <row r="85" spans="1:27" customHeight="0">
+    <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
-        <v>165182</v>
+        <v>164139</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Réduire les prélèvements en eau dans les bâtiments agricoles et travaux de mise aux normes des élevages dans les nouvelles zones vulnérables</t>
+          <t>Créer un ouvrage de stockage de l'eau</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Travaux et équipements de mise aux normes des élevages dans les nouvelles zones vulnérables, et de réduction des prélèvements en eau dans les bâtiments agricoles</t>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>Agence de l'Eau Loire-Bretagne</t>
+          <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
-        <is>
-[...803 lines deleted...]
-      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H89" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J89" s="1" t="inlineStr">
+      <c r="J85" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...153 lines deleted...]
-      <c r="M90" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La création d’ouvrages de stockage est éligible, dès lors que toutes les mesures d’économies d’eau ne suffisent 
 pas. Le financement de ce type d’ouvrage sera limité aux seuls volumes d’eau substitués, c’est-à-dire qui 
 soulagent une ressource plus fragile, et jugés prioritaires, ainsi qu’aux volumes destinés uniquement au soutien 
 d’étiage. Le principe de bénéfice pour le milieu devra être démontré&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
-[...2 lines deleted...]
-Eau souterraine
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R90" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour qu’il soit finançable par l’Agence 
 de l’eau, un projet de stockage de l’eau 
 devra de façon cumulative : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être situé dans une zone de tension 
 quantitative ; &lt;/li&gt;&lt;li&gt;Emaner d’une démarche de concertation 
 de type Projet de Territoire pour la 
 Gestion de l’Eau respectant les principes 
 de concertation. &lt;/li&gt;&lt;li&gt;Dans le cadre d’une telle concertation, 
 avoir fait l’objet d’une étude à l’échelle du 
 bassin versant démontrant le bénéfice 
 global de l’ouvrage. Cette étude 
 identifiera les prélèvements actuels, leurs 
 impacts sur les milieux aquatiques ainsi 
 que les volumes prélevables. Elle analysera 
 les coûts-bénéfices de l’ouvrage en 
 intégrant à l’étude la viabilité de l’ouvrage 
 sur l’ensemble de sa durée de vie 
 prévisionnelle compte tenu de l’évolution 
 du climat. Une attention particulière sera 
 portée sur les impacts engendrés sur le 
 milieu, et pas uniquement sur les 
 bénéfices économiques des parties 
 prenantes. Cette étude doit permettre 
 d’évaluer l’ensemble des coûts afférents à 
 la création d’un ouvrage et de les mettre 
 en regard de tous les bénéfices pouvant 
 en être retirés, qu’ils soient économiques, 
 écologiques, ou de toute autre nature.
 &lt;/li&gt;&lt;li&gt;Être accompagné d’une démarche de 
 sobriété assortie d’un pilotage par la 
 ressource et non par la demande, ce qui
 suppose une démarche globale de 
-transition écologique&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S90" s="1" t="inlineStr">
+transition écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X90" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-1/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D91" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>164138</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les débits des cours d'eau</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H91" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J86" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :
+&lt;br /&gt;• Les travaux visant à améliorer le pilotage des ouvrages de gestion hydraulique existants (gestion des 
+éclusées, optimisation du remplissage et du déstockage des retenues pour un impact positif sur les 
+milieux aquatiques) ;
+&lt;br /&gt;• Réhausse d’ouvrages existants ou création de nouveaux ouvrages. Seuls les volumes destinés 
+uniquement au soutien d’étiage seront éligibles et constitueront l’assiette de l’aide ;
+&lt;br /&gt;• Déconnection des plans d’eau des cours d’eau et mise en place de dispositifs d’alimentation des plans 
+d’eau uniquement en période de hautes eaux dont l’objectif très majoritaire est la gestion quantitative 
+de la ressource. &lt;/p&gt;&lt;p&gt; Ces actions devront être réalisées dans le respect des règles et principes de la fiche thématique « Intervention 
+en faveur de la préservation et de la restauration des milieux naturels et de la biodiversité ». &lt;/p&gt;&lt;p&gt;Les autres actions concourant à l’amélioration du fonctionnement des milieux aquatiques avec des bénéfices 
+multiples, y compris sur les débits, sont traitées dans la fiche thématique « Intervention en faveur de la 
+préservation et de la restauration des milieux naturels et de la biodiversité ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, les projets de restauration de débits devront : &lt;br /&gt;-  Être situés sur une zone en tension 
+quantitative sur la ressource en eau ; &lt;br /&gt;- apporter un gain 
+significatif et quantifiable sur les 
+conditions d’étiage (exemple : linéaire de 
+cours d’eau suffisant) ; &lt;br /&gt;- présenter une pérennité de la solution sous climat 
+changeant et absence d’impacts 
+écologiques négatifs directs et indirects 
+notables&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La recharge artificielle de nappe ne fait 
+pas encore l’objet de techniques 
+éprouvées. Ce sujet sera abordé via les 
+projets expérimentaux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-substituer-les-prelevements-vers-des-ressources-moins-fragiles/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>164141</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études dans l'optique de limiter la dépendance à l’eau, restaurer les débits des cours d’eau et la recharge des nappes</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J91" s="1" t="inlineStr">
+      <c r="J87" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M91" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles :
 &lt;br /&gt;• Toutes les études de programmation, les études diagnostiques, les études avant travaux et les études 
 en phase travaux permettant de répondre aux enjeux précités (limiter notre dépendance à l’eau dans 
 une optique de sobriété, restaurer les débits des cours d’eau et la recharge des nappes, partager les 
 ressources en eau) ;
 &lt;br /&gt;• Le niveau d’exigence des études de détermination des « volumes prélevables » est à réhausser dans les 
 secteurs à enjeu vis-à-vis de la ressource en eau en investiguant les interactions entre hydro(géo)logie, 
 fonctionnement des milieux, usages et prospective climatique&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R91" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études sont éligibles dès lors qu’elles : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne contreviennent pas aux principes 
 généraux à respecter ; &lt;/li&gt;&lt;li&gt;Interviennent à une échelle pertinente 
 (exemple : bassin versant de 
 surface, secteur significatif d’une eau 
 souterraine, …) si elles relèvent d’un enjeu 
-multi-usage.&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S91" s="1" t="inlineStr">
+multi-usage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T87" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_gestion_quantitative..pdf?Archive=263810208109&amp;File=Fiche_thematique_gestion_quantitative__pdf</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-partage-des-ressources-en-eau-reut/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="92" spans="1:27" customHeight="0">
-[...426 lines deleted...]
-      <c r="A93" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>164143</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Financer des projets expérimentaux autour de la ressource en eau</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H93" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I88" s="1" t="inlineStr">
         <is>
           <t> Min : 70 Max : 80</t>
         </is>
       </c>
-      <c r="J93" s="1" t="inlineStr">
+      <c r="J88" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement des aides de l'état</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N93" s="1" t="inlineStr">
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R93" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligibles, les projets 
 expérimentaux devront être 
 accompagnés d’un programme de suivi 
 destiné à assurer un retour d’expérience 
 sur la viabilité de la solution et son 
 déploiement plus large. &lt;/p&gt;&lt;p&gt;Pour les actions de réutilisation des eaux 
 usées et non conventionnelles, pour être 
 éligibles au titre des expérimentations, 
 elles devront faire l’objet d’un appel à 
 projets avec sélection par un jury.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X93" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-dispositifs-de-mesure/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>144998</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Assiter les collectivités en ingénierie technique et administrative</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage et à maîtrise d'oeuvre</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre Ingénierie</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-[...20 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En complément de
-[...64 lines deleted...]
-ou du Haut-commissariat, puis de la DGOM.
+ Nièvre Ingénierie propose aux collectivités de la Nièvre une assistance dans la définition de leur projet dans les domaines de l&amp;#039;eau potable, de l&amp;#039;assainissement et de l&amp;#039;aménagement d&amp;#039;espaces extérieurs (voirie particulièrement). Ses agents ont également les compétences techniques et administratives pour effectuer de la maîtrise d&amp;#039;oeuvre. Dans ce cas, Nièvre Ingénierie accompagne la collectivité de la définition du projet à la réception des travaux, en passant par la rédaction des pièces du marché public et le suivi des travaux.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="O94" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  remplacement de canalisations fuyardes
+ &lt;/li&gt;
+ &lt;li&gt;
+  réhabilitation/création de réservoirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  remplacement de réseau d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  renouvellement de Délégation de Service Public
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements de sécurisation routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  réhabilitation de place (centre-bourg)
+ &lt;/li&gt;
+ &lt;li&gt;
+  renforcement de routes forestières
+ &lt;/li&gt;
+ &lt;li&gt;
+  agrandissement de cimetières
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...44 lines deleted...]
-      <c r="S94" s="1" t="inlineStr">
+ Il est nécessaire d&amp;#039;adhérer à Nièvre Ingénierie. Cette adhésion est calculée en fonction du nombre d&amp;#039;habitants et de la compétence choisie. Elle permet également aux adhérents de choisir Nièvre Ingénierie sans procédures de mise en concurrence. Les prestations sont ensuite rémunérées selon les tarifs en vigueur. Toutes les collectivités, EPCO, syndicats peuvent devenir adhérent de Nièvre Ingénierie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X94" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.nievreingenierie.com/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...52 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+ Directeur: Richard DOUCET -  richard.doucet&amp;#64;nievre.fr - 03 86 61 87 47
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat: Christine LAVOLLEE - christine.lavollee&amp;#64;nievre.fr - 03 58 57 05 32
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>richard.doucet@nievre.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/367b-assiter-les-collectivites-en-ingenierie-techn/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Nièvre Ingénierie</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D95" s="1" t="inlineStr">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>164312</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Gérer quantitativement la ressource en eau - Recharge artificielle des nappes</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J90" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/p&gt;&lt;p&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/p&gt;&lt;p&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/p&gt;&lt;p&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’optimisation de la recharge des nappes constitue un sujet d’intérêt éligible aux aides. Hormis celle 
+correspondant à la perméabilisation des sols et aux Solutions Fondées sur la Nature relevant de la fiche « Eau et 
+Nature en Ville et Village », et celles relevant de la fiche thématique « Interventions en faveur de la préservation 
+et de la restauration des milieux naturels et de la biodiversité », l’optimisation de la recharge des nappes ne fait 
+pas encore l’objet de techniques éprouvées. Dans ce dernier cas, ce sujet est abordé dans la présente fiche 
+thématique dans le paragraphe 4.6 relatif aux projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La recharge artificielle de nappe ne fait 
+pas encore l’objet de techniques 
+éprouvées. Ce sujet sera abordé via les 
+projets expérimentaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-restaurer-les-debits-des-cours-deau/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>164142</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer des dispositifs de mesure de la quantité d’eau (piézomètres, débitmètres, compteurs, …)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Min : 60 Max : 70</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Zone fragile et prioritaire / PAOT</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M95" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les dispositifs de mesure de la quantité d’eau (ex : piézomètres, débitmètres, compteurs, …)&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R95" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les dispositifs de mesure sont éligibles si le besoin de mettre en 
 place de nouveaux dispositifs est 
 démontré et que l’enjeu ne se situe pas 
 ailleurs (par exemple s’il existe un 
 dispositif indirect plus pertinent et plus 
 efficient tel que la connaissance des 
 pressions de prélèvement). &lt;/p&gt;&lt;p&gt;Ne sont pas éligibles les compteurs d’eau 
 pour l’irrigation agricole qui constituent 
 une condition d’aide au titre de 
 l’encadrement des aides d’Etat.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X95" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete-etudes/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="D96" s="1" t="inlineStr">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>164135</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux durable</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H96" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J96" s="1" t="inlineStr">
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J92" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...261 lines deleted...]
-      <c r="M98" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions permettant de structurer la gouvernance en vue de déboucher sur une gestion quantitative des eaux 
 durable (exemple : mise en place de Projets de Territoires pour la Gestion de l’Eau/Commissions Locales de l’Eau 
 formelles ou informelles /d’Organismes Uniques de Gestion Collective (OUGC), actions permettant le partage 
 des enjeux, la définition des trajectoires de sobriété, la définition de projets de territoire associés, la mobilisation 
 des populations et des acteurs de l’eau pour ces différentes étapes et pour la mise en œuvre du projet de 
 territoire) sont éligibles. &lt;/p&gt;&lt;p&gt;Il peut s’agir de différentes formes d’accompagnement comme des études (exemples : études des volumes 
 prélevables, études des liens entre l’hydrologie, le fonctionnement des milieux aquatiques, les usages et les 
 climats présents et futurs…), de porter à connaissance, d’événements, d’animation (en régie ou non), de toute 
 autre action permettant de mobiliser les parties prenantes. &lt;/p&gt;&lt;p&gt;Une cohérence territoriale et une optimisation des moyens sera recherchée et les redondances proscrites. Par 
 exemple, si un Schéma d’Aménagement et de Gestion des Eaux est mis en place sur un territoire, il ne sera pas 
 possible de co-financer une animation à une échelle inférieure sans que la synergie / complémentarité ne soit 
 démontrée.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R98" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ces types d’action sont éligibles si elles 
 s’intègrent dans un processus de 
 concertation répondant aux critères 
 suivants, actés par le Comité de bassin : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Intervenir à une échelle géographique 
 hydrographique pertinente ; &lt;/li&gt;&lt;li&gt;Associer l’ensemble des acteurs 
 concernés ; &lt;/li&gt;&lt;li&gt;Reposer sur des connaissances 
 objectives et des diagnostics et porter à 
 connaissances partagés ; &lt;/li&gt;&lt;li&gt;Prendre en compte le changement 
 climatique, les approches prospectives 
 associées et les spécificités liées à ce 
 sujet (ex : pas de mal adaptation, 
 intégration des incertitudes) ; &lt;/li&gt;&lt;li&gt;Choisir dans le projet de territoire des 
 scénarios d’actions intégrant des 
 approches de type coûts-bénéfices sur 
-le moyen et le long terme.&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="S98" s="1" t="inlineStr">
+le moyen et le long terme.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X98" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-securiser-lalimentation-de-leau-potable/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>119727</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Financer les infrastructures du Petit Cycle de l’Eau</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Financement de projets en faveur de l’environnement</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L99" s="1" t="inlineStr">
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre d&amp;#039;investissement « Petit Cycle de l&amp;#039;Eau » développée par la Banque des Territoires vous permet de financer de nombreux types d&amp;#039;infrastructures liées à la gestion des services publics d&amp;#039;eau et d&amp;#039;assainissement (SPEA) telles que :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les installations de captage ;
  &lt;/li&gt;
  &lt;li&gt;
   les stations d&amp;#039;épuration ;
  &lt;/li&gt;
  &lt;li&gt;
   les infrastructures de réseaux d&amp;#039;eau potable et de collecte des eaux usées ;
  &lt;/li&gt;
  &lt;li&gt;
   les installations de valorisation et de réutilisation des eaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les collectivités locales et acteurs éligibles, cette offre prend la forme d&amp;#039;un co-investissement dans des sociétés offrant des solutions innovantes de gestion de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Transition énergétique
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-projet-environnement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=infrastructures_petit_cycle_psat</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55ea-financer-les-infrastructures-du-petit-cycle-d/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2022</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
-[...334 lines deleted...]
-      <c r="A102" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>117388</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Mettre en place le contrôle et l'analyse de la qualité sanitaire de l’eau (prélèvements et analyses)</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contrôler la qualité de l&amp;#039;eau vis-à-vis des critères du code de la santé publique ou rechercher des pollutions d&amp;#039;origine urbaines et/ou agricoles (prélèvements d&amp;#039;échantillons et analyses physico-chimiques et microbiologiques sur les eaux potables, les eaux de loisirs, les eaux superficielles, les eaux souterraines, les eaux chaudes sanitaires des établissements recevant du public.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des prélèvements
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des eaux
  &lt;/li&gt;
  &lt;li&gt;
   Transmission d&amp;#039;un rapport d&amp;#039;analyse
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction de note et de rapport
  &lt;/li&gt;
  &lt;li&gt;
   Déplacement sur le terrain et dans les bâtiments
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Tarif par échantillon (prélèvement) et par composé analysé.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Cours d'eau / canaux / plans d'eau
 Risques naturels
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>http://www.eau.seine-et-marne.fr/</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W94" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4b59-mettre-en-place-le-controle-et-analyse-de-la-/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...581 lines deleted...]
-      <c r="A107" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>164136</v>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Financer des actions hydro-économes</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H107" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Taux de référence / Encadrement aides de l'état</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M107" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions d’économies d’eau tous acteurs confondus, qu’il s’agisse des collectivités, des acteurs 
 agricoles, des entreprises, des bailleurs sociaux, des établissements publics comme Voies Navigables de France…
 &lt;br /&gt;À titre d’exemple, sont éligibles des actions telles que la lutte contre les fuites ou autres actions hydro-économes 
 des collectivités ou des acteurs de l’aménagement urbain, le changement de process, la modification de prises 
 d’eau pour les canaux, la mise en place de filières pour les cultures à bas besoins en eau, l’optimisation du 
 pilotage de l’irrigation, les pratiques d’occupation du sol favorisant les réserves d’eau et de matière organique 
 dans les sols, …
 &lt;br /&gt;Pour des raisons d’équilibre budgétaire, les installations de systèmes d’irrigation économes en eau (goutte à 
 goutte, rampes d’irrigation plus performantes, entretien dont lutte contre les fuites, …) pourront être financées 
 uniquement dans le cadre d’appels à projet ciblés sur des économies d’eau ambitieuses dont le règlement fixera 
 les modalités d’intervention et inclura parmi les critères, le rapport coût-efficacité.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R107" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions de lutte contre les fuites des 
 collectivités sont éligibles selon les 
 conditions définies dans la fiche 
 thématique « Interventions en matière 
 de préservation de la ressource en eau 
 et de sécurisation de l’alimentation en 
 eau potable, en quantité et qualité ».&lt;/p&gt;&lt;p&gt;Pour le cas spécifique des opérations 
 ponctuelles d’urbanisme opérationnel, 
 quel que soit le porteur et y compris 
 celles portées par des collectivités, les 
 actions sont éligibles si elles 
 interviennent dans le cadre de projets 
 d’urbanisme durables multi-enjeux 
 (sobriété en eau, perméabilisation, 
 renaturation) ou de partenariats le 
 prévoyant. Les conditions d’aide sont 
 définies dans la fiche thématique « Eau 
 et Nature en Ville et Village ». &lt;br /&gt;En cas de 
 démarche globale visant uniquement la 
 sobriété en eau à l’échelle du 
 patrimoine entier d’un acteur foncier 
 urbain, en déclinaison ou non d’un plan 
 global de gestion de l’eau, les actions 
 d’études ou de travaux visées seront 
@@ -16106,893 +15683,2234 @@
 les actions agricoles sont éligibles si : &lt;br /&gt;- Elles visent le pilotage pour une irrigation 
 plus sobre ; &lt;br /&gt;- Elles visent à mettre en œuvre des 
 solutions d’économies d’eau dans les 
 exploitations agricoles (exemple : 
 récupération des eaux de toiture) ou de 
 substitution de ressources pour 
 l’abreuvement ; &lt;br /&gt;- Elles visent à mettre en place des 
 systèmes culturaux plus économes en eau et plus résilients face à la sécheresse 
 (cultures moins exigeantes en eau, 
 protection du sol vis-à-vis de 
 l’évaporation, techniques concourant à 
 l’amélioration des propriétés physiques 
 du sol, solutions favorisant l’infiltration et 
 ralentissant le ruissellement, …).
 &lt;br /&gt;Autres conditions 
 Pour les démarches hydro-économes 
 portées par les collectivités, il sera vérifié 
 au moment du solde qu’au moins une 
 action de sensibilisation/communication 
 du public aura été menée dans le cadre 
 du projet. Si cette condition n’est pas 
 respectée, l’aide sera soldée avec 
 réfaction.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X107" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-structuration-de-la-gouvernance/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...276 lines deleted...]
-      <c r="A109" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>164137</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Substituer les prélèvements vers des ressources moins fragiles</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Interventions en matière de gestion quantitative de la ressource en eau</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau  Rhin-Meuse</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H109" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J109" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Taux de référence</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M109" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer nos connaissances et développer l&amp;#039;expérimentation pour mieux anticiper et préparer l&amp;#039;avenir&lt;/li&gt;&lt;li&gt;Limiter notre dépendance à l&amp;#039;eau, préserver une alimentation en eau potable en quantité et en qualité et garantir le développement durable de nos activités économiques et de loisirs&lt;/li&gt;&lt;li&gt;Préserver et restaurer les milieux naturels, soutenir le débit des cours d&amp;#039;eau et la capacité de recharge des nappes&lt;/li&gt;&lt;li&gt;Mettre en place des gouvernances collectives locales pour assurer un juste partage de l&amp;#039;accès à l&amp;#039;eau, respectueux des capacités de renouvellement  de la ressource et des besoins écologiques&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les actions de substitution de prélèvement visant un impact substantiellement moindre du 
 prélèvement dans la nouvelle ressource que dans la ressource initiale : &lt;br /&gt;• Dans la plupart des cas, la substitution de prélèvements en rivière (ou en nappe alluviale avec une forte 
 incidence sur le débit de la rivière) vers une ressource en eau souterraine moins fragile mais d’autres cas 
 peuvent se présenter (exemple : le cas inverse de substitution entre deux nappes, entre deux cours 
 d’eau, …) ;
 &lt;br /&gt;• Substitution de prélèvements sur le réseau d’eau potable par une autre ressource locale (prélèvement 
 en milieu naturel, recyclage d’eau de process ou d’eaux usées traitées, stockage d’eaux de ruissellement et d’eaux de pluie ou plus largement d’eaux non conventionnelles, …) pour des usages ne nécessitant 
 pas une qualité d’eau potable.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R109" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les projets mettant en 
 évidence un impact substantiellement 
 moindre du prélèvement dans la nouvelle 
 ressource que dans la ressource initiale. &lt;/p&gt;&lt;p&gt;Pour le cas particulier des ouvrages de 
 récupération des eaux de pluie en 
 contexte urbain, sont éligibles les 
 opérations entrant dans le cadre de 
 programmes globaux d’économie d’eau 
 favorisant le déraccordement de surfaces 
 actives du réseau pluvial ou 
 d’assainissement, ou dans le cadre de 
 projets urbains durables (se référer à la 
 fiche thématique « Eau et nature en ville 
 et village »).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Rhin-Meuse</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X109" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/12e_programme_d_intervention_-_FICHE_THEMATIQUE_-_Interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau.pdf?Archive=264062408224&amp;File=12e_programme_d_intervention___FicHe_THeMaTiQue___interventions_en_matiere_de_gestion_quantitative_de_la_ressource_en_eau_pdf</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;a target="_self"&gt;&lt;p&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-quantitativement-la-ressource-en-eau-limiter-notre-dependance-a-leau-dans-une-optique-de-sobriete/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-      <c r="A110" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>95343</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Développer le domaine de l'Eau et de l'Assainissement</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d'aide dépend du bénéficiaire</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce projet formalise les objectifs et actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Tendre vers une gestion concertée et intégrée de l&amp;#039;eau
+  &lt;/strong&gt;
+  (schémas départementaux, structuration de la maîtrise d&amp;#039;ouvrage, assistance technique à la maîtrise d&amp;#039;ouvrage publique, prise en compte du réchauffement climatique, coordination dans l&amp;#039;aménagement du territoire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Garantir durablement l&amp;#039;accès à une ressource de qualité
+  &lt;/strong&gt;
+  (mise en conformité des stations d&amp;#039;épuration, protection des captages, préservation des zones humides, investissement durable, création des Services Publics d&amp;#039;Assainissement Non Collectif).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Optimiser la gestion de la ressource et sécuriser les réserves
+  &lt;/strong&gt;
+  (gestion des ressources stockées, développement de notre connaissance du karst, gestion patrimoniale, favoriser les économies d&amp;#039;eau).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer et partager les connaissances
+  &lt;/strong&gt;
+  (projets innovants, réseaux d&amp;#039;échanges, promotion des chartes qualité, éducation à l&amp;#039;environnement, coopération décentralisée, tarification sociale).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau ou de l&amp;#039;assainissement. Ceux-ci doivent être au-dessus d&amp;#039;un seuil fixé par le Conseil général :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;assainissement :
+ 1,14 € HT / m3
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;eau :  1,40 € HT / m3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen consommé de 120 m3 / an (sauf si la commune peut justifier d&amp;#039;une consommation moyenne annuelle par abonné, différente, auquel cas, cette consommation réelle pourra être prise en compte).
+&lt;/p&gt;
+&lt;p&gt;
+ Cette condition d&amp;#039;éligibilité ne s&amp;#039;applique pas pour les opérations suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aire de remplissage sécurisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;amélioration des pratiques phytosanitaires et horticoles (PAPPH).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;assainissement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic réseau et station
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zonage d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;épandage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaires et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de transfert
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un réseau de collecte (dans le cadre de la création d&amp;#039;un système d&amp;#039;assainissement pour l&amp;#039;habitant existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux station épuration:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction (pour l&amp;#039;habitat existant)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;amélioration (y compris sur la filière de traitement des boues)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux liés au traitement des sous-produits de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de l&amp;#039;autosurveillance
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;em&gt;
+ Divers:
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux et équipements pluviaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles en matière d&amp;#039;eau potable et de protection de la ressource :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etudes :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une gestion patrimoniale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire et plans des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude économique et tarifaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux captage :
+ &lt;/em&gt;
+ Travaux suite DUP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Economie d&amp;#039;eau et
+  maîtrise
+  des pesticides:
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;aire de remplissage sécurisée des pulvérisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériels prescrits dans le cadre d&amp;#039;un PAPPH (Plan d&amp;#039;Amélioration des Pratiques Phytosanitaires et Horticoles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication et/ou dispositifs d&amp;#039;économie d&amp;#039;eau
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux production-distribution (sauf réseau) :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de traitement (désinfection, chloration)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes d&amp;#039;isolement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de télégestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement ou création d&amp;#039;équipements intercommunaux (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;équipements vétustes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Travaux réseau :
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de compteurs, vannes de sectorisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place ou renforcement de canalisations intercommunales (objectif de mutualisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou renouvellement de réseaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Divers :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projet innovant en matière de gestion de l&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opération de coopération internationale décentralisée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une tarification sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Extension de réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseaux internes à des lotissements ou zones d&amp;#039;activité diverses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux d&amp;#039;entretien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous travaux pour satisfaire la réglementation en matière de défense incendie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/eau-et-assainissement</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre administratif ou financier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour l&amp;#039;eau potable : Hélène Fulcand (
+  &lt;a href="mailto:helene.fulcrand&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   helene.fulcrand&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.14)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour l&amp;#039;assainissement: Sébastien Garrabou (
+  &lt;a href="mailto:sebastien.garrabou&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   sebastien.garrabou&amp;#64;cg11.fr
+  &lt;/a&gt;
+  ou 04.68.11.31.13)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour des renseignements d&amp;#039;ordre général ou technique :
+ &lt;/strong&gt;
+ Bruno Dupasquier (
+ &lt;a href="mailto:bruno.dupasquier&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+  bruno.dupasquier&amp;#64;cg11.fr
+ &lt;/a&gt;
+ ou 04.68.11.67.83)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c7d7-developper-le-domaine-de-leau-et-de-lassainis/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>164771</v>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une gestion quantitative équilibrée de la ressource et les projets multi-usages</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser-et-eduquer-aux-enjeux-de-leau</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...8 lines deleted...]
-      <c r="I110" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L110" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’Agence promeut une gestion équilibrée de la ressource en eau en soutenant des projets multi-usages profitant aux milieux naturels et à plusieurs secteurs, tels que par exemple : l’eau potable, l’irrigation, l’industrie, le soutien des débits des cours d’eau ou le tourisme. &lt;/p&gt;&lt;p&gt;Ces initiatives visent à réduire les prélèvements sur le milieu naturel, particulièrement en période d’étiage, grâce à des infrastructures adaptées ou à la réalimentation des cours d’eau. &lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/gestion-quantitative-ressource-economies-eau-pour-tous-usages"&gt;Gestion quantitative de la ressource et économies d&amp;#039;eau pour tous les usages | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M110" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions financées incluent des études pour mieux appréhender les besoins et les ressources, des démarches territoriales pour coordonner les acteurs, ainsi que des travaux visant à améliorer la disponibilité de l’eau.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N110" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O110" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P110" s="1" t="inlineStr">
+      <c r="P99" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q110" s="1" t="inlineStr">
+      <c r="Q99" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R110" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires sont les collectivités, les agriculteurs et 
 leurs groupements, les entreprises, les associations ainsi 
 que toutes personnes morales légitimes à porter ces projets. &lt;/p&gt;&lt;p&gt;Concernant la création et/ou l’aménagement d’ouvrages, les 
 principales conditions d’éligibilité sont les suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être réalisé au bénéfice d’un périmètre élémentaire prioritaire identifié dans la carte C9 du SDAGE&lt;/li&gt;&lt;li&gt;la réalisation d’une étude d’impact intégrant les effets du 
 changement climatique, s’assurant des capacités prévisibles de remplissage de l’ouvrage et du maintien ou de 
 la reconquête du bon état des masses d’eau de la zone 
 d’influence du projet &lt;/li&gt;&lt;li&gt;l’engagement du territoire dans la transition agroécologique et le cas échéant les engagements individuels des 
 agriculteurs irrigants &lt;/li&gt;&lt;li&gt;la validation du projet d’allocation des volumes pour les 
 différents usages &lt;/li&gt;&lt;li&gt;l’engagement à effectuer la régularisation réglementaire 
 des volumes de prélèvements substitués &lt;/li&gt;&lt;li&gt;Le recouvrement total de la part du maître d’ouvrage des 
 coûts de fonctionnement de l’ouvrage auprès des usagers 
 et aussi, sauf exception, de l’amortissement de la part non 
 subventionnée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/56-24-Gestion%20quantitative_0_1.pdf"&gt;56-24-Gestion quantitative_0_1.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S110" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T110" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_GQ%20Projets%20multi-usages.pdf</t>
         </is>
       </c>
-      <c r="W110" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X110" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-et-eduquer-aux-enjeux-de-leau/</t>
         </is>
       </c>
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-      <c r="A111" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>164772</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les micropolluants</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les micropolluants</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Adour-Garonne</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H111" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 80</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les effets du changement climatique aggraveront le déficit en eau, accentuant les impacts des polluants et rendant les solutions pour préserver la qualité de l’eau plus coûteuses. Agir maintenant est donc urgent. L’Agence soutient différentes actions visant à réduire l’apport de micropolluants vers les milieux aquatiques et protéger la ressource en eau potable, ainsi que des actions contribuant à la connaissance et à l’exploration de nouvelles solutions sur ces enjeux émergents pour l’environnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/lutte-contre-micropolluants"&gt;Lutte contre les micropolluants | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions financées incluent :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Des actions visant l’amélioration de la connaissance des milieux, des techniques d’analyses et de traitement&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Des actions visant la mise en place ou l’expérimentation d’actions préventives à l’échelle territoriale pour les différents secteurs émetteurs : industrie et artisanat, assainissement, agriculture, établissements de santé, grand public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Des actions visant la mise en place ou l’expérimentation de mesures curatives&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Artisanat
 Industrie
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P111" s="1" t="inlineStr">
+      <c r="P100" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q111" s="1" t="inlineStr">
+      <c r="Q100" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Adour-Garonne</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Lutte%20contre%20les%20micropolluants_0.pdf</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://rivage.eau-adour-garonne.fr/appli/</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>caroline.demange@eau-adour-garonne.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/promouvoir-une-gestion-quantitative-equilibree-de-la-ressource-et-les-projets-multi-usages/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G112" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>164754</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Développer les partenariats avec les filières professionnelles et les entreprises</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Opérations collectives partenariales dans le domaine industriel</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient le développement d’actions collectives en associant les entreprises d’un territoire ou d’un secteur d’activité pour agir à une échelle pertinente en faveur de la réduction des pollutions toxiques ou organiques et des économies d’eau.  &lt;br /&gt;Elle encourage également la création de partenariats pour renforcer la coordination et l’efficacité des initiatives. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/aides-financieres/activites-industrielles-artisanat"&gt;Activités industrielles et artisanat | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P101" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q101" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires sont des personnes publiques ou privées 
+(exemple : entreprise, collectivité, association, syndicat) 
+exerçant une activité économique à caractère industriel, 
+commercial et artisanal ou en lien avec de telles activités 
+(hors secteur agricole et élevage (ou assimilé) traité dans la 
+politique de lutte contre les pollutions agricoles).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets devront notamment : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;s’inscrire dans le cadre d’une opération collective sectorielle ou territoriale regroupant un nombre significatif 
+d’établissements générant une pression significative sur 
+les masses d’eau ou perturbant la préservation des usages 
+(eau potable, baignade, conchyliculture et pêche à pied) 
+incluant une animation globale par une structure compétente &lt;/li&gt;&lt;li&gt;s’inscrire dans un programme global de dépollution et 
+d’économie d’eau des entreprises intégrant la trajectoire 
+prospective d’adaptation au changement climatique &lt;/li&gt;&lt;li&gt;pour les entreprises raccordées, intégrer une mise à jour 
+du règlement d’assainissement et des autorisations de 
+raccordement et s’assurer de la réalisation de démarches 
+préventives de réduction des pollutions à la source&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/53-24-Re%CC%81duction%20pollutions%20industries_0.pdf"&gt;53-24-Réduction pollutions industries_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-02/FICHE-THEMATIQUE_Industries_Op%C3%A9rations%20collectives.pdf</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Secteurs d’activité : Papier/ Blanchisserie / Cuir / Hôtellerie plein air / Opérations collectives TPME : Olivier RODRIGO - Chargé d’intervention industries Tel direct : 05.61.36.37.55 - olivier.rodrigo&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Chimie / Traitement de surface / Aéronautique / Métallurgie : Franck THOMAS - Chargé d’intervention industries Tel direct : 05 61 36 37 54 - franck.thomas&amp;#64;eau-adour-garonne.fr&lt;/p&gt;&lt;p&gt;Secteurs d’activités : Agro-Alimentaires / Golf / Activités commerciales : Marc PINEL - Chargé d’intervention industries Tel direct : 05 61 36 82 19 - marc.pinel&amp;#64;eau-adour-garonne.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-gestion-integree-des-eaux-pluviales-y-compris-la-desimpermeabilisation-dans-le-domaine-industriel/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2025</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>90732</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet s'intégrant dans la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     L&amp;#039;ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l&amp;#039;Eau ainsi que l&amp;#039;urgence d&amp;#039;atteindre les objectifs fixés par la Directive Cadre sur l&amp;#039;Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l&amp;#039;échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux. Aussi, afin d&amp;#039;inciter les acteurs de l&amp;#039;eau à s&amp;#039;organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus.
+    &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement de la Région au titre de sa politique de l&amp;#039;eau sera ainsi conditionné à :
+ &lt;br /&gt;
+ La nécessité d&amp;#039;inscrire l&amp;#039;opération dans une démarche de gestion intégrée de l&amp;#039;eau (adéquation entre le milieu naturel, le développement local et l&amp;#039;aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. Fort de ces éléments, la Région s&amp;#039;engage dans les démarches de contractualisation (Contrat territoriaux, ...) à l&amp;#039;échelle de bassins versant aux côtés des agences de l&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette politique de l&amp;#039;eau transversale se décline selon les quatre orientations stratégiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les changements de pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la prise en compte des enjeux de l&amp;#039;eau dans l&amp;#039;aménagement du territoire et à la gestion des risques naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et partager les connaissances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La mise en œuvre de cette politique de l&amp;#039;eau se fera en collaboration étroite avec les Agences de l&amp;#039;eau Adour-Garonne et Loire-Bretagne.
+ &lt;br /&gt;
+ Au-delà de l&amp;#039;intervention de la Région dans la mise en œuvre d&amp;#039;actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s&amp;#039;appuiera sur des partenaires afin notamment d&amp;#039;améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l&amp;#039;échelle de la Nouvelle-Aquitaine.
+&lt;/p&gt;
+&lt;p&gt;
+ A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressource en eau (cours d&amp;#039;eau, nappes, étangs, zones humides, ...), rencontrés de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l&amp;#039;occupation du territoire et les activités humaines présentes.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces pressions se trouveront accentuées par le changement climatique qui impactera d&amp;#039;une manière significative, directement et indirectement, l&amp;#039;ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l&amp;#039;eau associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs visés par la Région est de pouvoir répondre aux différents enjeux liés à la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment faire ma demande ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers sont à nous transmettre par voie dématérialisée à l&amp;#039;adresse : eau&amp;#64;nouvelle-aquitaine.fr et par courrier postal à Région Nouvelle Aquitaine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;strong&gt;
+ Calendrier
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ Les dossiers d&amp;#039;animation, les demandes au titre de l&amp;#039;année N (2019) doivent être déposés avant le 31 décembre de l&amp;#039;année N-1 (2018).
+ &lt;br /&gt;
+ Les dossiers de travaux, les demandes doivent être déposés soit avant le 31 mars ou avant le 30 juin de chaque année.
+&lt;/p&gt;
+&lt;strong&gt;
+ Bénéficiaires
+&lt;/strong&gt;
+:
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes et les établissements de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités productrices d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu Eau prioritaires bénéficiant d&amp;#039;un contrat territorial de bassin versant ou d&amp;#039;un contrat territorial Re-Sources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de collectivités (Communautés de Communes et Communautés d&amp;#039;Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures porteuses de SAGE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations créées sur la base de la Loi du 1er juillet 1901
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ayant une action significative sur les espèces exotiques envahissantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : eau&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/393d-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>156152</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de défense incendie</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>TRAVAUX DE DÉFENSE INCENDIE</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I112" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à financer les travaux destinés à la création de points d&amp;#039;eau pour la défense extérieure contre l&amp;#039;incendie (sous réserve de l&amp;#039;avis favorable des services du SDIS).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Voirie et réseaux
+Risques naturels
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 20.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes (dont les syndicats d&amp;#039;eau) si les travaux sont effectués dans une commune de moins de 20.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La création et l&amp;#039;aménagement de réserves d&amp;#039;eau (citernes, mares, accès aux cours d&amp;#039;eau destinés exclusivement à la défense incendie),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;installation de poteaux ou de bouches incendie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux est appliqué sur le montant HT des travaux de création ou d&amp;#039;aménagement de réserves d&amp;#039;eau auquel sont ajoutées les dépenses HT des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et maîtrise d&amp;#039;œuvre (dans la limite de 7 % du coût HT des travaux).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;installation de poteaux ou de bouches incendie, un montant unitaire et forfaitaire de subvention de 800 € par poteau ou bouche sera attribué dans la limite de 10 poteaux ou bouches par an et par maître d&amp;#039;ouvrage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;entretien de mares, de cours d&amp;#039;eau (curage, désenvasement, nettoyage...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les honoraires de géomètre ou de notaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;assistance liés au dépôt de permis de construire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition des terrains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement des poteaux ou bouches incendie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;extension de réseau d&amp;#039;eau potable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Communes de la Seine-Maritime de moins de 20000 habitants</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/travaux-de-defense-incendie/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/79d7-aider-a-financer-les-travaux-destines-a-la-cr/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>163589</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Aides de la stratégie régionale de l&amp;apos;eau</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l’Eau ainsi que l’urgence d’atteindre les objectifs fixés par la Directive Cadre sur l’Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l’échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux.&lt;/p&gt;&lt;p&gt; Aussi, afin d’inciter les acteurs de l’eau à s’organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus. L’accompagnement de la Région au titre de sa politique de l’eau sera ainsi conditionné à : &lt;span&gt;La nécessité d’inscrire l’opération dans une démarche de gestion intégrée de l’eau (adéquation entre le milieu naturel, le développement local et l’aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Forte de ces éléments, la Région s’engage dans les démarches de contractualisation (Contrats territoriaux, …) à l’échelle de bassins versants au côté des agences de l’eau. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Cette politique de l’eau transversale se décline selon les quatre orientations stratégiques : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Accompagner les changements de pratiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Contribuer à la prise en compte des enjeux de l’eau dans l’aménagement du territoire et à la gestion des risques naturels &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Préserver les milieux aquatiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Développer et partager les connaissances &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; La mise en œuvre de cette politique de l’eau se fera en collaboration étroite avec les Agences de l’eau Adour-Garonne et Loire-Bretagne.
+Au-delà de l’intervention de la Région dans la mise en œuvre d’actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s’appuiera sur des partenaires afin notamment d’améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l’échelle de la Nouvelle-Aquitaine.&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la Région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressources en eau (cours d’eau, nappes, étangs, zones humides, …), rencontrées de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l’occupation du territoire et les activités humaines présentes.
+Ces pressions se trouveront accentuées par le changement climatique qui impactera d’une manière significative, directement et indirectement, l’ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l’eau associés.
+Les objectifs visés par la Région sont de pouvoir répondre aux différents enjeux liés à la ressource en eau. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Transition énergétique
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités et leurs groupements &lt;/li&gt;&lt;li&gt;Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants &lt;/li&gt;&lt;li&gt; Syndicats mixtes et établissements de coopération intercommunale&lt;/li&gt;&lt;li&gt; Collectivités productrices d’eau potable&lt;/li&gt;&lt;li&gt; Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu&lt;/li&gt;&lt;li&gt; Eau prioritaires bénéficiant d’un contrat territorial de bassin versant ou d’un contrat territorial Re-Sources &lt;/li&gt;&lt;li&gt; Entreprises &lt;/li&gt;&lt;li&gt; Groupements de collectivités (Communautés de Communes et Communautés d’Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)&lt;/li&gt;&lt;li&gt; Structures porteuses de SAGE
+	Associations créées sur la base de la Loi du 1er juillet 1901 &lt;/li&gt;&lt;li&gt; Propriétaires privés &lt;/li&gt;&lt;li&gt; Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre  &lt;/li&gt;&lt;li&gt;Associations ayant une action significative sur les espèces exotiques envahissantes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subvention seront traitées au fil de l’eau.
+&lt;/p&gt;&lt;p&gt;Pour les demandes de subvention pour travaux et/ou études, elles sont à déposer, avant leur démarrage, de préférence avant le 31 mars ou avant le 30 juin de chaque année, pour favoriser leur instruction en vue des commissions du 1er ou 2e semestre, en privilégiant un dépôt regroupé par tranche annuelle. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/aides-de-la-strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+Les dossiers sont à transmettre par voie dématérialisée à l&amp;#039;adresse : &lt;a target="_self"&gt;eau&amp;#64;nouvelle-aquitaine.fr&lt;/a&gt;. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-de-la-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD104" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>152459</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>GESTION INTEGRÉE DES EAUX PLUVIALES ET DISPOSITIFS DE LUTTE CONTRE LES INONDATIONS ET LE RUISSELLEMENT</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 57</t>
         </is>
       </c>
-      <c r="J112" s="1" t="inlineStr">
+      <c r="J105" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 15 %)</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L112" s="1" t="inlineStr">
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider tous travaux et solutions qui participent à une gestion intégrée des eaux pluviales et qui visent à limiter et retarder l&amp;#039;écoulement des eaux pluviales notamment dans les réseaux de collecte, tout en favorisant l&amp;#039;épuration naturelle, la recharge des nappes et la création de nouvelles trames vertes lorsque cela est possible.
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux et solutions éligibles devront viser à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   retarder les écoulements de manière à limiter les débits et les débordements de réseau, et donc les inondations urbaines et de contenir les crues ;
  &lt;/li&gt;
  &lt;li&gt;
   infiltrer les eaux pluviales au plus près de leur point de chute, ce qui permet de soulager les réseaux de collecte et d&amp;#039;éviter la concentration des flux de pollution. La faible quantité de polluants des eaux avant ruissellement peut alors souvent être épurée par le sol lors de l&amp;#039;infiltration. Ce principe participe aussi à la recharge des nappes phréatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   récupérer l&amp;#039;eau pour des usages qui ne nécessitent pas d&amp;#039;utiliser de l&amp;#039;eau potable (arrosage, nettoyage...), ce qui conduit alors à des économies d&amp;#039;eau.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Désimperméabilisation des trottoirs rue des Sources (VC)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement des berges du Ru d&amp;#039;Orval à Cannectancourt
  &lt;/li&gt;
  &lt;li&gt;
   Protection contre les coulées de boue à la rue d&amp;#039;Annel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement hydraulique des eaux pluviales dans la rue du Val (RD 607)
  &lt;/li&gt;
  &lt;li&gt;
   Études relatives à la gestion des eaux pluviales et aux coulées de boue
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de maîtrise des ruissellements à l&amp;#039;échelle des sous-bassins-versant de Pontpoint
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la berge du Ru Soyer à Passel
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parking végétalisé à Villers-sous-Saint-Leu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espace public
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Dépenses éligibles
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Taux de financement
       &lt;/strong&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;strong&gt;
        Observations
       &lt;/strong&gt;
      &lt;/p&gt;
@@ -17119,2684 +18037,2554 @@
       (&amp;#43; 15 %)
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       Dépense subventionnable plafonnée à 700 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T112" s="1" t="inlineStr">
+      <c r="T105" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W105" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1921-aider-a-la-creation-a-la-rehabilitation-ou-a-/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G113" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>161746</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Demander un dispositif d’aide aux études de potentiel territorial, de faisabilité et d'avant-projet pour la mise en place d’une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Agriculteur</t>
-[...44 lines deleted...]
-      <c r="O113" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif dédié à l&amp;#039;hydroélectricité vise la &lt;strong&gt;réalisation de projets de production électrique&lt;/strong&gt; par la &lt;strong&gt;force motrice de l’eau&lt;/strong&gt; d’un cours d’eau, d’une rivière, d’un lac ou des eaux captées par gravitation (turbinage d’eau potable ou usée par exemple).&lt;/p&gt;&lt;p&gt;Les futurs aménagements hydroélectriques sont envisagés sur des &lt;strong&gt;chutes existantes créées par un seuil ou un barrage&lt;/strong&gt; (la construction d’un nouveau seuil ou  barrage constitue une difficulté majeure dans le contexte actuel et une telle étude ne sera pas finançable).&lt;/p&gt;&lt;p&gt;Cela correspond à l’un des cas suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Réalisation d’un aménagement&lt;/strong&gt; neuf de production d&amp;#039;énergie sur un seuil existant qui n’a jamais été équipé auparavant.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Remise en service &lt;/strong&gt;d’un équipement n’étant plus en activité, mais bénéficiant ou pas d’un droit d’eau (fondé en titre, autorisation, etc.) et pouvant prouver l’existence de la chute et des organes qui utilisent ou ont utilisés la force hydraulique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Optimisation &lt;/strong&gt;d’un équipement complémentaire sur un site actuellement exploité.&lt;/li&gt;&lt;li&gt;Le&lt;strong&gt; turbinage d’eau déjà captée&lt;/strong&gt; (eau potable ou eaux usées).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La &lt;strong&gt;concertation des enjeux énergétiques et enjeux environnementaux&lt;/strong&gt; doit obligatoirement être menée dès la phase d&amp;#039;étude de faisabilité. La &lt;strong&gt;concertation avec tous les usagers du cours d&amp;#039;eau&lt;/strong&gt; (pêche, pratiques loisirs ou sportives, navigation, etc.) est également à rechercher. La mise en place de réunions de démarrage et de restitution impliquant les acteurs de l&amp;#039;eau et de l&amp;#039;environnement est obligatoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 types d&amp;#039;études peuvent être financées&lt;/strong&gt; avec des spécificités régionales :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’étude de &lt;strong&gt;potentiel&lt;/strong&gt; devra déterminer le potentiel administratif, énergétique, environnemental et économique des seuils/sites potentiels sur un territoire/cours d’eau défini.&lt;/li&gt;&lt;li&gt;L’étude de &lt;strong&gt;faisabilité&lt;/strong&gt; devra démontrer la faisabilité administrative, technique, environnementale et économique d’une centrale hydroélectrique afin de fournir au maître d’ouvrage des éléments clairs, fiables et chiffrés lui permettant d’apprécier l’intérêt de réaliser ce projet.&lt;/li&gt;&lt;li&gt;L’étude d’&lt;strong&gt;avant-projet&lt;/strong&gt; devra préciser les conditions techniques et économiques de réalisation de l’installation au regard de l’implantation sur le site avec des études de sol, de génie civil, des relevés topographiques précis voire tout autre type d&amp;#039;études préalablement validées  en concertation avec l&amp;#039;ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études d&amp;#039;ordre réglementaires ne sont pas éligibles aux subventions de l&amp;#039;ADEME.&lt;/p&gt;&lt;p&gt;Pour les régions Bourgogne-Franche-Comté, Auvergne-Rhône-Alpes et Occitanie, les trois types d&amp;#039;études sont éligibles.&lt;/p&gt;&lt;p&gt;Pour les régions Provence-Alpes-Côte-d&amp;#039;Azur et Nouvelle-Aquitaine, les études de potentiel et de faisabilité sont éligibles. Les études d&amp;#039;avant-projet ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P113" s="1" t="inlineStr">
-[...111 lines deleted...]
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>regions_27_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-installation-hydroelectrique</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-une-installation-hydroelectrique/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="114" spans="1:27" customHeight="0">
-      <c r="A114" s="1">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>165630</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Études pour une installation hydroélectrique</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide dédiée à l’hydroélectricité vise la &lt;strong&gt;réalisation de projets de production électrique&lt;/strong&gt; par la &lt;strong&gt;force motrice de l’eau&lt;/strong&gt; d’un cours d’eau, d’une rivière, d’un lac ou des eaux captées par gravitation (turbinage d’eau potable ou usée, par exemple).&lt;/p&gt;&lt;p&gt;Les futurs aménagements hydroélectriques sont envisagés sur des &lt;strong&gt;chutes existantes créées par un seuil ou un barrage&lt;/strong&gt; (la construction d’un nouveau seuil ou barrage constitue une difficulté majeure dans le contexte actuel et une telle étude ne sera pas finançable).&lt;/p&gt;&lt;p&gt;Cela correspond à l’un des cas suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;réalisation d’un aménagement&lt;/strong&gt; neuf de production d’énergie sur un seuil existant qui n’a jamais été équipé auparavant ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;remise en service &lt;/strong&gt;d’un équipement n’étant plus en activité, mais bénéficiant ou pas d’un droit d’eau (fondé en titre, autorisation, etc.) et pouvant prouver l’existence de la chute et des organes qui utilisent ou ont utilisé la force hydraulique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;optimisation &lt;/strong&gt;d’un équipement complémentaire sur un site actuellement exploité ;&lt;/li&gt;&lt;li&gt;le&lt;strong&gt; turbinage d’eau déjà captée&lt;/strong&gt; (eau potable, eaux usées, réseau neige...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La &lt;strong&gt;concertation des enjeux énergétiques et enjeux environnementaux&lt;/strong&gt; doit obligatoirement être menée dès la phase d’étude de faisabilité. La &lt;strong&gt;concertation avec tous les usagers du cours d’eau&lt;/strong&gt; (pêche, pratiques de loisirs ou sportives, navigation, etc.) est également à rechercher. La mise en place de réunions de démarrage et de restitution impliquant les acteurs de l’eau et de l’environnement est obligatoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 types d’études peuvent être financés&lt;/strong&gt; avec des spécificités régionales :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’étude de &lt;strong&gt;potentiel&lt;/strong&gt; devra déterminer le potentiel administratif, énergétique, environnemental et économique des seuils/sites potentiels sur un territoire/cours d’eau défini.&lt;/li&gt;&lt;li&gt;L’étude de &lt;strong&gt;faisabilité&lt;/strong&gt; devra démontrer la faisabilité administrative, technique, environnementale et économique d’une centrale hydroélectrique afin de fournir au maître d’ouvrage des éléments clairs, fiables et chiffrés lui permettant d’apprécier l’intérêt de réaliser ce projet.&lt;/li&gt;&lt;li&gt;L’étude d’&lt;strong&gt;avant-projet&lt;/strong&gt; devra préciser les conditions techniques et économiques de réalisation de l’installation au regard de l’implantation sur le site avec des études de sol, de génie civil, des relevés topographiques précis, voire tout autre type d’études préalablement validées en concertation avec l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études d’ordre réglementaires ne sont pas éligibles aux subventions de l’ADEME.Pour les régions Bourgogne-Franche-Comté et Auvergne-Rhône-Alpes, les trois types d’études sont éligibles.&lt;/p&gt;&lt;p&gt;Pour les régions Provence-Alpes-Côte d’Azur, Nouvelle-Aquitaine, les études de potentiel et de faisabilité sont éligibles. Les études d’avant-projet ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P107" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q107" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>regions_27_75_84_93</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-une-installation-hydroelectrique</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-une-installation-hydroelectrique-2/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
         <v>157098</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Réaliser un diagnostic ou des travaux dans le domaine de l’eau et de l’assainissement</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;accompagner les collectivités Sur les domaines particuliers de l&amp;#039;eau, de l&amp;#039;assainissement et de la Gemapi, MATEC assiste les collectivités dans :
  &lt;br /&gt;
  &lt;br /&gt;
  • La réalisation des diagnostics
  &lt;br /&gt;
  • La définition de programmes de travaux
  &lt;br /&gt;
  • Les études comparatives sur les modes d&amp;#039;exploitation
  &lt;br /&gt;
  • La mise en place ou le renouvellement des contrats de DSP, de prestations de services
  &lt;br /&gt;
  • Les études de transfert de compétences eau, assainissement, Gemapi
  &lt;br /&gt;
  • Les renouvellements de réseaux d&amp;#039;eau potable et d&amp;#039;assainissement
  &lt;br /&gt;
  • Les travaux de restauration des cours d&amp;#039;eau et de lutte contre les inondations.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC assiste les collectivités par la réalisation :
  &lt;br /&gt;
  • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
  &lt;br /&gt;
  • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
  &lt;br /&gt;
  Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
  &lt;br /&gt;
  Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études. MATEC assiste les collectivités produites et les informe des optimisations possibles.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N108" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O108" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S108" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U108" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V108" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y108" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z108" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/be61-realiser-un-diagnostic-ou-des-travaux-dans-le/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-[...936 lines deleted...]
-      <c r="G120" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H120" s="1" t="inlineStr">
-[...711 lines deleted...]
-      <c r="H124" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L124" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
  &lt;br /&gt;
  • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
  &lt;br /&gt;
  • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
  &lt;br /&gt;
  • Urbanisme (planification et opérationnel).
  &lt;br /&gt;
  • Accompagnement à la passation des marchés publics.
  &lt;br /&gt;
  • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
  &lt;br /&gt;
  • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M124" s="1" t="inlineStr">
+      <c r="M109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Sécurisation de carrefour.
  &lt;br /&gt;
  -  Rénovation de voirie existante.
  &lt;br /&gt;
  - Aménagement de pistes cyclables.
  &lt;br /&gt;
  - Aménagement de city-stade.
  &lt;br /&gt;
  - Construction de déchèterie.
  &lt;br /&gt;
  - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
  &lt;br /&gt;
  - Rénovation de salle polyvalente.
  &lt;br /&gt;
  - Construction de centre de loisirs.
  &lt;br /&gt;
  - Rénovation de la mairie.
  &lt;br /&gt;
  - Construction de médiathèque.
  &lt;br /&gt;
  - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
  &lt;br /&gt;
  - Rénovation des réseaux de distribution d&amp;#039;eau potable.
  &lt;br /&gt;
  - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
  &lt;br /&gt;
  - Construction et rénovation de station d&amp;#039;épuration.
  &lt;br /&gt;
  -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
  &lt;br /&gt;
  - Diagnostic des ouvrages d&amp;#039;art
  &lt;br /&gt;
  - Mise en œuvre d&amp;#039;urbanisme opérationnel
  &lt;br /&gt;
  - Révision de PLU
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N124" s="1" t="inlineStr">
+      <c r="N109" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O124" s="1" t="inlineStr">
+      <c r="O109" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R124" s="1" t="inlineStr">
+      <c r="R109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
  &lt;br /&gt;
  Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S124" s="1" t="inlineStr">
+      <c r="S109" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T124" s="1" t="inlineStr">
+      <c r="T109" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U124" s="1" t="inlineStr">
+      <c r="U109" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V124" s="1" t="inlineStr">
+      <c r="V109" s="1" t="inlineStr">
         <is>
           <t>http://agence01.fr/</t>
         </is>
       </c>
-      <c r="X124" s="1" t="inlineStr">
+      <c r="X109" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Yvan Pauget, Directeur
 &lt;/p&gt;
 &lt;p&gt;
  conseil&amp;#64;agence01.fr
 &lt;/p&gt;
 &lt;p&gt;
  04 74 55 49 00
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y124" s="1" t="inlineStr">
+      <c r="Y109" s="1" t="inlineStr">
         <is>
           <t>conseil@agence01.fr</t>
         </is>
       </c>
-      <c r="Z124" s="1" t="inlineStr">
+      <c r="Z109" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
         </is>
       </c>
-      <c r="AA124" s="1" t="inlineStr">
+      <c r="AA109" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="125" spans="1:27" customHeight="0">
-      <c r="A125" s="1">
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>128955</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils juridiques</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une analyse des problématiques juridiques,
+des pièces et documents afférents selon
+les réglementations applicables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Se voir proposer des solutions et être aidé dans leur
+mise en oeuvre en matière de :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Police administrative générale, polices spéciales
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion domaniale : domaine public - privé,
+régime de la domanialité publique. Acquisitions,
+cessions, échanges, régime des différents types
+&lt;/p&gt;
+&lt;p&gt;
+ - Services publics : eau potable, assainissement,
+déchets, restauration collective, CCAS... -
+  Intercommunalité : statuts des groupements,
+transferts de compétences, modifications de
+périmètres, répartition des compétences entre
+le groupement et les communes membres,
+régime des biens et des personnels affectés aux
+compétences transférées, mise en place de services
+communs, et mutualisation
+&lt;/p&gt;
+&lt;p&gt;
+ - Urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Responsabilité administrative et pénale des
+collectivités et des élus
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etre assisté dans l&amp;#039;analyse ou la rédaction d&amp;#039;actes :
+contrats, délibérations, arrêtés, règlements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement et/ou
+échanges avec la juriste de Gironde Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse juridique ou rédaction d&amp;#039;actes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges avec la juriste de l&amp;#039;Association des Maires
+de Gironde
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;actes juridiques : délibérations, statuts,
+conventions, arrêtés, règlements...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions de notes, courriers, analyses de textes
+juridiques...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mail ou lettre de saisine de l&amp;#039;exécutif au contact retenu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs en lien avec
+la demande
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b44e-beneficier-de-conseils-juridiques/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>149125</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien un projet visant à anticiper les manques d’eau et les sècheresses à venir</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Changement climatique et impact sur les ressources en eau et les milieux naturels</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien un projet visant à anticiper les manques d&amp;#039;eau et les sècheresses à venir ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 100 000 € pour les équipements d&amp;#039;économie d&amp;#039;eau et 1 000 000 € pour les autres projets :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une avance de trésorerie de 30% dès le démarrage de votre projet
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  et
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Des dépenses remboursées jusqu&amp;#039;à 60 % du montant HT / TTC de votre projet
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une collectivité ou un groupement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un établissement public
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une association
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une entreprise...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Et votre projet concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;évaluation des ressources en eau disponibles et des besoins
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;amélioration de process et/ou la mise en œuvre de technologies économes en eau
+  &lt;/li&gt;
+  &lt;li&gt;
+   La réalisation de diagnostic eau visant à référencer les principales consommations et les possibilités d&amp;#039;économie (hors réseau alimentation en eau potable public)
+  &lt;/li&gt;
+  &lt;li&gt;
+   La mobilisation de nouvelles ressources y compris la récupération et la réutilisation des eaux de pluie ou des eaux usées traitées pour des usages compatibles (hors soutien d&amp;#039;étiage) sous réserve d&amp;#039;absence de déséquilibre ou d&amp;#039;impact sur les milieux naturels
+  &lt;/li&gt;
+  &lt;li&gt;
+   La substitution des prélèvements sur les ressources les plus sensibles, notamment les prélèvements dans les cours d&amp;#039;eau et leurs nappes d&amp;#039;accompagnement, vers des ressources moins sensibles
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études, équipements et travaux permettant de favoriser la recharge des milieux naturels et garantir les services éco-systémiques : l&amp;#039;optimisation des aménagements existants
+  &lt;/li&gt;
+  &lt;li&gt;
+   La gestion à la source les eaux pluviales en privilégiant les solutions fondées sur la nature (schéma de gestion des eaux pluviales, aménagement d&amp;#039;espaces multifonctionnels d&amp;#039;infiltration des eaux pluviales, etc)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les études, équipements et travaux permettant d&amp;#039;évaluer et renforcer la capacité d&amp;#039;adaptation des milieux aquatiques à l&amp;#039;évolution du climat, la fonctionnalité des milieux naturels (lutte contre les pollutions des milieux aquatiques induites par le réchauffement climatique), l&amp;#039;adaptation des espèces locales, la prévention et la gestion des espèces invasives.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+ &lt;/span&gt;
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/anticiper-manque-eau-et-secheresses/</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0231/depot/simple</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prenez contact dès maintenant avec les services régionaux (cf rubrique « contactez-nous »). Vous bénéficierez d&amp;#039;un entretien personnalisé afin de vous aider dans l&amp;#039;élaboration de votre projet et de vous guider dans vos démarches.
+&lt;/p&gt;
+&lt;p&gt;
+ OU
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Déposez votre demande en ligne dès que vous détenez l&amp;#039;ensemble des devis et une note décrivant le projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b735-changement-climatique-et-impact-sur-les-resso/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>30790</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des acquisitions foncières et obligations réelles environnementales (ORE) des périmètres de protection</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Acquisitions foncières et obligations réelles environnementales (ORE)</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif permet d&amp;#039;assurer un usage durable des terres en acquérant 
+des parcelles ou en mettant en place des ORE, garantissant ainsi la 
+préservation à long terme de la qualité de l&amp;#039;eau. L&amp;#039;agence accompagne 
+ces démarches en finançant les actions nécessaires pour limiter les 
+risques de pollution et assurer la protection des ressources en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Foncier</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P112" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Dans le cadre d’application des prescriptions de l’arrêté de DUP :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projets d’acquisition foncière conformes aux prescriptions de l’arrêté de DUP.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Dans le cadre d’une opération inscrite dans la stratégie 
+foncière d’une démarche territoriale sur une aire d’alimentation de 
+captage&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Garantie de l’échange entre les terrains par fourniture du 
+compromis de vente ou à défaut de l’attestation sur l’honneur ou de la 
+délibération. L’acquisition en vue d’un échange en propriété impliquant 
+une ou des parcelle(s) localisée(s) dans la (les) zone(s) à enjeux 
+identifiée(s) dans la stratégie foncière est possible dès lors que le 
+stockage temporaire des parcelles n’excède pas 6 ans. Cet échange en 
+propriété doit être conclu entre une maîtrise d’ouvrage publique et un 
+exploitant agricole.&lt;/li&gt;&lt;li&gt;Cas des obligations réelles environnementales (ORE) :
+	&lt;ul&gt;&lt;li&gt;La compétence principale du co-contractant est la protection de la ressource en eau ou du milieu naturel ou de la biodiversité,&lt;/li&gt;&lt;li&gt;Les engagements réciproques doivent présenter un niveau d’ambition suffisant pour répondre aux enjeux identifiés dans le 12&lt;sup&gt;e&lt;/sup&gt; programme,&lt;/li&gt;&lt;li&gt;Les signataires (propriétaire et co-contractant) s’engagent à contractualiser l’ORE sur une durée de 30 ans minimum.&lt;/li&gt;&lt;/ul&gt;
+	&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-acquisitions-foncieres-et-obligations-reelles-environnement.html</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-realiser-des-acquisitions-foncieres-des-perim/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>104672</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les projets éligibles relèvent notamment des domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration des connaissances et suivis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre les pollutions diffuses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation au changement climatique et gestion durable la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication, sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restauration du lit de la Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection de la ressource en eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation et innovation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/CRBV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>163875</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Lutte les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs poursuivis sont multiples : atteindre le bon état des
+masses d’eau, garantir la disponibilité de la ressource en eau, prévenir et
+gérer les crues et préserver la biodiversité, dans un contexte de changement
+climatique. &lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, l’Agence de l’eau accompagne la transition
+agroécologique et privilégie les pratiques ou les changements à l’échelle du
+système d’exploitation, tels que l’agriculture biologique, l’agriculture de
+conservation des sols, l’agroforesterie et le boisement, l’élevage à l’herbe et
+l’implantation du cultures à bas niveau d’intrants. &lt;/p&gt;&lt;p&gt;Plus particulièrement l’Agence de l’Eau a définit des objectifs
+spécifiques au titre : &lt;/p&gt;&lt;p&gt;- de la lutte contre les pollutions dans les zones à enjeu eau et plus
+particulièrement dans les aires d’alimentation des captages prioritaires où
+l’agence privilégie les projets de territoires portés par les collectivités et
+soutient des actions concourant à réduire ou maitriser les pressions à un
+niveau compatible avec l’état de la ressource en eau et les enjeux de santé
+publique associés ; &lt;/p&gt;&lt;p&gt;- du maintien des prairies et du programme de maintien de l’agriculture
+en zones humides qui poursuit un objectif de maintien des surfaces et à
+démontrer l’intérêt pour les exploitants ayant un atelier élevage de s’appuyer
+sur des prairies naturelles ;&lt;/p&gt;&lt;p&gt;- de la gestion quantitative de l’eau et de l’adaptation au changement
+climatique pour lesquelles il est visé une stabilisation des prélèvements à des
+fins d’irrigation en favorisant la recharge des nappes, l’amélioration de la
+réserve utile du sol, la résistance des plantes et la réduction de la
+consommation d’eau ; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;- des action pour la connaissance, le suivi et l’amélioration des
+pratiques de la filière d’épandage des effluents organiques ou l’enjeu est de
+favoriser le retour au sol agricole des matières organiques en créant les
+conditions de la confiance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité ou faisabilité de
+changement de système de production agricole&lt;/li&gt;&lt;li&gt;Animation pour la connaissance et le suivi de la
+filière des épandages d’effluents organiques&lt;/li&gt;&lt;li&gt;Analyses de sols (reliquats azotés, pédologie,
+micropolluants…)&lt;/li&gt;&lt;li&gt;Aides directes pour la protection de la
+ressource en eau dans les captages prioritaires&lt;/li&gt;&lt;li&gt;Aide à la conversion à l’Agriculture biologique
+(CAB)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Sols
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux personnes morales de droit public ou privé
+réalisant des opérations visant à lutter contre les pressions d’origine
+agricole.&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau intervient en
+principe sur des zonages où sont présents des enjeux en rapport avec l’eau et
+la biodiversité. Lorsque les échelles de solutions dépassent le périmètre des
+zones à enjeux, l’Agence de l’Eau peut toutefois intervenir à une échelle plus
+large. Il est tenu compte de la délibération d’intervention portant sur les
+zonages d’intervention pour les thèmes suivants :&lt;/p&gt;&lt;p&gt;-Enjeu « eau potable », en
+particulier les aires d’alimentation des captages prioritaires définis dans le
+SDAGE ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien de
+l’Agriculture en Zones Humides » ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien des prairies
+» ;&lt;/p&gt;&lt;p&gt;-Territoires à risque de tension
+quantitative de la ressource en eau, soumis à pression d’irrigation.&lt;/p&gt;&lt;p&gt;Les communes concernées par un
+programme global de lutte contre l’érosion des sols reconnu par l’Agence de
+l’Eau (programme d’animation agroécologique en lien avec l’agriculture de
+conservation des sols, programme global d’aménagements hydrauliques issu d’une
+étude préalable) sont également des territoires à enjeux pour l’Agence de
+l’Eau.&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont
+précisées plus en détail dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions concourant à créer les conditions de
+la transition agroécologique&lt;/li&gt;&lt;li&gt;Investissements dans les filières de
+transformation ou commercialisation de produits agricoles&lt;/li&gt;&lt;li&gt;Aides directes aux exploitations agricoles et à
+leur groupement&lt;/li&gt;&lt;li&gt;Aides pour la connaissance, le suivis et
+l’amélioration des pratiques de la filière d’épandage des effluents organiques &lt;/li&gt;&lt;li&gt;Les contrats d’objectifs « eau et
+agriculture »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-dorigine-agricole/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>157096</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’informations et de conseils juridiques</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Aide juridique</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficier d&amp;#039;une analyse des problématiques juridiques, des pièces et documents afférents selon les réglementations applicables
+ &lt;br /&gt;
+ Se voir proposer des informations, solutions et être aidé en matière de :
+ &lt;br /&gt;
+ -    Etat civil
+ &lt;br /&gt;
+ -    Fonctionnement et tenue des assemblées délibérantes (conseil municipal...)
+ &lt;br /&gt;
+ -    Statut de l&amp;#039;élu
+ &lt;br /&gt;
+ -    Cimetières et législation funéraire
+ &lt;br /&gt;
+ -    Police administrative générale, polices spéciales, police judiciaire
+ &lt;br /&gt;
+ -    Gestion domaniale : domaine public - privé, cessions, acquisitions, baux, biens sans maître, édifices menaçant ruine
+ &lt;br /&gt;
+ -    Voirie (domaine public routier, chemins ruraux)
+ &lt;br /&gt;
+ -    Services publics : eau potable, assainissement, déchets ...
+ &lt;br /&gt;
+ -    Affaires scolaires, périscolaire
+ &lt;br /&gt;
+ -    Intercommunalité
+ &lt;br /&gt;
+ -    Marchés publics
+ &lt;br /&gt;
+ -    Urbanisme
+ &lt;br /&gt;
+ -    Cultes (édifices cultuels, presbytères, relations avec les fabriques)
+ &lt;br /&gt;
+ •    Être assisté dans l&amp;#039;analyse ou la rédaction d&amp;#039;actes : contrats, délibérations, arrêtés, règlements
+ &lt;br /&gt;
+ •    Bénéficier de fiches et de dossiers pratiques disponibles sur le site de MATEC (accessibles par identifiant et mot de passe)
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables :
+ &lt;br /&gt;
+ •    Informations et conseils juridiques
+ &lt;br /&gt;
+ •    Rédaction d&amp;#039;actes juridiques : délibérations, statuts, conventions, arrêtés, règlements...
+ &lt;br /&gt;
+ •    Propositions de notes, courriers, analyses de textes juridiques...
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3efa-beneficier-dinformations-et-de-conseils-jurid/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>155570</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la récupération et l'utilisation des eaux pluviales des bâtiments publics existants</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>RÉCUPÉRATION ET UTILISATION DES EAUX PLUVIALES DES BÂTIMENTS PUBLICS EXISTANTS</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les investissements nécessaires à la récupération des eaux de pluie des toitures des bâtiments publics existants afin de favoriser les économies d&amp;#039;eau par une utilisation à l&amp;#039;extérieur et/ou l&amp;#039;intérieur des bâtiments (usages autorisés selon les dispositions réglementaires en vigueur).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités compétents (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études préalables, outils de communication associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de terrassement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de récupération des eaux de pluie aériens ou enterrés normalisés (cuves PEHD, bétons, citernes...) y compris accessoires de collecte et de filtration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements nécessaires à l&amp;#039;utilisation des eaux de pluie (filtres, systèmes de pompage, canalisations, disconnecteurs, compteurs, signalétique...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Petits équipements hydro économes associés au projet (limiteurs de débits, réducteurs de pression...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositifs de récupération non normalisés ou collectant des eaux de pluie des toitures composées d&amp;#039;amiante ciment ou de plomb
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réserves incendie (autre dispositif d&amp;#039;aide)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares et bassins
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plancher/plafond :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 50.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses devront répondre à la réglementation et aux règles de l’art en vigueur (recommandations techniques).&lt;/li&gt;&lt;li&gt;Vérification de l’adéquation entre les ressources et les besoins (ou formulaire simplifié à renseigner) :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Éléments techniques justifiant le dimensionnement par rapport aux besoins d’utilisation des eaux de pluie : surfaces et type de toiture collectées, volumes d’eau de pluie récupérables, volume de stockage… ,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Estimation de l’économie annuelle d’eau potable prévisionnelle,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Modalités de surveillance et d’entretien des équipements.&lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’avis technique de la Direction de l’Environnement pourra être sollicité concernant les aspects touchant à la conception et à la mise en œuvre des équipements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/recuperation-et-utilisation-des-eaux-pluviales-des-batiments-existants/</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c2f-modele/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
         <v>160377</v>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Expérimenter les solutions fondées sur la nature pour atténuer le changement climatique et ses conséquences</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des Boucles de la Seine Normande (PNR)</t>
         </is>
       </c>
-      <c r="G125" s="1" t="inlineStr">
+      <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...6 lines deleted...]
-Ingénierie technique
+Association</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="J125" s="1" t="inlineStr">
+      <c r="J117" s="1" t="inlineStr">
         <is>
           <t>max : 80% Plancher = 2 000 €, plafond = 60 000 €</t>
         </is>
       </c>
-      <c r="K125" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L125" s="1" t="inlineStr">
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Elévation du niveau marin, sécheresse, perturbation des précipitations, etc., le changement climatique est déjà une réalité en Normandie et sur le territoire « Seine Normande ». A moyen terme, les effets attendus du changement climatique sur les habitants et les ressources seront problématiques : pression sur la qualité et la quantité de la ressource en eau potable, baisse de la qualité de l&amp;#039;air, variations saisonnières plus sévères, inondation en bord de Seine et le long des rivières, baisse de la qualité des sols avec des effets sur l&amp;#039;agriculture, et sur la santé, sécheresses qui pourraient faire baisser les rendements agricoles, présence plus importante d&amp;#039;espèces invasives.
 &lt;/p&gt;
 &lt;p&gt;
  Pour limiter et stabiliser le réchauffement climatique, il faudrait baisser les émissions de CO2 rapidement, avec un objectif de zéro émission nette en 2050, et réduire fortement aussi les émissions des autres gaz à effet de serre. Il faudra également s&amp;#039;adapter et modifier nos habitudes de vie. Pour relever ces défis, les acteurs du territoire font le pari de la nature : la nature pour se reconnecter à nos besoins essentiels, les solutions fondées sur la nature pour développer des alternatives économiques viables et durables moins coûteuses à long terme que des investissements technologiques ou la construction et l&amp;#039;entretien d&amp;#039;infrastructures, la nature au cœur de nouvelles formes d&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;p&gt;
  Objectif stratégique  : Limiter les conséquences du changement climatique pour les habitants
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs opérationnels :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La reconnexion à la nature
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;expérimentation des solutions fondées sur la nature
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de nouvelles formes d&amp;#039;urbanisme
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M125" s="1" t="inlineStr">
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LEADER interviendra pour soutenir les actions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions d&amp;#039;éducation ou de sensibilisation permettant une prise de conscience à tout âge de notre interdépendance avec la nature.
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la recherche et à l&amp;#039;expérimentation de solutions innovantes pour diminuer la production de gaz à effet de serre, l&amp;#039;impact sur l&amp;#039;environnement et améliorer l&amp;#039;adaptation au réchauffement climatique.
  &lt;/li&gt;
  &lt;li&gt;
   Développement de nouvelles formes d&amp;#039;urbanisme alternatives à l&amp;#039;échelle d&amp;#039;un aménagement, d&amp;#039;un bâtiment, d&amp;#039;une rue ou d&amp;#039;un quartier, d&amp;#039;une ville ou d&amp;#039;un village.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N125" s="1" t="inlineStr">
+      <c r="N117" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O125" s="1" t="inlineStr">
+      <c r="O117" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R125" s="1" t="inlineStr">
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les porteurs de projets publics doivent faire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la preuve d&amp;#039;une démarche partenariale (par exemple projets collectifs, partenariats publics-privés)
  &lt;/li&gt;
  &lt;li&gt;
   la démonstration que le projet répond à un besoin du territoire (par exemple : étude préalable, consultation des habitants, partenariat public/ privé)
  &lt;/li&gt;
  &lt;li&gt;
   la preuve que les dépenses d&amp;#039;aménagement confèrent un caractère innovant et/ou exemplaire, ou offrent une réelle plus-value au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De façon générale, les projets &amp;gt; 1M€ HT de dépenses éligibles seront inéligibles au programme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S125" s="1" t="inlineStr">
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T125" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U125" s="1" t="inlineStr">
+      <c r="U117" s="1" t="inlineStr">
         <is>
           <t>GAL Seine Normande</t>
         </is>
       </c>
-      <c r="V125" s="1" t="inlineStr">
+      <c r="V117" s="1" t="inlineStr">
         <is>
           <t>https://leader-seine-normande.fr/</t>
         </is>
       </c>
-      <c r="X125" s="1" t="inlineStr">
+      <c r="X117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Emma EL AOUNI, chargée de mission animation LEADER
 &lt;/p&gt;
 &lt;p&gt;
  02 76 27 88 55
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;
   emma.elaouni&amp;#64;leader-seine-normande.com
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y125" s="1" t="inlineStr">
+      <c r="Y117" s="1" t="inlineStr">
         <is>
           <t>karine.lecroq@leader-seine-normande.com</t>
         </is>
       </c>
-      <c r="Z125" s="1" t="inlineStr">
+      <c r="Z117" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/833d-developper-lentreprenariat-et-experimenter-de/</t>
         </is>
       </c>
-      <c r="AA125" s="1" t="inlineStr">
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Boucles de la Seine Normande</t>
+        </is>
+      </c>
+      <c r="AD117" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>06/02/2024</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="126" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-      <c r="A127" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>155112</v>
       </c>
-      <c r="B127" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover et réhabiliter l’hôtellerie de plein air et des aires de camping-cars publiques</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Hôtellerie de plein air et aire d’accueil de camping-cars (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G127" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H127" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K127" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L127" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation et réhabilitation d&amp;#039;hôtellerie de plein air et d&amp;#039;aires de camping-cars publiques
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air (camping)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Espaces extérieurs destinés à l&amp;#039;accueil de tentes, de caravanes, de résidences mobiles de loisirs et d&amp;#039;habitations légères de loisirs. Ils sont constitués a minima de 6 emplacements nus ou équipés de l&amp;#039;une de ces installations, ainsi que d&amp;#039;équipements communs.
 &lt;/p&gt;
 &lt;p&gt;
  Les hébergements classés sont évalués selon trois grands axes : la qualité de confort, la qualité des services, les bonnes pratiques en matière de respect de l&amp;#039;environnement et d&amp;#039;accueil des clientèles en situation de handicap.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Aire d&amp;#039;accueil de camping-cars
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aire d&amp;#039;accueil de camping-cars est un espace ouvert gratuit ou non, dans ou en dehors d&amp;#039;un camping, réservé au stationnement des camping-cars de jour comme de nuit. Au-delà de 50 places, elle est soumise au permis d&amp;#039;aménager pour les parkings (R. 421-19 j du code de l&amp;#039;urbanisme). Elle peut être équipée d&amp;#039;une aire de services qui est un dispositif sanitaire technique proposé aux camping-caristes afin d&amp;#039;effectuer les opérations nécessaires comme la vidange des eaux usées et l&amp;#039;approvisionnement en eau potable.
 &lt;/p&gt;
 &lt;p&gt;
  NB : Les projets de création seront analysés au regard des besoins identifiés dans la stratégie touristique du territoire intercommunal concerné. Les projets devront donc répondre à un intérêt touristique avéré et à une problématique constatée de régulation du stationnement de ce type de véhicules.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N127" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public</t>
         </is>
       </c>
-      <c r="O127" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R127" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Hôtellerie de plein air
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de contribuer au développement économique et touristique par une offre d&amp;#039;hébergement de qualité. Seuls les établissements classés minimum 2 étoiles et ouvert au minimum entre mai et septembre pourront bénéficier de ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  A partir de 150 000 € d&amp;#039;investissement, le projet nécessite de faire appel à un cabinet spécialisé qui réalisera préalablement une étude de faisabilité (dépense éligible).
 &lt;/p&gt;
 &lt;p&gt;
  Les terrains de camping concernés devront comporter au minimum 30% de leurs emplacements ouverts à la location (à la nuitées, semaine ou au mois pour une clientèle de passage).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Respect de la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public ;
   &lt;/li&gt;
@@ -19930,693 +20718,1362 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie.
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S127" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T127" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U127" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V127" s="1" t="inlineStr">
+      <c r="V118" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/hotellerie-de-plein-air-et-aire-daccueil-de-camping-cars-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W127" s="1" t="inlineStr">
+      <c r="W118" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X127" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.98.70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y127" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z127" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4857-hotellerie-de-plein-air-et-aire-daccueil-de-c/</t>
         </is>
       </c>
-      <c r="AA127" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="128" spans="1:27" customHeight="0">
-      <c r="A128" s="1">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>53696</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;émergence de projet de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la mise en œuvre de politiques publiques prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
+&lt;/p&gt;
+&lt;p&gt;
+ La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Patrimoine et monuments historiques
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Alimentation
+Revitalisation
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;blockquote&gt;
+ &lt;blockquote&gt;
+  &lt;br /&gt;
+ &lt;/blockquote&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Marie BRAU, référente territoriale du Gaillacois et Vaurais
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : marie.brau&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone :  06 07 78 22 86
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : sophie.debrieu&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 72 24 72 70
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 89 30 04 35
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril CREME, chef du pôle appui territorial
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : cyril.creme&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 81 27 51 19
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>christophe.antoine@tarn.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>DDT 81</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2020</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>165103</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et reconquérir la qualité des ressources en eau dans les aires d’alimentation des captages</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et reconquérir la qualité des ressources en eau dans les aires d’alimentation des captages</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet visant à améliorer la qualité des ressources en eau pour l’alimentation en eau potable ?&lt;/h2&gt;&lt;p&gt;Bénéficiez de l’aide régionale :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Pour votre projet retenu à l’AMI Filières favorables à la ressource en eau&lt;/li&gt;
+&lt;li&gt;Pour votre projet sur un territoire faisant l’objet d’une contractualisation avec la Région (SENS 2027, etc.)&lt;/li&gt;
+&lt;li&gt;Pour d’autres projets d’investissement pour la lutte contre les pollutions diffuses&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide, si vous êtes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une collectivité territoriale ou un groupement&lt;/li&gt;
+&lt;li&gt;Un établissement public&lt;/li&gt;
+&lt;li&gt;Une association&lt;/li&gt;
+&lt;li&gt;Une entreprise, etc.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et si votre projet concerne :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Le développement de filières de systèmes et cultures à bas niveau d’impact sur la ressource en eau (tous débouchés, tels que l’alimentation, l’énergie, le textile, le bâtiment, le biocontrôle, etc.)&lt;/li&gt;
+&lt;li&gt;La lutte contre les pollutions diffuses permettant la réduction de l’usage des phytosanitaires et la préservation/reconquête de la qualité de l’eau&lt;/li&gt;
+&lt;li&gt;Des études à caractère général ou opérationnel, ayant pour objet la définition de plans d’actions de reconquête de la qualité de l’eau (délimitation d’AAC, Diagnostic Territorial Multi Pressions, volet ressources des Plans de Gestion de la Sécurité Sanitaire des Eaux (PGSSE) en zone rurale s’appuyant sur la méthode définie dans le guide technique de l’Association Scientifique et Technique pour l’Eau et l’Environnement -ASTEE-)&lt;/li&gt;
+&lt;li&gt;Des équipements destinés à la mise en place de l’autocontrôle de la qualité de l’eau des collectivités dans le cadre des PGSSE en zone rurale&lt;/li&gt;
+&lt;li&gt;De l’expérimentation, notamment pour le développement des cultures à bas niveau d’impact et la mise en place de leviers agronomiques permettant la réduction de l’usage des phytosanitaires, prenant en compte le changement climatique (désherbage mécanique, innovation technologique, définition d’itinéraires techniques de cultures à bas niveau d’impact, etc.)&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Taux maximum :&lt;br /&gt;
+&lt;/strong&gt;Analyse au cas par cas, suivant le type de porteur et les éventuels régimes d’état mobilisés.&lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Prenez contact dès maintenant avec les services régionaux&lt;/strong&gt;. Vous bénéficierez d’un &lt;strong&gt;entretien personnalisé&lt;/strong&gt; afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;
+&lt;p&gt;OU&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne &lt;/strong&gt;dès que vous détenez l’ensemble des devis et une note décrivant le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2024</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preserver-qualites-eau-captages/</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0291/depot/simple</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prenez contact dès maintenant avec les services régionaux. Vous bénéficierez d’un entretien personnalisé afin de vous aider dans l’élaboration de votre projet et de vous guider dans vos démarches.&lt;/p&gt;&lt;p&gt;OU&lt;/p&gt;&lt;p&gt;Déposez votre demande en ligne dès que vous détenez l’ensemble des devis et une note décrivant le projet.&lt;/p&gt;&lt;p&gt;Contactez Marion PETIN&lt;/p&gt;&lt;p&gt;marion.petin&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 88 76 23 16 &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-reconquerir-la-qualite-des-ressources-en-eau-dans-les-aires-dalimentation-des-captages/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
         <v>163874</v>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G128" s="1" t="inlineStr">
+      <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H128" s="1" t="inlineStr">
+      <c r="H121" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I128" s="1" t="inlineStr">
+      <c r="I121" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K128" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L128" s="1" t="inlineStr">
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
 entraîné une artificialisation des zones urbanisées altérant durablement les
 fonctions écologiques des sols urbains, en particulier leurs fonctions
 hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
 le plus souvent par une imperméabilisation qui constitue la forme la plus
 sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
 naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
 l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
 corolaire un accroissement des ruissellements urbains, quasi-systématiquement
 gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
 inondations et des impacts plus ou moins significatifs sur la qualité des
 milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
 60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
 sont rejetés sans traitement au droit des déversoirs d’orage directement dans
 les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
 la vie présente dans ces sols et leur capacité à être supports de biodiversité,
 les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
 plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
 les capacités de stockage de carbone dans les sols sous forme de matière
 organique, facteur d’atténuation du dérèglement climatique, mais aussi de
 réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
 par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
 au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
 l’expression de leurs services écosystémiques, en repensant la place de l’eau
 et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
 constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
 Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
 Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
 première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
 titre de la présente délibération visent à impulser et accompagner la
 nécessaire transformation des modes d’aménagement urbain, de tendre vers un
 urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
 l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
 dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
 habitants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M128" s="1" t="inlineStr">
+      <c r="M121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
 en améliorant leur état initial par la création de nouveaux espaces de nature
 en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N128" s="1" t="inlineStr">
+      <c r="N121" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O128" s="1" t="inlineStr">
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P128" s="1" t="inlineStr">
+      <c r="P121" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q128" s="1" t="inlineStr">
+      <c r="Q121" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R128" s="1" t="inlineStr">
+      <c r="R121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
 village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S128" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T128" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U128" s="1" t="inlineStr">
+      <c r="U121" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V128" s="1" t="inlineStr">
+      <c r="V121" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X128" s="1" t="inlineStr">
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y128" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z128" s="1" t="inlineStr">
+      <c r="Z121" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
         </is>
       </c>
-      <c r="AA128" s="1" t="inlineStr">
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="129" spans="1:27" customHeight="0">
-[...243 lines deleted...]
-      <c r="A130" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
         <v>163041</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Préserver, valoriser et gérer durablement le patrimoine naturel du Pays d'Auge</t>
         </is>
       </c>
-      <c r="C130" s="1" t="inlineStr">
+      <c r="C122" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="F130" s="1" t="inlineStr">
+      <c r="F122" s="1" t="inlineStr">
         <is>
           <t>Région académique — Normandie</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H130" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I130" s="1" t="inlineStr">
+      <c r="I122" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 80</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Pays d’Auge se distingue par la qualité́ et la diversité́ de son patrimoine naturel : bocages, prairies, forêts, littoral, faune, flore, ressources en eau, etc. Sources de bien-être, de biodiversité et de dynamisme touristique et économique, ces éléments naturels constituent des marques identitaires fortes pour le territoire qu’il convient de préserver et de valoriser. Répondant à 8 objectifs prioritaires du SRADDET normand et prenant en considération les constats scientifiques d’érosion de la biodiversité et du littoral du GIEC normand, cette fiche-action n°2 de la stratégie Locale de développement LEADER permet d’accompagner la mise en œuvre opérationnelle des transitions écologiques à opérer dans les territoires pour réduire les causes du changement climatique, protéger les espaces naturels littoraux et d’arrière-pays et valoriser leurs paysages. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt; &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver durablement les ressources et les espaces naturels du territoire&lt;/li&gt;&lt;li&gt;Renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser différents publics sur la préservation du patrimoine naturel et inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Former les acteurs économiques du territoire à intégrer la dimension environnementale dans leurs pratiques pour limiter l’impact écologique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans au moins un des types d&amp;#039;opération ci-dessous) :&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Recensement, restauration et gestion durable du patrimoine naturel du Pays d’Auge&lt;/li&gt;&lt;li&gt;Opérations d’aménagement et de valorisation des espaces et ressources naturelles pour sensibiliser et accueillir le public tout en respectant les milieux&lt;/li&gt;&lt;li&gt;Sensibilisation et information auprès des publics à la protection et gestion durable du patrimoine naturel et à l&amp;#039;écocitoyenneté, aménagement de lieux et d’espaces d’accueil dédiés&lt;/li&gt;&lt;li&gt;Structuration et soutien des réseaux d’acteurs du domaine de l’environnement&lt;/li&gt;&lt;li&gt;Actions visant au développement de jardins partagés, potagers pédagogiques, jardins en permaculture accessibles à tous &lt;/li&gt;&lt;li&gt;Utilisation de solutions fondées sur la nature pour renaturaliser les centre-bourgs et renforcer l&amp;#039;adaptation au changement climatique (études)&lt;/li&gt;&lt;li&gt;Actions visant à limiter l’utilisation d’eau potable pour des usages non-alimentaires&lt;/li&gt;&lt;li&gt;Sensibilisation et la formation des artisans à l’utilisation d’agro-matériaux pour la construction et la rénovation des bâtiments et soutien aux réseaux d’acteurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise en place de jardins partagés citoyens ; Gestion de marais ; Action éducative auprès du grand public ; Développement d&amp;#039;un parcours pédagogique d&amp;#039;éducation à l&amp;#039;environnement...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N122" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Santé
 Education et renforcement des compétences
 Biodiversité
 Mers et océans
 Milieux humides
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O122" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet de préserver durablement les ressources et/ou espaces naturels du Pays d&amp;#039;Auge&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer l&amp;#039;adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Le projet permet d&amp;#039;informer et sensibiliser le public sur la préservation du patrimoine naturel et d&amp;#039;inciter aux démarches écoresponsables&lt;/li&gt;&lt;li&gt;Le projet permet de développer durablement l&amp;#039;attractivité économique des zones rurales via ses filières locales&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Voiries et réseaux divers en dehors de la gestion de l’eau ; &lt;/span&gt;Construction de bâtiment non réversible ; Installation sanitaires classiques avec usage d’eau ; Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S122" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T122" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U122" s="1" t="inlineStr">
         <is>
           <t>GAL Pays d'Auge</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V122" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/programme-europeen-LEADER</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X122" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y122" s="1" t="inlineStr">
         <is>
           <t>emmanuelle.pruneaud@calvados.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z122" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preserver-valoriser-et-gerer-durablement-le-patrimoine-naturel-du-pays-dauge/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA122" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD122" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="131" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E131" s="1" t="inlineStr">
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>139934</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une aide pour accompagner, définir, piloter et exploiter un projet dans le domaine de l’eau et de l’assainissement</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission eau-assainissement</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de Cantal Ingénierie &amp;amp; Territoires (CIT) dans le domaine de l&amp;#039;eau et de l&amp;#039;assainissement s&amp;#039;inscrit en complément des missions obligatoires d&amp;#039;assistance technique réalisées par la MAGE (Mission d&amp;#039;Assistance à la Gestion de l&amp;#039;Eau) du département, en proposant des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Eau Potable : la création et l&amp;#039;aménagement d&amp;#039;ouvrages d&amp;#039;eau potable (captages réservoirs, stations de pompage), la mise en place de traitement de potabilisation, de travaux d&amp;#039;interconnexion de réseaux, de mise en place de compteurs de sectorisation et de télésurveillance, la passation de contrats de prestation ou de concession,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assainissement Collectif : des travaux de mise en séparatif ou de réhabilitation de réseaux de collecte, la création ou la réhabilitation de systèmes de traitement des eaux usées, la mise en place de dispositifs d&amp;#039;auto surveillance et/ou de mesure, la passation de contrats de prestation ou de concession.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;études dans le domaine de l&amp;#039;eau : diagnostic de réseaux et d&amp;#039;ouvrages, études de valorisation des boues, révision de zonage, étude de gouvernance préalable à un transfert de compétences
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Transition énergétique
+Equipement public
+Appui méthodologique
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre adhérent à CIT
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conventionnement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/683e-beneficier-dune-aide-pour-accompagner-definir/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>120278</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Mener des Opérations d’Aménagement Foncier Agricole Forestier et Environnemental (AFAFE) et d’Echanges et Cessions d’Immeubles</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement foncier rural</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G131" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H131" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations d&amp;#039;Aménagement Foncier Agricole Forestier et Environnemental (AFAFE) et d&amp;#039;Echanges et Cessions d&amp;#039;Immeubles
+ &lt;br /&gt;
+ Ruraux (ECIR) avec les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Améliorer les conditions d&amp;#039;exploitation des propriétés
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   rurales agricoles et forestières :
+  &lt;/strong&gt;
+  regroupement des parcelles et rapprochement du siège d&amp;#039;exploitation, amélioration de l&amp;#039;accès aux parcelles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Assurer la mise en valeur des espaces naturels ruraux
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   et la préservation de l&amp;#039;environnement :
+  &lt;/strong&gt;
+  gérer au mieux les espaces naturels et agricoles, et les intégrer comme des atouts du territoire. Cet outil foncier peut être utilisé par exemple, dans le cadre d&amp;#039;une démarche pour améliorer la qualité de l&amp;#039;eau sur un captage d&amp;#039;eau potable, pour préserver des milieux naturels comme les zones humides, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Contribuer à l&amp;#039;aménagement du territoire communal :
+  &lt;/strong&gt;
+  possibilité pour les Collectivités de se constituer des réserves foncières pour des projets d&amp;#039;équipements publics et de gestion et protection de l&amp;#039;environnement et des paysages, de modifier le réseau de voirie, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Echanges avec la Collectivité (mail ou téléphone) :
+&lt;/p&gt;
+&lt;p&gt;
+ RDV sur place pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  affiner les besoins (enjeux et objectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  informer sur le cadre réglementaire, les enjeux et objectifs des outils,
+ &lt;/li&gt;
+ &lt;li&gt;
+  présenter les différentes procédures et leur déroulement
+ &lt;/li&gt;
+ &lt;li&gt;
+  définition de la démarche à mettre en œuvre et du calendrier envisagé
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;ouvrage déléguée (MOD) (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A noter l&amp;#039;aménagement foncier est une compétence du Département. Les opérations sont donc conduites par des Commissions sous la responsabilité du Département.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion des procédures de marché public : rédaction des dossiers de consultation, organisation de la consultation, analyse des offres, choix du prestataire, passation des marchés et suivi)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et validation des études préalables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion administrative, réglementaire et financière des procédures : organisation des réunions, rédaction des actes administratifs, mise en œuvre des enquête publiques, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des opérations entre les géomètres, les bureaux d&amp;#039;études, les communes et les partenaires institutionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi des opérations dans les communes : animation et secrétariat des commissions, participation aux réunions de travail, accompagnement de la collectivité dans ses choix, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi des éventuels contentieux : Instruction préalable des réclamations, gestion du contentieux (rédaction de mémoires en défense, relation avec le Tribunal Administratif)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Foncier
+Agriculture et agroalimentaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/amenagement-foncier-rural/</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement agricole, Agroalimentaire et Bois
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 79 26 20
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:sbarray&amp;#64;ladrome.fr" rel="noopener" target="_blank"&gt;
+  sbarray&amp;#64;ladrome.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9732-amenagement-foncier-rural/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>149553</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et des travaux dans le domaine de l’assainissement</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>ASSAINISSEMENT</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K131" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L131" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;accompagner les collectivités éligibles dans la réalisation d&amp;#039;études et de travaux dans les domaines de l&amp;#039;assainissement, et plus particulièrement les projets contribuant à l&amp;#039;amélioration de la qualité des milieux ou à enjeux sanitaires.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subventions d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT en lien avec les prestations éligibles.
  &lt;br /&gt;
  Les dépenses prises en compte sont les dépenses réelles, éventuellement réduites en fonction de plafonds d&amp;#039;aides ou de forfaits. Les plafonds d&amp;#039;aides correspondent à un montant maximal d&amp;#039;aide pour une opération considérée (hors tranches fonctionnelles).
  &lt;br /&gt;
  Par ailleurs, le Département peut, au vu des documents fournis à l&amp;#039;appui de la demande de subvention :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -20697,64 +22154,64 @@
  Selon le règlement financier général pour les subventions :
 &lt;/p&gt;
 &lt;p&gt;
  Acompte de la subvention sur présentation du cahier des charges et de l&amp;#039;acte d&amp;#039;engagement ou de la lettre de commande.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Acompte de 50% de la subvention pour les communes et EPCI dont le potentiel Fiscal est &amp;lt; 1 300 000€
   &lt;/li&gt;
   &lt;li&gt;
    Acompte de 30% de la subvention pour les autres communes de &amp;lt; 5 000 habitants, et les EPCI non urbains ou de type SIVU
   &lt;/li&gt;
   &lt;li&gt;
    Pas d&amp;#039;acompte au démarrage pour les autres, le versement de la subvention se faisant au fur et à mesure des dépenses justifiées
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h3&gt;
  Bases réglementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Dispositif approuvé par délibération du 20 février 2023
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N131" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O131" s="1" t="inlineStr">
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R131" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions générales :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;éligibilité des projets est conditionnée par le prix de l&amp;#039;eau : pour les travaux et pour les études, le prix  de l&amp;#039;eau minimum doit être supérieur ou égal à 1 € HT / m3 (part assainissement et hors redevance agence de l&amp;#039;eau).
   &lt;/li&gt;
  &lt;/ul&gt;
  Pour les communes pratiquant, par dérogation préfectorale, un prix au forfait, celui-ci sera ramené à un prix au mètre cube, en considérant un volume moyen de 120m3 /an/ abonné.
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les études : nécessité d&amp;#039;associer le Département au comité de pilotage
   &lt;/li&gt;
   &lt;li&gt;
    Pour les travaux : nécessité de disposer d&amp;#039;un SDA récent (moins de 10 ans), conformité du projet avec la réglementation et avec les conclusions du SDA.
@@ -20949,2094 +22406,941 @@
   &lt;/li&gt;
   &lt;li&gt;
    La création ou l&amp;#039;amélioration de station de traitement des eaux usées pour traiter des pollutions nouvelles
   &lt;/li&gt;
   &lt;li&gt;
    La collecte et le transport des eaux pluviales sauf ceux mentionnés précédemment
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;extension de réseau autres que ceux mentionnés précédemment
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de raccordement, de collecte et le transport des effluents industriels autres que ceux mentionnés précédemment
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;entretien et de maintenance courante
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Les collectivités territoriales et leurs groupements : communes, EPCI, syndicats d&amp;#039;eau, sous conditions
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S131" s="1" t="inlineStr">
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T131" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U131" s="1" t="inlineStr">
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V131" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aidefinanciere/assainissement/</t>
         </is>
       </c>
-      <c r="X131" s="1" t="inlineStr">
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Service Instructeur et Référents
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;Environnement – Service de la Gestion de l&amp;#039;Eau
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Audrey BONNEFOY,
  Cheffe de Service  :
    Tél : 04 75 79 82 63
 &lt;/p&gt;
 &lt;p&gt;
  Nicolas RICCIO,
  Chargé de la Programmation des aides,
    Tél : 04 75 79 81 29
   –
  &lt;a href="mailto:nriccio&amp;#64;ladrome.fr" target="_self"&gt;
   nriccio&amp;#64;ladrome.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y131" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z131" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/62cd-assainissement/</t>
         </is>
       </c>
-      <c r="AA131" s="1" t="inlineStr">
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2023</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="132" spans="1:27" customHeight="0">
-[...29 lines deleted...]
-      <c r="H132" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>105268</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Financer des installations sportives relatives au football</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K132" s="1" t="inlineStr">
+      <c r="J126" s="1" t="inlineStr">
+        <is>
+          <t>Les modalités de financement sont définies par les Ligues et Districts dans le cadre d'une stratégie territoriale des équipements sportifs, et sont propres à chaque territoire.</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L132" s="1" t="inlineStr">
-[...89 lines deleted...]
-&lt;/h3&gt;
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l&amp;#039;intermédiaire de ce dispositif, la Fédération Française de Football souhaite accompagner la mise en place de projets d&amp;#039;équipements visant à améliorer l&amp;#039;accueil, la sécurité et les conditions de pratique de ses licencié(e)s, et de leur proposer de nouveaux espaces répondant à leurs attentes.&lt;/p&gt;
+&lt;p&gt;
+ Veuillez contacter votre District/Ligue d&amp;#039;appartenance avant de déposer un éventuel dossier (contact dans le cahier des charges en annexe).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets éligibles à un financement FAFA Equipement Clubs-Collectivités :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &amp;#43;
-[...155 lines deleted...]
-      <c r="S132" s="1" t="inlineStr">
+  Création d&amp;#039;un club house
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou travaux pour mise en conformité réglementaire d&amp;#039;un ensemble vestiaires ou locaux pour un classement fédéral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou mise en conformité d&amp;#039;un éclairage ou rénovation pour un classement fédéral. Remplacement par des projecteurs LED
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux en pelouse naturelle ou pelouse naturelle renforcée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement/Amélioration d&amp;#039;un terrain en pelouse naturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux éclairé en gazon synthétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du revêtement gazon synthétique sur un terrain de grands jeux éclairé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de Football à 8 contre 8 éclairé en gazon synthétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet d&amp;#039;équipement donnant lieu à un classement de l&amp;#039;installation en T7 ou un éclairage d&amp;#039;entraînement en E7
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autre projet participant à l&amp;#039;amélioration de la trajectoire environnementale
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la F.F.F., soit une collectivité locale en collaboration avec un club support affilié à la F.F.F. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier doit être saisi par le District au plus tard trois mois après la date de commencement des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé obligatoirement au sein d&amp;#039;une installation sportive utilisée par le club support ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un plan d&amp;#039;utilisation des installations envisagées dans le respect des attentes de la F.F.F. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter de la date d&amp;#039;attribution de la subvention par la F.F.F.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_clubs-collectivites_25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>ctruong@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8568-financer-les-installations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>29/11/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="133" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G133" s="1" t="inlineStr">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>165397</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Futnet (Tennis ballon)</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...7 lines deleted...]
-      <c r="K133" s="1" t="inlineStr">
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I127" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J127" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L133" s="1" t="inlineStr">
-[...111 lines deleted...]
-      <c r="S133" s="1" t="inlineStr">
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le Futnet (Tennis-ballon) est un sport en plein
+ développement&lt;/strong&gt;. Extrêmement complet, il requiert
+vitesse, précision et habileté. Il se pratique sur un
+terrain rectangulaire constitué d’une aire de jeu, d’une
+zone de dégagement et séparé d’un filet. La pratique
+emprunte des caractéristiques au football, au tennis et
+au volley et permet aux joueur(euse)s de progresser
+d’un point de vue technique et stratégique dans un
+format ludique et convivial. &lt;/p&gt;&lt;p&gt;Créer un espace d’activités supplémentaires pour les
+ clubs et les collectivités pour développer la pratique
+ spécifique du Futnet s’inscrit dans une volonté de
+pratique mixte et intergénérationnelle, de loisir et de
+compétition, ou de pratique associée (exercices de
+Futnet lors d’entraînements de Foot à 11, Futsal…).&lt;/p&gt;&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges et du cahier des charges
+technique fédéral relatif à la &lt;strong&gt;construction de terrains de Futnet&lt;/strong&gt;, une subvention peut être
+accordée selon les modalités de financement en vigueur, à savoir &lt;strong&gt;une aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;La base subventionnable se limite à l’emprise du terrain (terrassement, fourniture et pose du revêtement,
+acquisition du/des filets de Futnet…). Ainsi les frais de Bureau d’études/Maîtrise d’œuvre, de travaux de voirie,
+d’extension des réseaux (eau, téléphone, électricité...) et d’aménagement périphérique (plantation, mobilier
+urbain, places de stationnement autres que pour personnes à mobilité réduite...) ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P127" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q127" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Seuls les projets suivants seront éligibles&lt;/u&gt;&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être, &lt;strong&gt;soit un club affilié à la FFF&lt;/strong&gt;, &lt;strong&gt;soit une collectivité locale&lt;/strong&gt; en
+collaboration avec un club support affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage (recommandé) de celui-ci, &lt;strong&gt;doivent être conformes au cahier des charges
+ technique fédéral&lt;/strong&gt; relatif à la réalisation d’un terrain de Futnet – Édition juillet 2025
+(cf. Annexe - pages 1 à 8) ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;La date de commencement des travaux &lt;/strong&gt;&lt;strong&gt;ne doit pas être antérieure de plus de 3 mois&lt;/strong&gt; à celle du
+dépôt du dossier au District d’appartenance ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’équipement projeté&lt;/strong&gt; doit être situé &lt;strong&gt;au sein d’un complexe sportif&lt;/strong&gt; utilisé par le club support
+dont &lt;strong&gt;au moins une installation est classée au niveau T6 min. ou adossé à un gymnase classé
+Futsal 4 min&lt;/strong&gt;. équipé de deux vestiaires de minimum chacun 14 m2, douches et sanitaires avec un
+accès direct piétons ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le terrain pourra être situé au sein d’un établissement scolaire&lt;/strong&gt; (collège, lycée). Le club support,
+affilié à la FFF, qui sera associé au projet, devra alors bénéficier d’un accès privilégié au terrain,
+encadré par la mise en place d’une &lt;strong&gt;convention d’utilisation et d’un planning d’utilisation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un projet d’utilisation des installations
+envisagées dans le respect des attentes de la FFF ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le maître d’ouvrage doit réaliser son opération dans un délai de 24 mois&lt;/strong&gt; à compter de la date
+ d’attribution de la subvention par le Bureau Exécutif de la Ligue du Football Amateur.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U133" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA133" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W127" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>mlangot@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="134" spans="1:27" customHeight="0">
-[...682 lines deleted...]
-      <c r="A138" s="1">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
         <v>94791</v>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Appuyer les collectivités dans la définition et la mise en oeuvre de leur projet d'urbanisme, d'aménagement, d'assainissement, d'eau, de voirie et d'ouvrage d'art</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale de Meurthe et Moselle (ATD 54)</t>
         </is>
       </c>
-      <c r="G138" s="1" t="inlineStr">
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H138" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L138" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistance technique, administrative et financière des collectivités pour la définition de leurs besoins, la conception et la mise en oeuvre des projets dans les domaines de l&amp;#039;aménagement, de l&amp;#039;urbanisme, de l&amp;#039;eau, de la voirie et des ouvrages d&amp;#039;art.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M138" s="1" t="inlineStr">
+      <c r="M128" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   AMO travaux d&amp;#039;assainissement collectif
  &lt;/li&gt;
  &lt;li&gt;
   Appui à l&amp;#039;entretien des ouvrages d&amp;#039;assainissement
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la réalisation de schéma directeur eau potable, suivi de DSP
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostic de voirie
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la mise en place d&amp;#039;un programme de travaux
  &lt;/li&gt;
  &lt;li&gt;
   Visites des ponts et conseils en matière de travaux
  &lt;/li&gt;
  &lt;li&gt;
   AMO opérations d&amp;#039;urbanisme et d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement pour la gestion intégrée des eaux pluviales dans les projets
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la recherche et à la mobilisation des financements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Equipement public
 Logement et habitat
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O138" s="1" t="inlineStr">
+      <c r="O128" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S138" s="1" t="inlineStr">
+      <c r="S128" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T138" s="1" t="inlineStr">
+      <c r="T128" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U138" s="1" t="inlineStr">
+      <c r="U128" s="1" t="inlineStr">
         <is>
           <t>Meurthe-et-Moselle</t>
         </is>
       </c>
-      <c r="V138" s="1" t="inlineStr">
+      <c r="V128" s="1" t="inlineStr">
         <is>
           <t>https://www.mmd54.org/</t>
         </is>
       </c>
-      <c r="X138" s="1" t="inlineStr">
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:mmd54&amp;#64;mmd54.org" rel="noopener" target="_blank"&gt;
   mmd54&amp;#64;mmd54.org
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cécile CALIN, Directrice de MMD 54 : 03 94 94 56 92
 &lt;/p&gt;
 &lt;p&gt;
  Murielle COLLIGNON, Assistante administrative : 03 54 50 71 66
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y138" s="1" t="inlineStr">
+      <c r="Y128" s="1" t="inlineStr">
         <is>
           <t>ccalin@mmd54.org</t>
         </is>
       </c>
-      <c r="Z138" s="1" t="inlineStr">
+      <c r="Z128" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/abfe-appuyer-les-collectivites-dans-la-definition-/</t>
         </is>
       </c>
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="AA128" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="139" spans="1:27" customHeight="0">
-      <c r="A139" s="1">
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
         <v>164918</v>
       </c>
-      <c r="B139" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Accompagner le partage de l'eau et la sobriété</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Partage de l'eau et sobriété</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G139" s="1" t="inlineStr">
+      <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H139" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I139" s="1" t="inlineStr">
+      <c r="I129" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K139" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L139" s="1" t="inlineStr">
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>Dans un contexte de tension croissante sur la ressource en eau sous l’effet du changement climatique, le soutien de l’agence de l’eau vise à accompagner la réduction des prélèvements et l’engagement, partout et pour tous, de pratiques ou usages plus sobres en eau, en application de l’objectif national de sobriété du Plan eau.&lt;br /&gt;
 &lt;br /&gt;
 Pour cela, l’agence soutient notamment la dynamique d’émergence ou de révision des projets de territoire pour la gestion de l’eau (PTGE), afin que le partage de l’eau et l’anticipation du changement climatique s’organisent dans le dialogue territorial et à une échelle cohérente d’un point de vue hydrographique ou hydrogéologique.&lt;br /&gt;
 &lt;br /&gt;
 En priorité, l’agence accompagne les territoires les plus en tension sur la ressource en eau, identifiés par les Schémas directeurs d’aménagement et de gestion des eaux (SDAGE).</t>
         </is>
       </c>
-      <c r="M139" s="1" t="inlineStr">
+      <c r="M129" s="1" t="inlineStr">
         <is>
           <t>Sobriété en eau des collectivités (réduction des fuites sur les infrastructures de distribution d&amp;#039;eau potable, actions sur la réduction de la consommation dans les bâtiments publics ou auprès des particuliers...)&lt;br /&gt;
 Sobriété en eau de l&amp;#039;agriculture&lt;br /&gt;
 Sobriété en eau des activités industrielles et économiques&lt;br /&gt;
 Partage de l&amp;#039;eau entre les usages&lt;br /&gt;
 Projets de substitution (stockage, transfert)&lt;br /&gt;
 Réutilisation des eaux usées traitées et des eaux grises&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N139" s="1" t="inlineStr">
+      <c r="N129" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O139" s="1" t="inlineStr">
+      <c r="O129" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P139" s="1" t="inlineStr">
+      <c r="P129" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q139" s="1" t="inlineStr">
+      <c r="Q129" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R139" s="1" t="inlineStr">
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S139" s="1" t="inlineStr">
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T139" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U139" s="1" t="inlineStr">
+      <c r="U129" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V139" s="1" t="inlineStr">
+      <c r="V129" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128493/fr/partage-de-l-eau-et-sobriete</t>
         </is>
       </c>
-      <c r="W139" s="1" t="inlineStr">
+      <c r="W129" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X139" s="1" t="inlineStr">
+      <c r="X129" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y139" s="1" t="inlineStr">
+      <c r="Y129" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z139" s="1" t="inlineStr">
+      <c r="Z129" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/partage-de-leau-et-sobriete/</t>
         </is>
       </c>
-      <c r="AA139" s="1" t="inlineStr">
+      <c r="AA129" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="140" spans="1:27" customHeight="0">
-[...409 lines deleted...]
-      <c r="A142" s="1">
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
         <v>164149</v>
       </c>
-      <c r="B142" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Assistance à maîtrise d'ouvrage - études (AMO Etudes)</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G142" s="1" t="inlineStr">
+      <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H142" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L142" s="1" t="inlineStr">
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
 MAÎTRISE d&amp;#039;OUVRAGE pour la réalisation d&amp;#039;études (AMO Etudes) qui comprennent : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
 des bureaux d’études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Assistance à la définition des besoins et des attentes du maître d’ouvrage,
 évaluation du coût d’ordre des études ;&lt;/p&gt;&lt;p&gt;- 
@@ -23052,686 +23356,1167 @@
 d’études résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;- 
 Assistance pour le montage des dossiers de subventions et la sollicitation
 de ces dernières.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivie des
 études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Organisation des réunions d’avancement avec le bureau d’études, le comité
 de pilotage, rédaction des comptes rendus ;&lt;/p&gt;&lt;p&gt;- 
 Assistance aux choix techniques à opérer durant les études et aide à la
 décision ;&lt;/p&gt;&lt;p&gt;- 
 Vérification de l’application des dispositions du cahier des charges et des
 dispositions contractuelles, préparation des ordres de services, des avenants
 etc. …&lt;/p&gt;&lt;p&gt;- 
 Vérification du respect du planning, des délais, des enveloppes
 financières ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des documents produits par le bureau d’études en application
 du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
 Vérification des projets de décomptes présentés par le bureau d’études ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour choisir les prestataires externes éventuellement
 nécessaires afin de mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
 Coordination avec le comité de pilotage ;&lt;/p&gt;&lt;p&gt;- 
 Assistance au maître d’ouvrage pour la réception des documents finaux.&lt;/p&gt;&lt;p&gt;Durant toute sa mission, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage
 et assure le contrôle de la mission du (des) bureau(x) d’étude(s). Ingénierie70 assure également un suivi
 financier global de l’opération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M142" s="1" t="inlineStr">
+      <c r="M130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Autres exemples d’opérations d’AMO Etudes :&lt;/p&gt;&lt;p&gt;-        Etude de diagnostic des systèmes d’assainissement (réseaux et station)&lt;/p&gt;&lt;p&gt;-        Transfert de compétence assainissement / eau potable&lt;/p&gt;&lt;p&gt;-        Réhabilitation d’un ouvrage d’art&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N142" s="1" t="inlineStr">
+      <c r="N130" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O142" s="1" t="inlineStr">
+      <c r="O130" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R142" s="1" t="inlineStr">
+      <c r="R130" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S142" s="1" t="inlineStr">
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T142" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U142" s="1" t="inlineStr">
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V142" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X142" s="1" t="inlineStr">
+      <c r="X130" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;NOS COORDONNÉES&lt;/h3&gt;&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y142" s="1" t="inlineStr">
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z142" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-une-assistance-a-maitrise-douvrage-aux-collectivites-exemple-mise-en-place-dun-schema-directeur-dassainissement/</t>
         </is>
       </c>
-      <c r="AA142" s="1" t="inlineStr">
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="143" spans="1:27" customHeight="0">
-      <c r="A143" s="1">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>164129</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Protéger et restaurer la qualité de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de préservation de la ressource en eau et de sécurisation de l'alimentation en eau potable, en quantité et qualité</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 100</t>
+        </is>
+      </c>
+      <c r="J131" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préserver et reconquérir la qualité des ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/li&gt;&lt;li&gt;Sécuriser l&amp;#039;approvisionnement en eau potable&lt;/li&gt;&lt;li&gt;Lutter contre le gaspillage de la ressource et améliorer les performances des services d&amp;#039;eau potable&lt;/li&gt;&lt;li&gt;Accompagner les collectivités dans l&amp;#039;adaptation au changement climatique et aux évolutions réglementaires&lt;/li&gt;&lt;li&gt;Contribuer aux politiques publiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l&amp;#039;ensemble des opérations :&lt;br /&gt;&amp;gt; au titre des plans d’actions de préservation et de reconquête de la qualité de l’eau brute destinée à la 
+production d’eau potable, visant à développer des changements de systèmes agricoles afin de couvrir 
+une majeure partie des surfaces agricoles les plus sensibles pour les ressources en eau par des cultures 
+et systèmes à bas niveau d’impact. Différents outils, volontaires et règlementaires, peuvent être 
+mobilisés : animation, actions de communication, gestion foncière, soutien aux filières agricoles à Bas 
+Niveaux d’Impact (BNI), paiements pour services environnementaux (PSE), Mesures 
+Agroenvironnementales et Climatiques (MAEC), Zones soumises à Contraintes Environnementales 
+(ZSCE), Arrêtés de Déclaration d’Utilité Publique (DUP), mise en œuvre d’infrastructures 
+agroécologiques (haies, bandes enherbées, zones de filtration, …).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’ensemble des 
+actions contribuant au 
+changement de systèmes agricoles 
+concourant à l’atteinte des 
+objectifs de reconquête et de 
+préservation de la ressource en 
+eau, notamment :
+&lt;br /&gt;&amp;gt; Les opérations foncières 
+coordonnées (acquisition de 
+terrain, échanges parcellaires ou 
+encore le portage du foncier, …) ;
+&lt;br /&gt;&amp;gt; Le développement de filières
+agricoles à Bas Niveau d’Impact 
+(BNI) sur la ressource en eau ;
+&lt;br /&gt;&amp;gt; La mise en œuvre 
+d’infrastructures agro 
+écologiques (haies, bandes 
+enherbées, zones de
+filtration, …) ;
+&lt;br /&gt;&amp;gt; Les paiements pour services 
+environnementaux ;
+&lt;br /&gt;&amp;gt; Les MAEC de maintien en herbe 
+ou de réduction d’herbicides.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/fiche_eau_potable.pdf?Archive=263785708196&amp;File=fiche_eau_potable_pdf</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse &lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-ressource-en-eau-et-securiser-lalimentation-en-eau-potable-realisation-detudes/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2025</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>440</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
         <v>164214</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'oeuvre</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre (MOE)</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de maîtrise d’œuvre
 (MOE) : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;agence a pour principales missions d&amp;#039;accompagner
 et de conseiller les collectivités dans leurs projets de maitrise
 d’œuvre : &lt;/p&gt;&lt;p&gt;Cela se traduit pour la mise à disposition, via
 conventionnement, de moyens humains ayant des compétences techniques et
 administratives sur chacune des thématiques portées par l&amp;#039;agence :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;• Voirie (sécurisation, modes doux, sentiers, etc.),
 aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.),
 restructuration des ouvrages d’art&lt;br /&gt;
 • Assainissement&lt;br /&gt;
 • Accompagnement à la passation des marchés publics.&lt;br /&gt;
 • Accompagnement juridique (conseil, accompagnement dans la mise en place de
 délégations de service public, etc.).&lt;br /&gt;
 • Ingénierie financière (accompagnement et réalisation des demandes de
 subventions, conseils &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M143" s="1" t="inlineStr">
+      <c r="M133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement
 aire de jeux, aménagement aire de covoiturage, création de giratoire,
 aménagement de sécurité, création de trottoirs, de cheminement piéton,
 aménagement de cellules commerciales, renouvellement conduites d’eau potable,
 renouvellement canalisation AEP, aménagement de lotissement, création d’une
 station de reminéralisation&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Espace public
 Voirie et réseaux
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence
 départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;&lt;p&gt;Pour la maitrise d&amp;#039;oeuvre le montant des travaux doit être inférieur à  400 000 € HT par tranche fonctionnelle&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-assistance-a-maitrise-doeuvre/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="144" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G144" s="1" t="inlineStr">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>164215</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une Délégation de Matrise d'Ouvrage "Clé en main"</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Délégation de matrise d'ouvrage (DMO)</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H144" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
+compétences aux collectivités adhérentes pour des missions de délégation de
+maîtrise d’ouvrage&lt;/p&gt;&lt;p&gt;L’agence missionne l’entreprise pour le
+compte des collectivités via des accords cadre à bons de commandes. L’agence
+suit les travaux et les réceptionne. La maitrise d’ouvrage est déléguée, c’est
+Ingénierie70 qui réglera à l’entreprise le montant des travaux. &lt;/p&gt;&lt;p&gt;Réalisation sous mandat de maîtrise d&amp;#039;ouvrage
+déléguée de tous travaux concernant l&amp;#039;assainissement (réseaux, stations
+d&amp;#039;épuration, pluvial...) et l&amp;#039;eau potable (installations de production et de
+traitement, réseaux...), voirie pour un montant de travaux &amp;lt; à 100 000 € HT.&lt;/p&gt;&lt;p&gt;NIVEAU
+D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/p&gt;&lt;p&gt;Ø  &lt;u&gt;La phase définition des conditions de réalisation incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Définition des
+conditions administratives et techniques selon lesquelles les ouvrages seront
+réalisés ;&lt;/p&gt;&lt;p&gt;-
+Réalisation des démarches administratives nécessaires pour l’exécution des
+travaux ;&lt;/p&gt;&lt;p&gt;- Assistance
+au maître d’ouvrage pour le montage des dossiers de subvention.&lt;/p&gt;&lt;p&gt;Ø 
+&lt;u&gt;La
+phase travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Sélection
+par Ingénierie70 des prestataires
+et passation des marchés de travaux ;&lt;/p&gt;&lt;p&gt;- Le cas
+échéant, organisation de la coordination sécurité et protection de la santé ;&lt;/p&gt;&lt;p&gt;- Contrôle
+de l’activité des prestataires, organisation et direction des réunions de
+chantier, rédaction et diffusion des comptes rendus ; &lt;/p&gt;&lt;p&gt;- Gestion
+administrative et comptable de l’opération, paiement des marchés de travaux aux
+prestataires;&lt;/p&gt;&lt;p&gt;- Réception
+des travaux des prestataires, en liaison avec le maître d’ouvrage ;&lt;/p&gt;&lt;p&gt;- Le cas
+échéant, suivi des réserves formulées lors de la réception des travaux jusqu’à
+leur levée ;&lt;/p&gt;&lt;p&gt;- Suivi des
+désordres signalés par le maître de l’ouvrage durant l’année de parfait
+achèvement ;&lt;/p&gt;&lt;p&gt;- Gestion
+des contentieux avec les prestataires. Dans ce cas, Ingénierie70 peut ester en justice pour le compte du maitre
+de l’ouvrage.&lt;/p&gt;&lt;p&gt; Durant tout son mandat, Ingénierie70
+assure une assistance d’ordre technique et administrative au maître d’ouvrage&lt;/p&gt;&lt;ul type="disc"&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménagement d&amp;#039;un arrêt de bus, aménagement de sécurité, modification d&amp;#039;un carrefour, réhabilitation d&amp;#039;un jeu de quilles, travaux de voirie etc. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-delegation-de-matrise-douvrage-cle-en-main/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de ralentisseur
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>29/01/2025</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>163280</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'attractivité du territoire en dynamisant l'offre de services et le cadre de vie</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...263 lines deleted...]
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J135" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat cherche activement à renforcer son attrait et sa compétitivité en améliorant son cadre de vie et en dynamisant son offre de services.&lt;br /&gt;Maintenir la qualité de vie des habitants et accueillir les nouveaux arrivants nécessitent une offre et un maillage territorial solides en termes de services et d&amp;#039;équipements. Actuellement, l&amp;#039;organisation territoriale est principalement centralisée autour de Vitry-le-François. Il est donc crucial d&amp;#039;accompagner les collectivités et les acteurs privés pour développer ou maintenir un premier niveau de services marchands et non marchands (dans la sphère de l’économie sociale et solidaire), en particulier dans les bourgs relais, tout en facilitant leur accès. L&amp;#039;objectif est d&amp;#039;éviter que les habitants soient contraints de se déplacer systématiquement vers les territoires voisins, tels que Châlons-en-Champagne et Saint-Dizier.&lt;br /&gt;Un autre enjeu majeur concerne le domaine de la santé. Le Pays vitryat est confronté à un déficit de médecins généralistes et spécialistes, ainsi qu&amp;#039;à la menace de désertification médicale. Afin de remédier à cette situation, il est essentiel de créer des conditions favorables à l&amp;#039;installation de nouveaux praticiens de santé. Cela passe par le développement d&amp;#039;infrastructures telles que des maisons médicales ou des cabinets mutualisés, ainsi que par le soutien aux collectivités et aux associations de médecins dans leurs efforts de recrutement.&lt;br /&gt;Par ailleurs, pour renforcer l&amp;#039;attractivité résidentielle, il est important de proposer une offre sportive, culturelle et de loisirs attrayante.&lt;br /&gt;En mettant en oeuvre ces actions combinées, le Pays vitryat vise à créer un territoire attractif, dynamique et durable, capable d&amp;#039;attirer de nouveaux résidents, visiteurs et investisseurs, tout en offrant une qualité de vie élevée à ses habitants.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Développer la destination Pays Vitryat (destination résidentielle et touristique)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- L’augmentation du nombre et l’amélioration de la qualité des services à la population&lt;br /&gt;- L’installation de praticiens de santé sur le territoire&lt;br /&gt;- L’augmentation et/ou amélioration des pratiques sportives et culturelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER offre une valeur significative dans la présente fiche action. Un aspect essentiel de cette initiative est le renforcement du partenariat entre les acteurs publics et privés dans le domaine des services de proximité. Cette collaboration favorise une meilleure coordination des ressources et des expertises pour répondre aux besoins locaux de manière efficace.&lt;/p&gt;&lt;p&gt;Une autre idée clé est la mutualisation des compétences pour redynamiser les bourgs-centres. En rassemblant les forces de différents acteurs, LEADER stimule la vitalité économique des zones rurales, tout en préservant leur identité et leurs spécificités culturelles.&lt;br /&gt;Le renforcement de l&amp;#039;attractivité du territoire est également mis en avant grâce à l&amp;#039;amélioration et au développement de l&amp;#039;offre territoriale existante en matière de culture, services, commerces, tourisme et loisirs. LEADER soutient ainsi des projets visant à promouvoir les richesses culturelles et touristiques locales, tout en améliorant les infrastructures et les services disponibles pour les résidents et les visiteurs.&lt;br /&gt;En somme, LEADER offre une approche intégrée et synergique pour dynamiser le Pays Vitryat en favorisant la coopération entre les acteurs, en valorisant les atouts locaux et en développant une offre attrayante et diversifiée de services, de loisirs et de commerces. Ce programme constitue un levier puissant pour améliorer la qualité de vie de la population locale et pour renforcer l&amp;#039;attractivité globale du territoire.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opération contribuant au développement des équipements et services de proximité&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et/ou à l’équipement des :&lt;br /&gt;→ Lieux d’accueil et de mutualisation*&lt;br /&gt;→ Services marchands de proximité : artisanat et commerces&lt;br /&gt;→ Services dans le champ de l’économie sociale et solidaire** et/ou liés à l’environnement et l’économie circulaire***&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Opération contribuant au maintien d’une offre de santé diversifiée et connectée&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, l’aménagement et l’équipement de maisons de santé pluridisciplinaires, maisons médicales ou cabinets mutualisés&lt;br /&gt;- Soutien aux actions d’animation, de promotion et/ou d’accompagnement des acteurs de la santé&lt;br /&gt;- Soutien au développement des e-services****&lt;br /&gt;- Soutien aux opérations permettant l’expérimentation d’outils et/ou actions innovantes dans le domaine de la santé au service des seniors et/ou des personnes en situation de handicap&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Opération contribuant au développement de l’offre sportive, culturelle ou de loisirs pour les habitants du territoire&lt;/strong&gt;&lt;br /&gt;- Soutien à l’équipement, à la mise en réseau, à la coordination, à la mobilité, à l’animation, à la communication favorisant la pratique culturelle et/ou sportive&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et à l’équipement des infrastructures culturelles, sportives et/ou de loisirs&lt;br /&gt;- Soutien à l’organisation de manifestations et d’évènements culturels, sportifs et/ou de loisirs&lt;/p&gt;&lt;p&gt;&lt;em&gt;*On entend par mutualisation, la mise en commun des moyens, qu&amp;#039;ils soient humains, financiers ou logistiques afin de réduire des coûts et de réaliser des économies.&lt;br /&gt;**Le concept d&amp;#039;économie sociale et solidaire (ESS) désigne un ensemble de structures, dont le fonctionnement interne et les activités sont fondés sur un principe de solidarité et d&amp;#039;utilité sociale.&lt;br /&gt;***L’économie circulaire consiste à produire des biens et des services de manière durable en limitant la consommation et le gaspillage des ressources et la production des déchets.&lt;br /&gt;****Les e-services désignent toutes les informations et services fournis sur Internet en lien avec la santé.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Accès aux services
+Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P135" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q135" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique: Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;&lt;p&gt;3. Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W135" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD135" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="145" spans="1:27" customHeight="0">
-      <c r="A145" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>105065</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Fonds exceptionnel d'investissement (FEI)</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Ministère des Outre-mer</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
  &lt;br /&gt;
  Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M145" s="1" t="inlineStr">
+      <c r="M136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Construction du groupe scolaire de Chateaubrun (Guadeloupe)
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
  &lt;/li&gt;
  &lt;li&gt;
   Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
  &lt;/li&gt;
  &lt;li&gt;
   Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
  &lt;/li&gt;
  &lt;li&gt;
   Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Sports et loisirs
 Tourisme
 Transition énergétique
 Recyclage et valorisation des déchets
 Jeunesse
 Accès aux services
 Risques naturels
 Equipement public
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Durée maximale du projet : 4 ans
  &lt;/li&gt;
  &lt;li&gt;
   Soutenabilité du projet
  &lt;/li&gt;
  &lt;li&gt;
   Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="W145" s="1" t="inlineStr">
+      <c r="W136" s="1" t="inlineStr">
         <is>
           <t>https://subventions.outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Guadeloupe :
   &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guadeloupe.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Martinique :
   &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.martinique.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Guyane :
   &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.guyane.gouv.fr/
    &lt;span&gt;
@@ -23783,2957 +24568,354 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Polynésie Française :
   &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
    http://www.polynesie-francaise.pref.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle-Calédonie :
   &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
    https://www.nouvelle-caledonie.gouv.fr/
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>contribution-aides-terr@outre-mer.gouv.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="146" spans="1:27" customHeight="0">
-[...345 lines deleted...]
-      <c r="A148" s="1">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
         <v>36013</v>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
         </is>
       </c>
-      <c r="G148" s="1" t="inlineStr">
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H148" s="1" t="inlineStr">
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K148" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L148" s="1" t="inlineStr">
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
 &lt;/p&gt;
 &lt;p&gt;
  En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   déplacements et usages de la voirie et des espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   bâtiments et équipements,
  &lt;/li&gt;
  &lt;li&gt;
   aménagement de l&amp;#039;espace et habitat,
  &lt;/li&gt;
  &lt;li&gt;
   dynamisation des centres-bourgs,
  &lt;/li&gt;
  &lt;li&gt;
   eau et assainissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
  &lt;/li&gt;
  &lt;li&gt;
   mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
  &lt;/li&gt;
  &lt;li&gt;
   définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les sources de financement possibles du projet.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M148" s="1" t="inlineStr">
+      <c r="M137" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Revitalisation des centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espaces publics
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de sécurité sur voirie
  &lt;/li&gt;
  &lt;li&gt;
   Création de cheminements doux
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N148" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr">
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U148" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
         <is>
           <t>Finistère</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr">
+      <c r="V137" s="1" t="inlineStr">
         <is>
           <t>http://finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="X148" s="1" t="inlineStr">
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
  &lt;li&gt;
   Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
         <is>
           <t>severine.fossey@finistere-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z148" s="1" t="inlineStr">
+      <c r="Z137" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
         </is>
       </c>
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="149" spans="1:27" customHeight="0">
-[...931 lines deleted...]
-      <c r="G154" s="1" t="inlineStr">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H154" s="1" t="inlineStr">
-[...426 lines deleted...]
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I156" s="1" t="inlineStr">
-[...987 lines deleted...]
-      <c r="L161" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets retenus seront en cohérence avec les politiques et compétences départementales.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N161" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Accès aux services
@@ -26745,1095 +24927,1187 @@
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Protection animale</t>
         </is>
       </c>
-      <c r="O161" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   EPCI et/ou communes de la Loire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets portés par les communes doivent avoir un rayonnement intercommunal.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S161" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T161" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U161" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V161" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
         </is>
       </c>
-      <c r="W161" s="1" t="inlineStr">
+      <c r="W138" s="1" t="inlineStr">
         <is>
           <t>https://subventions.loire.fr/</t>
         </is>
       </c>
-      <c r="X161" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;ingénierie et des solidarités territoriales
 &lt;/p&gt;
 &lt;p&gt;
  Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
   subventions&amp;#64;loire.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y161" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>helene.goodsir@loire.fr</t>
         </is>
       </c>
-      <c r="Z161" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
         </is>
       </c>
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="162" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G162" s="1" t="inlineStr">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>120569</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementales des territoires du Jura (DDT)</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L162" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Soutenir les collectivités dans leurs investissements publics.
-[...31 lines deleted...]
-  préciser en quoi il répond aux objectifs du Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité du territoire (SRADDET).
+ La Direction départementale des Territoires du département du Jura (39) propose aux collectivités locales une aide en ingénierie pour leurs projets. Par exemple, les aiguiller dans les procédures, dans la recherche de financement ou encore les orienter techniquement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Source de l&amp;#039;Ain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas des Paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Petites Villes de Demain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N162" s="1" t="inlineStr">
-[...2 lines deleted...]
-Sports et loisirs
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Friche
+Transition énergétique
+Agriculture et agroalimentaire
 Revitalisation
 International</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="S162" s="1" t="inlineStr">
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de la DDT 39
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail de la direction de la DDT 39 : ddt&amp;#64;jura.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>l.langdorf@hotmail.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3c6-aide-ingenierie-aux-collectivites-locales-du-/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des territoires 39</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>22759</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J140" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
+et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
+accompagner le déploiement de cette pratique dans tous les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
+terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
+de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
+leurs licenciés.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
+d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
+dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
+évidemment le littoral (plages).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P140" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2025</t>
+        </is>
+      </c>
+      <c r="Q140" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
+collaboration avec un club support affilié à la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
+guide interactif de la pratique) ;
+ &lt;/li&gt;
+ &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
+commencement des travaux ;&lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
+installations existantes sont classées de niveau 6 minimum, soit dans un établissement
+public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
+aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
+précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
+envisagées dans le respect des attentes de la FFF ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
+de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X162" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>spessoa@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>155107</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Créer des itinérance touristique et des boucles locales</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Itinérance touristique et boucles locales (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des politiques territoriales
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etude pour la réalisation d&amp;#039;un schéma d&amp;#039;itinéraires de randonnée, pour la définition de parcours de découverte sur le territoire communal ou intercommunal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création et aménagement des itinéraires, boucles (piétons – vélos - autres pratiques)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   MODALITÉS FINANCIÈRES
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   PIÈCES À FOURNIR
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Carte des itinéraires concernés et état de leur inscription au PDIPR et inscription obligatoire si création ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Budget prévisionnel d&amp;#039;entretien ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Plan de signalétiques et de balisage
+   &lt;/li&gt;
+   &lt;li&gt;
+    Si sentier d&amp;#039;interprétation : plan d&amp;#039;interprétation et programme d&amp;#039;animation autour de la thématique du sentier.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Pièces justifiant la bonification si sollicitée
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition écologique :
+   &lt;/strong&gt;
+   réalisation d&amp;#039;aménagements paysagers sur l&amp;#039;itinéraire, utilisation de matériaux durables pour la réalisation des équipements présents sur l&amp;#039;itinéraire, adaptation des équipements pour une fonctionnalité plus durable (production d&amp;#039;énergie, récupération des eaux de pluies, gestion des déchets, ...), insertion de clauses environnementales dans les marchés publics, aménagement du chemin en prenant en compte la biodiversité présente : préservation d&amp;#039;espaces accueillant des espaces floristiques protégées, création d&amp;#039;abris ou de passages protégés (type crapauduc) pour la faune, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Exemples de démarches en lien avec la transition inclusive :
+   &lt;/strong&gt;
+   présence d&amp;#039;équipements (mobiliers urbains, sanitaires), de signalétiques adaptés pour tous les publics, association des usagers sur la phase conception du projet, réalisation et/ou animation du projet (réalisation de chantier participatif, organisation de journée citoyenne autour de l&amp;#039;entretien des chemins, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants, travail avec une entreprise d&amp;#039;insertion pour l&amp;#039;entretien des chemins, identification et valorisation des itinéraires adaptés par type de handicap, recensement des lieux adaptés sur le parcours &amp;#43; réalisation d&amp;#039;un outil de communication (présentation du parcours, de la difficulté, de la distance, etc.), lors de la création ou de l&amp;#039;aménagement d&amp;#039;un itinéraire, faire participer les personnes concernées ou à minima les associations afin d&amp;#039;avoir une expertise par type de handicap.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les collectivités devront proposer un projet global de développement de la randonnée présentant une plus-value touristique clairement énoncée. La globalité du projet se réfère à l&amp;#039;échelle du territoire, à son intégration dans le contexte d&amp;#039;itinérance alentour (réseau de cheminements, itinéraires d&amp;#039;intérêt départemental), à sa transversalité, depuis l&amp;#039;optimisation des itinéraires (aménagement, entretien, foncier, balisage) jusqu&amp;#039;aux outils de promotion (numérique et physique) et aux pratiques ciblées : pédestre et cycliste prioritairement, incluant toutefois l&amp;#039;équestre, le volet tourisme et handicap ou d&amp;#039;autres pratiques.
+&lt;/p&gt;
+&lt;p&gt;
+ La plus-value touristique consiste à favoriser les pratiques itinérantes d&amp;#039;une part (les itinéraires : GR223, La Véloscenie, La Vélo Maritime, La Vélo West Normandy, Nantes-Mont Saint-Michel à vélo, La Route des Haras Nationaux, La Route des Abbayes, Patrimoine en Baie du Mont Saint-Michel à cheval, La route des Chiffonniers, ...) et celles ouvertes à un public familial non spécialiste d&amp;#039;autre part (boucles dont les PR). Les tracés valoriseront les différents types de patrimoine.
  &lt;br /&gt;
- Service Coordination des politiques territoriales et santé
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera portée au développement et à la promotion des services adaptés aux différentes pratiques : hébergements thématiques, haltes repos, locations... ainsi qu&amp;#039;à l&amp;#039;utilisation du web et des outils de guidage GPS.
  &lt;br /&gt;
- Pôle Contractualisation
-[...4 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, les tronçons non goudronnés supports des itinéraires devront être inscrits au PDIPR (sur délibération).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Loire-Atlantique
+  CONDITIONS DE BONIFICATION
  &lt;/strong&gt;
- &lt;br /&gt;
-[...11 lines deleted...]
- adeline.munilla&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Maine-et-Loire
+  DÉPENSES ÉLIGIBLES
  &lt;/strong&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Mayenne
+  1- Les schémas
  &lt;/strong&gt;
- &lt;br /&gt;
-[...13 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sarthe
+  2- Pour l&amp;#039;aménagement et l&amp;#039;amélioration des services favorisant la pratique :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mise en place de haltes randonneurs multi-pratiques. Dans la mesure du possible, les haltes devront offrir des services aux randonneurs tel qu&amp;#039;un abri, une ou des table(s) de pique-nique, des sanitaires avec point d&amp;#039;eau potable, des barres d&amp;#039;attache pour les chevaux, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Installation de consignes à vélo favorisant la visite de sites patrimoniaux ou naturels, ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Vendée
+  3- Aménagements des itinéraires :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...4 lines deleted...]
- christine.alaitru&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Résorption des ruptures de continuité sur les grands itinéraires, notamment le sentier littoral.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagements favorisant la création de boucles locales familiales et ou sportives.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ouverture nouvelle de chemins (encaissement, pose de clôtures...) permettant une liaison importante (bouclage ou liaison avec itinéraire de randonnée d&amp;#039;intérêt départemental) :
+  &lt;/li&gt;
+  &lt;li&gt;
+   Encaissement (avec des matériaux locaux appropriés à la pratique de la randonnée) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rétablissement du fonctionnement hydraulique de cause naturelle (fossés...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ouvrages légers de franchissement des cours d&amp;#039;eau (type passerelle bois, pas japonais...).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Itinéraire accessible aux personnes en situation de handicap qui intègre la chaîne de déplacement (le stationnement, le cheminement, le mobilier et les supports de communication d&amp;#039;aide à la visite du site).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4- Sentiers d&amp;#039;interprétation et circuits thématiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place de panneaux d&amp;#039;interprétation uniquement dans le cadre d&amp;#039;un plan d&amp;#039;interprétation général étudié à l&amp;#039;échelle du territoire. Le plan d&amp;#039;interprétation doit permettre d&amp;#039;identifier un fil conducteur pour la découverte organisée du patrimoine. Il est issu d&amp;#039;un travail de recherche et permet d&amp;#039;aboutir à une « scénarisation » de la découverte. Ainsi, la visite du promeneur se trouve enrichie et son expérience du territoire n&amp;#039;en devient que plus mémorable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le territoire veillera à intégrer le plan départemental de signalétique si nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Et toutes autres dépenses inhérentes à la bonification
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le balisage, la signalétique directionnelle et les topoguides. Toutefois, ces éléments indispensables devront toutefois respecter les chartes départementales ou nationales préconisées. * financement de la signalétique directionnelle pertinent pour indiquer sur les grands itinéraires les sites de visite, le bourg avec services à voir avec Arnaud.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les équipements isolés tels que la pose d&amp;#039;une table de pique-nique, d&amp;#039;un banc ne seront pas aidés
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux d&amp;#039;entretien courant ou les travaux générés par l&amp;#039;absence significative d&amp;#039;entretien régulier des chemins. Les travaux consécutifs aux dégradations causées par le passage des engins motorisés ne pourront être pris en compte.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La réalisation de trottoirs perméables sur les parties routières du parcours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais de publicité, de reproduction des dossiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les travaux réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/itinerance-touristique-et-boucles-locales-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 98 70
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y162" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86f7-itinerance-touristique-et-boucles-locales-pol/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="163" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G163" s="1" t="inlineStr">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>164292</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pollutions d'origine agricole - Aides aux changement de systèmes, assolements, pratiques - Autres dispositifs</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Interventions en matière de lutte contre les pollutions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau  Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H163" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I163" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K163" s="1" t="inlineStr">
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 100</t>
+        </is>
+      </c>
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Taux de référence</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Protéger et préserver les ressources en eau destinées à l&amp;#039;alimentation en eau potable&lt;/p&gt;&lt;p&gt;Prévenir la dégradation de la qualité des eaux superficielles et souterraines par les pollutions d&amp;#039;origine agricole et réduire ces pollutions&lt;/p&gt;&lt;p&gt;Intensifier les actions permettant une adaptation ou une atténuation du changement climatique&lt;/p&gt;&lt;p&gt;Contribuer à la mise en œuvre de stratégies mixtes visant une gestion efficace et durable des coulées de boues&lt;/p&gt;&lt;p&gt;Contribuer aux politiques publiques&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des aides, concernant des projets de mise en œuvre collective de pratiques agricoles respectueuses de la 
+ressource en eau, peuvent être accordées (notamment sous forme de prestation agro-environnementale). Dans 
+ce cadre, l’ensemble des dispositifs répondant aux objectifs de la politique d’intervention sont susceptibles 
+d’être rendu éligibles. &lt;/p&gt;&lt;p&gt;L’Agence de l’eau pourra, par ailleurs, utiliser d’autres dispositifs, conformes aux réglementations en vigueur, 
+permettant de protéger la ressource, en particulier les captages d’eau potable, contre les pollutions d’origine 
+agricole. &lt;/p&gt;&lt;p&gt;Le portage de ces opérations par des collectivités sera recherché et privilégié&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;• Le taux de référence de l’aide pour les investissements est fixé à 40 %. Il peut être optimisé jusqu’à une 
+valeur maximale de 60 % avec l’application de bonifications permis par l’encadrement communautaire, 
+intégrant notamment la prime « jeune agriculteur », la prime « agriculture biologique » ou encore pour 
+la mise en œuvre de projets collectifs ; &lt;/p&gt;&lt;p&gt;• Le taux de référence de l’aide pour les paiements pour services environnementaux est fixé à 80 %.
+Il peut être optimisé jusqu’à :
+&lt;br /&gt;o Une valeur maximale de 90 % pour les maitres d’ouvrages de taille moyenne (de l’ordre de 
+80 000 habitants) ;
+&lt;br /&gt;o Une valeur maximale de 100 %, spécifiquement sur les aires d’alimentation de captages, pour 
+les paiements pour services environnementaux visant le « soutien aux agriculteurs engagés dans 
+l’agriculture biologique ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Rhin-Meuse</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://cdi.eau-rhin-meuse.fr/GEIDEFile/Fiche_thematique_-_Lutte_contre_les_pollutions_d%E2%80%99origine_agricole.pdf?Archive=263812408109&amp;File=Fiche_thematique___Lutte_contre_les_pollutions_d%E2%80%99origine_agricole_pdf</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence de l&amp;#039;eau Rhin-Meuse&lt;/p&gt;&lt;p&gt;03.87.34.47.00&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.eau-rhin-meuse.fr/"&gt;Page d&amp;#039;accueil | Agence de l&amp;#039;Eau Rhin-Meuse (eau-rhin-meuse.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;agence&amp;#64;eau-rhin-meuse.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>natalia.deoliveira@eau-rhin-meuse.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-agricole-aides-aux-changement-de-systemes-assolements-pratiques-pse/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L'EAU RHIN-MEUSE</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L163" s="1" t="inlineStr">
-[...433 lines deleted...]
-          <t>published</t>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="164" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G164" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>161692</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Développer les équipements sportifs de proximité - Plan 5000 équipements – Génération 2024</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale du Sport (ANS)</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H164" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K164" s="1" t="inlineStr">
-[...98 lines deleted...]
-      <c r="S164" s="1" t="inlineStr">
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Plan 5000 équipements sportifs – Génération 2024, s’inscrit dans la continuité du Plan 5000 terrains de sport (2022-2023) qui a connu un grand succès qualitatif et quantitatif avec plus de 5500 terrains de sport financés sur tout le territoire français ainsi que dans le prolongement des politiques publiques destinées à renforcer le lien avec le milieu scolaire : 2h de sport au collège et 30 minutes d’Activité Physique et Sportive (APQ) à l’école.&lt;/p&gt;&lt;p&gt;Ce nouveau Plan 5000 équipements – Génération 2024 se déploiera selon 3 axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les équipements de proximité ;&lt;/li&gt;&lt;li&gt;Les cours d’écoles actives et sportives ;&lt;/li&gt;&lt;li&gt;Les équipements structurants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une enveloppe pluriannuelle de 300 M€ sur 3 ans est allouée à l’Agence nationale du Sport pour la mise en place de ce programme.&lt;/p&gt;&lt;p&gt;Entre 2024 et 2026, ce plan doit permettre la création de 5000 équipements supplémentaires (3000 équipements de proximité, 1500 cours d’écoles actives et sportives et 500 équipements structurants). 1/3 des projets devront être situés dans des Quartiers Prioritaires de la politique de la Ville (QPV) ou à proximité immédiate.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus ...&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;À destination&lt;/strong&gt; des collectivités ou leurs mandataires, des associations à vocation sportive, des universités publiques et des établissements médico-sociaux publics accueillant des jeunes en situation de handicap ayant une association sportive affiliée à une fédération sportive, ce plan contribuera à l’action de l’Agence en matière de correction des inégalités sociales et territoriales. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les territoires éligibles ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tous les territoires sont éligibles. Néanmoins, une priorité d’examen sera donnée aux projets situés en territoires carencés. Les territoires carencés sont définis de la façon suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;En territoire urbain : projets situés dans les quartiers prioritaires de la politique de la ville (QPV) ou leurs environs immédiats. 1/3 des projets devront être situés dans ou à proximité de Quartiers Prioritaires de la politique de la Ville (QPV). &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire rural : projets situés dans les zones de revitalisation rurale (ZRR) ou dans une commune appartenant à une intercommunalité ayant signé un Contrat de Relance et de Transition Ecologique (CRTE) qualifié de rural, ou dans un bassin de vie comprenant au moins 50 % de la population en ZRR ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire ultramarin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelques points de vigilance. P&lt;/strong&gt;our pouvoir bénéficier d’une subvention d’équipement, les porteurs de projet doivent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;S’engager à ne pas bénéficier de plus de 80 % d’aides publiques par rapport au coût total de l’opération, sauf pour les territoires d’Outre-mer ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Garantir de manière pérenne le caractère sportif de l’équipement ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ne pas commencer l’exécution de l’opération avant la réception de l’accusé de réception de dossier conforme, éligible et complet, de la part des services instructeurs. Les devis, bons de commande, ordres de service ou le cas échéant, le marché, ne doivent pas avoir été signés. Les études préalables ou l’acquisition de terrains ne constituent pas un commencement d’exécution.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Une convention d’utilisation et d’animation de l’équipement sportif d’une durée minimale de 5 ans devra être signée par le porteur de projet et le(s) utilisateur(s) du(des) équipement(s), avec un ou plusieurs établissements scolaires et/ou le propriétaire foncier précisant les créneaux prévisionnels qui seront réservés aux utilisateurs signataires et les créneaux en accès libre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus..&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...32 lines deleted...]
-      <c r="AA164" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agencedusport.fr/plan-5000-equipements-generation-2024</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>https://infrasport.agencedusport.fr/</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.agencedusport.fr/contactez-nous?question&amp;#61;71"&gt;Contactez-nous | Agence nationale du sport (agencedusport.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>benoit.zedet@agencedusport.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-5000-equipements-generation-2024/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale du Sport</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2024</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="165" spans="1:27" customHeight="0">
-      <c r="A165" s="1">
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>95080</v>
       </c>
-      <c r="B165" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Financer les investissements sportifs</t>
         </is>
       </c>
-      <c r="D165" s="1" t="inlineStr">
+      <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Soutien aux investissements sportifs à vocation compétitive</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G165" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H165" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I165" s="1" t="inlineStr">
+      <c r="I144" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="K165" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L165" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes et EPCI,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Les structures privées (inclues ligues et associations privées de gestion de centres de formation) propriétaires d&amp;#039;équipements sportifs utilisés à des fins compétitives de haut niveau, en lien avec un club local.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Rénovation d&amp;#039;équipements vétustes,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
@@ -27921,1339 +26195,1912 @@
 &lt;p&gt;
  Seront intégrées aux dépenses éligibles les travaux relevant de l&amp;#039;équipement sportif stricto sensu, à l&amp;#039;exclusion des zones de convivialité (hall, accueil, club-house, espaces verts et espaces bien-être).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention régionale est calculée sur le montant des dépenses subventionnables plafonné à 2 M€ HT, sur la base du coût prévisionnel des travaux opérés sur l&amp;#039;équipement sportif stricto sensu, en tenant compte des dernières données fiscales connues « Potentiel financier et Effort fiscal des communes de la région Grand Est » :
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;intervention régionale
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;lt; Potentiel financier de
 la strate
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;gt; Potentiel financier de
 la strate
 Effort
 fiscal &amp;lt;1
 20 %
 15 %
 Effort
 fiscal &amp;gt;1
 25 %
 20 %
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N165" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O165" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P165" s="1" t="inlineStr">
+      <c r="P144" s="1" t="inlineStr">
         <is>
           <t>30/11/2016</t>
         </is>
       </c>
-      <c r="S165" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T165" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U165" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V165" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="W165" s="1" t="inlineStr">
+      <c r="W144" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0134/depot/simple</t>
         </is>
       </c>
-      <c r="X165" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:Paul.FRICKER&amp;#64;grandest.fr"&gt;
     Paul FRICKER
    &lt;/a&gt;
    – 03 88 15 67 45 (Alsace-Lorraine)
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:sophie.saintaubin&amp;#64;grandest.fr"&gt;
     Sophie SAINT-AUBIN
    &lt;/a&gt;
    – 03 26 70 85 82 (Champagne-Ardenne)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y165" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z165" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c6b-soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="AA165" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="166" spans="1:27" customHeight="0">
-[...582 lines deleted...]
-      <c r="G169" s="1" t="inlineStr">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>90933</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux Equipements Sportifs</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H169" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans une logique d&amp;#039;aménagement sportif équilibré du territoire, la Région Nouvelle-Aquitaine soutient les projets liés à la rénovation et/ou à la construction d&amp;#039;installations sportives.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+      :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;assurer le développement équilibré des pratiques sportives sur son territoire, la Région Nouvelle-Aquitaine participe au financement des équipements sportifs publics :
+&lt;/p&gt;
+&lt;p&gt;
+ mis à la disposition des lycées, des centres de formation des apprentis (CFA) et des établissements  régionaux d&amp;#039;enseignement adapté (EREA) dans le cadre de la pratique de l&amp;#039;éducation physique et sportive avec un taux d&amp;#039;occupation d&amp;#039;au moins 20 % du temps d&amp;#039;ouverture et un accès gratuit aux équipements, à vocation régionale, nationale ou internationale permettant la pratique de haut niveau et l&amp;#039;accueil de compétitions majeures, favorisant les sports de nature sur le territoire des Parc Naturels Régionaux (PNR).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  Calendrier
  &lt;/strong&gt;
- Soutien à l&amp;#039;optimisation de la consommation et de la gestion des ressources.
-[...5 lines deleted...]
- Sont exclus les industriels de la filière de recyclage et du traitement des déchets, y compris les recycleries/ressourceries, par ailleurs soutenus dans un autre dispositif dédié à la valorisation centralisée des DAE.
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier doit être adressé au moins 8 mois avant le démarrage des travaux (phase APD).
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande déposée après le démarrage des travaux fera l&amp;#039;objet d&amp;#039;une réponse négative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les personnes morales de droit public (collectivités locales, établissements publics et groupements d&amp;#039;intérêt public).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides régionales sont prioritairement attribuées aux projets :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Entreprises ou groupements d&amp;#039;entreprises
-[...8 lines deleted...]
-  Associations
+  relevant de territoires recensés comme socio-économiquement vulnérables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  inscrits dans une démarche contractuelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  répondant aux démarches de qualité environnementale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Dans tous les cas, le foncier doit relever du domaine public.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas pris en compte les travaux de mises aux normes imposés par la loi n° 2005-102 du 11/02/2015.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Nature et montant de l&amp;#039;aide :
+  Comment faire ma demande ?
  &lt;/strong&gt;
- plafond de l&amp;#039;aide : 200 K€
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1° Télécharger le dossier de demande de subvention &amp;#34;Construction ou rénovation d&amp;#039;équipements sportifs&amp;#34;.
+ &lt;/li&gt;
+ &lt;li&gt;
+  2° Envoyer ce document par mail au correspondant dont le nom figure en première page du dossier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-aux-equipements-sportifs</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Direction des sports / de la vie assoc. et de l&amp;#039;égalité : 05 87 21 31 10
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a92b-soutien-aux-equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>164774</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de solidarité et de coopération internationales</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et coopération internationales</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I146" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 80</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Adour-Garonne, grâce au dispositif institué par la loi Oudin-Santini, participe à l&amp;#039;aide publique au développement française en matière d&amp;#039;eau et d&amp;#039;assainissement. En soutenant financièrement des associations françaises ou collectivités territoriales de son bassin, l&amp;#039;agence de l&amp;#039;eau contribue à l&amp;#039;amélioration  l&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène dans les pays en développement ainsi que la mise en place de cadres institutionnels de gouvernance de l’eau. Par son action, elle contribue aux Objectifs de Développement Durable, notamment l’ODD 6, et soutient les engagements du Pacte de Paris sur l’eau et le changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/solidarite-cooperation-internationales"&gt;Solidarité et coopération internationales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des actions visant à réduire le nombre de personnes n’ayant pas accès à une eau potable salubre, à un assainissement de base ou à des services d’hygiène, en priorité dans les Pays les Moins Avancés (PMA).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence soutient la promotion et le développement de la GIRE, dans le contexte du changement climatique, en appuyant l’étude, la mise en place et le développement de cadres institutionnels visant ou contribuant à la gestion durable, intégrée et concertée des ressources en eau à l’échelle territoriale adaptée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence contribue en France et à l’international, au plaidoyer en faveur de l’accès universel à l’eau et à l’assainissement et valorise la solidarité internationale et notamment ale dispositif institué par la loi “Oudin-Santini”. Elle soutient l’a action extérieure des collectivités et accompagne les acteurs publics et privés pour les informer, former et sensibiliser. Les financements concernent des initiatives de formation, de communication, d’animation et l’organisation d’événements pour mobiliser la communauté internationale, nationale et locale autour des défis liés à l’eau. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence accompagne les interventions d’urgence et post-urgence en cas de catastrophes naturelles majeures à fort impact humanitaire. Cette aide vise à rétablir rapidement l’accès à l’eau potable, à l’assainissement et à des conditions d’hygiène dignes pour les populations les plus démunies.&lt;br /&gt;Les actions financées incluent la fourniture ou la reconstruction de services, de matériels et d’infrastructures liés à l’eau et à l’assainissement, ainsi que des initiatives pour améliorer les pratiques d’hygiène ou accompagner la reconstruction.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+International</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P146" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q146" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Peuvent être bénéficiaires des aides de l’Agence : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets de solidarité EAH &lt;/strong&gt;: les collectivités territoriales et leurs groupements exerçant ou non la compétence 
+Eau et assainissement, les syndicats intercommunaux du 
+bassin Adour-Garonne, mais aussi les associations et ONG 
+ayant leur siège ou une implantation pérenne en France et 
+disposant d’une expérience avérée dans les projets EAH &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de développement de la Gestion Intégrée 
+des Ressources en Eau (GIRE)&lt;/strong&gt; : les personnes morales de 
+droit public ou privé dont les compétences et activités 
+concourent au développement de la GIRE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’Animation et la sensibilisation &lt;/strong&gt;: les personnes 
+morales de droit public ou privé dont les compétences et 
+l’expérience sont en adéquation avec les objectifs attendus &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les aides d’urgence&lt;/strong&gt; : les ONG spécialisées en opérations d’urgence, dont l’intervention est validée par le ministère de l’Europe et des affaires étrangère&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/62-24-Coope%CC%81ration%20internationale_0.pdf"&gt;62-24-Coopération internationale_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Solidarit%C3%A9%20et%20coop%C3%A9ration%20internationale.pdf</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-fonctionnalites-des-ecosystemes-aquatiques-humides-et-littoraux-ainsi-que-leur-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>140793</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : co-construire des diagnostics, stratégies et projets de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : accompagner les projets territorialisés, animer et structurer les filières locales ou les projets alimentaires de territoire, communiquer sur les produits et les métiers, accompagner les projets de gestion de l&amp;#039;eau et d&amp;#039;irrigation, favoriser l&amp;#039;économie circulaire, intégrer la préservation de l&amp;#039;environnement dans les pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie FONCIÈRE : faciliter l&amp;#039;installation et la transmission d&amp;#039;exploitations agricoles, maintenir une dynamique agricole sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  CONCERTATION : participer ou animer des réunions sur la place des agriculteurs dans la société
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de journées thématiques à destination des élus des collectivités ou du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic agricole et foncier prospectif préalable à un document d&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion des déchets verts  (ex co-compostage avec CC Alpes Provence Verdon)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentation de captage d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la mise en place de Zone Agricole Protégée (ex ZAP du Val de Durance)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets structurants d&amp;#039;irrigation, dans un objectif de préservation de la ressource (Réseaux collectifs, Retenues collinaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de Marchés de Producteurs (marchés Paysans du Verdon, marché d&amp;#039;Aiglun...), accompagnement des modes de commercialisation collectifs en Circuits Courts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Partenariat, conventionnement, prestation de services selon le type de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation rémunérée d&amp;#039;expertises dans les domaines agricoles, de gestion de l&amp;#039;eau, de l&amp;#039;aménagement du territoire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>http://www.chambre-agriculture04.fr</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 66 Bd Gassendi, CS90117, 04995 Digne-les-Bains Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 57 57
+&lt;/p&gt;
+&lt;p&gt;
+ Email :  :
+ &lt;a href="mailto:accueil&amp;#64;ahp.chambagri.fr" target="_self"&gt;
+  accueil&amp;#64;ahp.chambagri.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M169" s="1" t="inlineStr">
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ac8-accompagner-la-demarche-entrepreneuriale-et-r/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>120056</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un conseil juridique</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Projets éligibles :
+ Conseiller les élus en leur proposant un accompagnement juridique personnalisé et une aide à la décision sur les domaines en lien avec l&amp;#039;exercice de leurs missions ou les compétences de leur collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  1) Eau : en termes d&amp;#039;exemples sont éligibles les actions suivantes :
+  Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...13 lines deleted...]
- &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux interrogations posées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documentation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse écrite détaillée à l&amp;#039;interrogation posée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notes juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de modèles de documents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déplacement dans la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réunion
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  2) Energie :
+  Thématiques rencontrées :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...30 lines deleted...]
-&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...24 lines deleted...]
-          <t>Transition énergétique
+&lt;ul&gt;
+ &lt;li&gt;
+  Appel d&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  assainissement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  bail rural, bail commerciale, bail logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  chemins ruraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  débit de boisson,
+ &lt;/li&gt;
+ &lt;li&gt;
+  délaissé de voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  démolition
+ &lt;/li&gt;
+ &lt;li&gt;
+  domaine public, domaine privé
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de passage
+ &lt;/li&gt;
+ &lt;li&gt;
+  droit de préemption
+ &lt;/li&gt;
+ &lt;li&gt;
+  délégation
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau potable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éclairage public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  éolien,
+ &lt;/li&gt;
+ &lt;li&gt;
+  forêt,
+ &lt;/li&gt;
+ &lt;li&gt;
+  feux tricolores,
+ &lt;/li&gt;
+ &lt;li&gt;
+  habitat indigne,
+ &lt;/li&gt;
+ &lt;li&gt;
+  lotissement, numérique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  parking,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ralentisseur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  raccordement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réseaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  servitude de passage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  voirie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  trottoir,
+ &lt;/li&gt;
+ &lt;li&gt;
+  zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Forêts
+Montagne
+Foncier
+Voirie et réseaux
 Economie d'énergie et rénovation énergétique
-Recyclage et valorisation des déchets
-[...19 lines deleted...]
-      <c r="T169" s="1" t="inlineStr">
+Commerces et services
+Revitalisation
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Attractivité économique
+Appui méthodologique
+Inclusion numérique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X169" s="1" t="inlineStr">
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/377f-obtenir-un-conseil-juridique/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2022</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I149" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J149" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toute demande doit faire l&amp;#039;objet au préalable du dépôt d&amp;#039;une lettre d&amp;#039;intention. Celle-ci devra être impérativement transmise avant le démarrage du projet au contact de votre territoire ci-dessous.
+ &lt;strong&gt;
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>120990</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer les opérations d'aménagement complexes</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Projet partenarial d'aménagement</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
  &lt;br /&gt;
- Après une première expertise et accord de l&amp;#039;interlocuteur Région ou AERM, le porteur pourra déposer un dossier de candidature par mail.
-[...159 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
+ &lt;/li&gt;
+ &lt;li&gt;
+  De résilience des espaces urbanisés au changement climatique, voire l&amp;#039;adaptation de ceux menacés par le changement climatique ou l&amp;#039;érosion du littoral ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De production de logements abordables dans les territoires où l&amp;#039;offre est insuffisante, et ce dans le cadre d&amp;#039;opérations intégrées respectant les principes de mixité sociale et fonctionnelle et prévoyant les équipements publics nécessaires à l&amp;#039;accueil des habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De contribution au dynamisme économique et à la vitalité territoriale, le cas échéant en complémentarité de dynamiques déjà en place, dans le cadre par exemple des opérations de revitalisation des territoires (ORT) ou du programme Petites villes de demain (PVD).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De manière générale, pour tout contrat de PPA, une attention particulière est à avoir quant à l&amp;#039;ambition environnementale du projet, à son insertion territoriale afin de garantir un développement équilibré du territoire et ainsi contribuer à un cadre de vie de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un PPA peut prévoir la création d&amp;#039;une grande opération d&amp;#039;urbanisme (GOU), au sein de laquelle l&amp;#039;exercice de certaines compétences dérogera au droit commun et des outils juridiques pourront être mobilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Département participe à la construction ou à la réhabilitation lourde d&amp;#039;équipements sportifs majeurs particulièrement structurants pour le développement du sport dans l&amp;#039;Orne.
-[...2 lines deleted...]
- Seuil et plafond selon équipement.
+ Le déploiement de cet outil à l&amp;#039;échelle nationale permet de constater qu&amp;#039;il recouvre un large panel de projets allant de la production d&amp;#039;opérations mixtes en zone tendue, de la requalification de quartiers dégradés, de la revitalisation de cœurs de villes moyennes, de la reconstruction post-catastrophe, au recyclage de friches, ainsi qu&amp;#039;à l&amp;#039;adaptation des territoires au changement climatique ou face à l&amp;#039;érosion du trait de côte.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M170" s="1" t="inlineStr">
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Gymnase, city-stade, dojo, terrains de tennis, skate-park, anneau de roller...
-[...13 lines deleted...]
-      <c r="R170" s="1" t="inlineStr">
+ Les contrats de PPA doivent porter sur une opération d&amp;#039;aménagement au sens de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;engagement de l&amp;#039;EPCI dans la démarche est une condition sine qua non de la conclusion d&amp;#039;un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sa conclusion doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement qui ne trouve pas d&amp;#039;équilibre financier malgré la mobilisation de toutes les pistes de financement ou d&amp;#039;optimisation de l&amp;#039;opération. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA. A ce titre, la subvention accordée vise à couvrir un déséquilibre résiduel du bilan de l&amp;#039;action (ou de l&amp;#039;opération d&amp;#039;aménagement).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité, ces contrats peuvent faire l&amp;#039;objet de subventions pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  financer les moyens d&amp;#039;ingénierie nécessaires en vue de l&amp;#039;élaboration, la mise en œuvre et l&amp;#039;évaluation du projet urbain (études pré-opérationnelles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions d&amp;#039;animation, de pilotage et de conduite du projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux de démolition, de dépollution (dont désamiantage) et de préparation des sols à leur destination finale
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement d&amp;#039;espaces publics et, le cas échéant exceptionnellement, d&amp;#039;équipements publics (équipements de superstructure identifiés dans un programme d&amp;#039;équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des études opérationnelles (études techniques et MOE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des acquisitions foncières, lorsqu&amp;#039;elles sont portées au bilan d&amp;#039;une opération d&amp;#039;aménagement dont le déficit est avéré, ou si elles contribuent à des opérations de recomposition de territoires soumis à l&amp;#039;érosion du littoral. Il devra être démontré qu&amp;#039;aucun acteur foncier (EPF local ou d&amp;#039;Etat) ne peut être mobilisé dans cette acquisition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principe est de limiter, sur le programme PPA, le soutien financier de l&amp;#039;Etat  à 50% du montant total des actions figurant au PPA. Le taux de financement par action de l&amp;#039;ensemble des financements de l&amp;#039;Etat peut être modulé dans la limite de 80%, 20% restant impérativement à la charge du maître d&amp;#039;ouvrage de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention, sont expressément exclues des financements sur les crédits du programme 135-PPA :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses de simple mise en conformité à une obligation réglementaire (comme les stations d&amp;#039;épuration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières lorsqu&amp;#039;elles visent la constitution d&amp;#039;une réserve foncière alors qu&amp;#039;aucun projet d&amp;#039;aménagement opérationnel n&amp;#039;est défini ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses couvertes par les subventions d&amp;#039;opérateurs de l&amp;#039;Etat, en particulier les agences de l&amp;#039;eau en matière de réseau d&amp;#039;adduction en eau potable, d&amp;#039;assainissement et de renaturation de cours d&amp;#039;eau et d&amp;#039;espaces naturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement des mesures de compensation environnementale (environnement, forêt agriculture) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de personnel, en particulier celles liées au recrutement d&amp;#039;un poste de chef de projet dédié :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de fonctionnement des bâtiments, équipements et espaces publics dont la réalisation est prévue dans le cadre du projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de candidature comprend a minima les éléments suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une lettre d&amp;#039;intention de l&amp;#039;EPCI (voire le cas échéant des communes concernées) confirmant le soutien à l&amp;#039;engagement dans la démarche et présentant l&amp;#039;économie générale du projet faisant l&amp;#039;objet du contrat ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte présentant le périmètre de l&amp;#039;opération d&amp;#039;aménagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte précisant la localisation du projet dans le périmètre intercommunal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une note précisant les enjeux du projet, en particulier la réponse aux 4 défis de la démarche « Habiter la France de demain » que sont la sobriété, la résilience, l&amp;#039;inclusion et la productivité.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En fonction de la maturité des projets, la note comprendra utilement, en plus des pièces susmentionnées, dans la mesure du possible :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La liste des études préalables, réglementaires et pré-opérationnelles menées et restant à mener ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compatibilité aux stratégies et documents de planification (SRADDET, SDRIF, SAR, PADDUC etc.), d&amp;#039;urbanisme (SCOT, PLU-i, carte communale) et de programmation (PLH notamment) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs et partenaires de la démarche, en particulier l&amp;#039;aménageur (la collectivité en propre, ou une SEM, SPL, un EPA, un aménageur privé...), voire l&amp;#039;opérateur de portage foncier (EPF, foncière ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La stratégie foncière envisagée (acquisition de tout ou partie du foncier, à l&amp;#039;amiable, par préemption ou expropriation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation urbaine du projet (précisant en particulier les productions prévisionnelles de surfaces de plancher de logements, de surfaces économiques et équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montage opérationnel pour le financement des équipements publics (taxe d&amp;#039;aménagement, ZAC, PUP...) et les modes de réalisation (régie, mandat, concession...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bilan économique prévisionnel conforme au cadrage national portant sur les modalités d&amp;#039;attribution des subventions financées sur le programme 135 « politique d&amp;#039;aménagement de l&amp;#039;Etat ».
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/contrats-projets-partenarial-damenagement-et-grandes-operations-durbanisme</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Seuil de prise en compte des travaux et plafond de subvention, en fonction des équipements, selon tableau synoptique
-[...31 lines deleted...]
-  pat.sport-jeunesse&amp;#64;orne.fr
+ En premier lieu sont à contacter : les directions départementales des territoires concernées par les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ En second lieu : le bureau de l&amp;#039;aménagement opérationnel à la DHUP à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Tél. : 02 33 81 61 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y170" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA170" s="1" t="inlineStr">
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>ppa.amenagement-durable@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e04-accompagner-les-operations-damenagement-proje/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>MTECT/DHUP/AD/AD5</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="171" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G171" s="1" t="inlineStr">
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>94676</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Ardennes
+Ardennes Ingenierie</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H171" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L171" s="1" t="inlineStr">
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Une subvention en capital peut être accordée aux communes et groupements de communes pour des travaux de construction, restructuration ou réhabilitation d&amp;#039;équipements sportifs de proximité favoriser la présence sur tous les territoires d&amp;#039;équipements adaptés aux pratiques sportives à l&amp;#039;exclusion des simples travaux d&amp;#039;entretien courants.&lt;br /&gt;
-[...17 lines deleted...]
-          <t>Sports et loisirs
+ Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement se décline en trois niveaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  niveau 1 : un conseil de premier niveau aux bénéficiaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  niveau 3 : un accompagnement spécifique pour des prestations identifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
+&lt;/p&gt;
+&lt;p&gt;
+ Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement et Equipement publics
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Résorption de logements vacants dégradés
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement de la mairie dans l&amp;#039;ancienne école
+&lt;/p&gt;
+&lt;p&gt;
+ -	Revue de projets communaux : informations et conseils multi domaines
+&lt;/p&gt;
+&lt;p&gt;
+ -	Mise aux normes PMR de la Mairie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Voirie et infrastructures
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Sécurisation de la traversée du village
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réfection d&amp;#039;une voie communale
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement des abords d&amp;#039;un lavoir
+&lt;/p&gt;
+&lt;p&gt;
+ -	Déplacement et sécurisation d&amp;#039;un arrêt bus
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eau et assainissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi et amélioration d&amp;#039;un dispositif d&amp;#039;assainissement collectif
+&lt;/p&gt;
+&lt;p&gt;
+ -	Accompagnement d&amp;#039;un projet de sécurisation d&amp;#039;un forage d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil de gestion du service d&amp;#039;eau potable
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Economie d&amp;#039;énergie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Suivi énergétique, amélioration bâtiment, éclairage public
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique du parc de logements communaux
+&lt;/p&gt;
+&lt;p&gt;
+ -	Conseil chantier/géothermie de la mairie et de la salle des fêtes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Rénovation énergétique d&amp;#039;un gymnase
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tourisme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement pour les vélos le long de la Voie Verte Trans Ardennes
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un chemin de randonnée sur une ancienne voie ferrée
+&lt;/p&gt;
+&lt;p&gt;
+ -	Transformation d&amp;#039;anciens logements en gites touristiques
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Analyse de l&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Information sur évolution du nombre d&amp;#039;ERP et des systèmes de production d&amp;#039;ECS, planification et réalisation des analyses, aide à l&amp;#039;élaboration des plans d&amp;#039;actions en cas de non-conformité et suivi jusqu&amp;#039;au retour à une situation satisfaisante.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Juridique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quels recours en cas de malfaçon suite à des travaux de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ -	Comment lutter contre les points noirs paysagers ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archives départementales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Aménagement d&amp;#039;un nouveau local archives suite à l&amp;#039;extension de la mairie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Lecture publique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;un espace lecture au sein du groupe scolaire
+&lt;/p&gt;
+&lt;p&gt;
+ -	Assistance à la gestion et à l&amp;#039;exploitation d&amp;#039;une bibliothèque
+&lt;/p&gt;
+&lt;p&gt;
+ -	Création d&amp;#039;une médiathèque
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Archéologie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Réalisation d&amp;#039;un diagnostic archéologique préalable à un aménagement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ Recherche de financements
+&lt;/p&gt;
+&lt;p&gt;
+ -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Numérique et dématérialisation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projet culturel
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -	Projet de pôle culturel comprenant un Musée et une bibliothèque
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Culture et identité collective
+Tourisme
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Economie locale et circuits courts
 Equipement public
-Bâtiments et construction</t>
-[...2 lines deleted...]
-      <c r="O171" s="1" t="inlineStr">
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R171" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...34 lines deleted...]
-      <c r="X171" s="1" t="inlineStr">
+ Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;Education, de la Jeunesse et des Sports
-[...6 lines deleted...]
- &lt;br /&gt;
+ mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y171" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA171" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>anne.durand@cd08.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="172" spans="1:27" customHeight="0">
-      <c r="A172" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>155123</v>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Créer, rénover, étendre des équipements à vocation sportive</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Équipements sportifs (politique territoriale  22-28)</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G172" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H172" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K172" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L172" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à la création, rénovation, extension d&amp;#039;équipements à vocation sportive
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les plateaux multi-activités
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aire de jeux multisports sécurisée le plus souvent non-couverte, à vocation scolaire et périscolaire mais aussi d&amp;#039;espaces d&amp;#039;entrainement pour diverses disciplines (handball, tennis, basket, volley ...) dont l&amp;#039;emprise au sol est au minimum de 11 m x 22 m.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Les équipements sportifs pluridisciplinaires de proximité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Equipements sportifs reconnus comme étant à usage communal ou communautaire, permettant la pratique de plusieurs disciplines sportives dans un environnement couvert. On intègre dans cette catégorie les salles sportives dont l&amp;#039;aire de jeux doit-être a minima de 36m x 18m et les gymnases dont l&amp;#039;aire de jeux doit-être de 44m x 22m, permettant notamment la pratique du handball en compétition.
@@ -29268,64 +28115,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour tous les équipements sauf les plateaux sportifs, avis de la DDCS
 &lt;/p&gt;
 &lt;p&gt;
  Pour les rénovations des bâtiments, document de diagnostic énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N172" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O172" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R172" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   → Conditions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Nécessité de la présence sur le territoire d&amp;#039;une structure affiliée à une fédération organisant des compétitions en lien avec la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de respecter les normes fédérales en vigueur dans la ou les disciplines pratiquées sur l&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    Nécessité de la justification de l&amp;#039;équipement en question au regard des autres équipements existants sur le secteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -29446,145 +28293,785 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T172" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U172" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V172" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/equipements-sportifs-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W172" s="1" t="inlineStr">
+      <c r="W152" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X172" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.99.97
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y172" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z172" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/310f-equipements-sportifs-politique-territoriale-2/</t>
         </is>
       </c>
-      <c r="AA172" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="173" spans="1:27" customHeight="0">
-      <c r="A173" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>145445</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation d’équipements sportifs de proximité</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I153" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La promotion de l&amp;#039;activité physique et sportive a été déclarée Grande 
+Cause Nationale 2024, ceci afin de lutter contre la sédentarité et 
+mettre le sport au cœur de la société.
+Considérant l&amp;#039;importance que revêt la présence sur l&amp;#039;ensemble du 
+territoire d&amp;#039;équipements dédiés à la pratique sportive, qui concourt à 
+l&amp;#039;émancipation des jeunes Landais, le Conseil départemental des Landes 
+soutient l&amp;#039;effort des communes et groupements de communes pour la 
+construction, la restructuration ou la réhabilitation d&amp;#039;équipements 
+sportifs de proximité.&lt;/p&gt;
+            &lt;p&gt;Une subvention en capital peut être accordée, au travers 
+des projets d’investissement structurants, aux communes ou groupements 
+de communes pour des travaux de construction, restructuration ou 
+réhabilitation d’équipements sportifs de proximité favorisant la 
+présence sur tous les territoires d’équipements adaptés aux pratiques 
+sportives.&lt;/p&gt;&lt;p&gt;Le taux d’aide défini dans le règlement pour les projets structurants est appliqué.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le plancher des dépenses éligibles est fixé à 60 000 € HT par dérogation à la partie I du règlement.&lt;/li&gt;&lt;li&gt;Le plafond des dépenses éligibles est fixé à 500 000 € HT.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide du département ne pourra intervenir qu’à raison d’un dossier tous les deux ans, présenté par la même collectivité.&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les équipements sportifs de plein air, y compris les équipements dits de loisirs (pumptrack, skatepark et city stade) ;&lt;/li&gt;&lt;li&gt;les
+ salles sportives : dans le cas d’une polyvalence, l’utilisation 
+sportive principale devra être démontrée, dans le cadre des liens avec 
+les clubs et les établissements scolaires ;&lt;/li&gt;&lt;li&gt;les dépenses liées 
+aux immobilisations extérieures (de type rampes d’accès, clôtures, 
+reprofilage simple des sols…) et ayant pour objet la mise en 
+accessibilité et la mise en sécurité participent au calcul de l’assiette
+ éligible ;&lt;/li&gt;&lt;li&gt;les dépenses d’équipement liées à une immobilisation
+ et indispensables à son fonctionnement (ex. : les paniers de basket 
+pour un city, le filet pour un court de tennis, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont exclus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les aménagements liés à des parcours de santé, ainsi que les aires de fitness en extérieur ;&lt;/li&gt;&lt;li&gt;les dépenses afférentes à de simples travaux d’entretien courants ;&lt;/li&gt;&lt;li&gt;les
+ dépenses directement non-liées aux pratiques sportives qui seront 
+exclues du calcul de l’assiette des dépenses subventionnables ; il 
+s’agit notamment : tribunes, gradins, clubs‑house, espaces connexes ;&lt;/li&gt;&lt;li&gt;les
+ honoraires afférents ainsi que les frais divers de contrôle dédiés à la
+ construction ne participent pas au calcul de l’aide ;&lt;/li&gt;&lt;li&gt;les 
+dépenses de mobiliers ou matériels (y compris sportifs) amovibles ou 
+mobiles qui ne sont pas indispensables à la désignation du bâtiment (ex.
+ : panneaux de règlement intérieur, bacs de rangement à roulettes, buts 
+ou paniers de basket mobiles en structure légère, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;&lt;p&gt;Critères d’appréciation : Priorité est donnée aux projets motivés par
+ les éléments ci‑après, critères analysés dans le cadre de l’instruction
+ de la demande d’aide :&lt;/p&gt;&lt;/li&gt;&lt;li&gt;la création d’espaces de pratique supplémentaire adaptés aux conditions d’enseignement de l’EPS et/ou à la pratique fédérale ;&lt;/li&gt;&lt;li&gt;une mise en conformité avec des exigences réglementaires fédérales ;&lt;/li&gt;&lt;li&gt;la mise en sécurité ;&lt;/li&gt;&lt;li&gt;les
+ projets apportant une plus‑valeur à son territoire (territoire 
+communautaire) dont le taux d’équipement/habitant serait inférieur à la 
+moyenne départementale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les équipements dits de 
+loisirs, l&amp;#039;insuffisance d&amp;#039;autres équipements dédiés à la pratique 
+sportive sur la commune sera pris en compte.&lt;/p&gt;&lt;ul&gt;
+ &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T153" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/aide-la-construction-la-restructuration-ou-la-rehabilitation-dequipements-sportifs-de-proximite</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Courriel :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7cc-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2023</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>119928</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Orne</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I154" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département participe à la construction ou à la réhabilitation lourde d&amp;#039;équipements sportifs majeurs particulièrement structurants pour le développement du sport dans l&amp;#039;Orne.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuil et plafond selon équipement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gymnase, city-stade, dojo, terrains de tennis, skate-park, anneau de roller...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuil de prise en compte des travaux et plafond de subvention, en fonction des équipements, selon tableau synoptique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Orne</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.orne.fr/services/sports/les-aides-aux-sports</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau sport et jeunesse :
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:pat.sport-jeunesse&amp;#64;orne.fr" rel="noopener" target="_blank"&gt;
+  pat.sport-jeunesse&amp;#64;orne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 33 81 61 80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>babin.julie@orne.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4d6-moderniser-les-equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de l'Orne</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>29/07/2022</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>156153</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou réhabiliter des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>ÉQUIPEMENTS SPORTIFS</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I155" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J155" s="1" t="inlineStr">
+        <is>
+          <t>- Ramené à 25 % pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Concourir à doter le territoire d&amp;#039;équipements sportifs structurants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations affiliées à une fédération sportive agréée par le Ministère en charge des Sports. Ces associations doivent être propriétaires de l&amp;#039;équipement sportif ou disposer d&amp;#039;un bail d&amp;#039;une durée égale à la durée de l&amp;#039;amortissement des travaux et qui ne peut être inférieure à 9 ans lorsque l&amp;#039;aide du Département est supérieure à 23.000€ TTC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toutes dépenses d&amp;#039;investissement pour la construction ou l&amp;#039;extension d&amp;#039;un bâtiment ou ayant vocation à augmenter la valeur ou la durée d&amp;#039;usage d&amp;#039;un bâtiment existant (y compris la végétalisation des murs et des toitures).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible à condition que leur coût soit inférieur à 50 % du coût total HT dudit projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses concomitantes à ces opérations :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Acquisitions foncières et immobilières pour la création et l&amp;#039;extension des bâtiments (
+La date de signature de l&amp;#039;acte d&amp;#039;acquisition du bâtiment doit avoir eu lieu dans un délai de 3 ans à compter de la date de dépôt de la demande de subvention).
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux sur les abords des bâtiments dans le cadre de la construction et de l&amp;#039;extension neuve, ou de la rénovation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les locaux d&amp;#039;accueil limités à 20m2, les parcours de santé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien et de maintenance, les travaux réalisés en régie, les clubs-houses et les aires de jeux pour enfants, l&amp;#039;acquisition de matériel et de mobilier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  de dépenses subventionnables :
+ &lt;/strong&gt;
+ 8.000€ (HT pour les collectivités et TTC pour les associations)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds de dépenses subventionnables :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Piscine
+  &lt;/strong&gt;
+  (1 bassin 25 m maxi &amp;#43; 1 bassin d&amp;#039;apprentissage &amp;#43; vestiaires/sanitaires/accueil) hors complexe aquatique : 3.000.000€ pour la construction - 1.500.000€ pour la réhabilitation/extension&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Salle de sport
+  &lt;/strong&gt;
+  (surface sportive utile &amp;gt; 44x24): 1.000.000€ pour la construction - 500.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Equipements clos et couverts
+  &lt;/strong&gt;
+  (salle de sport surface sportive utile &amp;lt; 44x24, dojo, vestiaires, court de tennis, stockage de matériel sportif, local d&amp;#039;accueil &amp;lt; 20 m2...): 600 000 € pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains de grands jeux
+  &lt;/strong&gt;
+  (terrains de football, rugby, terrains mixtes, stades d&amp;#039;athlétisme, aires de sports de glace, structures artificielles d&amp;#039;escalade, aérodrome, frontons, tanks à ramer, stands de tir, pas de tir à l&amp;#039;arc, vélodrome, golf, équipements équestres, etc.): 600.000€ pour la construction - 300.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Terrains extérieurs
+  &lt;/strong&gt;
+  (city stade, skate-park, parcours santé, boulodrome, terrains extérieurs de basket-ball, handball, volley-ball, Beach volley, courts de tennis): 100.000€ pour la construction - 50.000€ pour la réhabilitation/extension
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T155" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/equipements-sportifs/</t>
+        </is>
+      </c>
+      <c r="W155" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5031-modele/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>20564</v>
       </c>
-      <c r="B173" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Construire et rénover des équipements sportifs</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G173" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H173" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I173" s="1" t="inlineStr">
+      <c r="I156" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="K173" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement des pratiques sportives et la formation ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   le développement économique et le rayonnement de la région.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -29613,62 +29100,62 @@
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements sportifs d&amp;#039;intérêt local
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   15% maximum de la dépense éligible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N173" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O173" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R173" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1 – Équipements sportifs d&amp;#039;intérêt régional
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles concernent des équipements sportifs qui :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
   &lt;/li&gt;
   &lt;li&gt;
    abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
   &lt;/li&gt;
   &lt;li&gt;
    qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2 - Équipements sportifs d&amp;#039;intérêt territorial
  &lt;/strong&gt;
@@ -29717,734 +29204,177 @@
    des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 - Conditions applicables à tous les projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
 &lt;/p&gt;
 &lt;p&gt;
  La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  La demande de subvention doit être déposée à la Région avant le début des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U173" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V173" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
         </is>
       </c>
-      <c r="X173" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Renseignements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Sports 05 61 39 64 42
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Adresse d&amp;#039;envoi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente du Conseil Régional
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z173" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
         </is>
       </c>
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2020</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-[...143 lines deleted...]
-      <c r="D175" s="1" t="inlineStr">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>152453</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, à la réhabilitation ou à l'aménagement d'équipements sportifs</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SPORTIFS</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
-[...232 lines deleted...]
-      <c r="G176" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H176" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K176" s="1" t="inlineStr">
-[...223 lines deleted...]
-      <c r="I177" s="1" t="inlineStr">
+      <c r="I157" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 75</t>
         </is>
       </c>
-      <c r="K177" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L177" s="1" t="inlineStr">
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, à la réhabilitation ou à l&amp;#039;aménagement de tout équipement sportif, homologable ou non.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M177" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un complexe sportif aquatique à Sainte-Marie
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;un grand gymnase multisports à Bellevue
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un plateau multisports en accès libre à La Roche-sur-Loire
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation d&amp;#039;un court de tennis à La Forêt-Verte
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;une aire de jeux et de fitness à proximité du parc municipal de Villeneuve
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un stade de football synthétique de niveau 5 à Saint-Étienne-des-Granges
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux inclusifs au cœur du quartier des Chênes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un parcours de santé et de randonnée pédestre à L&amp;#039;Étang-Vert
@@ -30466,68 +29396,68 @@
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un éclairage LED au terrain d&amp;#039;entraînement de football du stade municipal
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un mur d&amp;#039;escalade et d&amp;#039;un skate-park à La Plaine des Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;une salle de pratiques sportives collectives avec gradins à La Ruche
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation des vestiaires et du club house du stade de rugby de La Prairie
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une aire de jeux pour enfants de moins de 12 ans près du city-stade à La Roseraie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un terrain multisports avec sécurisation à La Corniche
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du stade de football - Phase 2 à La Cité Verte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N177" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Famille et enfance
 Handicap
 Citoyenneté
 Santé
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O177" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R177" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -30752,178 +29682,1178 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   (2)
  &lt;/strong&gt;
  Sous réserve de l&amp;#039;avis favorable du chargé de projets sportifs auprès des collectivités du Département – M. Eric DZIEDZIC tél : 03-44-10-40-22 ou par mail eric.dziedzic&amp;#64;oise.fr.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien,
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition et renouvellement de petits matériels sportifs (ballons, cerceaux,...),
  &lt;/li&gt;
  &lt;li&gt;
   Réfection de courts de tennis de moins de 10 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S177" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T177" s="1" t="inlineStr">
+      <c r="T157" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V177" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W177" s="1" t="inlineStr">
+      <c r="W157" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X177" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y177" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z177" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ca1-aider-a-lamelioration-de-la-distribution-dele/</t>
         </is>
       </c>
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="178" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G178" s="1" t="inlineStr">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>105326</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la création et à la rénovation des équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Sport et loisirs pour tous - programme équipements sportifs utilisés par les collégiens</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département accompagne les communes et les communautés de communes dans leurs projets d&amp;#039;investissement. Il participe, ainsi, à la création et au maintien en état des équipements sportifs charentais dont la réhabilitation et l&amp;#039;extension des gymnases, les pistes d&amp;#039;athlétisme et les plateaux sportifs (pour
+ces deux derniers points, le dispositif est gelé en 2026).&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  grosses réparations et aménagements sur des bâtiments existants de plus de 10 ans : 20 % d&amp;#039;une dépense subventionnable plafonnée à 500 000 € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  extension (dont adjonction de salles spécialisées) et constructions de gymnases : (HQE obligatoire) 20 % d&amp;#039;une dépense plafonnée à 750 000 € HT (frais d&amp;#039;ingénierie compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation ou construction de pistes d&amp;#039;athlétisme et de plateaux sportifs : 20 % d&amp;#039;une dépense subventionnable plafonnée à 230 000 € HT
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;D’une manière générale
+les subventions départementales ne pourront pas dépasser 50% de la charge nette
+de la collectivité et les dossiers présentant une dépense subventionnable
+inférieure à 30 000 € HT ne seront pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le taux d&amp;#039;occupation de l&amp;#039;équipement (gymnase, piste d&amp;#039;athlétisme et plateaux sportifs) par les collèges doit être au moins égal à 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  les normes françaises homologuées (NF) doivent être respectées notamment en ce qui concerne les sols sportifs et l&amp;#039;isolation thermique et acoustique des gymnases
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;acquisition du matériel qui peut être considérée comme de l&amp;#039;immobilier (matériel ayant un ancrage sur l&amp;#039;équipement à l&amp;#039;exemple des paniers de basket, buts de football, agrès...) est éligible dans la limite des plafonds définis ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  la notice explicative (finalités du projet et, le cas échéant, spécificités en termes de développement durable)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  la date de construction et le taux d&amp;#039;utilisation par les collèges
+ &lt;/li&gt;
+ &lt;li&gt;
+  les plans de situation, de masse et les coupes
+ &lt;/li&gt;
+ &lt;li&gt;
+  les devis descriptifs et estimatifs de l&amp;#039;opération
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : deux acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/12-Sport/programme_equipements_sportifs_utilises_par_les_collegiens.pdf</t>
+        </is>
+      </c>
+      <c r="W158" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service sports et activités de pleine nature ; Tél. : 05 16 09 74 35
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3d9-participer-a-la-creation-et-a-la-renovation-d/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>150015</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Transformer et valoriser mes productions agricoles - Dispositif 302 du FEADER</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>TRANSFORMER ET VALORISER MES PRODUCTIONS AGRICOLES - Dispositif 302 du FEADER</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I159" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 40</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide vise à apporter un soutien aux projets de transformation et/ou commercialisation de la production agricole en vue de sa valorisation directe, c&amp;#039;est-à-dire des projets portés par des agriculteurs ou des structures dans lesquelles ils sont impliqués  dont les objectifs sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  améliorer la valeur ajoutée des produits et le revenu des agriculteurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer les circuits courts de proximité favorisant le rapprochement producteurs/consommateurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre un maintien des filières agricoles et alimentaires représentatives de l&amp;#039;économie régionale afin de renforcer leur ancrage territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements matériels, neufs ou d&amp;#039;occasion liés au process de transformation, conditionnement, stockage et commercialisation. Pour le matériel d&amp;#039;occasion, se rapprocher de l&amp;#039;instructeur technique pour vérifier les conditions d&amp;#039;éligibilité.
+&lt;/p&gt;
+&lt;p&gt;
+ - Les véhicules frigorifiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Les investissements immatériels suivants dès lors qu&amp;#039;ils sont directement liés à l&amp;#039;investissement et nécessaires à sa préparation ou à sa réalisation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais d&amp;#039;étude de faisabilité technique, les frais d&amp;#039;architecte, d&amp;#039;ingénieurs et de consultation plafonnés à 3 000 € hors taxes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les honoraires d&amp;#039;études du matériel, les prestations de mise en service (formation, transport du matériel), l&amp;#039;achat de logiciels machine (hors ERP), l&amp;#039;acquisition de brevets et licences en lien avec les machines ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les prestations de conception d&amp;#039;image graphique et des supports de communication liés à l&amp;#039;investissement (banderoles, enseignes).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Uniquement pour les dossiers
+ &lt;strong&gt;
+  supérieurs
+ &lt;/strong&gt;
+ à 10 000 € HT : les travaux de construction, d&amp;#039;extension, d&amp;#039;amélioration de biens immobiliers y compris :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la déconstruction partielle ou totale de bâtiments, matériels et équipements lorsque la réalisation du nouvel investissement a lieu au même endroit que le bâtiment à déconstruire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de raccordement aux infrastructures de Voirie et Réseaux Divers publics sauf frais de raccordement des opérateurs ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Uniquement pour les dossiers
+ &lt;strong&gt;
+  inférieurs
+ &lt;/strong&gt;
+ à 10 000 € HT : les investissements liés à l&amp;#039;accès à l&amp;#039;eau potable et à son traitement pour un usage strictement lié à un process de transformation agricole.
+&lt;/p&gt;
+&lt;p&gt;
+ Un seul dossier (présenté au vote) par an et par bénéficiaire sera pris en compte par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant/Taux de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est à hauteur de
+ &lt;strong&gt;
+  35% des dépenses éligibles
+ &lt;/strong&gt;
+ suite à instruction. Elle est bonifié de 5% pour les projets
+ &lt;strong&gt;
+  inférieurs
+ &lt;/strong&gt;
+ à 10 000 € HT portés par des agriculteurs
+ &lt;strong&gt;
+  certifiés Bio
+ &lt;/strong&gt;
+ . Elle est apportée par le Département dans sa totalité pour les projets inférieurs à 10 000 € HT de dépenses et par le FEADER et un cofinanceur national (Département ou Région) pour les autres.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide mentionné ci-dessus est plafonné par les règles des régimes d&amp;#039;aides d&amp;#039;Etat en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces constitutives du dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de moins de 10 000 € HT, le dossier doit être déposé en ligne sur le site https://mesdemarches.ladrome.fr/.  La liste des pièces justificatives nécessaire au dépôt du dossier est indiquée dans le formulaire en ligne de demande de subvention pour de l&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets supérieurs à 10 000 € HT, le dossier doit être déposé en ligne sur le site de la Région Auvergne-Rhône-Alpes dans le cadre des appels à candidatures lancés sur le dispositif 302 – Transformer et valoriser mes productions agricoles. La liste des pièces justificatives nécessaires au dépôt du dossier est indiquée dans le formulaire en ligne de demande de subvention pour de l&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : les dépenses ou devis signés avant la date d&amp;#039;accusé de réception de votre dossier ne sont pas éligibles.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Instruction des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Demande dématérialisée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Pour les projets inférieurs à 10 000 € HT :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Demande en ligne sur le site ladrome.fr (bandeau noir—bas de page – « démarche en lignes »).
+&lt;/p&gt;
+&lt;p&gt;
+ Subventions aux entreprises :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TELESERVICE
+ &lt;/strong&gt;
+ : Agriculture Forêt Bois
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DISPOSITIF
+ &lt;/strong&gt;
+ : Investissements des exploitations pour la transformation commercialisation en circuits courts
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Pour les projets supérieurs à 10 000 € HT :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Demande en ligne sur le site de la Région Auvergne-Rhône-Alpes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Versement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets supérieurs à 10 000 € HT : la demande de paiement est à adresser à la Région Auvergne-Rhône-Alpes dans les délais mentionnés dans la décision juridique attributive de subvention. La part départementale de la subvention sera versée après instruction de la demande de paiement par la Région et sur demande de celle-ci au Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Projets inférieurs à 10 000 € HT : la demande de paiement est à adresser au Département de la Drôme dans les délais mentionnés dans la décision juridique attributive de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de paiement devra obligatoirement comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  toutes les pièces justificatives relatives aux dépenses (facture(s) signé(es) et acquitté(es))
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout document attestant du respect de la publicité du soutien du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des acomptes de subvention pourront être versés au fur et à mesure de la réalisation de l&amp;#039;opération au vu des justificatifs de dépenses.
+&lt;/p&gt;
+&lt;p&gt;
+ Le total des acomptes versés ne pourra excéder 80 % de la subvention départementale prévue. Le solde sera arrêté au prorata des dépenses réellement justifiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bases réglementaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent entrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit dans le champ de l&amp;#039;Article 42 Traité sur le Fonctionnement de Union Européenne (TFUE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  sinon les règles relatives aux aides d&amp;#039;Etat s&amp;#039;appliquent. Sont mobilisés dans ce cas le règlement de minimis ou l&amp;#039;un des régimes suivants :
+ &lt;/li&gt;
+ &lt;li&gt;
+  règlement (UE) n°1407/2013 de la Commission du 18 décembre 2013 relatif à l&amp;#039;application des articles 107 et 108 du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides de minimis, prolongé par le règlement (UE) n°2020/972 du 2 juillet 2020,
+ &lt;/li&gt;
+ &lt;li&gt;
+  régime cadre exempté de notification N° SA.60553 relatif aux aides en faveur des PME actives dans la transformation et la commercialisation de produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  régime cadre exempté de notification N° SA.59106 relatif aux aides en faveur des PME
+ &lt;/li&gt;
+ &lt;li&gt;
+  régime cadre exempté de notification N° SA SA.58979 relatif aux aides à finalité régionale (AFR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  régime notifié N° SA.41735 (2015/N) relatifs aux aides en faveur des grandes entreprises actives dans la transformation et la commercialisation de produits agricoles, prolongés jusqu&amp;#039;au 31 décembre 2022 par le régime SA.59141
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher des dépenses : 1 500 € HT.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafond des dépenses : 150 000 € HT
+ &lt;/strong&gt;
+ pour les projets ne bénéficiant qu&amp;#039;à une seule exploitation agricole (pour les GAEC, ce plafond est multiplié par le nombre d&amp;#039;associés jusqu&amp;#039;à 3 maximum) et
+ &lt;strong&gt;
+  1 000 000 € HT
+ &lt;/strong&gt;
+ pour les autres.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet est éligible si l&amp;#039;investissement matériel est réalisé dans le département de la Drôme, ou dans un département limitrophe à condition que plus de 50% des exploitations agricoles engagées dans le projet aient leur siège en Drôme.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien portera sur les investissements de transformation et/ou de commercialisation de matières premières agricoles, associés ou non à des investissements de conditionnement et/ou stockage.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution de cette aide ne relève pas d&amp;#039;un caractère automatique. Les projets supérieurs à 10 000 € HT sont étudiés dans l&amp;#039;ordre de classement vis-à-vis de la grille de sélection du FEADER, disponible dans chaque appel à projets. Les projets plus petits sont étudiés par les élus départementaux au fil de l&amp;#039;eau au regard de l&amp;#039;enveloppe disponible.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères de sélection garantissent une égalité de traitement des demandes et une bonne utilisation des ressources financières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exclusions
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses définies comme inéligibles dans les règles transversales du FEADER (notamment crédit-bail ou équivalent (location-vente, lease back), rachat d&amp;#039;actifs, l&amp;#039;acquisition d&amp;#039;animaux ; coût interne et externe pour le montage du dossier de subvention, frais de change) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le consommable quel que soit son coût. Pour le petit matériel &amp;lt;200 € HT unitaire, vérifier auprès de l&amp;#039;instructeur de la mesure que cela diffère bien du consommable.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées aux logements, bureaux, vestiaires y compris le matériel afférent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La déconstruction de bâtiment, la dépose d&amp;#039;équipement ou matériel non liée au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un transfert d&amp;#039;un site de l&amp;#039;entreprise à un autre, les frais de dépose, transport, repose de matériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de biens immobiliers et de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les conseils fiscaux, la tenue des comptes, les prestations réglementaires, les frais de notaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les outils de promotion (comme par exemple l&amp;#039;édition de support de communication, les campagnes publicitaires) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les matériaux et la main d&amp;#039;œuvre lorsque les travaux sont réalisés en auto-construction ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;entretien de remise en état ou de rénovation de matériel existant ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de transport aérien ou maritime et les frais de douanes des matériels importés (TIP, EWE, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement de logiciels informatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dépôt de licences commerciales, le dépôt de brevets, le dépôt de marques et droits d&amp;#039;auteur, l&amp;#039;acquisition de licence commerciale ou de marque ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses d&amp;#039;amortissement de biens neufs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les véhicules de transport (hors véhicules frigorifiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le matériel de conditionnement et stockage des fruits (calibrage, triage, colisage...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agriculteurs actifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Petites et moyennes entreprises dont l&amp;#039;actionnariat (ou les membres selon statut) est majoritairement détenu par un ou plusieurs agriculteurs actifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les SCI dans les cas uniquement où l&amp;#039;actionnariat est majoritairement détenu par un ou plusieurs agriculteurs actifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et établissements publics :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Qui investissent pour mettre à disposition d&amp;#039;une structure exploitante dont l&amp;#039;actionnariat (ou les membres selon statut) est majoritairement détenu par un ou plusieurs agriculteurs actifs
+   &lt;/li&gt;
+   &lt;li&gt;
+    Et qui investissent dans des processus de transformation, conditionnement, stockage, commercialisation dont les produits finis sont majoritairement agricoles
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/aidefinanciere/transformer-et-valoriser-mes-productions-agricoles-dispositif-302-du-feader/</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Instructeur et Référents
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets inférieurs à 10 000 € HT :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Département de la Drôme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Économie Emploi Insertion
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement Agricole Agroalimentaire et Bois
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi technique du dossier : Cassandre MONNET – Tél : 06 87 74 97 42 –
+ &lt;a href="mailto:cmonnet&amp;#64;ladrome.fr" target="_self"&gt;
+  cmonnet&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Suivi administratif du dossier : Sylvie BILLION-REY – Tél : 04 75 79 81 37 –
+ &lt;a href="mailto:sbillion-rey&amp;#64;ladrome.fr"&gt;
+  sbillion-rey&amp;#64;ladrome.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets supérieurs à 10 000 € HT :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Direction Agriculture Forêt Alimentation de la Région
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:alimentation.dafa&amp;#64;auvergnerhonealpes.fr"&gt;
+  alimentation.dafa&amp;#64;auvergnerhonealpes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e847-transformer-et-valoriser-mes-productions-agri/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2023</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>138028</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des communes - CAP43 Communes</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>CAP43 Communes (soutien l'investissement des communes)</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J160" s="1" t="inlineStr">
+        <is>
+          <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Fiche projet, délibération, devis
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Appel à Projets Biannuels
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Voirie et réseaux
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Éducation et Coopération
+&lt;/p&gt;
+&lt;p&gt;
+ Adrien Garcia
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
+  adrien.garcia&amp;#64;hauteloire.fr
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Téléphone : 04.71.07.43.86
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K178" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L178" s="1" t="inlineStr">
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
  &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
   formations thématiques
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
 &lt;/p&gt;
 &lt;p&gt;
  Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M178" s="1" t="inlineStr">
+      <c r="M161" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
  &lt;br /&gt;
  Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
  &lt;br /&gt;
  Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
  &lt;br /&gt;
  Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de sessions d&amp;#039;information thématiques :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : dispositif département Jura subventions DETR DSIL FNADT
  &lt;br /&gt;
  Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
  &lt;br /&gt;
@@ -30938,51 +30868,51 @@
  Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organisation de formations thématiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ex : comment mobiliser les fonds européens sur son territoire
  &lt;br /&gt;
  Ex : mécénat et financement participatif
  &lt;br /&gt;
  Ex : marchés publics - comment acheter local
  &lt;br /&gt;
  Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
  &lt;br /&gt;
  Ex : réalisation des travaux
  &lt;br /&gt;
  Ex :
  comment associer les habitants à un projet communal ou intercommunal
  &lt;br /&gt;
  Ex le projet culturel du territoire
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N178" s="1" t="inlineStr">
+      <c r="N161" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Alimentation
@@ -30992,368 +30922,244 @@
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O178" s="1" t="inlineStr">
+      <c r="O161" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R178" s="1" t="inlineStr">
+      <c r="R161" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
+      <c r="S161" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T178" s="1" t="inlineStr">
+      <c r="T161" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
+      <c r="U161" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V178" s="1" t="inlineStr">
+      <c r="V161" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
-      <c r="X178" s="1" t="inlineStr">
+      <c r="X161" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    contact&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service assistance juridique, administrative et financière :
   &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    juridique&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Service formation :
   &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
    formation&amp;#64;amjura.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y178" s="1" t="inlineStr">
+      <c r="Y161" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
-      <c r="Z178" s="1" t="inlineStr">
+      <c r="Z161" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="AA161" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="179" spans="1:27" customHeight="0">
-[...160 lines deleted...]
-      <c r="A180" s="1">
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
         <v>117170</v>
       </c>
-      <c r="B180" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="D162" s="1" t="inlineStr">
         <is>
           <t>FREDON  Occitanie</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>FREDON Occitanie</t>
         </is>
       </c>
-      <c r="G180" s="1" t="inlineStr">
+      <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H180" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K180" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L180" s="1" t="inlineStr">
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  regroupe des experts en botanique, phytopathologie, agronomie et environnement.
  &lt;br /&gt;
  Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
  &lt;br /&gt;
  Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
  &lt;br /&gt;
  Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
  &lt;br /&gt;
  Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M180" s="1" t="inlineStr">
+      <c r="M162" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;
  &lt;strong&gt;
   NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
  &lt;/strong&gt;
 &lt;/h1&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;blockquote&gt;
  &lt;p&gt;
   &lt;em&gt;
    Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
   &lt;/em&gt;
  &lt;/p&gt;
 &lt;/blockquote&gt;
 &lt;p&gt;
  Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
  &lt;br /&gt;
  L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
 &lt;/p&gt;
 &lt;h1&gt;
  &lt;strong&gt;
@@ -31467,3260 +31273,1399 @@
   L&amp;#039;EXPERTISE SANITAIRE
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  &lt;em&gt;
   LE DIAGNOSTIC
  &lt;/em&gt;
 &lt;/h2&gt;
 &lt;p&gt;
  Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h2&gt;
  LES FORMATIONS
 &lt;/h2&gt;
 &lt;p&gt;
  Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N180" s="1" t="inlineStr">
+      <c r="N162" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Eau souterraine
 Sports et loisirs
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Recyclage et valorisation des déchets
 Santé
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Médias et communication
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O180" s="1" t="inlineStr">
+      <c r="O162" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R180" s="1" t="inlineStr">
+      <c r="R162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   FREDON Occitanie
  &lt;/strong&gt;
  fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle est également membre du réseau FREDON FRANCE.
 &lt;/p&gt;
 &lt;p&gt;
  Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S180" s="1" t="inlineStr">
+      <c r="S162" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T180" s="1" t="inlineStr">
+      <c r="T162" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U180" s="1" t="inlineStr">
+      <c r="U162" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V180" s="1" t="inlineStr">
+      <c r="V162" s="1" t="inlineStr">
         <is>
           <t>https://www.fredonoccitanie.com/</t>
         </is>
       </c>
-      <c r="X180" s="1" t="inlineStr">
+      <c r="X162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FREDON Occitanie
  &lt;br /&gt;
  &lt;br /&gt;
  Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
  &lt;br /&gt;
  Téléphone : 04 67 75 64 48
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
   contact&amp;#64;fredon-occitanie.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
   https://www.fredonoccitanie.com/nous-contacter/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y180" s="1" t="inlineStr">
+      <c r="Y162" s="1" t="inlineStr">
         <is>
           <t>contact@fredon-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z180" s="1" t="inlineStr">
+      <c r="Z162" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
         </is>
       </c>
-      <c r="AA180" s="1" t="inlineStr">
+      <c r="AA162" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC162" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="181" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G181" s="1" t="inlineStr">
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>92394</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Territoires d'industrie</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H181" s="1" t="inlineStr">
+      <c r="H163" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K181" s="1" t="inlineStr">
-[...294 lines deleted...]
-      <c r="L183" s="1" t="inlineStr">
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N183" s="1" t="inlineStr">
+      <c r="N163" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Espace public
 Voirie et réseaux
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis</t>
         </is>
       </c>
-      <c r="O183" s="1" t="inlineStr">
+      <c r="O163" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R183" s="1" t="inlineStr">
+      <c r="R163" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;/li&gt;
  &lt;li&gt;
   celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
  &lt;/li&gt;
  &lt;li&gt;
   un territoire d&amp;#039;un seul tenant et sans enclave ;
  &lt;/li&gt;
  &lt;li&gt;
   absence de communes membres de plus de 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il sera tenu compte de la nature du projet et de son degré de maturité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S183" s="1" t="inlineStr">
+      <c r="S163" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T183" s="1" t="inlineStr">
+      <c r="T163" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U183" s="1" t="inlineStr">
+      <c r="U163" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V183" s="1" t="inlineStr">
+      <c r="V163" s="1" t="inlineStr">
         <is>
           <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
         </is>
       </c>
-      <c r="X183" s="1" t="inlineStr">
+      <c r="X163" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
  &lt;/li&gt;
  &lt;li&gt;
   La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
 &lt;/p&gt;
 &lt;p&gt;
  https://www.demarches-simplifiees.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y183" s="1" t="inlineStr">
+      <c r="Y163" s="1" t="inlineStr">
         <is>
           <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z183" s="1" t="inlineStr">
+      <c r="Z163" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="AA163" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Dordogne</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="184" spans="1:27" customHeight="0">
-[...214 lines deleted...]
-      <c r="G185" s="1" t="inlineStr">
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>44635</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Construire ou rénover des équipements sportifs et de loisirs</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H185" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L185" s="1" t="inlineStr">
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Facil vise à :
-[...15 lines deleted...]
-Sports et loisirs
+ Accompagner les propriétaires et / ou gestionnaires d&amp;#039;un équipement dans :
+&lt;/p&gt;
+&lt;p&gt;
+ -	un projet de construction ou de rénovation
+&lt;/p&gt;
+&lt;p&gt;
+ -	la définition puis la mise en œuvre de projets de développement sportif : structuration associative – développement – organisations de manifestations
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons un appui méthodologique, une aide à la conception du projet, des ressources documentaires et un soutien à la recherche de financements. Nous effectuons aussi une mise en relation avec les institutions et partenaires potentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 102 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création d&amp;#039;un city parc
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;une aire de jeux
+&lt;/p&gt;
+&lt;p&gt;
+ Création d&amp;#039;un complexe sportif
+&lt;/p&gt;
+&lt;p&gt;
+ Espace multi-sport, aires de jeux et piste vélo
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Tourisme
-Transition énergétique
-[...13 lines deleted...]
-Biodiversité
 Equipement public
-Bâtiments et construction
-[...13 lines deleted...]
-      <c r="O185" s="1" t="inlineStr">
+Réhabilitation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R185" s="1" t="inlineStr">
+      <c r="R164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les communes et EPCI selon les conditions consultables en ligne sur le site web du Conseil départemental de Lot-et-Garonne.
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S185" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X185" s="1" t="inlineStr">
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="W164" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.fr/Fr/amenagement-economie/soutien-territoires/Pages/aide-communes-epci.aspx</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Service Info Maires 47 :
-[...8 lines deleted...]
- &lt;/a&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y185" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA185" s="1" t="inlineStr">
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e05e-favoriser-le-developpement-maitrise-des-sport/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="186" spans="1:27" customHeight="0">
-[...177 lines deleted...]
-      <c r="G187" s="1" t="inlineStr">
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>121005</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville dans l'Oise - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>Direction Départementale de l'Emploi, du Travail et des Solidarités (DDETS) de l'Oise</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H187" s="1" t="inlineStr">
+      <c r="H165" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I187" s="1" t="inlineStr">
-[...613 lines deleted...]
-      <c r="I189" s="1" t="inlineStr">
+      <c r="I165" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J189" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L189" s="1" t="inlineStr">
+      <c r="J165" s="1" t="inlineStr">
+        <is>
+          <t>pour les projets d'investissement. max : 100% pour les projets de fonctionnement.</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
 &lt;/p&gt;
 &lt;p&gt;
  Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M189" s="1" t="inlineStr">
+      <c r="M165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets peuvent par exemple concerner :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
  &lt;/li&gt;
  &lt;li&gt;
   La transition écologique : par exemple, la rénovation énergétique des bâtiments
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
  &lt;/li&gt;
  &lt;li&gt;
   La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
  &lt;/li&gt;
  &lt;li&gt;
   La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N189" s="1" t="inlineStr">
+      <c r="N165" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Famille et enfance
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Technologies numériques et numérisation
 Tiers-lieux
 Economie sociale et solidaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Animation et mise en réseau
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...3 lines deleted...]
-      <c r="O189" s="1" t="inlineStr">
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R189" s="1" t="inlineStr">
+      <c r="R165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
-[...4 lines deleted...]
- &lt;/strong&gt;
+ La liste des communes et EPCI éligibles à la DPV est transmise chaque année par la DGCL aux préfectures de département.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A titre d&amp;#039;exemple, les communes de l&amp;#039;Oise éligibles en 2023 à la DPV sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
-[...2 lines deleted...]
-  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+  Beauvais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Meru
+ &lt;/li&gt;
+ &lt;li&gt;
+  Noyon
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montataire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nogent sur Oise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Creil
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...29 lines deleted...]
-&lt;p&gt;
  Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
-&lt;/p&gt;
-[...2 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets envisagés doivent répondre aux exigences suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
  &lt;/li&gt;
  &lt;li&gt;
   se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S189" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="T189" s="1" t="inlineStr">
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T165" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X189" s="1" t="inlineStr">
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Dotation-politique-de-la-ville-DPV</t>
+        </is>
+      </c>
+      <c r="W165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-dpv-2023</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ La campagne de dépôt des demandes de subvention au titre de la DPV pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
  &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées » voir le bouton candidatez.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise voir le bouton descriptif complet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vos interlocuteurs des services de la préfecture restent également à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Jessica TROCH : 03 44 06 48 30 /
+ &lt;a href="mailto:jessica.troch&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  jessica.troch&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:ddets-politique-ville&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  ddets-politique-ville&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Maryline FERNANDEZ : 03 44 06 74 24 /
+ &lt;a href="mailto:maryline.fernandez&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  maryline.fernandez&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Hayat DHOTELLE : 03 44 06 85 76 /
+ &lt;a href="mailto:hayat.dhotelle&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  hayat.dhotelle&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ /
+ &lt;a href="mailto:sp-senlis-cohesion-sociale&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-cohesion-sociale&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y189" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA189" s="1" t="inlineStr">
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6299-copie-14h30-soutenir-linvestissement-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB165" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="190" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H190" s="1" t="inlineStr">
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>101008</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K190" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L190" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
-[...2 lines deleted...]
- Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+ La
+ &lt;strong&gt;
+  Dotation d&amp;#039;équipement des territoires ruraux
+ &lt;/strong&gt;
+ (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N190" s="1" t="inlineStr">
-[...6 lines deleted...]
-Musée
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
 Sports et loisirs
 Tourisme
-Forêts
-[...1 lines deleted...]
-Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...5 lines deleted...]
-Handicap
+Egalité des chances
 Accès aux services
-Santé
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-Economie locale et circuits courts
 Agriculture et agroalimentaire
-Economie sociale et solidaire
-[...1 lines deleted...]
-Qualité de l'air
+Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
-[...579 lines deleted...]
-Lutte contre la précarité
+Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...12 lines deleted...]
-      <c r="O193" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R193" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+ Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un territoire d&amp;#039;un seul tenant et sans enclave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  absence de communes membres de plus de 15 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S193" s="1" t="inlineStr">
+      <c r="S166" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="T193" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U193" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X193" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
+        </is>
+      </c>
+      <c r="W166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-      <c r="AA193" s="1" t="inlineStr">
+ Pour en savoir plus, contactez :
+&lt;/p&gt;
+&lt;p&gt;
+ - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
+&lt;/p&gt;
+&lt;p&gt;
+ - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphone : 05.62.56.64.32
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annie Latour :
+  &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
+   annie.latour&amp;#64;hautes-pyrenees.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Céline Salles :
+  &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
+   celine.salles&amp;#64;hautes-pyrenees.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>DDT65</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2021</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="194" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H194" s="1" t="inlineStr">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>164285</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services à la population</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services pour attirer et maintenir des actifs et renforcer l'attractivité</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Autre aide financière</t>
-[...61 lines deleted...]
-Recyclage et valorisation des déchets
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I167" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1.1     
+Renforcer l’offre
+de santé &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.2     
+Améliorer l’accès
+aux services&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.2.1    
+Faciliter les
+déplacements et renforcer l’offre de transport&lt;/p&gt;&lt;p&gt;1.2.2   
+Créer des services
+de proximité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.3     
+Renforcer la
+cohésion sociale et le bien vivre ensemble&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.3.1    
+Promouvoir les
+atouts de la ruralité pour attirer des actifs&lt;/p&gt;&lt;p&gt;1.3.2  Soutenir les
+initiatives contribuant au lien social, l’interconnaissance et   l’implication
+des habitants&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.4     
+Adapter l’offre de
+logements à des besoins spécifiques &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1.4.1     Créer/rénover des logements pour les saisonniers,
+les apprentis, les internes   en médecine&lt;/p&gt;&lt;p&gt;1.4.2    Développer des
+modes d’habiter innovants &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1.5 Soutenir la pratique du sport&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Découverte de l’offre de santé, construction d’un équipement de santé,
+etc. ;&lt;/li&gt;&lt;li&gt;Plateforme multimodale, prêt de véhicules,
+transport à la demande, service itinérant, crèches, etc. ;&lt;/li&gt;&lt;li&gt;Jardin partagé, café associatif, etc. ;&lt;/li&gt;&lt;li&gt;Création d’habitats légers, habitat inclusif, etc. ;&lt;/li&gt;&lt;li&gt;Journées d’initiations, découverte écoliers, création salle de sport,
+etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
 Santé
-Education et renforcement des compétences
-[...14 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...52 lines deleted...]
-      <c r="R194" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...60 lines deleted...]
-      <c r="AA194" s="1" t="inlineStr">
+&lt;/p&gt;&lt;p&gt;Pour les équipements sportifs : &lt;a name="_Hlk155952246"&gt;Si le porteur de projet est une commune et que
+ce projet porte sur un équipement, seules les opérations présentant un
+financement local (autre commune ou EPCI) sont éligibles. &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T167" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Cécile PLEIMPON&lt;/h2&gt;&lt;p&gt;Coordination du programme et animation sur les territoires des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc, Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;Portable : 07 86 54 57 12 - cpleimpon&amp;#64;grandquercy.fr&lt;/p&gt;&lt;h2&gt;Jean-François HESSEL&lt;/h2&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;Tel : 05 65 24 20 50 - jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/p&gt;&lt;h2&gt;Anne-Catherine JACOBS&lt;/h2&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;Bureau : 05 65 30 64 29 - Portable : 06 78 11 33
+97 - acjacobs&amp;#64;grandquercy.fr&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-a-la-population/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...247 lines deleted...]
-          <t>published</t>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD167" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>