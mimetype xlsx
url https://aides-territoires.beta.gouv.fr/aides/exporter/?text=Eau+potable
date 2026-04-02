--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -25878,236 +25878,397 @@
         </is>
       </c>
       <c r="AE142" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF142" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG142" s="1" t="inlineStr">
         <is>
           <t>03/02/2025</t>
         </is>
       </c>
       <c r="AH142" s="1" t="inlineStr">
         <is>
           <t>02/03/2026</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:34" customHeight="0">
       <c r="A143" s="1">
+        <v>164774</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de solidarité et de coopération internationales</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et coopération internationales</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I143" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 80</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Adour-Garonne, grâce au dispositif institué par la loi Oudin-Santini, participe à l&amp;#039;aide publique au développement française en matière d&amp;#039;eau et d&amp;#039;assainissement. En soutenant financièrement des associations françaises ou collectivités territoriales de son bassin, l&amp;#039;agence de l&amp;#039;eau contribue à l&amp;#039;amélioration  l&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène dans les pays en développement ainsi que la mise en place de cadres institutionnels de gouvernance de l’eau. Par son action, elle contribue aux Objectifs de Développement Durable, notamment l’ODD 6, et soutient les engagements du Pacte de Paris sur l’eau et le changement climatique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/solidarite-cooperation-internationales"&gt;Solidarité et coopération internationales | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence soutient des actions visant à réduire le nombre de personnes n’ayant pas accès à une eau potable salubre, à un assainissement de base ou à des services d’hygiène, en priorité dans les Pays les Moins Avancés (PMA).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence soutient la promotion et le développement de la GIRE, dans le contexte du changement climatique, en appuyant l’étude, la mise en place et le développement de cadres institutionnels visant ou contribuant à la gestion durable, intégrée et concertée des ressources en eau à l’échelle territoriale adaptée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence contribue en France et à l’international, au plaidoyer en faveur de l’accès universel à l’eau et à l’assainissement et valorise la solidarité internationale et notamment ale dispositif institué par la loi “Oudin-Santini”. Elle soutient l’a action extérieure des collectivités et accompagne les acteurs publics et privés pour les informer, former et sensibiliser. Les financements concernent des initiatives de formation, de communication, d’animation et l’organisation d’événements pour mobiliser la communauté internationale, nationale et locale autour des défis liés à l’eau. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’Agence accompagne les interventions d’urgence et post-urgence en cas de catastrophes naturelles majeures à fort impact humanitaire. Cette aide vise à rétablir rapidement l’accès à l’eau potable, à l’assainissement et à des conditions d’hygiène dignes pour les populations les plus démunies.&lt;br /&gt;Les actions financées incluent la fourniture ou la reconstruction de services, de matériels et d’infrastructures liés à l’eau et à l’assainissement, ainsi que des initiatives pour améliorer les pratiques d’hygiène ou accompagner la reconstruction.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+International</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q143" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Peuvent être bénéficiaires des aides de l’Agence : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets de solidarité EAH &lt;/strong&gt;: les collectivités territoriales et leurs groupements exerçant ou non la compétence 
+Eau et assainissement, les syndicats intercommunaux du 
+bassin Adour-Garonne, mais aussi les associations et ONG 
+ayant leur siège ou une implantation pérenne en France et 
+disposant d’une expérience avérée dans les projets EAH &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de développement de la Gestion Intégrée 
+des Ressources en Eau (GIRE)&lt;/strong&gt; : les personnes morales de 
+droit public ou privé dont les compétences et activités 
+concourent au développement de la GIRE &lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’Animation et la sensibilisation &lt;/strong&gt;: les personnes 
+morales de droit public ou privé dont les compétences et 
+l’expérience sont en adéquation avec les objectifs attendus &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les aides d’urgence&lt;/strong&gt; : les ONG spécialisées en opérations d’urgence, dont l’intervention est validée par le ministère de l’Europe et des affaires étrangère&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/62-24-Coope%CC%81ration%20internationale_0.pdf"&gt;62-24-Coopération internationale_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Solidarit%C3%A9%20et%20coop%C3%A9ration%20internationale.pdf</t>
+        </is>
+      </c>
+      <c r="W143" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-fonctionnalites-des-ecosystemes-aquatiques-humides-et-littoraux-ainsi-que-leur-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
         <v>161692</v>
       </c>
-      <c r="B143" s="1" t="inlineStr">
+      <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Développer les équipements sportifs de proximité - Plan 5000 équipements – Génération 2024</t>
         </is>
       </c>
-      <c r="C143" s="1" t="inlineStr">
+      <c r="C144" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Agence nationale du Sport (ANS)</t>
         </is>
       </c>
-      <c r="G143" s="1" t="inlineStr">
+      <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H143" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K143" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L143" s="1" t="inlineStr">
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Plan 5000 équipements sportifs – Génération 2024, s’inscrit dans la continuité du Plan 5000 terrains de sport (2022-2023) qui a connu un grand succès qualitatif et quantitatif avec plus de 5500 terrains de sport financés sur tout le territoire français ainsi que dans le prolongement des politiques publiques destinées à renforcer le lien avec le milieu scolaire : 2h de sport au collège et 30 minutes d’Activité Physique et Sportive (APQ) à l’école.&lt;/p&gt;&lt;p&gt;Ce nouveau Plan 5000 équipements – Génération 2024 se déploiera selon 3 axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les équipements de proximité ;&lt;/li&gt;&lt;li&gt;Les cours d’écoles actives et sportives ;&lt;/li&gt;&lt;li&gt;Les équipements structurants.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une enveloppe pluriannuelle de 300 M€ sur 3 ans est allouée à l’Agence nationale du Sport pour la mise en place de ce programme.&lt;/p&gt;&lt;p&gt;Entre 2024 et 2026, ce plan doit permettre la création de 5000 équipements supplémentaires (3000 équipements de proximité, 1500 cours d’écoles actives et sportives et 500 équipements structurants). 1/3 des projets devront être situés dans des Quartiers Prioritaires de la politique de la Ville (QPV) ou à proximité immédiate.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus ...&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N143" s="1" t="inlineStr">
+      <c r="N144" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O143" s="1" t="inlineStr">
+      <c r="O144" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R143" s="1" t="inlineStr">
+      <c r="R144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;À destination&lt;/strong&gt; des collectivités ou leurs mandataires, des associations à vocation sportive, des universités publiques et des établissements médico-sociaux publics accueillant des jeunes en situation de handicap ayant une association sportive affiliée à une fédération sportive, ce plan contribuera à l’action de l’Agence en matière de correction des inégalités sociales et territoriales. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les territoires éligibles ? &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tous les territoires sont éligibles. Néanmoins, une priorité d’examen sera donnée aux projets situés en territoires carencés. Les territoires carencés sont définis de la façon suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;En territoire urbain : projets situés dans les quartiers prioritaires de la politique de la ville (QPV) ou leurs environs immédiats. 1/3 des projets devront être situés dans ou à proximité de Quartiers Prioritaires de la politique de la Ville (QPV). &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire rural : projets situés dans les zones de revitalisation rurale (ZRR) ou dans une commune appartenant à une intercommunalité ayant signé un Contrat de Relance et de Transition Ecologique (CRTE) qualifié de rural, ou dans un bassin de vie comprenant au moins 50 % de la population en ZRR ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;En territoire ultramarin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelques points de vigilance. P&lt;/strong&gt;our pouvoir bénéficier d’une subvention d’équipement, les porteurs de projet doivent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;S’engager à ne pas bénéficier de plus de 80 % d’aides publiques par rapport au coût total de l’opération, sauf pour les territoires d’Outre-mer ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Garantir de manière pérenne le caractère sportif de l’équipement ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ne pas commencer l’exécution de l’opération avant la réception de l’accusé de réception de dossier conforme, éligible et complet, de la part des services instructeurs. Les devis, bons de commande, ordres de service ou le cas échéant, le marché, ne doivent pas avoir été signés. Les études préalables ou l’acquisition de terrains ne constituent pas un commencement d’exécution.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Une convention d’utilisation et d’animation de l’équipement sportif d’une durée minimale de 5 ans devra être signée par le porteur de projet et le(s) utilisateur(s) du(des) équipement(s), avec un ou plusieurs établissements scolaires et/ou le propriétaire foncier précisant les créneaux prévisionnels qui seront réservés aux utilisateurs signataires et les créneaux en accès libre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.agencedusport.fr/plan-5000-equipements-generation-2024" title="Agence nationale du Sport" target="_blank"&gt;En savoir plus..&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S143" s="1" t="inlineStr">
+      <c r="S144" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T143" s="1" t="inlineStr">
+      <c r="T144" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U143" s="1" t="inlineStr">
+      <c r="U144" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V143" s="1" t="inlineStr">
+      <c r="V144" s="1" t="inlineStr">
         <is>
           <t>https://www.agencedusport.fr/plan-5000-equipements-generation-2024</t>
         </is>
       </c>
-      <c r="W143" s="1" t="inlineStr">
+      <c r="W144" s="1" t="inlineStr">
         <is>
           <t>https://infrasport.agencedusport.fr/</t>
         </is>
       </c>
-      <c r="X143" s="1" t="inlineStr">
+      <c r="X144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.agencedusport.fr/contactez-nous?question&amp;#61;71"&gt;Contactez-nous | Agence nationale du sport (agencedusport.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y143" s="1" t="inlineStr">
+      <c r="Y144" s="1" t="inlineStr">
         <is>
           <t>benoit.zedet@agencedusport.fr</t>
         </is>
       </c>
-      <c r="Z143" s="1" t="inlineStr">
+      <c r="Z144" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-5000-equipements-generation-2024/</t>
         </is>
       </c>
-      <c r="AA143" s="1" t="inlineStr">
+      <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB143" s="1" t="inlineStr">
+      <c r="AB144" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC143" s="1" t="inlineStr">
+      <c r="AC144" s="1" t="inlineStr">
         <is>
           <t>Agence nationale du Sport</t>
         </is>
       </c>
-      <c r="AE143" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG143" s="1" t="inlineStr">
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
         <is>
           <t>26/02/2024</t>
         </is>
       </c>
-      <c r="AH143" s="1" t="inlineStr">
+      <c r="AH144" s="1" t="inlineStr">
         <is>
           <t>03/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="144" spans="1:34" customHeight="0">
-      <c r="A144" s="1">
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
         <v>95080</v>
       </c>
-      <c r="B144" s="1" t="inlineStr">
+      <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Financer les investissements sportifs</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Soutien aux investissements sportifs à vocation compétitive</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G144" s="1" t="inlineStr">
+      <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H144" s="1" t="inlineStr">
+      <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I144" s="1" t="inlineStr">
+      <c r="I145" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="K144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L144" s="1" t="inlineStr">
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communes et EPCI,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Les structures privées (inclues ligues et associations privées de gestion de centres de formation) propriétaires d&amp;#039;équipements sportifs utilisés à des fins compétitives de haut niveau, en lien avec un club local.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Rénovation d&amp;#039;équipements vétustes,
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;ul&gt;
   &lt;li&gt;
@@ -26195,225 +26356,225 @@
 &lt;p&gt;
  Seront intégrées aux dépenses éligibles les travaux relevant de l&amp;#039;équipement sportif stricto sensu, à l&amp;#039;exclusion des zones de convivialité (hall, accueil, club-house, espaces verts et espaces bien-être).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention régionale est calculée sur le montant des dépenses subventionnables plafonné à 2 M€ HT, sur la base du coût prévisionnel des travaux opérés sur l&amp;#039;équipement sportif stricto sensu, en tenant compte des dernières données fiscales connues « Potentiel financier et Effort fiscal des communes de la région Grand Est » :
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;intervention régionale
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;lt; Potentiel financier de
 la strate
 Potentiel
 financier de la commune d&amp;#039;implantation &amp;gt; Potentiel financier de
 la strate
 Effort
 fiscal &amp;lt;1
 20 %
 15 %
 Effort
 fiscal &amp;gt;1
 25 %
 20 %
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
+      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O144" s="1" t="inlineStr">
+      <c r="O145" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P144" s="1" t="inlineStr">
+      <c r="P145" s="1" t="inlineStr">
         <is>
           <t>30/11/2016</t>
         </is>
       </c>
-      <c r="S144" s="1" t="inlineStr">
+      <c r="S145" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T144" s="1" t="inlineStr">
+      <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U144" s="1" t="inlineStr">
+      <c r="U145" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V144" s="1" t="inlineStr">
+      <c r="V145" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="W144" s="1" t="inlineStr">
+      <c r="W145" s="1" t="inlineStr">
         <is>
           <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0134/depot/simple</t>
         </is>
       </c>
-      <c r="X144" s="1" t="inlineStr">
+      <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;a href="mailto:Paul.FRICKER&amp;#64;grandest.fr"&gt;
     Paul FRICKER
    &lt;/a&gt;
    – 03 88 15 67 45 (Alsace-Lorraine)
   &lt;/li&gt;
   &lt;li&gt;
    &lt;a href="mailto:sophie.saintaubin&amp;#64;grandest.fr"&gt;
     Sophie SAINT-AUBIN
    &lt;/a&gt;
    – 03 26 70 85 82 (Champagne-Ardenne)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y144" s="1" t="inlineStr">
+      <c r="Y145" s="1" t="inlineStr">
         <is>
           <t>olivier.claudel@grandest.fr</t>
         </is>
       </c>
-      <c r="Z144" s="1" t="inlineStr">
+      <c r="Z145" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c6b-soutien-aux-investissements-sportifs/</t>
         </is>
       </c>
-      <c r="AA144" s="1" t="inlineStr">
+      <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB144" s="1" t="inlineStr">
+      <c r="AB145" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE144" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF144" s="1" t="inlineStr">
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG144" s="1" t="inlineStr">
+      <c r="AG145" s="1" t="inlineStr">
         <is>
           <t>01/07/2021</t>
         </is>
       </c>
-      <c r="AH144" s="1" t="inlineStr">
+      <c r="AH145" s="1" t="inlineStr">
         <is>
           <t>08/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="145" spans="1:34" customHeight="0">
-      <c r="A145" s="1">
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
         <v>90933</v>
       </c>
-      <c r="B145" s="1" t="inlineStr">
+      <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Soutenir les équipements sportifs</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Soutien aux Equipements Sportifs</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G145" s="1" t="inlineStr">
+      <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H145" s="1" t="inlineStr">
+      <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L145" s="1" t="inlineStr">
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une logique d&amp;#039;aménagement sportif équilibré du territoire, la Région Nouvelle-Aquitaine soutient les projets liés à la rénovation et/ou à la construction d&amp;#039;installations sportives.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
       :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;assurer le développement équilibré des pratiques sportives sur son territoire, la Région Nouvelle-Aquitaine participe au financement des équipements sportifs publics :
 &lt;/p&gt;
 &lt;p&gt;
  mis à la disposition des lycées, des centres de formation des apprentis (CFA) et des établissements  régionaux d&amp;#039;enseignement adapté (EREA) dans le cadre de la pratique de l&amp;#039;éducation physique et sportive avec un taux d&amp;#039;occupation d&amp;#039;au moins 20 % du temps d&amp;#039;ouverture et un accès gratuit aux équipements, à vocation régionale, nationale ou internationale permettant la pratique de haut niveau et l&amp;#039;accueil de compétitions majeures, favorisant les sports de nature sur le territoire des Parc Naturels Régionaux (PNR).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N145" s="1" t="inlineStr">
+      <c r="N146" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
+      <c r="O146" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R145" s="1" t="inlineStr">
+      <c r="R146" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier doit être adressé au moins 8 mois avant le démarrage des travaux (phase APD).
 &lt;/p&gt;
 &lt;p&gt;
  Toute demande déposée après le démarrage des travaux fera l&amp;#039;objet d&amp;#039;une réponse négative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les personnes morales de droit public (collectivités locales, établissements publics et groupements d&amp;#039;intérêt public).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de sélection
@@ -26434,283 +26595,122 @@
   répondant aux démarches de qualité environnementale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans tous les cas, le foncier doit relever du domaine public.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas pris en compte les travaux de mises aux normes imposés par la loi n° 2005-102 du 11/02/2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1° Télécharger le dossier de demande de subvention &amp;#34;Construction ou rénovation d&amp;#039;équipements sportifs&amp;#34;.
  &lt;/li&gt;
  &lt;li&gt;
   2° Envoyer ce document par mail au correspondant dont le nom figure en première page du dossier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
+      <c r="S146" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U145" s="1" t="inlineStr">
+      <c r="U146" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V145" s="1" t="inlineStr">
+      <c r="V146" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-aux-equipements-sportifs</t>
         </is>
       </c>
-      <c r="X145" s="1" t="inlineStr">
+      <c r="X146" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Direction des sports / de la vie assoc. et de l&amp;#039;égalité : 05 87 21 31 10
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y145" s="1" t="inlineStr">
+      <c r="Y146" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z145" s="1" t="inlineStr">
+      <c r="Z146" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a92b-soutien-aux-equipements-sportifs/</t>
         </is>
       </c>
-      <c r="AA145" s="1" t="inlineStr">
+      <c r="AA146" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB145" s="1" t="inlineStr">
+      <c r="AB146" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC145" s="1" t="inlineStr">
+      <c r="AC146" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE145" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF145" s="1" t="inlineStr">
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG145" s="1" t="inlineStr">
+      <c r="AG146" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH145" s="1" t="inlineStr">
+      <c r="AH146" s="1" t="inlineStr">
         <is>
           <t>09/03/2026</t>
-        </is>
-[...159 lines deleted...]
-          <t>02/04/2026</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:34" customHeight="0">
       <c r="A147" s="1">
         <v>140793</v>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H147" s="1" t="inlineStr">
         <is>
@@ -27374,52 +27374,52 @@
           <t>Accélérer les opérations d'aménagement complexes</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Projet partenarial d'aménagement</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H150" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K150" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L150" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
 &lt;/p&gt;
 &lt;p&gt;
  A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;