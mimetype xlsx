--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -301,52 +301,52 @@
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Aide montage des dossiers de subventions</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
  &lt;br /&gt;
  • trouver des pistes de financement pour les projets ;
  &lt;br /&gt;
  • monter au besoin les dossiers de subventions.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
  &lt;br /&gt;
  Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
  &lt;br /&gt;
@@ -482,587 +482,743 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>102299</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'épiceries solidaires</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de
+ &lt;strong&gt;
+  France Relance
+ &lt;/strong&gt;
+ , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs de projet sélectionnés pourront bénéficier :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;un accompagnement à la création par les équipes ANDES ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Alimentation
+Economie sociale et solidaire
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Audrey LATRA :
+ &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
+  audrey.latra&amp;#64;andes-france.com
+ &lt;/a&gt;
+ - 07 87 35 58 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>102206</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les ponts</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Plan rénovation des ponts</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide ‐ « Plan rénovation des ponts » mis en place par la banque des territoires, Plan de relance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif :
+ &lt;br /&gt;
+ La France compte environ 300 000 ponts, dont 10 % présenteraient des risques de structure. Cela monterait jusqu&amp;#039;à 18 % pour les ponts relevant de l&amp;#039;échelon communal. La méconnaissance de l&amp;#039;état réel de ces ponts, et donc des risques et coûts associés, est un puissant frein à la prise de décision au sein des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires a donc conçu une solution clés en mains - pré-diagnostic amont du parc simple et gratuit pour cibler là où concentrer les efforts, crédits d&amp;#039;ingénierie pour études avancées sur les ponts effectivement en risques et financements comprenant prêts à très long terme ou fonds propres - afin de remettre au centre et dans une vision de long terme la gestion des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement : la Banque des Territoires peut débloquer des crédits d&amp;#039;ingénierie permettant de cofinancer avec la collectivité jusqu&amp;#039;à 50 %, des études d&amp;#039;ingénierie plus poussées pour les ouvrages les plus critiques ; une aide substantielle à la décision locale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/plan-ponts-banque-des-territoires-dispositif-complet-innovant</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Banque des Territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire" rel="noopener" target="_blank"&gt;
+  via leur formulaire de contact.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5222-renover-plan-renovation-des-ponts/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>116361</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
 &lt;/p&gt;
 &lt;p&gt;
  Les particularités de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
   &lt;/li&gt;
   &lt;li&gt;
    Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Ses crédits :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
   &lt;/li&gt;
   &lt;li&gt;
    Crédit jusque 40 ans
   &lt;/li&gt;
   &lt;li&gt;
    Pas de seuil minimal concernant l&amp;#039;emprunt
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
   &lt;/li&gt;
   &lt;li&gt;
    Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
   &lt;/li&gt;
   &lt;li&gt;
    Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
   &lt;/li&gt;
   &lt;li&gt;
    Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
   &lt;/li&gt;
   &lt;li&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  NB : appel non surtaxé
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>21/02/2022</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-[...193 lines deleted...]
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>95207</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1088,62 +1244,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -1250,442 +1406,286 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>100074</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...14 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre de
-[...46 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+ Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau des CCI propose aux élus et directeurs des collectivités de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participer à des réunions ou séminaires d&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
+ &lt;br /&gt;
+ - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
+ &lt;br /&gt;
+ - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
+ &lt;br /&gt;
+ - l&amp;#039;impact de la crise sur le tissu commercial.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Et trouver toute l&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les aides disponibles nationalement et localement pour vos entreprises ;
+ &lt;br /&gt;
+ - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
+ &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
+  les-aides.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
-[...3 lines deleted...]
- &lt;br /&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="U6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Audrey LATRA :
-[...1 lines deleted...]
-  audrey.latra&amp;#64;andes-france.com
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- - 07 87 35 58 75
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
-[...152 lines deleted...]
-      </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>01/10/2021</t>
+          <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>82915</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
@@ -1753,55 +1753,55 @@
 CAUE du Gard
 CAUE de la Meuse
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
@@ -2576,51 +2576,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>82911</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
@@ -2688,55 +2688,55 @@
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de la Vendée
 CAUE du Cantal
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...1 lines deleted...]
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
@@ -3189,583 +3189,114 @@
 Création de jardins partagés</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>71796</v>
+        <v>63653</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
+          <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
-        <is>
-[...467 lines deleted...]
-      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
-      <c r="J12" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
  &lt;br /&gt;
  &lt;br /&gt;
  La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
  &lt;br /&gt;
@@ -3863,102 +3394,102 @@
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer l&amp;#039;opération
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
   :
   &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
   &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CHRS : le nouveau visage de la Cité Saint-Martin
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Éligibilité du projet de travaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
  transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
 &lt;/p&gt;
 &lt;p&gt;
  Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Sont ainsi subventionnables les travaux suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mises aux normes d&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   mise en sécurité des locaux,
@@ -4034,187 +3565,187 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales ou leurs groupements et leurs établissements publics,
    notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
    CIAS) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
    œuvrer dans le domaine de l&amp;#039;hébergement ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
  et disposer de l&amp;#039;agrément
  relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
  défavorisées
  (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
  financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>63642</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Traiter les copropriétés fragiles et en difficulté</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I13" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réhabilitation de copropriétés dégradées peut constituer une lourde charge pour votre collectivité. Deux dispositifs proposés par l&amp;#039;Anah contribuent à prévenir la dégradation des copropriétés. Leur mise en place permet de détecter le plus en amont possible des copropriétés en fragilité et d&amp;#039;intervenir avant qu&amp;#039;elles basculent en difficulté
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Veille et observation des copropriétés (VOC)
   &lt;/strong&gt;
   : la VOC est une aide méthodologique et financière au développement des démarches d&amp;#039;observation locales des copropriétés fragiles. Elle repose sur la mise en place d&amp;#039;indicateurs, sur un périmètre que vous définissez, qui englobe tout ou partie de votre territoire. Vous pouvez ainsi ajuster au mieux votre politique d&amp;#039;intervention et détecter au plus tôt la fragilité de certaines copropriétés. Vous assurez la maîtrise d&amp;#039;ouvrage de cet observatoire ou la confiez à un organisme spécialisé comme par exemple une agence d&amp;#039;urbanisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50% de la dépense dans la limite de 60 000 € d&amp;#039;aides de l&amp;#039;Anah, pour une durée minimum de trois ans.
 &lt;/p&gt;
 &lt;ul&gt;
@@ -4354,230 +3885,230 @@
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La VOC mise en oeuvre par Grenoble :
  &lt;a href="https://www.anah.fr/dossiers/grenoble-la-voc-outil-de-ciblage-de-laction-publique/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le POPAC mis en œuvre par la Métropole du Grand Lyon dans le quartier de la Duchère :
  &lt;a href="https://www.anah.fr/dossiers/metropole-de-lyon-un-popac-pour-accompagner-le-quartier-de-la-duchere/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Plan de Sauvegarde à Mulhouse :
  &lt;a href="https://www.anah.fr/dossiers/mulhouse-vers-le-redressement-de-la-copropriete-peupliers-nations/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie copropriétés de Nîmes :
  &lt;a href="https://www.anah.fr/dossiers/nimes-une-strategie-ambitieuse-pour-les-coproprietes-en-difficulte/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/traiter-les-coproprietes-fragiles-et-en-difficulte/mettre-en-place-des-dispositifs-dobservation-et-de-prevention/</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b862-traiter-les-coproprietes-fragiles-et-en-diffi/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>57803</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique du parc privé</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4670,198 +4201,198 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
   Dans la Sarthe, une charte pour accélérer la rénovation énergétique
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
   Puy-de-Dôme : mission repérage pour les artisans
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>08/09/2020</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>72363</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Assurer la viabilité des salles de cinéma à court terme et à long terme - soutien automatique renforcé et avances à l'exploitation</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Centre National du Cinéma et de l'image animée (CNC)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="K15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les salles de cinéma sont durablement impactées par la mise en place des mesures sanitaires et les reports de tournages et de sorties de films, en particulier concernant les blockbusters étrangers, qui se traduiront par une diminution conséquente des recettes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cette aide correspond à la Mesure 1 : Soutiens automatiques renforcés et avances à l&amp;#039;exploitation ad hoc dédiées à la couverture des besoins en trésorerie
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Afin de préserver le tissu dense de salles de cinéma qui garantit une diffusion des œuvres dans leur diversité sur tout le territoire, les exploitants pourront bénéficier d&amp;#039;un soutien financier supplémentaire correspondant à une année normale de soutien généré.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le montant de l&amp;#039;aide est calculé, pour chacun des établissements cinématographiques, en fonction du soutien automatique généré par l&amp;#039;établissement lors des trois années 2017, 2018 et 2019.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide sera versée sous une double forme :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1° versement à l&amp;#039;exploitant de l&amp;#039;établissement d&amp;#039;une subvention.
   &lt;br /&gt;
  &lt;/strong&gt;
@@ -4897,83 +4428,83 @@
   une année de soutien pour la petite et moyenne exploitation, soit 7 mois de soutien
  sous forme de subvention et 5 mois sous forme d&amp;#039;avances (remboursables sur le soutien à venir) ;
  &lt;/li&gt;
  &lt;li&gt;
   neuf mois de soutien pour les grands circuits (exploitants réalisant plus de 1 % de la
  fréquentation nationale), soit 2,5 mois sous forme de subvention et 6,5 mois sous forme d&amp;#039;avances remboursables.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Attention : les deux aides doivent être sollicitées séparément.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces sommes pourront être mobilisées pour couvrir des besoins de trésorerie ne donnant pas lieu à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période de faible fréquentation, pour ce qui concerne la part de subvention définitive et pour couvrir des investissements de modernisation des salles, récents ou futurs, pour la part d&amp;#039;avance remboursable.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La période de fermeture des salles a conduit les exploitants à négocier des reports ou des échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Commerces et services</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.cnc.fr/professionnels/actualites/plan-de-relance-des-filieres-du-cinema-et-de-laudiovisuel_1319933</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://www.cnc.fr/documents/36995/1140711/Plan+de+relance+-+Soutiens+automatiques+renforc%C3%A9s+-+notice.pdf/d18afc3b-9a2a-4b03-04fe-853099e99035</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;un des gestionnaires régionaux du soutien automatique des salles :
 &lt;/p&gt;
 &lt;p&gt;
  Didier GROUPIERRE / Tél. 01 44 34 36 89 / Didier.Groupierre&amp;#64;cnc.fr
 &lt;/p&gt;
 &lt;p&gt;
  Agnès MAURICE / Tél. 01 44 34 37 18 / Agnes.Maurice&amp;#64;cnc.fr
 &lt;/p&gt;
 &lt;p&gt;
  Sophie LELEU / Tél. 01 44 34 36 96 / Sophie.Leleu&amp;#64;cnc.fr
 &lt;/p&gt;
 &lt;p&gt;
  Dominique DUPUY / Tél. 01 44 34 37 14 / Dominique.Dupuy&amp;#64;cnc.fr
 &lt;/p&gt;
 &lt;p&gt;
  Ghislaine BOUDOT / Tél. 01 44 34 34 77 / Ghislaine.Boudot&amp;#64;cnc.fr
 &lt;/p&gt;
 &lt;p&gt;
  Jeanne DUBOST / Tél. 01 44 34 35 86 / Jeanne.Dubost&amp;#64;cnc.fr
 &lt;/p&gt;
 &lt;p&gt;
  Consultez
  &lt;a href="https://www.cnc.fr/documents/36995/160730/Autorisation&amp;#43;d%27exercice&amp;#43;%28exploitation%29&amp;#43;liste&amp;#43;des&amp;#43;gestionnaires&amp;#43;-.pdf/3235bc88-debb-abfe-532f-5e47173eec63"&gt;
@@ -4982,255 +4513,724 @@
  des gestionnaires du soutien.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour vos démarches :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Demande d&amp;#039;attribution du soutien automatique renforcé (
   &lt;a href="https://www.demarches-simplifiees.fr/commencer/subvention-soutien-renforce"&gt;
    volet subvention
   &lt;/a&gt;
   )
  &lt;/li&gt;
  &lt;li&gt;
   Demande d&amp;#039;une avance supplémentaire sollicitée auprès des gestionnaires régionaux du service de l&amp;#039;exploitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4b8-assurer-la-viabilite-des-salles-de-cinema-a-c/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2020</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>71796</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de l'Éducation nationale et de la Jeunesse</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
+ &lt;strong&gt;
+  à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
+ &lt;/strong&gt;
+ . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements encordés relèvent plus particulièrement des réseaux d&amp;#039;éducation prioritaire, des quartiers prioritaires de la politique de la ville ou de zones rurales éloignées des métropoles.
+ &lt;/strong&gt;
+ La mise en réseau de collèges, de lycées et d&amp;#039;établissements d&amp;#039;enseignement supérieur sur un projet commun facilite le passage d&amp;#039;un niveau à l&amp;#039;autre : elle permet une gradation dans les actions déployées auprès des élèves par une réflexion sur leur progressivité et leur articulation, notamment lorsque survient la transition entre le collège et le lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élargir les perspectives d&amp;#039;orientation des élèves et mieux répondre à leurs aspirations tant académiques que professionnelles, un même EPLE peut être encordé à plusieurs têtes de cordée, en veillant à diversifier les établissements d&amp;#039;enseignement supérieur avec lesquels il est en relation, afin d&amp;#039;offrir aux jeunes bénéficiaires du dispositif un vaste horizon sur la diversité des formations : longues ou courtes, sélectives ou non, par apprentissage ou sous statut étudiant, écoles de la fonction publique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
+ &lt;/strong&gt;
+ Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
+ &lt;/strong&gt;
+ Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
+ &lt;strong&gt;
+  Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Cohésion sociale et inclusion
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cordeesdelareussite.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Sabine	LESTRADE	sabine.lestrade&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Kebir	DGAYGUI	kebir.dgaygui&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dijon	Didier	PERRAULT	didier.perrault&amp;#64;ac-dijon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grenoble	Vincent	DUPAYAGE	vincent.dupayage&amp;#64;ac-grenoble.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe	Lydia	LACEMON	lydia.lacemon&amp;#64;ac-guadeloupe.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane	Myriam	HO-A-KWIE-MANGAL	csaio&amp;#64;ac-guyane.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lille	Marie	SEILLER	marie.seiller&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges	Marie-Claude	FANTHOU	Marie-Claude.Fanthou&amp;#64;ac-limoges.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lyon	Florence	BOURGEOIS-FIORITI	florence.fioriti&amp;#64;ac-lyon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique	Eric	MORTELETTE	eric.mortelette&amp;#64;ac-martinique.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte	Sylvie	MALO	saio&amp;#64;ac-mayotte.fr  / sylvie.malo&amp;#64;ac-mayotte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Olivier	BRUNEL	olivier.brunel&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Agnès	VRINAT-JEANNEAU	eduprio&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nancy-Metz	Dimitri	SYDOR	dimitri.sydor&amp;#64;ac-nancy-metz.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes	Dominique	ALLAIS	dominique.allais&amp;#64;ac-nantes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie	Sylvaine	PERRE	sylvaine.perre&amp;#64;ac-normandie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Nathalie	FETNAN	nathalie.fetnan&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Charlie	GALIBERT	charlie.galibert&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orléans-Tours	Alexandra	MENEUX	alexandra.meneux&amp;#64;ac-orleans-tours.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Corinne	PASCO	corinne.pasco&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Patrice	BAUDEVIN	patrice.baudevin&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Karine	VIARD	continuum&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Yannick	THEVENET	yannick.thevenet&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Yoril	BAUDOIN	yoril.baudoin&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Jacques-Emmanuel	DAUGE	Jacques.Dauge&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z15" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e4b8-assurer-la-viabilite-des-salles-de-cinema-a-c/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
         </is>
       </c>
       <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
-          <t>30/11/2020</t>
+          <t>19/11/2020</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>72205</v>
+        <v>71326</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Recruter et accueillir des conseillers numériques</t>
+          <t>Développer les réseaux électriques et la transition énergétique en zone rurale</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J16" s="1" t="inlineStr">
         <is>
-          <t>50 000 euros par poste</t>
+          <t>Les taux de subvention varient selon les sous-programmes (cliquer sur le lien dans l'espace Contact</t>
         </is>
       </c>
       <c r="K16" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
-[...22 lines deleted...]
- . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ La mission du FACÉ est d&amp;#039;apporter une aide au financement du développement des réseaux électriques des zones rurales, comprenant les lignes BT et les antennes HTA des communes relevant du régime de l&amp;#039;électrification rurale (ER).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de cette mission, des aides du FACÉ peuvent être accordées aux Collectivités maîtres d&amp;#039;ouvrage pour un programme spécial comprenant les sous programmes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous- programme - Sites isolés
+  &lt;/strong&gt;
+  : aide pour le développement d&amp;#039;un projet EnR
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous Programme - Intempéries
+  &lt;/strong&gt;
+  : aide suite à des intempéries
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - Déclaration d&amp;#039;utilité publique - Très Haute Tension :
+  &lt;/strong&gt;
+  aide à l&amp;#039;enfouissement de réseaux sous maîtrise d&amp;#039;ouvrage d&amp;#039;autorités organisatrices d&amp;#039;un réseau public de distribution d&amp;#039;électricité et situés sur le territoire de communes rurales traversées par des lignes à très haute tension nouvellement créées, en contrepartie des contraintes qui s&amp;#039;imposent à ces dernières.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - MDE :
+  &lt;/strong&gt;
+  aide réservée spécifiquement aux actions de Maîtrise de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N16" s="1" t="inlineStr">
         <is>
-          <t>Technologies numériques et numérisation
-[...1 lines deleted...]
-Inclusion numérique</t>
+          <t>Transition énergétique
+Equipement public</t>
         </is>
       </c>
       <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R16" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.economie.gouv.fr/plan-de-relance/profils/collectivites/amelioration-resilience-reseaux-electriques</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
-[...2 lines deleted...]
- La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;strong&gt;
+  Pour accéder aux dossiers de candidatures :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ cliquer sur
+ &lt;a href="http://extranet.face.developpement-durable.gouv.fr"&gt;
+  &lt;strong&gt;
+   ce lien
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  et saisisser l&amp;#039;identifiant face&amp;#64;face et le mot de passe face&amp;#64;face
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour contacter la mission FACE du Ministère de la Transition Ecologique (DGEC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 01.40.81.96.81  ou 01.40.81.97.93
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail : contact-face&amp;#64;developpement-durable.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
-          <t>numerique@anct.gouv.fr</t>
+          <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5eb1-developper-les-reseaux-electriques-et-la-tran/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
-          <t>27/11/2020</t>
+          <t>09/11/2020</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>52290</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
@@ -5642,48 +5642,48 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>