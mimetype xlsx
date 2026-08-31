--- v1 (2026-05-30)
+++ v2 (2026-08-31)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH17"/>
+  <dimension ref="A1:AH16"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -482,658 +482,658 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>102299</v>
+        <v>116361</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la création d'épiceries solidaires</t>
+          <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
+          <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
+          <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...5 lines deleted...]
-Association</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
-        <is>
-[...341 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
 &lt;/p&gt;
 &lt;p&gt;
  Les particularités de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
   &lt;/li&gt;
   &lt;li&gt;
    Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Ses crédits :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
   &lt;/li&gt;
   &lt;li&gt;
    Crédit jusque 40 ans
   &lt;/li&gt;
   &lt;li&gt;
    Pas de seuil minimal concernant l&amp;#039;emprunt
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
   &lt;/li&gt;
   &lt;li&gt;
    Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
   &lt;/li&gt;
   &lt;li&gt;
    Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
   &lt;/li&gt;
   &lt;li&gt;
    Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
   &lt;/li&gt;
   &lt;li&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  NB : appel non surtaxé
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>21/02/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>102299</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'épiceries solidaires</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de
+ &lt;strong&gt;
+  France Relance
+ &lt;/strong&gt;
+ , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs de projet sélectionnés pourront bénéficier :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;un accompagnement à la création par les équipes ANDES ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Alimentation
+Economie sociale et solidaire
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Audrey LATRA :
+ &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
+  audrey.latra&amp;#64;andes-france.com
+ &lt;/a&gt;
+ - 07 87 35 58 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>caroline.bechade@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>102206</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les ponts</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Plan rénovation des ponts</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide ‐ « Plan rénovation des ponts » mis en place par la banque des territoires, Plan de relance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif :
+ &lt;br /&gt;
+ La France compte environ 300 000 ponts, dont 10 % présenteraient des risques de structure. Cela monterait jusqu&amp;#039;à 18 % pour les ponts relevant de l&amp;#039;échelon communal. La méconnaissance de l&amp;#039;état réel de ces ponts, et donc des risques et coûts associés, est un puissant frein à la prise de décision au sein des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires a donc conçu une solution clés en mains - pré-diagnostic amont du parc simple et gratuit pour cibler là où concentrer les efforts, crédits d&amp;#039;ingénierie pour études avancées sur les ponts effectivement en risques et financements comprenant prêts à très long terme ou fonds propres - afin de remettre au centre et dans une vision de long terme la gestion des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement : la Banque des Territoires peut débloquer des crédits d&amp;#039;ingénierie permettant de cofinancer avec la collectivité jusqu&amp;#039;à 50 %, des études d&amp;#039;ingénierie plus poussées pour les ouvrages les plus critiques ; une aide substantielle à la décision locale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/plan-ponts-banque-des-territoires-dispositif-complet-innovant</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Banque des Territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire" rel="noopener" target="_blank"&gt;
+  via leur formulaire de contact.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5222-renover-plan-renovation-des-ponts/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Entretien des ponts</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
-          <t>AFL, la banque des collectivités locales</t>
+          <t>DDT 58</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>21/02/2022</t>
+          <t>01/10/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>95207</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie Juridique / administrative
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
+Autre aide financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
@@ -1448,96 +1448,96 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>100074</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -1641,151 +1641,151 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>82915</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>CAUE de la Guyane
+          <t>CAUE de l'Ariège
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
 CAUE de la Martinique
 CAUE de Guadeloupe
 CAUE du Val d'Oise
 CAUE du Val-de-Marne
 CAUE de la Charente-Maritime
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de l'Essonne
 CAUE des Vosges
 CAUE de la Haute-Vienne
 CAUE de la Vendée
 CAUE des Deux-Sèvres
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
+CAUE du Gard
 CAUE de l'Oise
 CAUE de la Drôme
 CAUE de l'Aude
 CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
-CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
-CAUE de la Dordogne
+CAUE de la Meuse
 CAUE du Tarn
-CAUE du Gard
-[...12 lines deleted...]
-CAUE de l'Île-de-la-Réunion</t>
+CAUE de la Dordogne</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
@@ -2576,180 +2576,1767 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
+        <v>63653</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 90</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : jusqu&amp;#039;à 100 % des dépenses engagées. À titre indicatif, le coût d&amp;#039;une étude préalable est estimé entre 10 000 et 12 000 € HT.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Concevoir le projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au terme des études préalables, le projet entre dans une phase de conception précisant ses aspects techniques et financiers. La maîtrise des coûts de fonctionnement de la structure devra notamment être intégrée à ce stade.
+ &lt;br /&gt;
+ Le porteur du projet peut-être accompagné par une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) dans ces domaines ainsi que sur le plan administratif.
+ &lt;br /&gt;
+ Les fonctions de l&amp;#039;AMO sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La rédaction du cahier des charges
+  &lt;/strong&gt;
+  : l&amp;#039;AMO prend en charge la rédaction du cahier des charges du projet, appelé communément &amp;#34;programme de l&amp;#039;opération&amp;#34;. C&amp;#039;est sur cette base qui précise les compétences requises, que sera engagée une consultation pour retenir un maître d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La validation de l&amp;#039;avant-projet
+  &lt;/strong&gt;
+  : l&amp;#039;AMO participe aux réunions avec le maître d&amp;#039;œuvre désigné. Il s&amp;#039;assure que ce dernier est en mesure d&amp;#039;atteindre les objectifs définis.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La consultation des entreprises
+  &lt;/strong&gt;
+  : les résultats de l&amp;#039;appel d&amp;#039;offres lancé par le maître d&amp;#039;ouvrage permettent ensuite d&amp;#039;effectuer un chiffrage précis du projet. L&amp;#039;AMO conseille le maître d&amp;#039;ouvrage lors de la comparaison des offres  pour choisir les meilleures entreprises de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;évaluation des besoins d&amp;#039;hébergement temporaire
+  &lt;/strong&gt;
+  : les besoins d&amp;#039;hébergement des personnes pendant les travaux doivent être évalués et des solutions doivent être recherchées en concertation entre le maître d&amp;#039;ouvrage, votre collectivité et les autres collectivités impliquées, et l&amp;#039;Etat.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : Jusqu&amp;#039;à 50 % des dépenses HT liées à l&amp;#039;Amo pour la phase de rédaction du cahier des charges et de conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Réaliser et financer des travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage peut bénéficier d&amp;#039;aides de l&amp;#039;Anah pour la réalisation des travaux. Ces aides permettent de financer une assistance à maîtrise d&amp;#039;ouvrage à la fois administrative, technique et financière, ainsi que les travaux eux-mêmes. Les honoraires du maître d&amp;#039;œuvre peuvent aussi être financés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide aux travaux
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.&lt;/li&gt;&lt;li&gt;Plafond maximum de subvention par place : 10 000 € (15 000 € en Ile de 
+France). Ce plafond peut être exceptionnellement porté 17 500 € par 
+place (26 250 € en Ile de France) après dérogation régionale.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par dérogation exceptionnelle, afin d&amp;#039;éviter de peser sur les charges de fonctionnement de la structure maître d&amp;#039;ouvrage : jusqu&amp;#039;à 80 % des dépenses de travaux de réhabilitation du centre d&amp;#039;hébergement. L&amp;#039;aide de l&amp;#039;Anah est dans ce cas portée à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
+  &lt;/strong&gt;
+  : cette prestation vous permet d&amp;#039;être épaulé lors de deux missions distinctes : la mission financière qui concerne le montage, le dépôt et le suivi du dossier de subvention de la phase travaux et la mission technique et administrative : elle concerne en premier lieu la mise en place de solutions alternatives pour héberger les personnes pendant les travaux. L&amp;#039;assistant à maîtrise d&amp;#039;ouvrage sera également en charge du suivi financier de l&amp;#039;opération et du bon déroulement du chantier. Il accompagnera le maitre d&amp;#039;ouvrage lors de la réception des travaux.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
+  :
+  &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
+  &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CHRS : le nouveau visage de la Cité Saint-Martin
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
+ transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Sont ainsi subventionnables les travaux suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mises aux normes d&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en sécurité des locaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de mise aux normes sanitaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovations énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  transformation de dortoirs en chambres individuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  création d&amp;#039;espaces de vie communs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  privatisation et individualisation des blocs sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien courant ne sont pas éligibles aux aides de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  A noter : l&amp;#039;Anah ne subventionne pas la création de structures / places d&amp;#039;hébergement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux subventionnables par l&amp;#039;Anah doivent concerner des structures qui sont d&amp;#039;ores et déjà « dédiées à la fonction d&amp;#039;hébergement » . Autrement dit, tout projet relatif à la création d&amp;#039;une structure ou de places d&amp;#039;hébergement ne peut être financé par les subventions humanisation de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité de la structure
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;
+ Anah peut subventionner les établissements d&amp;#039;hébergement suivants à condition qu&amp;#039;ils fassent l&amp;#039;objet d&amp;#039;une convention avec l&amp;#039;Etat ou une collectivité territoriale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement d&amp;#039;urgence (C.H.U) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements d&amp;#039;urgence appartenant à des collectivités locales ou des associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les hôtels sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement et de réinsertion sociale (CHRS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements de lits Haltes soins santé (LHSS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  à titre exceptionnel, la rénovation des accueils de jour est subventionnable lorsque celle-ci s&amp;#039;inscrit dans un projet d&amp;#039;amélioration global d&amp;#039;une structure comprenant des places d&amp;#039;hébergement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah peut accorder des aides aux propriétaires ou aux gestionnaires  titulaires d&amp;#039;un droit réel immobilier   (via un bail) sur les établissements d&amp;#039;hébergement précités. Dès lors, les organismes (propriétaires ou gestionnaires) qui peuvent bénéficier des aides de l&amp;#039;Anah sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes de logement social, les sociétés d&amp;#039;économie mixte (SEM) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités locales ou leurs groupements et leurs établissements publics,
+   notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
+   CIAS) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
+   œuvrer dans le domaine de l&amp;#039;hébergement ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
+ et disposer de l&amp;#039;agrément
+ relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
+ défavorisées
+ (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
+ financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>57803</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique du parc privé</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Le pacte territorial France Rénov’ est signé entre les 
+délégations locales de l’Anah (Préfet ou collectivité délégataire le cas
+ échéant), de l’Etat et la collectivité maître d’ouvrage du pacte 
+territorial (les collectivités territoriales et leurs groupements 
+compétents en matière d’habitat, de politique du logement et du cadre de
+ vie). Il a vocation à regrouper en un seul dispositif conventionnel la 
+déclinaison locale du service public de la rénovation de l’habitat sur 
+l’ensemble des champs d’intervention  de l’Anah (rénovation énergétique,
+ adaptation des logements au vieillissement ou au handicap, lutte contre
+ l’habitat indigne ou dégradé, rénovation des copropriétés).&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le pacte territorial est signé pour une durée de 3 à 5 ans renouvelable et se décline autour de trois volets d’interventions :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- le volet dynamique territorial: &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des ménages : &lt;/strong&gt;L’animation du 
+dispositif réalisée par la collectivité maître d’ouvrage du pacte 
+territorial a pour enjeu de faire connaître aux ménages la marque 
+« France Rénov’ »  dans l’objectif que cela devienne une marque 
+référence lorsqu’il y a un besoin de rénovation. L’enjeu est ainsi de 
+pouvoir informer tous les ménages de cette capacité à s’informer et à 
+être conseillés gratuitement avant de lancer leurs projets de travaux. 
+Il s’agit également de s’adresser de manière proactive aux ménages. &lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des publics prioritaires - « Aller-vers »  :  &lt;/strong&gt;Au-delà
+ de la mobilisation de tous les ménages, le pacte territorial vise à 
+cibler plus précisément les ménages prioritaires pour lesquels des 
+dispositifs spécifiques d’accompagnement peuvent être mis en place. 
+Peuvent être mises en place des actions spécifiques « d’aller vers »,  
+en complément des actions généralistes de mobilisation des ménages.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des professionnels :&lt;/strong&gt;  dans 
+l’objectif d’avoir sur le territoire une offre professionnelle 
+quantitative et qualitative à destination des ménages, il est important 
+de parvenir à mobiliser l’ensemble des parties prenantes de l’écosystème
+ de la rénovation de l’habitat et donc tous les professionnels qui 
+participent à cette politique de rénovation&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;-le volet information,conseil&lt;/p&gt;&lt;p&gt;Ce service d&amp;#039;information, conseil et d&amp;#039;orientation doit être 
+accessible pour tous les publics et sur l&amp;#039;ensemble des thématiques de la
+ rénovation de l’habitat (rénovation énergétique, adaptation des 
+logements au vieillissement ou au handicap, lutte contre l’habitat 
+indigne ou dégradé, traitement des copropriétés, parc locatif privé..). 
+Il se traduit notamment par :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Mise en œuvre d’un &lt;strong&gt;point d’accueil téléphonique ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Mise en place de &lt;strong&gt;points d&amp;#039;accueils physiques périodiques&lt;/strong&gt;
+ par EPCI pour la fourniture d’une information de premier niveau, des 
+conseils personnalisés et l’orientation des ménages vers des dispositifs
+ ou des assistants à maîtrise d’ouvrage (AMO) adaptés à leurs besoins ;&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;orientation de ménages &lt;/strong&gt;vers l’interlocuteur
+ adéquat pour poursuivre son projet : obtenir d’autres sources 
+d’information selon la thématique abordée (ADIL, CAUE, etc.), obtenir de
+ l’aide administrative (France services) ou être accompagné dans son 
+projet de travaux (assistants à maîtrise d’ouvrage).  &lt;/li&gt;&lt;/ul&gt;
+    &lt;p&gt;-le volet accompagnement (facultatif)&lt;/p&gt;&lt;p&gt;3.Financer votre intervention&lt;/p&gt;&lt;p&gt;Mission d&amp;#039;information, de conseil et d&amp;#039;orientation (obligatoire)&lt;br /&gt;Subvention de 50 % des dépenses éligibles.&lt;br /&gt;Le plafond annuel de dépenses varie selon la taille du parc privé de résidences principales de la collectivité :&lt;br /&gt;&lt;br /&gt;Mission de dynamique territoriale (obligatoire)&lt;br /&gt;Également financée à hauteur de 50 % des dépenses éligibles, avec des plafonds définis par la délibération de l&amp;#039;Anah.&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
+  Dans la Sarthe, une charte pour accélérer la rénovation énergétique
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
+  Puy-de-Dôme : mission repérage pour les artisans
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>72363</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la viabilité des salles de cinéma à court terme et à long terme - soutien automatique renforcé et avances à l'exploitation</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Centre National du Cinéma et de l'image animée (CNC)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les salles de cinéma sont durablement impactées par la mise en place des mesures sanitaires et les reports de tournages et de sorties de films, en particulier concernant les blockbusters étrangers, qui se traduiront par une diminution conséquente des recettes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide correspond à la Mesure 1 : Soutiens automatiques renforcés et avances à l&amp;#039;exploitation ad hoc dédiées à la couverture des besoins en trésorerie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de préserver le tissu dense de salles de cinéma qui garantit une diffusion des œuvres dans leur diversité sur tout le territoire, les exploitants pourront bénéficier d&amp;#039;un soutien financier supplémentaire correspondant à une année normale de soutien généré.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le montant de l&amp;#039;aide est calculé, pour chacun des établissements cinématographiques, en fonction du soutien automatique généré par l&amp;#039;établissement lors des trois années 2017, 2018 et 2019.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera versée sous une double forme :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1° versement à l&amp;#039;exploitant de l&amp;#039;établissement d&amp;#039;une subvention.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces sommes pourront être utilisées pour couvrir des besoins de trésorerie ne donnant pas lieu
+ à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période.
+&lt;/p&gt;
+&lt;p&gt;
+ La période de fermeture des salles a conduit les exploitants à négocier des reports ou des
+ échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2° versement au titulaire du compte de soutien de l&amp;#039;établissement d&amp;#039;une avance
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  supplémentaire au titre des investissements réalisés.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette avance, comme les avances habituelles du CNC au titre du soutien automatique, sera
+ remboursée au fur et à mesure de la génération de soutien par l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au total, l&amp;#039;aide cumulée (volet subvention &amp;#43; volet avance) permettra d&amp;#039;atteindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une année de soutien pour la petite et moyenne exploitation, soit 7 mois de soutien
+ sous forme de subvention et 5 mois sous forme d&amp;#039;avances (remboursables sur le soutien à venir) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  neuf mois de soutien pour les grands circuits (exploitants réalisant plus de 1 % de la
+ fréquentation nationale), soit 2,5 mois sous forme de subvention et 6,5 mois sous forme d&amp;#039;avances remboursables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : les deux aides doivent être sollicitées séparément.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces sommes pourront être mobilisées pour couvrir des besoins de trésorerie ne donnant pas lieu à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période de faible fréquentation, pour ce qui concerne la part de subvention définitive et pour couvrir des investissements de modernisation des salles, récents ou futurs, pour la part d&amp;#039;avance remboursable.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La période de fermeture des salles a conduit les exploitants à négocier des reports ou des échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnc.fr/professionnels/actualites/plan-de-relance-des-filieres-du-cinema-et-de-laudiovisuel_1319933</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnc.fr/documents/36995/1140711/Plan+de+relance+-+Soutiens+automatiques+renforc%C3%A9s+-+notice.pdf/d18afc3b-9a2a-4b03-04fe-853099e99035</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;un des gestionnaires régionaux du soutien automatique des salles :
+&lt;/p&gt;
+&lt;p&gt;
+ Didier GROUPIERRE / Tél. 01 44 34 36 89 / Didier.Groupierre&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Agnès MAURICE / Tél. 01 44 34 37 18 / Agnes.Maurice&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie LELEU / Tél. 01 44 34 36 96 / Sophie.Leleu&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Dominique DUPUY / Tél. 01 44 34 37 14 / Dominique.Dupuy&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Ghislaine BOUDOT / Tél. 01 44 34 34 77 / Ghislaine.Boudot&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Jeanne DUBOST / Tél. 01 44 34 35 86 / Jeanne.Dubost&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez
+ &lt;a href="https://www.cnc.fr/documents/36995/160730/Autorisation&amp;#43;d%27exercice&amp;#43;%28exploitation%29&amp;#43;liste&amp;#43;des&amp;#43;gestionnaires&amp;#43;-.pdf/3235bc88-debb-abfe-532f-5e47173eec63"&gt;
+  la répartition départementale
+ &lt;/a&gt;
+ des gestionnaires du soutien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour vos démarches :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Demande d&amp;#039;attribution du soutien automatique renforcé (
+  &lt;a href="https://www.demarches-simplifiees.fr/commencer/subvention-soutien-renforce"&gt;
+   volet subvention
+  &lt;/a&gt;
+  )
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande d&amp;#039;une avance supplémentaire sollicitée auprès des gestionnaires régionaux du service de l&amp;#039;exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4b8-assurer-la-viabilite-des-salles-de-cinema-a-c/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2020</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>71796</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de l'Éducation nationale et de la Jeunesse</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
+ &lt;strong&gt;
+  à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
+ &lt;/strong&gt;
+ . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements encordés relèvent plus particulièrement des réseaux d&amp;#039;éducation prioritaire, des quartiers prioritaires de la politique de la ville ou de zones rurales éloignées des métropoles.
+ &lt;/strong&gt;
+ La mise en réseau de collèges, de lycées et d&amp;#039;établissements d&amp;#039;enseignement supérieur sur un projet commun facilite le passage d&amp;#039;un niveau à l&amp;#039;autre : elle permet une gradation dans les actions déployées auprès des élèves par une réflexion sur leur progressivité et leur articulation, notamment lorsque survient la transition entre le collège et le lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élargir les perspectives d&amp;#039;orientation des élèves et mieux répondre à leurs aspirations tant académiques que professionnelles, un même EPLE peut être encordé à plusieurs têtes de cordée, en veillant à diversifier les établissements d&amp;#039;enseignement supérieur avec lesquels il est en relation, afin d&amp;#039;offrir aux jeunes bénéficiaires du dispositif un vaste horizon sur la diversité des formations : longues ou courtes, sélectives ou non, par apprentissage ou sous statut étudiant, écoles de la fonction publique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
+ &lt;/strong&gt;
+ Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
+ &lt;/strong&gt;
+ Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
+ &lt;strong&gt;
+  Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Cohésion sociale et inclusion
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cordeesdelareussite.fr/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Sabine	LESTRADE	sabine.lestrade&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Kebir	DGAYGUI	kebir.dgaygui&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dijon	Didier	PERRAULT	didier.perrault&amp;#64;ac-dijon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grenoble	Vincent	DUPAYAGE	vincent.dupayage&amp;#64;ac-grenoble.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe	Lydia	LACEMON	lydia.lacemon&amp;#64;ac-guadeloupe.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane	Myriam	HO-A-KWIE-MANGAL	csaio&amp;#64;ac-guyane.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lille	Marie	SEILLER	marie.seiller&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges	Marie-Claude	FANTHOU	Marie-Claude.Fanthou&amp;#64;ac-limoges.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lyon	Florence	BOURGEOIS-FIORITI	florence.fioriti&amp;#64;ac-lyon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique	Eric	MORTELETTE	eric.mortelette&amp;#64;ac-martinique.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte	Sylvie	MALO	saio&amp;#64;ac-mayotte.fr  / sylvie.malo&amp;#64;ac-mayotte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Olivier	BRUNEL	olivier.brunel&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Agnès	VRINAT-JEANNEAU	eduprio&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nancy-Metz	Dimitri	SYDOR	dimitri.sydor&amp;#64;ac-nancy-metz.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes	Dominique	ALLAIS	dominique.allais&amp;#64;ac-nantes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie	Sylvaine	PERRE	sylvaine.perre&amp;#64;ac-normandie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Nathalie	FETNAN	nathalie.fetnan&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Charlie	GALIBERT	charlie.galibert&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orléans-Tours	Alexandra	MENEUX	alexandra.meneux&amp;#64;ac-orleans-tours.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Corinne	PASCO	corinne.pasco&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Patrice	BAUDEVIN	patrice.baudevin&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Karine	VIARD	continuum&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Yannick	THEVENET	yannick.thevenet&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Yoril	BAUDOIN	yoril.baudoin&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Jacques-Emmanuel	DAUGE	Jacques.Dauge&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>71326</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux électriques et la transition énergétique en zone rurale</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Les taux de subvention varient selon les sous-programmes (cliquer sur le lien dans l'espace Contact</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mission du FACÉ est d&amp;#039;apporter une aide au financement du développement des réseaux électriques des zones rurales, comprenant les lignes BT et les antennes HTA des communes relevant du régime de l&amp;#039;électrification rurale (ER).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de cette mission, des aides du FACÉ peuvent être accordées aux Collectivités maîtres d&amp;#039;ouvrage pour un programme spécial comprenant les sous programmes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous- programme - Sites isolés
+  &lt;/strong&gt;
+  : aide pour le développement d&amp;#039;un projet EnR
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous Programme - Intempéries
+  &lt;/strong&gt;
+  : aide suite à des intempéries
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - Déclaration d&amp;#039;utilité publique - Très Haute Tension :
+  &lt;/strong&gt;
+  aide à l&amp;#039;enfouissement de réseaux sous maîtrise d&amp;#039;ouvrage d&amp;#039;autorités organisatrices d&amp;#039;un réseau public de distribution d&amp;#039;électricité et situés sur le territoire de communes rurales traversées par des lignes à très haute tension nouvellement créées, en contrepartie des contraintes qui s&amp;#039;imposent à ces dernières.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - MDE :
+  &lt;/strong&gt;
+  aide réservée spécifiquement aux actions de Maîtrise de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.economie.gouv.fr/plan-de-relance/profils/collectivites/amelioration-resilience-reseaux-electriques</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour accéder aux dossiers de candidatures :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ cliquer sur
+ &lt;a href="http://extranet.face.developpement-durable.gouv.fr"&gt;
+  &lt;strong&gt;
+   ce lien
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  et saisisser l&amp;#039;identifiant face&amp;#64;face et le mot de passe face&amp;#64;face
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour contacter la mission FACE du Ministère de la Transition Ecologique (DGEC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 01.40.81.96.81  ou 01.40.81.97.93
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail : contact-face&amp;#64;developpement-durable.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5eb1-developper-les-reseaux-electriques-et-la-tran/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>82911</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
-[...13 lines deleted...]
-CAUE du Val d'Oise
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE des Deux-Sèvres
 CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE du Puy-de-Dôme
 CAUE de la Haute-Garonne
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
 CAUE de l'Île-de-la-Réunion
 CAUE de Meurthe-et-Moselle
 CAUE des Bouches-du-Rhône
 CAUE de la Dordogne
 CAUE de l'Oise
 CAUE du Lot
 CAUE de la Savoie
 CAUE du Tarn-et-Garonne
 CAUE des Hauts-de-Seine
 CAUE de Rhône-Métropole
 CAUE de la Haute-Vienne
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
 CAUE du Gard
 CAUE du Var
 CAUE de la Sarthe
 CAUE du Morbihan
 CAUE de l'Ain
 CAUE de l'Isère
 CAUE de l'Aisne
 CAUE de Corrèze
 CAUE du Loiret
 CAUE de l'Ardèche
 CAUE du Cher
 CAUE du Maine-et-Loire
 CAUE de l'Aude
 CAUE de l'Yonne
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
 CAUE du Gers
 CAUE de l'Orne
 CAUE du Calvados
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE des Landes
+CAUE de Mayotte
 CAUE de la Vendée
 CAUE du Cantal
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
-CAUE des Vosges
-[...3 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+CAUE des Vosges</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -2796,85 +4383,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2894,79 +4481,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -3146,2135 +4733,138 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1806 lines deleted...]
-      </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
-        <v>71326</v>
+        <v>52290</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Développer les réseaux électriques et la transition énergétique en zone rurale</t>
+          <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
-        <is>
-[...187 lines deleted...]
-      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -5350,96 +4940,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -5482,208 +5072,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>