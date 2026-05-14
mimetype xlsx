--- v0 (2026-03-18)
+++ v1 (2026-05-14)
@@ -452,51 +452,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DREAL Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>04/10/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>102206</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Rénover les ponts</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Plan rénovation des ponts</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
@@ -606,51 +606,51 @@
           <t>Entretien des ponts</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>01/10/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>116361</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
@@ -827,366 +827,173 @@
           <t>Entretien des ponts</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>21/02/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>100074</v>
+        <v>95207</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Connaître les aides et les solutions pour la relance économique</t>
+          <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
-        <is>
-[...191 lines deleted...]
-      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="K6" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1212,62 +1019,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -1374,734 +1181,121 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...613 lines deleted...]
-      <c r="A10" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>82911</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>CAUE de l'Île-de-la-Réunion
 CAUE du Pas-de-Calais
 CAUE des Hautes-Alpes
 CAUE de la Martinique
 CAUE du Val-de-Marne
 CAUE du Loir-et-Cher
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE des Hautes-Pyrénées
 CAUE Lot-et-Garonne
 CAUE de la Seine-et-Marne
 CAUE de la Haute-Loire
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE des Deux-Sèvres
 CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE du Puy-de-Dôme
 CAUE de la Haute-Garonne
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
@@ -2132,77 +1326,77 @@
 CAUE de l'Aude
 CAUE de l'Yonne
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
 CAUE du Gers
 CAUE de l'Orne
 CAUE du Calvados
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de la Vendée
 CAUE du Cantal
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
 CAUE de Mayotte</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...4 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -2249,85 +1443,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2347,79 +1541,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -2599,127 +1793,324 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>100074</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau des CCI propose aux élus et directeurs des collectivités de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participer à des réunions ou séminaires d&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
+ &lt;br /&gt;
+ - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
+ &lt;br /&gt;
+ - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
+ &lt;br /&gt;
+ - l&amp;#039;impact de la crise sur le tissu commercial.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Et trouver toute l&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les aides disponibles nationalement et localement pour vos entreprises ;
+ &lt;br /&gt;
+ - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
+ &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
+  les-aides.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>82915</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE des Bouches-du-Rhône
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
 CAUE du Cher
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
+CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne
 CAUE de l'Yonne
 CAUE d'Alsace
 CAUE du Morbihan
 CAUE du Loiret
 CAUE du Loir-et-Cher
 CAUE de la Creuse
 CAUE de Corse
 CAUE des Hauts-de-Seine
 CAUE de la Côte-d'Or
 CAUE du Tarn-et-Garonne
 CAUE du Var
 CAUE de l'Île-de-la-Réunion
 CAUE de la Guyane
 CAUE de la Martinique
@@ -2738,84 +2129,80 @@
 CAUE du Pas-de-Calais
 CAUE de la Somme
 CAUE de l'Orne
 CAUE de la Savoie
 CAUE de la Sarthe
 CAUE de Rhône-Métropole
 CAUE des Pyrénées-Orientales
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Atlantiques
 CAUE de la Seine-et-Marne
 CAUE de Mayotte
 CAUE de la Moselle
 CAUE de Meurthe-et-Moselle
 CAUE de la Mayenne
 CAUE de la Manche
 CAUE du Maine-et-Loire
 CAUE Lot-et-Garonne
 CAUE du Lot
 CAUE de la Haute-Loire
 CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Isère
 CAUE de l'Hérault
 CAUE de la Gironde
 CAUE de la Haute-Garonne
-CAUE du Gard
-[...6 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+CAUE du Gard</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H11" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -2857,88 +2244,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2957,79 +2344,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -3501,843 +2888,374 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...469 lines deleted...]
-      <c r="A14" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>65565</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leur transformation numérique</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ADICO (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Adico accompagne depuis 30 ans ses adhérents dans le déploiement du numérique et participe à la transformation numérique des collectivités locales.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela l&amp;#039;Adico s&amp;#039;est organisée autour de 4 objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement logiciels (aide à l&amp;#039;utilisation des logiciels métiers et formation des agents),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   et Conseil en communication et en graphisme
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Appuis technique des collectivités dans l&amp;#039;écriture d&amp;#039;un cahier des charges pour le développement d&amp;#039;un nouveau site internet (respect des obligations RGAA),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Audit d&amp;#039;accessibilité de sites publics,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;audit portant sur le référentiel général de sécurité,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en conformité au RGPD,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Mise en oeuvre de projets portant sur l&amp;#039;IA (chatbot),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Les Iot (qualité de l&amp;#039;air dans les établissements scolaires),
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de charte graphique, logo...
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Il est nécessaire d&amp;#039;être adhérent de l&amp;#039;Association
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Départements 60-27-76-95-77</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>http://www.adico.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contact&amp;#64;adico.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>emmanuel.vive@adico.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3e24-accompagner-les-collectivites-dans-leur-trans/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Adico (Association pour le développement et l'innovation numérique des collectivités)</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>19/10/2020</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>63653</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
-      <c r="J15" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
  &lt;br /&gt;
  &lt;br /&gt;
  La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
  &lt;br /&gt;
@@ -4435,102 +3353,102 @@
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer l&amp;#039;opération
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
   :
   &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
   &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CHRS : le nouveau visage de la Cité Saint-Martin
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Éligibilité du projet de travaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
  transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
 &lt;/p&gt;
 &lt;p&gt;
  Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Sont ainsi subventionnables les travaux suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mises aux normes d&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   mise en sécurité des locaux,
@@ -4606,187 +3524,187 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales ou leurs groupements et leurs établissements publics,
    notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
    CIAS) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
    œuvrer dans le domaine de l&amp;#039;hébergement ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
  et disposer de l&amp;#039;agrément
  relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
  défavorisées
  (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
  financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>63642</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Traiter les copropriétés fragiles et en difficulté</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I16" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réhabilitation de copropriétés dégradées peut constituer une lourde charge pour votre collectivité. Deux dispositifs proposés par l&amp;#039;Anah contribuent à prévenir la dégradation des copropriétés. Leur mise en place permet de détecter le plus en amont possible des copropriétés en fragilité et d&amp;#039;intervenir avant qu&amp;#039;elles basculent en difficulté
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Veille et observation des copropriétés (VOC)
   &lt;/strong&gt;
   : la VOC est une aide méthodologique et financière au développement des démarches d&amp;#039;observation locales des copropriétés fragiles. Elle repose sur la mise en place d&amp;#039;indicateurs, sur un périmètre que vous définissez, qui englobe tout ou partie de votre territoire. Vous pouvez ainsi ajuster au mieux votre politique d&amp;#039;intervention et détecter au plus tôt la fragilité de certaines copropriétés. Vous assurez la maîtrise d&amp;#039;ouvrage de cet observatoire ou la confiez à un organisme spécialisé comme par exemple une agence d&amp;#039;urbanisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50% de la dépense dans la limite de 60 000 € d&amp;#039;aides de l&amp;#039;Anah, pour une durée minimum de trois ans.
 &lt;/p&gt;
 &lt;ul&gt;
@@ -4926,230 +3844,230 @@
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La VOC mise en oeuvre par Grenoble :
  &lt;a href="https://www.anah.fr/dossiers/grenoble-la-voc-outil-de-ciblage-de-laction-publique/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le POPAC mis en œuvre par la Métropole du Grand Lyon dans le quartier de la Duchère :
  &lt;a href="https://www.anah.fr/dossiers/metropole-de-lyon-un-popac-pour-accompagner-le-quartier-de-la-duchere/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Plan de Sauvegarde à Mulhouse :
  &lt;a href="https://www.anah.fr/dossiers/mulhouse-vers-le-redressement-de-la-copropriete-peupliers-nations/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie copropriétés de Nîmes :
  &lt;a href="https://www.anah.fr/dossiers/nimes-une-strategie-ambitieuse-pour-les-coproprietes-en-difficulte/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/traiter-les-coproprietes-fragiles-et-en-difficulte/mettre-en-place-des-dispositifs-dobservation-et-de-prevention/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b862-traiter-les-coproprietes-fragiles-et-en-diffi/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>57803</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique du parc privé</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I17" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J17" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -5242,189 +4160,1271 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
   Dans la Sarthe, une charte pour accélérer la rénovation énergétique
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
   Puy-de-Dôme : mission repérage pour les artisans
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2020</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>72749</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller et accompagner la transformation numérique des collectivités</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Somme Numérique (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Somme Numérique accompagne ses membres le déploiement du numérique et participe à la transformation numérique des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de dématérialisation (PES V2, Actes, signature électronique, plateforme de marchés publics...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Numérique éducatif (Espace Numérique de Travail, TBI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement physique dans Datacenter Tiers 3
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marché télécom : fourniture de solutions de communication (tél. fixe et mobile, MtM, SMS...) à prix négociés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sauvegarde de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites internet - gestion de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie collaborative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bornes wifi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Archivage électronique à valeur probante (SESAM)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement matériel (maintenance du matériel informatique des collectivités locales et développement de solutions dédiées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confiance Numérique (création de territoire de confiance numérique : RGPD, RGAA, RGS et Open-Data),
+ &lt;/li&gt;
+ &lt;li&gt;
+  et Conseil en communication et en graphisme.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   &lt;strong&gt;
+    Hébergement et formation de la messagerie collaborative de la collectivité
+   &lt;/strong&gt;
+   : sécurité et fluidité des échanges entre agents/élus.
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Dématérialisation des marchés publics
+  &lt;/strong&gt;
+  : accompagnement des collectivités pour la dématérialisation des marchés publics sur notre plateforme régionale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Mise à disposition d&amp;#039;outils de communication
+  &lt;/strong&gt;
+  : nom de domaine, site internet, application mobile
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   Toutes les communautés de communes, communes, syndicats situés sur le département de la Somme
+   &lt;br /&gt;
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ courrier&amp;#64;sommenumerique.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>l.cartier@sommenumerique.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfaf-conseiller-et-accompagner-la-transformation-n/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2020</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>72363</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la viabilité des salles de cinéma à court terme et à long terme - soutien automatique renforcé et avances à l'exploitation</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Centre National du Cinéma et de l'image animée (CNC)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les salles de cinéma sont durablement impactées par la mise en place des mesures sanitaires et les reports de tournages et de sorties de films, en particulier concernant les blockbusters étrangers, qui se traduiront par une diminution conséquente des recettes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide correspond à la Mesure 1 : Soutiens automatiques renforcés et avances à l&amp;#039;exploitation ad hoc dédiées à la couverture des besoins en trésorerie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de préserver le tissu dense de salles de cinéma qui garantit une diffusion des œuvres dans leur diversité sur tout le territoire, les exploitants pourront bénéficier d&amp;#039;un soutien financier supplémentaire correspondant à une année normale de soutien généré.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le montant de l&amp;#039;aide est calculé, pour chacun des établissements cinématographiques, en fonction du soutien automatique généré par l&amp;#039;établissement lors des trois années 2017, 2018 et 2019.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera versée sous une double forme :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1° versement à l&amp;#039;exploitant de l&amp;#039;établissement d&amp;#039;une subvention.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces sommes pourront être utilisées pour couvrir des besoins de trésorerie ne donnant pas lieu
+ à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période.
+&lt;/p&gt;
+&lt;p&gt;
+ La période de fermeture des salles a conduit les exploitants à négocier des reports ou des
+ échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2° versement au titulaire du compte de soutien de l&amp;#039;établissement d&amp;#039;une avance
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  supplémentaire au titre des investissements réalisés.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette avance, comme les avances habituelles du CNC au titre du soutien automatique, sera
+ remboursée au fur et à mesure de la génération de soutien par l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au total, l&amp;#039;aide cumulée (volet subvention &amp;#43; volet avance) permettra d&amp;#039;atteindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une année de soutien pour la petite et moyenne exploitation, soit 7 mois de soutien
+ sous forme de subvention et 5 mois sous forme d&amp;#039;avances (remboursables sur le soutien à venir) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  neuf mois de soutien pour les grands circuits (exploitants réalisant plus de 1 % de la
+ fréquentation nationale), soit 2,5 mois sous forme de subvention et 6,5 mois sous forme d&amp;#039;avances remboursables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : les deux aides doivent être sollicitées séparément.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces sommes pourront être mobilisées pour couvrir des besoins de trésorerie ne donnant pas lieu à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période de faible fréquentation, pour ce qui concerne la part de subvention définitive et pour couvrir des investissements de modernisation des salles, récents ou futurs, pour la part d&amp;#039;avance remboursable.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La période de fermeture des salles a conduit les exploitants à négocier des reports ou des échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnc.fr/professionnels/actualites/plan-de-relance-des-filieres-du-cinema-et-de-laudiovisuel_1319933</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnc.fr/documents/36995/1140711/Plan+de+relance+-+Soutiens+automatiques+renforc%C3%A9s+-+notice.pdf/d18afc3b-9a2a-4b03-04fe-853099e99035</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;un des gestionnaires régionaux du soutien automatique des salles :
+&lt;/p&gt;
+&lt;p&gt;
+ Didier GROUPIERRE / Tél. 01 44 34 36 89 / Didier.Groupierre&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Agnès MAURICE / Tél. 01 44 34 37 18 / Agnes.Maurice&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie LELEU / Tél. 01 44 34 36 96 / Sophie.Leleu&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Dominique DUPUY / Tél. 01 44 34 37 14 / Dominique.Dupuy&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Ghislaine BOUDOT / Tél. 01 44 34 34 77 / Ghislaine.Boudot&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Jeanne DUBOST / Tél. 01 44 34 35 86 / Jeanne.Dubost&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez
+ &lt;a href="https://www.cnc.fr/documents/36995/160730/Autorisation&amp;#43;d%27exercice&amp;#43;%28exploitation%29&amp;#43;liste&amp;#43;des&amp;#43;gestionnaires&amp;#43;-.pdf/3235bc88-debb-abfe-532f-5e47173eec63"&gt;
+  la répartition départementale
+ &lt;/a&gt;
+ des gestionnaires du soutien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour vos démarches :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Demande d&amp;#039;attribution du soutien automatique renforcé (
+  &lt;a href="https://www.demarches-simplifiees.fr/commencer/subvention-soutien-renforce"&gt;
+   volet subvention
+  &lt;/a&gt;
+  )
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande d&amp;#039;une avance supplémentaire sollicitée auprès des gestionnaires régionaux du service de l&amp;#039;exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4b8-assurer-la-viabilite-des-salles-de-cinema-a-c/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2020</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
+ &lt;/strong&gt;
+ (donc en charge de porter le contrat de travail)
+ &lt;strong&gt;
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
+ &lt;/strong&gt;
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>71796</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Éducation nationale et de la Jeunesse
+Ministère de l'Enseignement supérieur et de la Recherche</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
+ &lt;strong&gt;
+  à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
+ &lt;/strong&gt;
+ . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements encordés relèvent plus particulièrement des réseaux d&amp;#039;éducation prioritaire, des quartiers prioritaires de la politique de la ville ou de zones rurales éloignées des métropoles.
+ &lt;/strong&gt;
+ La mise en réseau de collèges, de lycées et d&amp;#039;établissements d&amp;#039;enseignement supérieur sur un projet commun facilite le passage d&amp;#039;un niveau à l&amp;#039;autre : elle permet une gradation dans les actions déployées auprès des élèves par une réflexion sur leur progressivité et leur articulation, notamment lorsque survient la transition entre le collège et le lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élargir les perspectives d&amp;#039;orientation des élèves et mieux répondre à leurs aspirations tant académiques que professionnelles, un même EPLE peut être encordé à plusieurs têtes de cordée, en veillant à diversifier les établissements d&amp;#039;enseignement supérieur avec lesquels il est en relation, afin d&amp;#039;offrir aux jeunes bénéficiaires du dispositif un vaste horizon sur la diversité des formations : longues ou courtes, sélectives ou non, par apprentissage ou sous statut étudiant, écoles de la fonction publique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
+ &lt;/strong&gt;
+ Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
+ &lt;/strong&gt;
+ Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
+ &lt;strong&gt;
+  Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Cohésion sociale et inclusion
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cordeesdelareussite.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Sabine	LESTRADE	sabine.lestrade&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Kebir	DGAYGUI	kebir.dgaygui&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dijon	Didier	PERRAULT	didier.perrault&amp;#64;ac-dijon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grenoble	Vincent	DUPAYAGE	vincent.dupayage&amp;#64;ac-grenoble.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe	Lydia	LACEMON	lydia.lacemon&amp;#64;ac-guadeloupe.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane	Myriam	HO-A-KWIE-MANGAL	csaio&amp;#64;ac-guyane.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lille	Marie	SEILLER	marie.seiller&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges	Marie-Claude	FANTHOU	Marie-Claude.Fanthou&amp;#64;ac-limoges.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lyon	Florence	BOURGEOIS-FIORITI	florence.fioriti&amp;#64;ac-lyon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique	Eric	MORTELETTE	eric.mortelette&amp;#64;ac-martinique.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte	Sylvie	MALO	saio&amp;#64;ac-mayotte.fr  / sylvie.malo&amp;#64;ac-mayotte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Olivier	BRUNEL	olivier.brunel&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Agnès	VRINAT-JEANNEAU	eduprio&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nancy-Metz	Dimitri	SYDOR	dimitri.sydor&amp;#64;ac-nancy-metz.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes	Dominique	ALLAIS	dominique.allais&amp;#64;ac-nantes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie	Sylvaine	PERRE	sylvaine.perre&amp;#64;ac-normandie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Nathalie	FETNAN	nathalie.fetnan&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Charlie	GALIBERT	charlie.galibert&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orléans-Tours	Alexandra	MENEUX	alexandra.meneux&amp;#64;ac-orleans-tours.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Corinne	PASCO	corinne.pasco&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Patrice	BAUDEVIN	patrice.baudevin&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Karine	VIARD	continuum&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Yannick	THEVENET	yannick.thevenet&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Yoril	BAUDOIN	yoril.baudoin&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Jacques-Emmanuel	DAUGE	Jacques.Dauge&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>71326</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux électriques et la transition énergétique en zone rurale</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Les taux de subvention varient selon les sous-programmes (cliquer sur le lien dans l'espace Contact</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mission du FACÉ est d&amp;#039;apporter une aide au financement du développement des réseaux électriques des zones rurales, comprenant les lignes BT et les antennes HTA des communes relevant du régime de l&amp;#039;électrification rurale (ER).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de cette mission, des aides du FACÉ peuvent être accordées aux Collectivités maîtres d&amp;#039;ouvrage pour un programme spécial comprenant les sous programmes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous- programme - Sites isolés
+  &lt;/strong&gt;
+  : aide pour le développement d&amp;#039;un projet EnR
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous Programme - Intempéries
+  &lt;/strong&gt;
+  : aide suite à des intempéries
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - Déclaration d&amp;#039;utilité publique - Très Haute Tension :
+  &lt;/strong&gt;
+  aide à l&amp;#039;enfouissement de réseaux sous maîtrise d&amp;#039;ouvrage d&amp;#039;autorités organisatrices d&amp;#039;un réseau public de distribution d&amp;#039;électricité et situés sur le territoire de communes rurales traversées par des lignes à très haute tension nouvellement créées, en contrepartie des contraintes qui s&amp;#039;imposent à ces dernières.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - MDE :
+  &lt;/strong&gt;
+  aide réservée spécifiquement aux actions de Maîtrise de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.economie.gouv.fr/plan-de-relance/profils/collectivites/amelioration-resilience-reseaux-electriques</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour accéder aux dossiers de candidatures :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ cliquer sur
+ &lt;a href="http://extranet.face.developpement-durable.gouv.fr"&gt;
+  &lt;strong&gt;
+   ce lien
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  et saisisser l&amp;#039;identifiant face&amp;#64;face et le mot de passe face&amp;#64;face
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour contacter la mission FACE du Ministère de la Transition Ecologique (DGEC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 01.40.81.96.81  ou 01.40.81.97.93
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail : contact-face&amp;#64;developpement-durable.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
-          <t>dsrt.anah@anah.gouv.fr</t>
+          <t>annelise.brouste@beta.gouv.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5eb1-developper-les-reseaux-electriques-et-la-tran/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>08/09/2020</t>
+          <t>09/11/2020</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>52290</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H18" s="1" t="inlineStr">
         <is>
-          <t>Prêt
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Prêt</t>
         </is>
       </c>
       <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
@@ -5800,48 +5800,48 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>