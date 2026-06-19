--- v0 (2026-01-24)
+++ v1 (2026-06-19)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA55"/>
+  <dimension ref="A1:AH15"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,10218 +225,3368 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>111768</v>
+        <v>116361</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Se former aux usages numériques avec les Conseillers numériques France services</t>
+          <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Former aux usages numériques avec les Conseillers numériques France services</t>
+          <t>Financer la rénovation des ponts communaux</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
-[...4 lines deleted...]
-          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+          <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Particulier</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative</t>
+          <t>Prêt
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...6894 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
 &lt;/p&gt;
 &lt;p&gt;
  Les particularités de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
   &lt;/li&gt;
   &lt;li&gt;
    Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Ses crédits :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
   &lt;/li&gt;
   &lt;li&gt;
    Crédit jusque 40 ans
   &lt;/li&gt;
   &lt;li&gt;
    Pas de seuil minimal concernant l&amp;#039;emprunt
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
   &lt;/li&gt;
   &lt;li&gt;
    Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
   &lt;/li&gt;
   &lt;li&gt;
    Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
   &lt;/li&gt;
   &lt;li&gt;
    Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
   &lt;/li&gt;
   &lt;li&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  NB : appel non surtaxé
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/02/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...284 lines deleted...]
-      <c r="C41" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>102299</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'épiceries solidaires</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Appel à candidatures pour la création épiceries solidaires - Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale Des Epiceries Solidaires (ANDES)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H41" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
-[...1608 lines deleted...]
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de
  &lt;strong&gt;
   France Relance
  &lt;/strong&gt;
  , et avec le soutien de ses partenaires, le réseau des épiceries solidaires ANDES soutient massivement la création de nouvelles épiceries solidaires et  lutte contre la précarité alimentaire tout en favorisant l&amp;#039;accès aux produits frais et de qualité, pour les populations isolées ou modestes.
  &lt;br /&gt;
  &lt;br /&gt;
  La crise sanitaire que nous traversons, devenue une crise économique et sociale, affecte durablement les ménages déjà fragiles, et de nouvelles catégories de population peu habituées à l&amp;#039;aide alimentaire (étudiants, travailleurs indépendants, familles monoparentales, familles modestes touchées par le chômage partiel...).
  &lt;br /&gt;
  &lt;br /&gt;
  Les épiceries solidaires sont une réponse pertinente à ces nouveaux besoins, en permettant à la fois un accès digne et non stigmatisant à une alimentation de qualité, un accompagnement personnalisé et une aide pour surmonter les difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les épiceries solidaires sont des structures d&amp;#039;aide alimentaire et d&amp;#039;accompagnement social, proposant à leurs bénéficiaires d&amp;#039;effectuer leurs courses comme dans un commerce classique, pour un coût entre 10% et 30% de la valeur marchande des produits. Les bénéficiaires, orientés par des travailleurs sociaux, accèdent à l&amp;#039;épicerie pour une durée limitée et ont également accès à un accompagnement social pour les aider à sortir des difficultés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de France Relance, et avec le soutien de ses partenaires, ANDES vous accompagne dans votre projet. Les frais d&amp;#039;accompagnement sont pris en charge et une subvention est proposée pour les premiers investissements matériels. L&amp;#039;objectif : développer 300 nouvelles épiceries solidaires dans toute la France.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs de projet sélectionnés pourront bénéficier :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    d&amp;#039;un accompagnement à la création par les équipes ANDES ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    du financement d&amp;#039;une partie des investissements nécessaires à l&amp;#039;ouverture de l&amp;#039;épicerie : de 2 000€ à 15 000€ selon les projets
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Alimentation
 Economie sociale et solidaire
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Organismes public ou privé et porteurs de projet souhaitant voir s&amp;#039;implanter une épicerie solidaire sur son territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/creer-une-epicerie-solidaire/</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://andes-france.com/nos-actions/les-epiceries-solidaires/appel-candidatures-creation-epiceries-solidaires/</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Audrey LATRA :
  &lt;a href="mailto:audrey.latra&amp;#64;andes-france.com" rel="noopener" target="_blank"&gt;
   audrey.latra&amp;#64;andes-france.com
  &lt;/a&gt;
  - 07 87 35 58 75
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>caroline.bechade@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f19a-soutenie-la-creation-depiceries-solidaires/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>DREAL Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C49" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>102206</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Rénover les ponts</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...143 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Plan rénovation des ponts</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  De quoi s&amp;#039;agit-il ?
+  Aide ‐ « Plan rénovation des ponts » mis en place par la banque des territoires, Plan de relance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Transitions collectives permet aux entreprises d&amp;#039;anticiper les mutations économiques et d&amp;#039;accompagner leurs salariés à se reconvertir.
-[...2 lines deleted...]
- L&amp;#039;État finance tout ou partie du projet de reconversion en fonction de la taille de l&amp;#039;entreprise. La rémunération et la formation des salariés sont prises en charge à hauteur de :
+ Objectif :
+ &lt;br /&gt;
+ La France compte environ 300 000 ponts, dont 10 % présenteraient des risques de structure. Cela monterait jusqu&amp;#039;à 18 % pour les ponts relevant de l&amp;#039;échelon communal. La méconnaissance de l&amp;#039;état réel de ces ponts, et donc des risques et coûts associés, est un puissant frein à la prise de décision au sein des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires a donc conçu une solution clés en mains - pré-diagnostic amont du parc simple et gratuit pour cibler là où concentrer les efforts, crédits d&amp;#039;ingénierie pour études avancées sur les ponts effectivement en risques et financements comprenant prêts à très long terme ou fonds propres - afin de remettre au centre et dans une vision de long terme la gestion des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement : la Banque des Territoires peut débloquer des crédits d&amp;#039;ingénierie permettant de cofinancer avec la collectivité jusqu&amp;#039;à 50 %, des études d&amp;#039;ingénierie plus poussées pour les ouvrages les plus critiques ; une aide substantielle à la décision locale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/plan-ponts-banque-des-territoires-dispositif-complet-innovant</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Banque des Territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire" rel="noopener" target="_blank"&gt;
+  via leur formulaire de contact.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5222-renover-plan-renovation-des-ponts/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>100074</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau des CCI propose aux élus et directeurs des collectivités de :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  100 % pour les TPE et PME
-[...5 lines deleted...]
-  40 % pour les entreprises de plus de 1 000 salariés.
+  Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- L&amp;#039;entreprise est accompagnée dans la mise en place du dispositif par les acteurs du territoire (Direccte, associations Transitions Pro, conseil en évolution professionnelle, opérateurs de compétences pour les TPE et PME plus particulièrement).
-[...7 lines deleted...]
- Vous pouvez en bénéficier si vous êtes :
+ - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
+ &lt;br /&gt;
+ - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
+ &lt;br /&gt;
+ - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
+ &lt;br /&gt;
+ - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  une entreprise au sein de laquelle les emplois sont fragilisés
-[...2 lines deleted...]
-  une entreprise ayant des besoins de recrutement.
+  Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- À terme, des plateformes de transitions professionnelles seront déployées sur le territoire pour permettre la mise en relation des entreprises ayant des salariés souhaitant se reconvertir avec celles qui recrutent sur des secteurs porteurs.
-[...66 lines deleted...]
-      <c r="U50" s="1" t="inlineStr">
+ - les aides disponibles nationalement et localement pour vos entreprises ;
+ &lt;br /&gt;
+ - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
+ &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
+  les-aides.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X50" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contacts des Associations régionales « Transitions Pro » (ATpro) :
-[...7 lines deleted...]
-  https://lannuaire.service-public.fr/navigation/direccte
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...45 lines deleted...]
-      <c r="K51" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>95207</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser un établissement public foncier</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="R51" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;ensemble des entreprises ayant des salariés placés en activité partielle ou activité partielle de longue durée sont éligibles pour ces salariés, à l&amp;#039;exception des salariés en contrat d&amp;#039;apprentissage ou en contrat de professionnalisation. Il n&amp;#039;y a pas de critère de taille d&amp;#039;entreprise ou de secteur d&amp;#039;activité. Tous les salariés, à l&amp;#039;exception des alternants sont éligibles, indépendamment de leur catégorie socio-professionnelle ou de leur niveau de diplôme.
+ Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X51" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous pouvez solliciter l&amp;#039;échelon régional de votre Direccte ou l&amp;#039;opérateur de compétences (« OPCO ») duquel relève votre entreprise.
-[...70 lines deleted...]
- Lorsque le jeune signe son contrat, il bénéficie :
+ L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;un accompagnement personnalisé avec un conseiller dédié qui le suit tout au long de son parcours et jusqu&amp;#039;à ce qu&amp;#039;il trouve un emploi durable ;
-[...5 lines deleted...]
-  d&amp;#039;une allocation pouvant aller jusqu&amp;#039;à 500 € par mois en fonction de l&amp;#039;âge, des ressources, du statut fiscal (autonome ou rattaché fiscalement à un foyer aux revenus modestes) et à condition que le jeune respecte ses engagements.
+  L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...14 lines deleted...]
-&lt;/p&gt;
+&lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  500€ lorsque le jeune est majeur, autonome fiscalement et non imposable ou s&amp;#039;il est rattaché à un foyer fiscal non imposable à l&amp;#039;impôt sur le revenu ;
-[...5 lines deleted...]
-  200€ lorsque le jeune est mineur et constitue ou est rattaché à un foyer fiscal non imposable à l&amp;#039;impôt sur le revenu ou lorsqu&amp;#039;il constitue ou est rattaché à un foyer imposable dont chaque part de revenu est comprise dans la première tranche du barème.
+  L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...11 lines deleted...]
-  ce simulateur.
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
+  Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O52" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Friche
+Foncier
+Economie circulaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
-[...9 lines deleted...]
-  Ne pas être en formation, ni en études supérieures
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
+  &lt;strong&gt;
+   OU
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Carte 1 ci-dessus :
+  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/carte_etablissements_publics_fonciers_etat_et_locaux.pdf" rel="noopener" target="_blank"&gt;
+   Les établissements publics fonciers (EPF) d&amp;#039;Etat et les EPF locaux
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carte 2 :
+  &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
+   Trouver un EPFL
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...3 lines deleted...]
-      <c r="U52" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Si vous êtes déjà suivi par une Mission locale ou par Pôle emploi, vous pouvez demander à votre conseiller de bénéficier du contrat d&amp;#039;engagement jeune.
-[...15 lines deleted...]
-  &lt;/span&gt;
+ Pour en savoir plus :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
+  &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
+   www.asso-epfl.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  - Coordonnées des EPFL :
+  &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
+   cliquer ici
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseau National des Etablissements Publics Fonciers de l&amp;#039;Etat - contact&amp;#64;epf-etat.fr - Site internet :
+  &lt;a href="https://www.ecologie.gouv.fr/etablissements-publics-fonciers-epf" rel="noopener" target="_blank"&gt;
+   cliquer ici
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>c.boex@asso-epfl.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>72363</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Assurer la viabilité des salles de cinéma à court terme et à long terme - soutien automatique renforcé et avances à l'exploitation</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Centre National du Cinéma et de l'image animée (CNC)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les salles de cinéma sont durablement impactées par la mise en place des mesures sanitaires et les reports de tournages et de sorties de films, en particulier concernant les blockbusters étrangers, qui se traduiront par une diminution conséquente des recettes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide correspond à la Mesure 1 : Soutiens automatiques renforcés et avances à l&amp;#039;exploitation ad hoc dédiées à la couverture des besoins en trésorerie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de préserver le tissu dense de salles de cinéma qui garantit une diffusion des œuvres dans leur diversité sur tout le territoire, les exploitants pourront bénéficier d&amp;#039;un soutien financier supplémentaire correspondant à une année normale de soutien généré.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le montant de l&amp;#039;aide est calculé, pour chacun des établissements cinématographiques, en fonction du soutien automatique généré par l&amp;#039;établissement lors des trois années 2017, 2018 et 2019.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera versée sous une double forme :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1° versement à l&amp;#039;exploitant de l&amp;#039;établissement d&amp;#039;une subvention.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces sommes pourront être utilisées pour couvrir des besoins de trésorerie ne donnant pas lieu
+ à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période.
+&lt;/p&gt;
+&lt;p&gt;
+ La période de fermeture des salles a conduit les exploitants à négocier des reports ou des
+ échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2° versement au titulaire du compte de soutien de l&amp;#039;établissement d&amp;#039;une avance
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  supplémentaire au titre des investissements réalisés.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette avance, comme les avances habituelles du CNC au titre du soutien automatique, sera
+ remboursée au fur et à mesure de la génération de soutien par l&amp;#039;établissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au total, l&amp;#039;aide cumulée (volet subvention &amp;#43; volet avance) permettra d&amp;#039;atteindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une année de soutien pour la petite et moyenne exploitation, soit 7 mois de soutien
+ sous forme de subvention et 5 mois sous forme d&amp;#039;avances (remboursables sur le soutien à venir) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  neuf mois de soutien pour les grands circuits (exploitants réalisant plus de 1 % de la
+ fréquentation nationale), soit 2,5 mois sous forme de subvention et 6,5 mois sous forme d&amp;#039;avances remboursables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Attention : les deux aides doivent être sollicitées séparément.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces sommes pourront être mobilisées pour couvrir des besoins de trésorerie ne donnant pas lieu à une mobilisation du compte automatique (loyers, salaires, fluides, frais financiers, remboursement de prêts bancaires ou PGE ...) auxquels les établissements pourraient faire face dans cette période de faible fréquentation, pour ce qui concerne la part de subvention définitive et pour couvrir des investissements de modernisation des salles, récents ou futurs, pour la part d&amp;#039;avance remboursable.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La période de fermeture des salles a conduit les exploitants à négocier des reports ou des échelonnements d&amp;#039;échéances bancaires, se traduisant par des frais financiers, pouvant remettre en cause la viabilité financière de certaines petites salles dans un contexte de dégradation durable de la fréquentation. Une partie de ces frais financiers pourront être pris en charge avec cette mesure.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnc.fr/professionnels/actualites/plan-de-relance-des-filieres-du-cinema-et-de-laudiovisuel_1319933</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnc.fr/documents/36995/1140711/Plan+de+relance+-+Soutiens+automatiques+renforc%C3%A9s+-+notice.pdf/d18afc3b-9a2a-4b03-04fe-853099e99035</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;un des gestionnaires régionaux du soutien automatique des salles :
+&lt;/p&gt;
+&lt;p&gt;
+ Didier GROUPIERRE / Tél. 01 44 34 36 89 / Didier.Groupierre&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Agnès MAURICE / Tél. 01 44 34 37 18 / Agnes.Maurice&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie LELEU / Tél. 01 44 34 36 96 / Sophie.Leleu&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Dominique DUPUY / Tél. 01 44 34 37 14 / Dominique.Dupuy&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Ghislaine BOUDOT / Tél. 01 44 34 34 77 / Ghislaine.Boudot&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Jeanne DUBOST / Tél. 01 44 34 35 86 / Jeanne.Dubost&amp;#64;cnc.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez
+ &lt;a href="https://www.cnc.fr/documents/36995/160730/Autorisation&amp;#43;d%27exercice&amp;#43;%28exploitation%29&amp;#43;liste&amp;#43;des&amp;#43;gestionnaires&amp;#43;-.pdf/3235bc88-debb-abfe-532f-5e47173eec63"&gt;
+  la répartition départementale
  &lt;/a&gt;
- Si votre profil correspond, vous pourrez laisser vos coordonnées sur le formulaire qui s&amp;#039;affiche. Vous serez contacté ultérieurement par un conseiller de Pôle emploi ou de la Mission locale proche de chez vous et pourrez signer votre contrat d&amp;#039;engagement jeune à partir du 1er mars 2022.
+ des gestionnaires du soutien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour vos démarches :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Demande d&amp;#039;attribution du soutien automatique renforcé (
+  &lt;a href="https://www.demarches-simplifiees.fr/commencer/subvention-soutien-renforce"&gt;
+   volet subvention
+  &lt;/a&gt;
+  )
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande d&amp;#039;une avance supplémentaire sollicitée auprès des gestionnaires régionaux du service de l&amp;#039;exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e4b8-assurer-la-viabilite-des-salles-de-cinema-a-c/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2020</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-      <c r="A53" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>72205</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Recruter et accueillir des conseillers numériques</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>50 000 euros par poste</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Gouvernement agit sur trois axes :
  &lt;br /&gt;
  1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
  &lt;br /&gt;
  2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
  &lt;br /&gt;
  3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
 &lt;/p&gt;
 &lt;p&gt;
  Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
  &lt;/strong&gt;
  (donc en charge de porter le contrat de travail)
  &lt;strong&gt;
   et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
  &lt;/strong&gt;
  . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Emploi
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>17/11/2020</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
 &lt;/p&gt;
 &lt;p&gt;
  La mise à disposition de conseillers numériques à des structures associatives est autorisée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.conseiller-numerique.gouv.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>numerique@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C54" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>71796</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les lycéens dans leur orientation - Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>France Relance</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de l'Éducation nationale et de la Jeunesse</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives.
+&lt;/p&gt;
+&lt;p&gt;
+ Lancées en novembre 2008, les « cordées de la réussite » ont pour objet d&amp;#039;introduire une plus grande équité sociale dans l&amp;#039;accès aux formations de l&amp;#039;enseignement supérieur et notamment aux filières sélectives. Mis en œuvre à la rentrée 2016, les « parcours d&amp;#039;excellence » s&amp;#039;inscrivent dans la complémentarité des cordées de la réussite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A la rentrée 2020, « cordées de la réussite » et « parcours d&amp;#039;excellence » fusionnent en un seul dispositif sous l&amp;#039;appellation de « cordées de la réussite ».
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cohérence avec les transformations induites par la réforme du lycée d&amp;#039;enseignement général et technologique, la revalorisation de la voie professionnelle ainsi que la Loi relative à l&amp;#039;orientation et la réussite des étudiants et la création de la plateforme Parcoursup, les nouvelles &amp;#34;Cordées de la réussite visent
+ &lt;strong&gt;
+  à faire de l&amp;#039;accompagnement à l&amp;#039;orientation un réel levier d&amp;#039;égalité des chances
+ &lt;/strong&gt;
+ . Destinées en priorité aux élèves scolarisés en éducation prioritaire ou en quartiers prioritaires politique de la ville (QPV), aux collégiens et lycéens de zone rurale et isolée et aux lycéens professionnels, elles ont pour objectif de lutter contre l&amp;#039;autocensure, de susciter l&amp;#039;ambition scolaire des élèves par un continuum d&amp;#039;accompagnement de la classe de 4e au lycée et jusqu&amp;#039;à l&amp;#039;enseignement supérieur. Cet accompagnement continu et progressif en amont des choix d&amp;#039;orientation est à même de donner à chacun les moyens de sa réussite dans la construction de son parcours, que ce soit vers la poursuite d&amp;#039;études ou l&amp;#039;insertion professionnelle.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une cordée repose sur le partenariat entre une « tête de cordée » qui peut être un établissement d&amp;#039;enseignement supérieur (grandes écoles, universités, IUT) ou un lycée avec des CPGE ou des STS et des établissements dits « encordés » (collèges et lycées de la voie générale, technologique ou professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements encordés relèvent plus particulièrement des réseaux d&amp;#039;éducation prioritaire, des quartiers prioritaires de la politique de la ville ou de zones rurales éloignées des métropoles.
+ &lt;/strong&gt;
+ La mise en réseau de collèges, de lycées et d&amp;#039;établissements d&amp;#039;enseignement supérieur sur un projet commun facilite le passage d&amp;#039;un niveau à l&amp;#039;autre : elle permet une gradation dans les actions déployées auprès des élèves par une réflexion sur leur progressivité et leur articulation, notamment lorsque survient la transition entre le collège et le lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élargir les perspectives d&amp;#039;orientation des élèves et mieux répondre à leurs aspirations tant académiques que professionnelles, un même EPLE peut être encordé à plusieurs têtes de cordée, en veillant à diversifier les établissements d&amp;#039;enseignement supérieur avec lesquels il est en relation, afin d&amp;#039;offrir aux jeunes bénéficiaires du dispositif un vaste horizon sur la diversité des formations : longues ou courtes, sélectives ou non, par apprentissage ou sous statut étudiant, écoles de la fonction publique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le partenariat entre établissements scolaires et établissements d&amp;#039;enseignement supérieur se traduit par un ensemble d&amp;#039;actions d&amp;#039;accompagnement mises en œuvre dans le collège ou le lycée « encordé » en faveur des élèves volontaires.
+ &lt;/strong&gt;
+ Les modes d&amp;#039;accompagnement proposés aident l&amp;#039;élève à construire son propre parcours de réussite du collège au lycée et du lycée vers la poursuite d&amp;#039;études dans l&amp;#039;enseignement supérieur ou vers l&amp;#039;insertion professionnelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le suivi des élèves concernés repose sur des actions individuelles de tutorat et d&amp;#039;ouverture culturelle (visites de musées ou d&amp;#039;institutions publiques, conférences, etc.). Pour que les cordées de la réussite soient un véritable soutien à l&amp;#039;orientation choisie, il s&amp;#039;agit de donner aux élèves l&amp;#039;expérience de la mobilité par la découverte de lieux et de secteurs professionnels différents de leur environnement familier ou, le cas échéant, par le recours à l&amp;#039;offre des internats du XXIe siècle. Des actions liées à la découverte des métiers veilleront à faire évoluer la représentation de telle filière ou profession chez les élèves et en particulier à lutter contre les stéréotypes de genre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif ne se limite pas aux seuls élèves ayant les meilleurs résultats scolaires. L&amp;#039;équipe pédagogique et éducative qui encadre le parcours de l&amp;#039;élève au sein de la cordée veille à inciter tous les élèves, notamment ceux n&amp;#039;osant pas le faire spontanément, à s&amp;#039;y engager.
+ &lt;/strong&gt;
+ Une attention particulière est portée aux élèves dont le rapport à l&amp;#039;École est en train d&amp;#039;évoluer positivement et pour lesquels le dispositif constitue un soutien bienvenu.
+ &lt;strong&gt;
+  Le dispositif est pleinement inclusif à l&amp;#039;égard des élèves en situation de handicap.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Cohésion sociale et inclusion
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cordeesdelareussite.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chef d&amp;#039;établissement ou un professeur qui souhaiterait faire adhérer son établissement à une cordée, pourra contacter le référent académique désigné par le recteur d&amp;#039;académie. Celui-ci pourra lui présenter la politique déployée dans l&amp;#039;académie et le mettre en relation avec des EPLE déjà engagés dans le dispositif, et des établissements d&amp;#039;enseignement supérieur qui souhaitent rejoindre le dispositif ou développer les actions qu&amp;#039;ils conduisent déjà avec d&amp;#039;autres EPLE.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous trouverez ci-dessous les référents académiques « Cordées de la réussite » :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aix-Marseille	Valérie	GUIDARINI	valerie.guidarini&amp;#64;ac-aix-marseille.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amiens	Florence	BULCKAEN	florence.bulckaen&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besançon	Laurent	BERTRAND	laurent.bertrand.ien&amp;#64;ac-besancon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bordeaux	Sébastien	FOUCHARD	sebastien.fouchard&amp;#64;ac-bordeaux.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clermont-Ferrand	Sylvie	MAISONNET	Sylvie.Maisonnet&amp;#64;ac-clermont.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Corse	Guillaume	COPPIN	guillaume.coppin&amp;#64;ac-corse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Sabine	LESTRADE	sabine.lestrade&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créteil	Kebir	DGAYGUI	kebir.dgaygui&amp;#64;ac-creteil.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dijon	Didier	PERRAULT	didier.perrault&amp;#64;ac-dijon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grenoble	Vincent	DUPAYAGE	vincent.dupayage&amp;#64;ac-grenoble.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guadeloupe	Lydia	LACEMON	lydia.lacemon&amp;#64;ac-guadeloupe.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane	Myriam	HO-A-KWIE-MANGAL	csaio&amp;#64;ac-guyane.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lille	Marie	SEILLER	marie.seiller&amp;#64;region-academique-hauts-de-france.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Limoges	Marie-Claude	FANTHOU	Marie-Claude.Fanthou&amp;#64;ac-limoges.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lyon	Florence	BOURGEOIS-FIORITI	florence.fioriti&amp;#64;ac-lyon.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique	Eric	MORTELETTE	eric.mortelette&amp;#64;ac-martinique.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte	Sylvie	MALO	saio&amp;#64;ac-mayotte.fr  / sylvie.malo&amp;#64;ac-mayotte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Olivier	BRUNEL	olivier.brunel&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montpellier	Agnès	VRINAT-JEANNEAU	eduprio&amp;#64;ac-montpellier.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nancy-Metz	Dimitri	SYDOR	dimitri.sydor&amp;#64;ac-nancy-metz.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes	Dominique	ALLAIS	dominique.allais&amp;#64;ac-nantes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Normandie	Sylvaine	PERRE	sylvaine.perre&amp;#64;ac-normandie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Nathalie	FETNAN	nathalie.fetnan&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nice	Charlie	GALIBERT	charlie.galibert&amp;#64;ac-nice.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Orléans-Tours	Alexandra	MENEUX	alexandra.meneux&amp;#64;ac-orleans-tours.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Corinne	PASCO	corinne.pasco&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Paris	Patrice	BAUDEVIN	patrice.baudevin&amp;#64;ac-paris.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Karine	VIARD	continuum&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poitiers	Yannick	THEVENET	yannick.thevenet&amp;#64;ac-poitiers.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Yoril	BAUDOIN	yoril.baudoin&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reims	Jacques-Emmanuel	DAUGE	Jacques.Dauge&amp;#64;ac-reims.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gwenaelle	HERGOTT	gwenaelle.hergott&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rennes	Gérald	MOENNER	gerald.moenner&amp;#64;ac-rennes.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion	Mario	LEFEBVRE	mario.lefebvre&amp;#64;ac-reunion.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Strasbourg	Virginie	JELTSCH	virginie.jeltsch&amp;#64;ac-strasbourg.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse	Eleonore	TEMPIER	Eleonore.Tempier&amp;#64;ac-toulouse.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Frédéric	TEULAT	frederic.teulat&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Versailles	Marie-Laure	NUMA	Marie-Laure.Numa&amp;#64;ac-versailles.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/004d-accompagner-les-lyceens-dans-leur-orientation/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>71326</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux électriques et la transition énergétique en zone rurale</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...14 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Les taux de subvention varient selon les sous-programmes (cliquer sur le lien dans l'espace Contact</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mission du FACÉ est d&amp;#039;apporter une aide au financement du développement des réseaux électriques des zones rurales, comprenant les lignes BT et les antennes HTA des communes relevant du régime de l&amp;#039;électrification rurale (ER).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de cette mission, des aides du FACÉ peuvent être accordées aux Collectivités maîtres d&amp;#039;ouvrage pour un programme spécial comprenant les sous programmes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous- programme - Sites isolés
+  &lt;/strong&gt;
+  : aide pour le développement d&amp;#039;un projet EnR
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous Programme - Intempéries
+  &lt;/strong&gt;
+  : aide suite à des intempéries
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - Déclaration d&amp;#039;utilité publique - Très Haute Tension :
+  &lt;/strong&gt;
+  aide à l&amp;#039;enfouissement de réseaux sous maîtrise d&amp;#039;ouvrage d&amp;#039;autorités organisatrices d&amp;#039;un réseau public de distribution d&amp;#039;électricité et situés sur le territoire de communes rurales traversées par des lignes à très haute tension nouvellement créées, en contrepartie des contraintes qui s&amp;#039;imposent à ces dernières.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - MDE :
+  &lt;/strong&gt;
+  aide réservée spécifiquement aux actions de Maîtrise de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.economie.gouv.fr/plan-de-relance/profils/collectivites/amelioration-resilience-reseaux-electriques</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Aide ‐ « Plan rénovation des ponts » mis en place par la banque des territoires, Plan de relance
+  Pour accéder aux dossiers de candidatures :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...12 lines deleted...]
- Accompagnement : la Banque des Territoires peut débloquer des crédits d&amp;#039;ingénierie permettant de cofinancer avec la collectivité jusqu&amp;#039;à 50 %, des études d&amp;#039;ingénierie plus poussées pour les ouvrages les plus critiques ; une aide substantielle à la décision locale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ cliquer sur
+ &lt;a href="http://extranet.face.developpement-durable.gouv.fr"&gt;
+  &lt;strong&gt;
+   ce lien
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  et saisisser l&amp;#039;identifiant face&amp;#64;face et le mot de passe face&amp;#64;face
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour contacter la mission FACE du Ministère de la Transition Ecologique (DGEC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 01.40.81.96.81  ou 01.40.81.97.93
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail : contact-face&amp;#64;developpement-durable.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O54" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5eb1-developper-les-reseaux-electriques-et-la-tran/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>63653</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 90</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : jusqu&amp;#039;à 100 % des dépenses engagées. À titre indicatif, le coût d&amp;#039;une étude préalable est estimé entre 10 000 et 12 000 € HT.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Concevoir le projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au terme des études préalables, le projet entre dans une phase de conception précisant ses aspects techniques et financiers. La maîtrise des coûts de fonctionnement de la structure devra notamment être intégrée à ce stade.
+ &lt;br /&gt;
+ Le porteur du projet peut-être accompagné par une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) dans ces domaines ainsi que sur le plan administratif.
+ &lt;br /&gt;
+ Les fonctions de l&amp;#039;AMO sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La rédaction du cahier des charges
+  &lt;/strong&gt;
+  : l&amp;#039;AMO prend en charge la rédaction du cahier des charges du projet, appelé communément &amp;#34;programme de l&amp;#039;opération&amp;#34;. C&amp;#039;est sur cette base qui précise les compétences requises, que sera engagée une consultation pour retenir un maître d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La validation de l&amp;#039;avant-projet
+  &lt;/strong&gt;
+  : l&amp;#039;AMO participe aux réunions avec le maître d&amp;#039;œuvre désigné. Il s&amp;#039;assure que ce dernier est en mesure d&amp;#039;atteindre les objectifs définis.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La consultation des entreprises
+  &lt;/strong&gt;
+  : les résultats de l&amp;#039;appel d&amp;#039;offres lancé par le maître d&amp;#039;ouvrage permettent ensuite d&amp;#039;effectuer un chiffrage précis du projet. L&amp;#039;AMO conseille le maître d&amp;#039;ouvrage lors de la comparaison des offres  pour choisir les meilleures entreprises de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;évaluation des besoins d&amp;#039;hébergement temporaire
+  &lt;/strong&gt;
+  : les besoins d&amp;#039;hébergement des personnes pendant les travaux doivent être évalués et des solutions doivent être recherchées en concertation entre le maître d&amp;#039;ouvrage, votre collectivité et les autres collectivités impliquées, et l&amp;#039;Etat.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : Jusqu&amp;#039;à 50 % des dépenses HT liées à l&amp;#039;Amo pour la phase de rédaction du cahier des charges et de conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Réaliser et financer des travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage peut bénéficier d&amp;#039;aides de l&amp;#039;Anah pour la réalisation des travaux. Ces aides permettent de financer une assistance à maîtrise d&amp;#039;ouvrage à la fois administrative, technique et financière, ainsi que les travaux eux-mêmes. Les honoraires du maître d&amp;#039;œuvre peuvent aussi être financés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide aux travaux
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par dérogation exceptionnelle, afin d&amp;#039;éviter de peser sur les charges de fonctionnement de la structure maître d&amp;#039;ouvrage : jusqu&amp;#039;à 80 % des dépenses de travaux de réhabilitation du centre d&amp;#039;hébergement. L&amp;#039;aide de l&amp;#039;Anah est dans ce cas portée à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, les structures qui comptent moins de 15 places sont éligibles à un taux d&amp;#039;aide de 90% de la dépense TTC sans nécessiter une dérogation régionale. La subvention maximale reste à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
+  &lt;/strong&gt;
+  : cette prestation vous permet d&amp;#039;être épaulé lors de deux missions distinctes : la mission financière qui concerne le montage, le dépôt et le suivi du dossier de subvention de la phase travaux et la mission technique et administrative : elle concerne en premier lieu la mise en place de solutions alternatives pour héberger les personnes pendant les travaux. L&amp;#039;assistant à maîtrise d&amp;#039;ouvrage sera également en charge du suivi financier de l&amp;#039;opération et du bon déroulement du chantier. Il accompagnera le maitre d&amp;#039;ouvrage lors de la réception des travaux.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
+  :
+  &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
+  &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CHRS : le nouveau visage de la Cité Saint-Martin
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T54" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
+ transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Sont ainsi subventionnables les travaux suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mises aux normes d&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en sécurité des locaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de mise aux normes sanitaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovations énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  transformation de dortoirs en chambres individuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  création d&amp;#039;espaces de vie communs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  privatisation et individualisation des blocs sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien courant ne sont pas éligibles aux aides de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  A noter : l&amp;#039;Anah ne subventionne pas la création de structures / places d&amp;#039;hébergement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux subventionnables par l&amp;#039;Anah doivent concerner des structures qui sont d&amp;#039;ores et déjà « dédiées à la fonction d&amp;#039;hébergement » . Autrement dit, tout projet relatif à la création d&amp;#039;une structure ou de places d&amp;#039;hébergement ne peut être financé par les subventions humanisation de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité de la structure
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;
+ Anah peut subventionner les établissements d&amp;#039;hébergement suivants à condition qu&amp;#039;ils fassent l&amp;#039;objet d&amp;#039;une convention avec l&amp;#039;Etat ou une collectivité territoriale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement d&amp;#039;urgence (C.H.U) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements d&amp;#039;urgence appartenant à des collectivités locales ou des associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les hôtels sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement et de réinsertion sociale (CHRS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements de lits Haltes soins santé (LHSS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  à titre exceptionnel, la rénovation des accueils de jour est subventionnable lorsque celle-ci s&amp;#039;inscrit dans un projet d&amp;#039;amélioration global d&amp;#039;une structure comprenant des places d&amp;#039;hébergement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah peut accorder des aides aux propriétaires ou aux gestionnaires  titulaires d&amp;#039;un droit réel immobilier   (via un bail) sur les établissements d&amp;#039;hébergement précités. Dès lors, les organismes (propriétaires ou gestionnaires) qui peuvent bénéficier des aides de l&amp;#039;Anah sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes de logement social, les sociétés d&amp;#039;économie mixte (SEM) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités locales ou leurs groupements et leurs établissements publics,
+   notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
+   CIAS) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
+   œuvrer dans le domaine de l&amp;#039;hébergement ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
+ et disposer de l&amp;#039;agrément
+ relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
+ défavorisées
+ (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
+ financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X54" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez la Banque des Territoires
-[...1 lines deleted...]
-  via leur formulaire de contact.
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-      <c r="A55" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>63642</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Traiter les copropriétés fragiles et en difficulté</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réhabilitation de copropriétés dégradées peut constituer une lourde charge pour votre collectivité. Deux dispositifs proposés par l&amp;#039;Anah contribuent à prévenir la dégradation des copropriétés. Leur mise en place permet de détecter le plus en amont possible des copropriétés en fragilité et d&amp;#039;intervenir avant qu&amp;#039;elles basculent en difficulté
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Veille et observation des copropriétés (VOC)
+  &lt;/strong&gt;
+  : la VOC est une aide méthodologique et financière au développement des démarches d&amp;#039;observation locales des copropriétés fragiles. Elle repose sur la mise en place d&amp;#039;indicateurs, sur un périmètre que vous définissez, qui englobe tout ou partie de votre territoire. Vous pouvez ainsi ajuster au mieux votre politique d&amp;#039;intervention et détecter au plus tôt la fragilité de certaines copropriétés. Vous assurez la maîtrise d&amp;#039;ouvrage de cet observatoire ou la confiez à un organisme spécialisé comme par exemple une agence d&amp;#039;urbanisme.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50% de la dépense dans la limite de 60 000 € d&amp;#039;aides de l&amp;#039;Anah, pour une durée minimum de trois ans.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Programme opérationnel de prévention et d&amp;#039;accompagnement des copropriétés (POPAC)
+  &lt;/strong&gt;
+  : le POPAC est un dispositif qui permet d&amp;#039;accompagner les copropriétés pour éviter l&amp;#039;accentuation de leurs difficultés. L&amp;#039;accompagnement permet en général de résorber les dettes avant qu&amp;#039;elles ne deviennent trop importantes. Il intervient aussi sur la gouvernance de la copropriété afin que les décisions nécessaires au redressement puissent être prises.
+  &lt;br /&gt;
+  Cet outil peut également vous aider à moduler votre intervention avant l&amp;#039;engagement d&amp;#039;un dispositif opérationnel. Plus tard, il peut aussi être utilisé pour consolider le redressement des copropriétés à l&amp;#039;issue d&amp;#039;un programme d&amp;#039;intervention.
+  &lt;br /&gt;
+  Vous assurez la maîtrise d&amp;#039;ouvrage de cet outil ou la confiez à un prestataire compétent en matière de diagnostic et de suivi-animation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % de la dépense HT au maximum dans la limite de 50 000 € d&amp;#039;aide de l&amp;#039;Anah par an. En contrepartie vous vous engagez pour une durée minimum de 3 ans.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Expertises complémentaires
+  &lt;/strong&gt;
+  : il peut s&amp;#039;agir par exemple d&amp;#039;un audit comptable ou d&amp;#039;expertises techniques. Ces expertises peuvent être demandées dans le cadre d&amp;#039;un POPAC, d&amp;#039;une étude préparatoire ou du suivi-animation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % des dépenses HT par an dans la limite de 25 000 €          d&amp;#039;aides annuelles de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de la phase d&amp;#039;études préparatoires, vous avez conclu à la nécessité d&amp;#039;agir sur votre territoire et en particulier sur les copropriétés. Vous avez déterminé avec l&amp;#039;ensemble de vos partenaires une stratégie d&amp;#039;intervention. Pour mettre en œuvre cette stratégie, vous disposez d&amp;#039;un outil contractuel d&amp;#039;amélioration de l&amp;#039;habitat privé : l&amp;#039;opération programmée. Elle vous permet de déterminer vos objectifs, les moyens de les atteindre et les contributions attendues.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH simple)
+  &lt;/strong&gt;
+  : l&amp;#039; OPAH permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du quartier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;OPAH Copropriété
+ Dégradées
+  &lt;/strong&gt;
+  (OPAH - CD) : c&amp;#039;est un dispositif incitatif, préventif ou curatif, qui ne      concerne que les actions de redressement des copropriétés dégradées. Il porte sur un ou plusieurs immeubles et permet d&amp;#039;accompagner les syndicats de copropriétaires pour redresser la gestion des copropriétés. L&amp;#039;OPAH - CD facilite également la mise en œuvre d&amp;#039;un programme de travaux d&amp;#039;amélioration des bâtiments, sur les parties communes comme privatives. L&amp;#039;Anah finance de 35 à 50% les travaux réalisées par les copropriétés.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039; OPAH simple avec un volet &amp;#34;copropriétés en difficulté&amp;#34;
+  &lt;/strong&gt;
+  : ce volet s&amp;#039;insère dans un dispositif d&amp;#039;intervention dont l&amp;#039;objet est plus large que la copropriété. Il dépasse en effet la seule intervention ciblée sur une ou plusieurs copropriétés. Dans ce cas l&amp;#039;intervention s&amp;#039;opère sur un échantillon d&amp;#039;immeubles préalablement définis.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le plan de sauvegarde (PDS) :
+  &lt;/strong&gt;
+  le PDS permet d&amp;#039;intervenir sur les situations particulièrement difficiles. Il est décidé directement par le préfet du département ou sur proposition du maire de la commune. Le préfet désigne un coordinateur chargé du bon déroulement du plan.  Vous devez signer une convention à l&amp;#039;appui de ce plan. Cette convention précise les engagements financiers de chaque partenaire et l&amp;#039;accompagnement prévu. L&amp;#039;Anah finance à 50% l&amp;#039;ensemble des travaux prévus par la copropriété.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Financement du suivi-animation
+  &lt;/strong&gt;
+  : Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes : assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ; sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ; accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % des dépenses HT dans la limite annuelle de 75 000 € d&amp;#039;aide de l&amp;#039;Anah et de 250 € par logement.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aide au redressement de la gestion urbaine de proximité
+  &lt;/strong&gt;
+  : aide pour la réalisation par la collectivité d&amp;#039;actions d&amp;#039;amélioration du cadre de vie des occupants et contribuant au redressement global de la copropriété (propreté de l&amp;#039;immeuble et des abords, actions favorisant le lien social...) .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50% des dépenses HT dans la limite annuelle de 450€ par   logement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+&lt;/p&gt;
+&lt;p&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La VOC mise en oeuvre par Grenoble :
+ &lt;a href="https://www.anah.fr/dossiers/grenoble-la-voc-outil-de-ciblage-de-laction-publique/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le POPAC mis en œuvre par la Métropole du Grand Lyon dans le quartier de la Duchère :
+ &lt;a href="https://www.anah.fr/dossiers/metropole-de-lyon-un-popac-pour-accompagner-le-quartier-de-la-duchere/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Plan de Sauvegarde à Mulhouse :
+ &lt;a href="https://www.anah.fr/dossiers/mulhouse-vers-le-redressement-de-la-copropriete-peupliers-nations/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie copropriétés de Nîmes :
+ &lt;a href="https://www.anah.fr/dossiers/nimes-une-strategie-ambitieuse-pour-les-coproprietes-en-difficulte/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/traiter-les-coproprietes-fragiles-et-en-difficulte/mettre-en-place-des-dispositifs-dobservation-et-de-prevention/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b862-traiter-les-coproprietes-fragiles-et-en-diffi/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>57803</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique du parc privé</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de la phase d&amp;#039;études préparatoires, vous avez conclu à la nécessité d&amp;#039;agir sur votre territoire et vous avez déterminé avec l&amp;#039;ensemble de vos partenaires une stratégie d&amp;#039;intervention. Pour mettre en œuvre cette stratégie, vous disposez d&amp;#039;un outil contractuel d&amp;#039;amélioration de l&amp;#039;habitat privé, l&amp;#039;opération programmée. Elle vous permet de déterminer vos objectifs, les moyens de les atteindre et les contributions attendues.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Le Programme d&amp;#039;intérêt général (PIG) de rénovation énergétique
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les personnes dont les logements affichent une mauvaise performance énergétique. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH) avec un volet rénovation énergétique
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objet de l&amp;#039;OPAH est plus large que celui du PIG. Elle comprend plusieurs volets dont le volet &amp;#34;précarité énergétique&amp;#34; et permet de cibler votre action à une échelle resserrée, un quartier par exemple.  Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
+ &lt;br /&gt;
+ L&amp;#039;OPAH copropriété peut également contenir un volet de lutte contre la précarité énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etablir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis
+ &lt;strong&gt;
+  .
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires (au titre du programme Habiter Mieux ou de MaPrimeRénov&amp;#039;). Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;aide au suivi-animation est de 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Cas particulier de l&amp;#039;Opah de rénovation urbaine (Opah–RU) : 50 % des dépenses HT dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux de rénovation énergétique.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
+  Dans la Sarthe, une charte pour accélérer la rénovation énergétique
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
+  Puy-de-Dôme : mission repérage pour les artisans
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2020</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>82911</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de la Vendée
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Dordogne
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
 CAUE de l'Aveyron
-CAUE de l'Essonne
-[...31 lines deleted...]
-CAUE du Lot
+CAUE de la Vendée
+CAUE du Cantal
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
 CAUE de l'Oise
-CAUE de la Dordogne
-CAUE des Bouches-du-Rhône
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
 CAUE de Meurthe-et-Moselle
-CAUE de l'Île-de-la-Réunion
-[...33 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+CAUE des Bouches-du-Rhône</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -10483,85 +3633,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -10581,79 +3731,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -10833,60 +3983,1026 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>