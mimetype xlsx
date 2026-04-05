--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AH4"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,312 +225,392 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>80957</v>
+        <v>100074</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner la gestion de vos Ressources Humaines</t>
+          <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Actions pour la Relance (complémentaires à France Relance)
-EUROPE - FSE + - Fonds social européen</t>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Alliance Villes Emploi</t>
-[...4 lines deleted...]
-          <t>DEFIS emploi du Pays de Brest</t>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Association
-[...1 lines deleted...]
-Agriculteur</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce dispositif vise à soutenir les TPE en gestion des ressources humaines dans un contexte où les entreprises doivent adapter leur organisation pour faire face à la situation sanitaire et à ses impacts.
+ Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau des CCI propose aux élus et directeurs des collectivités de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participer à des réunions ou séminaires d&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
+ &lt;br /&gt;
+ - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
+ &lt;br /&gt;
+ - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
+ &lt;br /&gt;
+ - l&amp;#039;impact de la crise sur le tissu commercial.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Et trouver toute l&amp;#039;information sur :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - les aides disponibles nationalement et localement pour vos entreprises ;
+ &lt;br /&gt;
+ - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
+ &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
+  les-aides.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En tant que TPE, vous devez adapter votre stratégie et optimiser votre gestion des ressources humaines afin de relancer, créer ou faire évoluer votre entreprise. RH TPE c&amp;#039;est un soutien gratuit et personnalisé en ressources humaines dédié aux Très Petites Entreprises :
-[...72 lines deleted...]
-  Lien carte RH TPE et contacts en France
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>b.panetta@defisemploi.bzh</t>
+          <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f35b-accompagner-la-gestion-de-vos-ressources-huma/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>82911</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CAUE du Loiret
+          <t>CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+CAUE Lot-et-Garonne
+CAUE de la Seine-et-Marne
+CAUE de la Haute-Loire
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE des Deux-Sèvres
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE du Puy-de-Dôme
+CAUE de la Haute-Garonne
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE de la Dordogne
+CAUE de l'Oise
+CAUE du Lot
+CAUE de la Savoie
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE du Gard
+CAUE du Var
+CAUE de la Sarthe
+CAUE du Morbihan
+CAUE de l'Ain
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE de l'Ardèche
+CAUE du Cher
+CAUE du Maine-et-Loire
+CAUE de l'Aude
+CAUE de l'Yonne
+CAUE de Corse
+CAUE d'Alsace
 CAUE du Tarn
-CAUE d'Alsace
-[...5 lines deleted...]
-CAUE de l'Ardèche
 CAUE du Gers
-CAUE de Corrèze
-[...6 lines deleted...]
-CAUE du Gard
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
 CAUE de la Vendée
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
 CAUE de Mayotte
-CAUE des Landes
-[...4 lines deleted...]
-CAUE de la Somme
 CAUE du Cantal
-CAUE de la Seine-Maritime
-[...42 lines deleted...]
-CAUE de la Haute-Garonne</t>
+CAUE du Pas-de-Calais</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
@@ -955,295 +1035,123 @@
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>73256</v>
+        <v>52290</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Faciliter l'émission de cautions dans le cadre de vos contrats export - Assurance Caution Export</t>
+          <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
-        <is>
-[...201 lines deleted...]
-      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -1319,96 +1227,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1451,331 +1359,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...44 lines deleted...]
-      <c r="K6" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
-[...114 lines deleted...]
-          <t>published</t>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>