--- v0 (2025-11-24)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA264"/>
+  <dimension ref="A1:AH215"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,89 +225,124 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>162532</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Soutenir l'économie sociale et solidaire et l'économie circulaire</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>GAL du Pays de Coutances</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>1 € de co-financement public appelle 4 € de LEADER</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
@@ -402,76 +437,106 @@
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances
 est présent à vos côtés pour vous aider à constituer le dossier et vous
 accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
 et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
 &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-et-preserver-le-patrimoine-culturel-et-naturel-fiche-action-5/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>98462</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider des entreprises de l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Entreprise privée</t>
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Les taux d'intervention et les éventuels cofinancements sont déterminés après analyse des dossiers</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le pacte territorial «Aude 2030 » fait de l&amp;#039;Economie sociale et solidaire (ESS) un enjeu majeur du développement économique Audois, source de préservation d&amp;#039;emplois non délocalisables et d&amp;#039;entrepreneuriat nouveau, où l&amp;#039;humain reste au cœur du projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ESS est, par ses valeurs fondatrices (primauté des personnes et de l&amp;#039;objet social sur le capital ; adhésion volontaire et ouverte, gestion démocratique, fonds propres impartageables, appropriation collective des excédents, solidarité et responsabilité, utilité sociale des produits et services), non plus une économie dite &amp;#34;alternative&amp;#34; mais une économie ancrée durablement sur nos territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ambition du Département de l&amp;#039;Aude est en effet de positionner l&amp;#039;emploi au cœur des dynamiques économiques et d&amp;#039;intégrer la notion de solidarité aux impératifs de production et de rentabilité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1034,770 +1099,291 @@
  Mail :
  &lt;a href="mailto:celine.gout&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
   celine.gout&amp;#64;aude.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04.68.11.69.76
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c696-aider-des-entreprises-de-de-leconomie-sociale/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>90767</v>
+        <v>163086</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Conseiller les entreprises de l'Economie Sociale et Solidaire (ESS)</t>
+          <t>Promouvoir des pratiques innovantes et l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action 4 - Promouvoir des pratiques innovantes et l’économie sociale et solidaire</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...199 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Plancher 8 000 € de coûts totaux éligibles - Plafond variable selon typologie du projet (sous réserve de l'enveloppe disponible)</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La stratégie accompagnera les initiatives sociales, écologiques, solidaires et citoyennes pour porter des projets expérimentaux d’innovation sociale et écologique. Le territoire du GAL Sud Gironde aspire à des projets favorisant la coopération, la mutualisation et la solidarité entre acteurs, prenant en compte les enjeux du développement durable. Le territoire du Sud Gironde aidera les initiatives qui permettent de sensibiliser la population à ces enjeux et qui favorisent des changements de pratiques individuelles ou collectives. Cette fiche action est dédiée aux projets intégrants une innovation et une expérimentation sociale, écologique et / ou environnementale dans un projet de développement rural.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ingénierie d&amp;#039;amorçage ; Opérations d’animations et conception d’outils de communications ; Tiers-lieux et lieux d’échanges et de partage ; Epicerie sociale et solidaire ; Café associatif, espaces de vie sociale ; Actions autour du lien intergénérationnel&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Adéquation avec la stratégie de Développement Local mené par les Acteurs Locaux (DLAL) 2021-2027 &lt;/li&gt;&lt;li&gt;Périmètre du projet concernant le territoire du GAL Sud Gironde &lt;/li&gt;&lt;li&gt;Temporalité du projet compatible avec la programmation 2021-2027  &lt;/li&gt;&lt;li&gt;Bénéficiaires inéligibles : SCI, particulier agissant à titre personnel&lt;/li&gt;&lt;li&gt;Dépenses inéligibles : auto-construction, contribution en nature, acquisition foncière bâtie et non-bâtie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après vérification de l&amp;#039;éligibilité du projet, ce dernier est étudié selon une grille de notation composée de 32 critères définis par les membres du GAL.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Sud Gironde</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://gal-sud-gironde.webador.fr/</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://mes-demarches.nouvelle-aquitaine.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contacter l&amp;#039;équipe technique du GAL Sud Gironde : &lt;a target="_self"&gt;leader&amp;#64;polesudgironde.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>leader@polesudgironde.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bien-vieillir-en-sud-gironde-1/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Sud Gironde</t>
+        </is>
+      </c>
+      <c r="AD4" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...348 lines deleted...]
-      <c r="A8" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>93194</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -1819,443 +1405,709 @@
  sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives Jeunes Majeurs
  &lt;/strong&gt;
  concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives de Territoire
  &lt;/strong&gt;
  , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mon ESS à l&amp;#039;école : exemples de projets:
  &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coopératives Jeunesses de Services (CJS) :
  &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CJS de Lyon 8ème (69) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://lafabriquecooperative.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
  &lt;br /&gt;
  Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...35 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>50024</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une offre adaptée aux acteurs de l’Economie Sociale et Solidaire</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et financer les acteurs de l’économie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le Dispositif Local d&amp;#039;Accompagnement de l&amp;#039;ESS (DLA) est une aide publique ayant pour objectif d&amp;#039;accompagner toute structure employeuse de l&amp;#039;Economie Sociale et Solidaire dans le développement de ses activités et la pérennisation de ses emplois.
-[...13 lines deleted...]
-      <c r="M9" s="1" t="inlineStr">
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les collectivités et les structures de l&amp;#039;Economie Sociale et Solidaire (association, coopérative, mutuelle, entreprise sociale) qui jouent un rôle actif dans l&amp;#039;accompagnement des personnes fragiles et le développement social et économique du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires intervient en :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement des acteurs de l&amp;#039;ESSS par les Dispositifs Locaux d&amp;#039;Accompagnement (DLA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissements directs, en fonds propres et quasi-fonds propres dans les structures de projet ou intermédiés via les outils financiers créés ou abondés par la Banque des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ingénierie de projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Tiers-lieux
+Emploi</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/accompagnement-financement-acteurs-ESS?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=projets_sociaux_solidaires_oat#segment-1307</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...15 lines deleted...]
-Transition énergétique
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e8a2-soutenir-le-developpement-des-acteurs-de-leco/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
-Jeunesse
-[...6 lines deleted...]
-Tiers-lieux
+Commerces et services
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Economie sociale et solidaire
 Revitalisation
-Biodiversité
-[...7 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ol&gt;
-[...44 lines deleted...]
-  &lt;/span&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
  &lt;/a&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>155129</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Créer, étendre, rénover des locaux à destination des activités d’économie sociale et solidaire</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Économie sociale et solidaire (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Nature des projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, rénovation de locaux à destination des activités d&amp;#039;économie sociale et solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation de la structure et de ses missions, si mise à disposition de l&amp;#039;équipement
  &lt;/li&gt;
  &lt;li&gt;
   Pour les rénovations, document de diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Pièces justifiant la bonification si sollicitation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition écologique :
   &lt;/strong&gt;
   Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnement perméables et végétalisés, insertion de clauses environnementales dans les marchés publics...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Exemples de démarches en lien avec la transition inclusive :
   &lt;/strong&gt;
   Mobilisation citoyenne menant à la constitution d&amp;#039;un collectif citoyen associé à la gouvernance et à la vie du projet, accessibilité extérieure pour se rendre au site / service (cheminent carrossable, places PMR, voies et services de mobilité douce...) ; accessibilité à l&amp;#039;intérieur du site (entrée, portes adaptées, rampe d&amp;#039;accès...), un environnement d&amp;#039;accueil adapté pour tous les publics (mobiliers urbains, sanitaires, puissance de l&amp;#039;éclairage, fonds sonores...), signalétique extérieure inclusive, accessibilité à l&amp;#039;information et à la communication (documentation simplifiée...) ; une signalétique intérieure adaptée (panneau d&amp;#039;affichage, ligne de guidage...) ; insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet de création, d&amp;#039;extension, de rénovation de locaux visant la réalisation d&amp;#039;activités d&amp;#039;économie sociale et solidaire. Le projet devra respecter la réglementation en vigueur, en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
 &lt;/p&gt;
 &lt;p&gt;
  1- Le projet devra rechercher la création ou le développement d&amp;#039;un ou des emplois non délocalisables ;
 &lt;/p&gt;
 &lt;p&gt;
  2- Le projet devra créer, développer, conforter un service dont le besoin n&amp;#039;est pas couvert par le secteur public / privé ;
 &lt;/p&gt;
 &lt;p&gt;
  3- Le projet devra avoir une utilité sociale et générer de la cohésion territoriale ;
 &lt;/p&gt;
 &lt;p&gt;
  4- le projet devra prévoir une participation du public cible et des acteurs du territoire (élaboration du diagnostic, mise en œuvre du projet, animation) ;
 &lt;/p&gt;
 &lt;p&gt;
  5- L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la réalisation d&amp;#039;une étude de faisabilité du projet.
 &lt;/p&gt;
 &lt;p&gt;
@@ -2299,1261 +2151,3159 @@
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les frais d&amp;#039;acquisition de terrain
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
  &lt;/li&gt;
  &lt;li&gt;
   Les frais de publicité, de reproduction des dossiers
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux réalisés en régie
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux d&amp;#039;assainissement non collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/economie-sociale-et-solidaire-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 05 97 41
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df82-economie-sociale-et-solidaire-politique-terri/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...97 lines deleted...]
-      <c r="R11" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>142694</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Qui peut en bénéficier ?
+  Votre besoin :
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les associations, les coopératives, les entreprises avec agrément (insertion, ESUS, etc.) de l&amp;#039;Île-de-France.
+ L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;éclairages sur les interprétations des résultats,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir engager un dialogue constructif avec les services déconcentrés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartir le besoin à une échelle fine et selon les différents segments de l&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation le besoin avec l&amp;#039;offre, les capacités du territoire et les orientations politiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a apporté son expertise à l&amp;#039;élaboration de la méthode d&amp;#039;évaluation des besoins en logements, à la constitution des packs de données sur lesquels elle s&amp;#039;appuie ainsi qu&amp;#039;à son déploiement auprès des services déconcentrés de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le Cerema partage son expérience auprès des acteurs de terrain et les fait bénéficier de son expérience. Il propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>117558</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêt réhabilitation (PAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt Habitat Amélioration Restructuration Extension (PHARE).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U11" s="1" t="inlineStr">
         <is>
-          <t>Île-de-France</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V11" s="1" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/invess-ile-de-france</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
         </is>
       </c>
       <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Toutes les informations complémentaires sur invESS Île-de-France sont disponibles sur demande à l&amp;#039;adresse suivante :
-[...1 lines deleted...]
-  esfin-gestion&amp;#64;esfingestion.fr
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>117555</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un montant maximal de 22 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H12" s="1" t="inlineStr">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="S12" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
+ éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ 6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la banque des territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   via leur formulaire en ligne
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ pour candidater ou en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>115150</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Créer un/des établissements ou services dédiés aux personnes âgées et handicapées</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Projets d'établissements ou de services dédiés aux personnes âgées et handicapées</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement dans la mise en place de projets d&amp;#039;établissements ou de services pour les personnes âgées et handicapées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de données statistiques (liste des établissements présents ou en projets, indicateurs sur les spécificités démographiques et sociales de la population) à l&amp;#039;échelle d&amp;#039;un territoire concerné,
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la création, l&amp;#039;extension ou la transformation d&amp;#039;établissements d&amp;#039;accueil de personnes âgées ou handicapées et au développement de services à la personne : conseil sur le cadre règlementaire, la procédure et les démarches à mener, mise à disposition d&amp;#039;un panel d&amp;#039;outils d&amp;#039;aide à la réflexion, conseil sur les choix organisationnels...
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement de projets portés par les acteurs de proximité de la prévention et du maintien à domicile pour permettre aux séniors de bien vieillir dans leur environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Prestation gratuite.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes porteuses de projets d&amp;#039;établissements d&amp;#039;accueil ou de service à la personne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bailleurs sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/99/18-projets-d-etablissements-ou-de-services-dedies-aux-personnes-agees-et-handicapees.htm</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6aa-creer-undes-etablissements-ou-services-dedies/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...92 lines deleted...]
-      <c r="A14" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>97734</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Construire et réhabiliter des logements sociaux</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aude</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Département de l&amp;#039;Aude,
  en proposant ses aides,
  a pour objectifs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
  &lt;/li&gt;
  &lt;li&gt;
   Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
  &lt;/li&gt;
  &lt;li&gt;
   Aider au maintien dans le logement dans de bonnes conditions.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Construction, réhabilitation et maintien des logements sociaux
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
  &lt;/li&gt;
  &lt;li&gt;
   Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aides aux propriétaires occupants aux ressources modestes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
  &lt;/li&gt;
  &lt;li&gt;
   Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Aude</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.aude.fr/ressources/logement</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tel : 04.68.11.69.81
  &lt;/li&gt;
  &lt;li&gt;
   Mail :
   &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
    richard.cane&amp;#64;aude.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>stephanie.quere@aude.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-      <c r="A15" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>98476</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Prêts long terme</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...262 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>103339</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
-[...210 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H19" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -3606,3885 +5356,976 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>103274</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
  &lt;strong&gt;
-  Objectif :
-[...10 lines deleted...]
-  Actions éligibles :
+  Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...38 lines deleted...]
-      <c r="X20" s="1" t="inlineStr">
+ &lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    l&amp;#039;acquisition de patrimoines déjà conventionnés,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez la banque des territoires
-[...19 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+ Bénéficiaires éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les sociétés d&amp;#039;économie mixte de construction,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les collectivités territoriales ainsi que leurs groupements et les établissements publics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Quand déposer la demande de subvention ?
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Qui peut déposer la demande ?
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
+  &lt;br /&gt;
+  Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
+  &lt;br /&gt;
+  La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;span&gt;
+ cyrielle.lavrador&amp;#64;iledefrance.fr
+&lt;/span&gt;
+- 01 53 85 56 82
+&lt;br /&gt;
+christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
+&lt;br /&gt;
+sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-      <c r="A21" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>105107</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...3 lines deleted...]
-      <c r="H21" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bailleurs publics
  &lt;/li&gt;
  &lt;li&gt;
-  Communes et communautés de communes
-[...4 lines deleted...]
-&lt;/ul&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de favoriser les échanges, le lien social
  &lt;/li&gt;
  &lt;li&gt;
   de favoriser la proximité des services, transports, commerces
  &lt;/li&gt;
  &lt;li&gt;
   de réinvestir les bourgs centres
  &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Aide forfaitaire par logement :
-[...2 lines deleted...]
- &lt;li&gt;&lt;/li&gt;&lt;li&gt;PLA-I et PSH Produit spécifique d’Hébergement d’urgence en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un courrier sollicitant le concours du Département de la Charente
  &lt;/li&gt;
  &lt;li&gt;
   un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
  &lt;/li&gt;
  &lt;li&gt;
   le plan de financement
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;agrément de la Direction départementale des territoires (DDT)
  &lt;/li&gt;
  &lt;li&gt;
   le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
  &lt;/li&gt;
  &lt;li&gt;
   si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
  &lt;/li&gt;
  &lt;li&gt;
-  le calendrier prévisionnel des demandes de paiement
-[...2 lines deleted...]
-  le contrat d&amp;#039;engagement républicain signé (pour les associations)&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
  &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Date limite de dépôt des demandes : néant
-&lt;/p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
 &lt;p&gt;
  Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>18/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...1058 lines deleted...]
-    <row r="26" spans="1:27" customHeight="0">
+    <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
-        <v>115150</v>
+        <v>163725</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Créer un/des établissements ou services dédiés aux personnes âgées et handicapées</t>
+          <t>Soutenir le logement social étudiant</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Projets d'établissements ou de services dédiés aux personnes âgées et handicapées</t>
+          <t>Le logement social étudiant</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Aube</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
-        <is>
-[...1171 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...8 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
 	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
 	Veiller à la maitrise des restes à charges pour les plus précaires
 	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
 	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
 	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
 	Veiller à la maitrise des restes à charges pour les plus précaires
 	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
 	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Transition énergétique
 Cohésion sociale et inclusion
 Education et renforcement des compétences
 Formation professionnelle
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
 	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
 	Veiller à la maitrise des restes à charges pour les plus précaires
 	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
 	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
 	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
 	Veiller à la maitrise des restes à charges pour les plus précaires
 	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
 	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...302 lines deleted...]
-      <c r="A37" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>163611</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser aux démarches collectives de l'Economie Sociale et Solidaire, mettre en situation le jeune public et construire des parcours éducatifs</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser aux démarches collectives de l&amp;apos;Economie Sociale et Solidaire, mettre en situation le jeune public et construire des parcours éducatifs</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Association
-[...8 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’enjeu de la politique régionale dans le domaine de l’ESS est à la fois de permettre le développement des entreprises existantes en prenant en compte leur cycle de vie, leur capacité d’innovation et de créer les conditions favorables à la création de nouvelles activités garantes de la création et du maintien d’emplois qualifiés. La création d’entreprises de l’ESS est un facteur important du dynamisme territorial avec la dimension collective qu’elle impose et les objets qu’elle sous-tend. Mais pour cela il faut en connaitre l’existence et en maitriser les contours. Il s’agit donc de proposer des aides aux acteurs qui mettent en place des actions et des outils pédagogiques pour sensibiliser les futurs créateurs aux modèles entrepreneuriaux de l’ESS.
 &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir les démarches de sensibilisation collectives de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en situation le public jeune&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre la construction de parcours éducatifs qui présentent l’ESS aux jeunes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces projets seront étudiés en lien avec la CRESS Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;
 &lt;/p&gt;&lt;p&gt;Assiette éligible :Total des dépenses directement liées aux actions&lt;/p&gt;&lt;p&gt;Intensité maximale de l’aide régionale :&lt;/p&gt;&lt;p&gt;jusqu’à 50% si aide d’Etat&lt;/p&gt;&lt;p&gt;jusqu’à 75% si hors aide d’Etat. &lt;/p&gt;&lt;p&gt;Subvention régionale comprise entre 5 000 € et 20 000 €&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Versement de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si la Commission Permanente se prononce de manière favorable, la Région procède au versement de l’aide sur le compte ouvert au nom de la structure juridique porteuse du projet, tel que prévu dès l’instruction de la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une convention sera transmise au représentant légal de la structure juridique portant le projet. Cette convention reprendra l’ensemble des conditions particulières pour lesquelles le porteur de projet s’est engagé de manière formelle dès la constitution de sa demande d’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Ce dispositif s’adresse aux mutuelles, têtes de réseau, associations, coopératives, collectifs de jeunes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/sensibiliser-aux-demarches-collectives-de-leconomie-sociale-et-solidaire-mettre-en-situation-le</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Comment faire ma demande ?
 &lt;/p&gt;&lt;p&gt;Demande d’aide&lt;/p&gt;&lt;p&gt;Le porteur de projet doit, par courrier à l’attention du Président du Conseil Régional, solliciter l’intervention de la Région et compléter le présent dossier remis par le référent ESS du département concerné ou téléchargé à partir du site internet de la Région  Nouvelle-Aquitaine. Il transmet l’ensemble de son dossier de demande d’aide, par voie numérique, au référent et à l’assistant(e) du département concerné.&lt;/p&gt;&lt;p&gt;Décision d’octroi de l’aide&lt;/p&gt;&lt;p&gt;A la réception du dossier de demande complet, le référent du département concerné instruit la demande du porteur de projet et constitue le dossier de présentation des demandes à la Commission Permanente du Conseil Régional qui se réunit 6 à 8 fois par an.&lt;/p&gt;&lt;p&gt;La décision finale appartient aux élus du Conseil Régional qui délibèrent en Commission Permanente. Les décisions finales sont notifiées par courrier. Toute contestation ou demande de révision de la décision d’octroi seront soumis à la Commission Permanente du Conseil Régional.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-aux-demarches-collectives-de-leconomie-sociale-et-solidaire-mettre-en-situation-le-jeune-public-et-construire-des-parcours-educatifs/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...595 lines deleted...]
-      <c r="A42" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>120979</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -7506,2756 +6347,3725 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>131816</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Creuse</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>56454</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...4 lines deleted...]
-          <t>Autre aide financière
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+Autre aide financière
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
-[...10 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles
-  &lt;br /&gt;
+  Objectif :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;br /&gt;
+ Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Dépenses éligibles
-  &lt;br /&gt;
+  Modalités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...33 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>56453</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Recycler le foncier et les friches</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...20 lines deleted...]
- La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Revitalisation
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>44406</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
+&lt;/p&gt;
+&lt;p&gt;
+ -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S44" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T44" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X44" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
-[...2 lines deleted...]
- &lt;br /&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G45" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat</t>
-[...131 lines deleted...]
-      <c r="AA45" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="46" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E46" s="1" t="inlineStr">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://www.epfna.fr/" target="_self"&gt;
-[...1 lines deleted...]
- &lt;/a&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V46" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
-[...25 lines deleted...]
- &lt;/span&gt;
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E47" s="1" t="inlineStr">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V47" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Grégoire Gilger
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur opérationnel, directeur territorial Gironde
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  05 49 62 18 19
+  arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  gregoire.gilger&amp;#64;epfna.fr
+  05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
-      <c r="Y47" s="1" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M48" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V48" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Arnaud Herry
-[...14 lines deleted...]
- &lt;br /&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="49" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E49" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V49" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-      <c r="A50" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>144542</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E51" s="1" t="inlineStr">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V51" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E52" s="1" t="inlineStr">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V52" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...28 lines deleted...]
- &lt;/span&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E53" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V53" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
+  05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  05 49 62 66 94
+  gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
-&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y53" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E54" s="1" t="inlineStr">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Voir le bouton plus d&amp;#039;information en bas de page.
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V54" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Arnaud Herry
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...283 lines deleted...]
-      <c r="A57" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>120921</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -10264,736 +10074,218 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...545 lines deleted...]
-      <c r="A61" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>155116</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Mener des études et des actions de protection en faveur de la biodiversité</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Études et actions de protection en faveur de la biodiversité (politique territoriale 22-28)</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Manche</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I47" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 60</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La conservation de la biodiversité patrimoniale et des milieux ordinaires, ainsi que des continuités écologiques constitue l&amp;#039;un des enjeux clés de la transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  Trois types de projets peuvent être accompagnés :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espaces naturels concourant à la préservation ou amélioration de la biodiversité/des paysages) : création de zones refuges ou de circulation pour la faune, création de coulées ou ceintures vertes, aménagement écologique de lisières, renaturation de friches urbaines ... ;
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements d&amp;#039;espaces naturels permettant une découverte du site sans porter atteinte au milieu naturel : création de sentiers botaniques... ;
   &lt;/li&gt;
   &lt;li&gt;
    Rétablissement/maintien des continuités écologiques linéaires ou en pas japonais (haies, zones humides, bosquets).
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    MODALITÉS FINANCIÈRES
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40%. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    PIÈCES À FOURNIR
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Si étude, cahier des charges de l&amp;#039;étude et proposition du cabinet retenu
  &lt;/p&gt;
  &lt;p&gt;
   Pièces justifiant la bonification si sollicitée
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet proposé sur l&amp;#039;espace public (maitrise foncière publique ou servitude) devra répondre à la législation et à la réglementation en vigueur relatives notamment à l&amp;#039;accessibilité des espaces publics, à la prise en compte des mobilités douces et à la prise en compte des objectifs de transition écologique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une maîtrise foncière publique (propriété ou servitude) des espaces naturels est exigée ;
   &lt;/li&gt;
   &lt;li&gt;
    Les projets devront intégrer une réflexion préalable pour qualifier les enjeux de protection de la biodiversité ;
   &lt;/li&gt;
   &lt;li&gt;
    Les aménagements devront respecter le milieu naturel et la réglementation spécifique au site (autorisations relatives aux sites classés ou inscrits, au titre de la loi sur l&amp;#039;eau ou du droit d&amp;#039;urbanisme...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les espaces naturels devront être ouverts librement au public, sauf fragilité particulière du milieu naturel.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -11049,143 +10341,169 @@
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus des dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les aménagements de voirie routière (terrassement, revêtement de couche et surface de roulement) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;aménagement dégradant le milieu naturel ;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie ;
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité et de reproduction des dossiers.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/etudes-et-actions-de-protection-en-faveur-de-la-biodiversite-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02.33.05.95.25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6322-etudes-et-actions-de-protection-en-faveur-de-/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-      <c r="A62" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>139428</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -11219,185 +10537,219 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M62" s="1" t="inlineStr">
+      <c r="M48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="63" spans="1:27" customHeight="0">
-      <c r="A63" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>146348</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, au développement et à la professionnalisation d'un garage solidaire ou d'un service de location sociale</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H63" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="K63" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le Réseau Agil&amp;#039;ess, le réseau national des garages et loueurs solidaires
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Notre association a pour but de rassembler et d&amp;#039;œuvrer pour le développement et la professionnalisation des garages et loueurs solidaires qui interviennent en faveur de la mobilité pour tous. En 2023, il regroupe 50 structures sur l&amp;#039;ensemble du territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les garages et loueurs sociaux et solidaires sont des structures de l&amp;#039;Économie Sociale et Solidaire proposant des solutions et des accompagnements adaptés à des personnes situation de précarité et/ou en insertion professionnelle : réparation, entretien, location de véhicules à bas tarif (voiture, vélo, etc.), mais aussi micro-transport social, atelier de formation à la mécanique... Une majorité d&amp;#039;entre elles sont des Structures d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE), recrutant des personnes éloignées de l&amp;#039;emploi. Depuis plusieurs années, les garages et loueurs solidaires développent des solutions ayant un faible impact sur l&amp;#039;environnement (location de vélo, de véhicule électrique, covoiturage, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre accompagnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude de marché
@@ -11410,51 +10762,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   La compréhension les besoins et la actions pour structurer votre projet
  &lt;/li&gt;
  &lt;li&gt;
   Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
  &lt;/li&gt;
  &lt;li&gt;
   La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
  &lt;/li&gt;
  &lt;li&gt;
   Un focus sur les partenariats
  &lt;/li&gt;
  &lt;li&gt;
   Des échanges de bonnes pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Une aide au fonctionnement et gestion quotidienne du garage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De plus, notre connaissance du secteur nous permet de réaliser des études prospectives comme la création d&amp;#039;un centre VHU solidaire ou l&amp;#039;inclusion de véhicule sans permis dans l&amp;#039;activité des garages et loueurs solidaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M63" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemple 1 : Accompagnement à la création d&amp;#039;un garage solidaire : CIEL 64
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
@@ -11546,1337 +10898,3976 @@
  &lt;/li&gt;
  &lt;li&gt;
   Appréhender toute la dimension juridique et la règlementation autour des centres de revalorisation des déchets.
  &lt;/li&gt;
  &lt;li&gt;
   Établir un budget prévisionnel (financier, RH...) pour la création de la structure.
  &lt;/li&gt;
  &lt;li&gt;
   Structurer l&amp;#039;ensemble partenarial (financier, prescripteurs, fournisseurs...) autour du projet.
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner la mise en œuvre opérationnelle du projet de centre de gestion et de revalorisation des déchets VHU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Résultat ?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Notre organisme de formation est référencés par le Datadock et l&amp;#039;OPCA Uniformation. Nous sommes également référencés en tant que prestataire pour le Dispositif Local d&amp;#039;Accompagnement.
 &lt;/p&gt;
 &lt;p&gt;
  Le Réseau Agil&amp;#039;ess est également intervenu comme prestataire auprès de réseaux nationaux des structures d&amp;#039;insertion comme Chantier Ecole, la Fédération des Entreprises d&amp;#039;Insertion, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Notre accompagnement est accessible aux porteurs de projets ou aux structures existantes, qu&amp;#039;ils soient associatif, structure de l&amp;#039;économie sociale, et solidaire, entreprise d&amp;#039;insertion ou collectivité territoriale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/contact/</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathan Crouzevialle - Chargé d&amp;#039;études et d&amp;#039;accompagnements via les adresses suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  nathan.crouzevialle&amp;#64;agiless.fr ou contact&amp;#64;agiless.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>contact@agiless.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/09b7-aide-a-la-creation-au-developpement-et-a-la-p/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>162828</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Remiremont et ses Vallées (PETR)</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H64" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J64" s="1" t="inlineStr">
+      <c r="J50" s="1" t="inlineStr">
         <is>
           <t>16% de cofinancement public à trouver pour les structures privées</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M50" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Friche
 Biodiversité
 Architecture
 Paysage
 Attractivité économique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD50" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>162365</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Préservation des espèces</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine. On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles. Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT :&lt;/strong&gt;&lt;br /&gt; Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>162366</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Préservation, maintien et restauration des continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;DATE LIMITE DE DÉPÔT &lt;/strong&gt; :&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>http://subventionsenligne.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>162297</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162298</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les connaissances sur la biodiversité</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;br /&gt; &lt;span&gt;Au moins trois mois avant la date prévisionnelle de début de réalisation du projet concerné par la demande ( RF 29/04/2022)&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>http://subventionsenligne.maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>140801</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement local durable du territoire du Parc</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie amont : rédaction de porter à connaissance pour plans, programmes et projets d&amp;#039;aménagement. Sensibilisation des acteurs. Contribution aux stratégies de développement du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : dispositif de subvention directe aux communes ayant adhéré à la charte du Parc, aide à la recherche de financement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : aide à la définition de commande, de cahier des charges, suivi d&amp;#039;étude, assistance à maîtrise d&amp;#039;ouvrage pour les communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de concertation : organisation d&amp;#039;ateliers, de formations, de voyages d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en place d&amp;#039;une navette touristique estivale vers le Lauzanier à Val d&amp;#039;Oronaye
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la commune d&amp;#039;Uvernet-Fours pour la création d&amp;#039;une boucle pédestre de proximité autour de l&amp;#039;ancien moulin du Bachelard
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recherche de financements et assistance à maîtrise d&amp;#039;ouvrage pour la rénovation de la cabane pastorale du Prayer à Larche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de l&amp;#039;installation de panneaux photovoltaïques pour l&amp;#039;autonomie énergétique du refuge du lac d&amp;#039;Allos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de la commune d&amp;#039;Uvernet Fours pour la restauration de la chapelle des Agneliers en prenant en compte la présence d&amp;#039;une colonie de chauve-souris
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la requalification paysagère du col d&amp;#039;Allos dans le cadre du programme Espaces Naturels Sensibles porté par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement technique pour une rénovation des éclairages publics de Barcelonnette et cofinancement d&amp;#039;un centre de découverte de l&amp;#039;astronomie et de la biodiversité nocturne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique à la commune d&amp;#039;Allos pour la régulation des accès touristiques au site du lac d&amp;#039;Allos
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour les communes : avoir adhéré à la Charte du Parc par délibération du conseil municipal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour un EPCI-FP : avoir sur son territoire des communes qui ont adhéré à la charte du parc
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Parc national du Mercantour</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mercantour-parcnational.fr/fr</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 23 rue d&amp;#039;Italie, CS 51316, 06006 Nice Cedex 1,
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;mercantour-parcnational.fr" target="_self"&gt;
+  contact&amp;#64;mercantour-parcnational.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Antenne Ubaye : 04 92 81 21 31
+ &lt;/li&gt;
+ &lt;li&gt;
+  Antenne Verdon : 04 92 83 04 18
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6556-contribuer-au-developpement-local-durable-du-/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>138027</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Préserver un site ENS</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Participation plafonnée à 50% selon la nature des dépenses.</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;En investissement :&lt;/strong&gt;&lt;br /&gt; - Etude de définition (périmètres, animation / sensibilisation, analyse des enjeux et menaces, définition des objectifs) ;&lt;br /&gt;-  Rédaction du plan de gestion, évaluation du plan de gestion ;&lt;br /&gt;-  Etude APS/APD travaux de restauration écologique – plan de gestion obligatoire ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Travaux – plan de gestion obligatoire ;&lt;br /&gt;-  Premiers investissements matériels – plan de gestion obligatoire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;En fonctionnement :&lt;/strong&gt;&lt;br /&gt;-  Dépenses de personnels (salaires, déplacements) ;&lt;br /&gt;-  Dépenses d’animation – plan de gestion obligatoire ;&lt;br /&gt;-  La réalisation des inventaires et des suivis est couverte par la fiche A.&lt;/p&gt;&lt;p&gt;&lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; - Sites ENS actuels opérationnels.&lt;/p&gt;&lt;p&gt; -  Nouveaux sites ENS prioritaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11cf-preserver-et-gerer-les-espaces-naturels-sensi/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>137983</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, inciter à la réalisation des actions en faveur des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Taux de 10%</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement, incitation à la réalisation d&amp;#039;actions en faveur des milieux aquatiques.
+&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Formulaire de demande et pièces précisées auprès du service gestionnaire&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Actions en faveur des milieux aquatique.&lt;/li&gt;
+ &lt;li&gt;
+  Plantation de ripisylve, mise en défens de cours d&amp;#039;eau ou zones humides, restauration de cours d&amp;#039;eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier avant démarrage des travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Souhait d&amp;#039;être associé en amont.&lt;/li&gt;&lt;li&gt;Financement par l&amp;#039;Agence de l&amp;#039;Eau.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Les-missions-du-Departement.html</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)&lt;/p&gt;&lt;p&gt;Service Environnement et Sports&lt;/p&gt;
+&lt;p&gt;
+ Jean-Damien ROMEYER&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:jean-damien.romeyer&amp;#64;hauteloire.fr" target="_self"&gt;
+  jean-damien.romeyer&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.46
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff19-accompagner-inciter-a-la-realisation-dactions/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>120964</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Eau et milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bailleurs sociaux publics ou privés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Universités et organismes de recherche,établissements d&amp;#039;enseignement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/span&gt;
+ &lt;span&gt;
+  jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 400 000€).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Maîtrise à la source des ruissellements et désimperméabilisation :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 400 000€).
+&lt;/p&gt;
+&lt;p&gt;
+ Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 100 000€).
+&lt;/p&gt;
+&lt;p&gt;
+ Récupération des eaux de pluie :
+ jusqu&amp;#039;à 50% des dépenses en investissement (subvention max : 100 000€).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats peuvent déposer leur dossier en permanence sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+ Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  eau-tramevertetbleue&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>120965</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les dépenses en investissement :
+ jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement :
+ jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Continuités écologiques terrestres
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pollinisateurs sauvages,
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Trame noire et faune nocturne,
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Santé et biodiversité,
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;/span&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;span&gt;
+  .
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
+ &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
+  l&amp;#039;Agence régionale de la biodiversité
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>117379</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur et gérer un milieu naturel (hors ENS)</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créer des maillons de la trame verte et bleue.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet de bénéficier de conseil sur la restauration de milieu naturel avec, réalisation d&amp;#039;un schéma d&amp;#039;orientation décrivant les travaux et la gestion à mettre en place. La réalisation de ces travaux peut être réalisé par un chantier d&amp;#039;insertion. Une formation à la gestion peut compléter l&amp;#039;offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b4-mettre-en-valeur-et-gerer-un-milieu-naturel-h/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>117167</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Préserver le patrimoine naturel, agricole, culturel et architectural (LEADER / Fiche action 6)</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur la préservation du patrimoine naturel, agricole, culturel et architectural encourageant le développement d&amp;#039;activités locales et résilientes &amp;#61; FICHE ACTION 6 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Volet 1 : Soutien au développement de circuits de proximité – via le Plan Alimentaire Territorial (PAT),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Volet 2 : Mise en valeur du patrimoine naturel, culturel et architectural « remarquables » - via la labellisation « Pays d&amp;#039;Art et Histoire » (PAH).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création de points de vente individuels ou collectifs de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à mettre en lien les acteurs en amont (agriculteurs ou groupements d&amp;#039;agriculteurs) et en aval (restaurateurs, cuisines centrales de divers structures d&amp;#039;accueil, associations de consommateurs, élèves, habitants) pour développer l&amp;#039;utilisation de produits agricoles locaux sur le territoire; mettre en place les solutions de transformation des produits agricoles bruts, les solutions logistiques et juridiques pour sécuriser les débouchés des producteurs et les approvisionnements des établissements de RHD; définir les actions de formation et de sensibilisation à mettre en œuvre; développer la valorisation de l&amp;#039;utilisation des produits locaux dans les commerces de bouches (restaurants, boucheries, épiceries) et les cuisines centrales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation visant à favoriser une meilleure nutrition de la population du territoire, à partir de l&amp;#039;utilisation de produits agricoles locaux et en évaluer le bénéfice santé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation du personnel des établissements proposant de la restauration collective et des restaurants à l&amp;#039;utilisation des produits agricoles locaux. La durée minimale d&amp;#039;une session de formation est de 2 heures, la durée maximale d&amp;#039;une session de formation est de 140 heures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du public scolaire, des jeunes de 0 à 18 ans, et du grand public à l&amp;#039;utilisation des produits locaux : événementiels, cours de cuisine, visite d&amp;#039;exploitations agricoles, création d&amp;#039;outils de communication matériels et immatériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et soutien à des outils locaux de transformation et de valorisation de produits agricoles fabriqués sur le territoire du GAL du PETR du Pays d&amp;#039;Epinal cœur des Vosges (études de préfiguration, aménagements, travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou développement de marchés de produits agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes visant à améliorer la connaissance du patrimoine ou sa valorisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de sensibilisation de la population sur ce patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de circuits thématiques pour la mise en valeur du patrimoine à l&amp;#039;échelle du GAL ou d&amp;#039;un des EPCI membres du PETR ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la professionnalisation des acteurs contribuant à la valorisation du patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de valorisation de la richesse naturelle, et de plantations d&amp;#039;arbres/haies concourant au bon fonctionnement écologique du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers de pratiques des savoir-faire, résidence d&amp;#039;artistes, échanges culturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Jeunesse
+Famille et enfance
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Spectacle vivant
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 6 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 et leurs fédérations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout type d&amp;#039;établissement public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Micro, petites et moyennes entreprises au sens communautaire (entreprise employant moins de 250 salariés, et réalisant soit un chiffre d&amp;#039;affaires annuel inférieur à 50 millions d&amp;#039;euros, soit un total de bilan inférieur à 43 millions d&amp;#039;euros).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En outre, pour le volet 1 Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT) : Agriculteurs (Exploitants à titre principal ou secondaire) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au titre des agriculteurs :
+    les agriculteurs personnes physiques, les agriculteurs personnes morales, quel que soit leur statut, dont l&amp;#039;objet est agricole, si plus de 50% du capital social est détenu par des associés exploitants, les établissements de développement agricole, d&amp;#039;enseignement agricole et de recherche qui détiennent une exploitation agricole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  au titre des groupements d&amp;#039;agriculteurs : les structures collectives portant un projet reconnu en qualité de GIEE dont la création est prévue dans le cadre de la loi d&amp;#039;avenir et exerçant une activité agricole au sens de l&amp;#039;article L. 311-1 du Code rural et de la pêche maritime, les coopératives d&amp;#039;utilisation de matériel agricole (CUMA), et toutes structures collectives (y compris certaines coopératives agricoles), dont l&amp;#039;objet est de créer ou de gérer des installations et équipements de production agricole au sens de l&amp;#039;article L. 311-1 susvisé.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8daf-copie-13h49-utiliser-le-bois-local-dans-les-p/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>102631</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine Naturel</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis sa création, la Fondation du patrimoine agit pour rendre la France plus belle et ce en soutenant la restauration et la préservation de tous types de patrimoine. Les habitats naturels, les espèces animales et végétales, les formations géologiques, physiques et biologiques constituent le patrimoine naturel et font partie de notre histoire et de l&amp;#039;identité culturelle de notre pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez trouver une aide financière pour mener des
+ &lt;strong&gt;
+  projets liés à la préservation du patrimoine naturel et la biodiversité
+ &lt;/strong&gt;
+ ? Au travers son programme Patrimoine Naturel, la Fondation du patrimoine récompense des actions de réhabilitation d&amp;#039;espaces naturels ayant un impact positif sur la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle mobilise des fonds publics et privés (notamment via le mécénat d&amp;#039;entreprises locales et nationales) pour accompagner ces projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   arbres têtards du Marais poitevin
+  &lt;/strong&gt;
+  : préservation et plantation d&amp;#039;une espèce d&amp;#039;arbre emblématique de la Vendée, menacée par les maladies.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Eco-Tig en Provence
+  &lt;/strong&gt;
+  : ensemble de petits chantiers pour préserver la biodiversité réalisé par des personnes sous main de justice.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+ : les personnes privées peuvent bénéficier de l&amp;#039;aide en cas de convention de gestion avec un organisme associatif ou public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez
+ Michel Doffagne :
+ &lt;a href="mailto:michel.doffagne&amp;#64;fondation-patrimoine.org" rel="noopener" target="_blank"&gt;
+  michel.doffagne&amp;#64;fondation-patrimoine.org
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed4f-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>104525</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J64" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 1000€</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs ligériens (Région, Etat, Agence de l&amp;#039;eau Loire Bretagne, Office français de la biodiversité, ADEME et AFAC régionale) lancent un appel à projets intitulé « Liger Bocage et Agroforesterie », pour conforter le bocage ligérien et le gérer durablement.
+ &lt;br /&gt;
+ L&amp;#039;utilisation de plants labellisés « Végétal local » et/ou issus du matériel forestier de reproduction (MFR) (50% minimum, en fonction de la disponibilité) et l&amp;#039;utilisation de techniques de paillage entièrement biodégradables sont obligatoires. La gestion durable de ces infrastructures agroécologiques via le déploiement des labels existants (« Haie », etc.) est également plébiscitée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de candidature à l&amp;#039;appel à projets « Liger Bocage et Agroforesterie » doivent être adressés en 1 exemplaire papier à la DDT concernée et déposés en 1 exemplaire numérique sur la plateforme « démarches simplifiées ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers doivent doivent comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une délibération du maître d&amp;#039;ouvrage avec le plan de financement et l&amp;#039;échéancier de réa-lisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de candidature à l&amp;#039;appel à projets « Liger bocage et Agroforesterie » dument complété avec ses pièces constitutives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;engagement du maître d&amp;#039;ouvrage à adresser les connaissances acquises dans le cadre du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  seuls les projets complets et recevables sont présentés en Comité Technique Liger Bocage au titre du plan de re-lance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un Relevé d&amp;#039;Identité Bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Déposés au fil de l&amp;#039;eau, les dossiers seront examinés à un rythme régulier par le comité technique régional de l&amp;#039;Appel à projet « Liger bocage et agroforesterie », composé de la Région, l&amp;#039;Agence de l&amp;#039;Eau, l&amp;#039;Etat et les Départements volontaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2022</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles à cet appel à projets « Liger bocage et agroforesterie » visent à la préservation, la reconquête et la création des complexes bocagers et agroforestiers dans un objectif de restauration et de valorisation des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U64" s="1" t="inlineStr">
         <is>
-          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+          <t>Pays de la Loire</t>
         </is>
       </c>
       <c r="V64" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysderemiremont.fr/leader/</t>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-projets-liger-bocage-et-agroforesterie</t>
         </is>
       </c>
       <c r="X64" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y64" s="1" t="inlineStr">
         <is>
-          <t>leader@paysderemiremont.fr</t>
+          <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z64" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01d-appel-a-projets-liger-bocage-et-agroforesteri/</t>
         </is>
       </c>
       <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
+    <row r="65" spans="1:34" customHeight="0">
       <c r="A65" s="1">
-        <v>164366</v>
+        <v>104561</v>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Abonder le fonds de garantie en partenariat avec France Active</t>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Fonds de garantie en partenariat avec France Active</t>
+          <t>Réserves naturelles régionales</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Nouvelle-Aquitaine</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>Entreprise privée</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
         </is>
       </c>
       <c r="H65" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L65" s="1" t="inlineStr">
         <is>
-          <t>Dispositif de garantie bancaire permettant de garantir jusqu&amp;#039;à 65% le prêt bancaire, mis en place par le partenaire France Active. La Région Nouvelle-Aquitaine abonde le fonds de garantie FRANCE ACTIVE.
-[...5 lines deleted...]
-          <t>Garantie bancaire jusqu&amp;#039;à 65% dans la limite de 200 000€ garanti.</t>
+          <t>&lt;p&gt;
+ La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N65" s="1" t="inlineStr">
         <is>
-          <t>Revitalisation
-[...1 lines deleted...]
-Attractivité économique</t>
+          <t>Forêts
+Biodiversité
+International
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O65" s="1" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>31/12/2030</t>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2021</t>
         </is>
       </c>
       <c r="R65" s="1" t="inlineStr">
         <is>
-          <t>Les bénéficiaires sont :
-[...8 lines deleted...]
-pour un public éloigné de l&amp;#039;emploi et les structures de l’Économie Sociale et Solidaire.</t>
+          <t>&lt;p&gt;
+ Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U65" s="1" t="inlineStr">
         <is>
-          <t>Nouvelle-Aquitaine</t>
+          <t>Pays de la Loire</t>
         </is>
       </c>
       <c r="V65" s="1" t="inlineStr">
         <is>
-          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/fonds-de-garantie-en-partenariat-avec-france-active</t>
+          <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
         </is>
       </c>
       <c r="X65" s="1" t="inlineStr">
         <is>
-          <t>Les porteurs de projet font leur demande directement auprès de France Active Nouvelle-Aquitaine.</t>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+ &lt;br /&gt;
+ 0228205445
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y65" s="1" t="inlineStr">
         <is>
-          <t>newsroom@nouvelle-aquitaine.fr</t>
+          <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z65" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-garantie-en-partenariat-avec-france-active-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
         </is>
       </c>
       <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
+    <row r="66" spans="1:34" customHeight="0">
       <c r="A66" s="1">
-        <v>497</v>
+        <v>104687</v>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
+          <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Contrat pour la Loire et ses annexes</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Bretagne</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...10 lines deleted...]
- On distingue :
+ Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  le contrat nature trame verte et bleue
-[...5 lines deleted...]
-  le contrat nature thématique
+  animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux expérimentaux sur le lit de la Loire (épis,...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de restauration des boires et annexes hydrauliques de la Loire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de rehaussement du lit mineur de la Loire à Bellevue.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...2 lines deleted...]
- le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
+ Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2015</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  25 000 € pour la phase de diagnostic (3 ans maximum)
-[...34 lines deleted...]
-&lt;/p&gt;</t>
+  Délibération du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan de financement actualisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification du projet dans le CLA et notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° de Siret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis ou la cas échéant projet au stade APS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Demande de dérogation (s&amp;#039;il y a lieu)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S66" s="1" t="inlineStr">
-        <is>
-[...781 lines deleted...]
-      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski : 02 28 20 54 73
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X70" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction du Développement Local/Service Environnement Aménagement
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>101582</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Catherine LABAT / Nathalie MARIANNE
-[...5 lines deleted...]
- Mail : catherine.labat&amp;#64;ha-py.fr / nathalie.marianne&amp;#64;ha-py.fr
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>sophie.gouel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>95042</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les cours d’eau et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Restauration des cours d’eau et des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-Particulier</t>
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maxi : 35 % du montant HT
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 000€ par projet sauf sur les cours d&amp;#039;eau régionaux majeurs : Rhin, Ill, Sarre, Moselle, Meuse, Aisne, Marne, Seine, Aube.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ce dispositif s&amp;#039;inscrit en complément de l&amp;#039;aide Agence de l&amp;#039;eau dans la limite de 80 % d&amp;#039;aides publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration de la fonctionnalité des cours d&amp;#039;eau : reméandrage, diversification des écoulements, érosion maitrisée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des plans d&amp;#039;eau : renaturation / reprofilage de berges, création de hauts-fonds, restauration de roselières, restauration de digues, ouvrages d&amp;#039;alimentation et de vidange...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de préservation ou de restauration des milieux humides : restauration de zones humides, création d&amp;#039;annexes hydrauliques, de mares, frayères, reconnexion de bras morts, restauration de réseau de fossés, création de zones humides artificielles, zones tampons entre réseau de drainage et cours d&amp;#039;eau... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration de la continuité écologique (suppression ou aménagements d&amp;#039;ouvrages transversaux, etc.) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux de restauration du petit patrimoine bâti et ouvrages alimentant ces milieux aquatiques.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Communes, groupement de communes, établissements publics territoriaux de bassin (EPTB), syndicats mixtes, associations, fédérations de pêche, entreprises, particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts d&amp;#039;investissement liés aux opérations précédemment décrites. Travaux et études préalables (faisabilité, avant-projet, projet...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/preserver-restaurer-cours-deau-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0083/depot/simple</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Région Grand Est
+   &lt;br /&gt;
+   Monsieur le Président (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA)
+   &lt;br /&gt;
+   1, Place Adrien Zeller – BP 91006
+   &lt;br /&gt;
+   67070 STRASBOURG CEDEX
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8dfa-restauration-des-cours-deau-et-des-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>90762</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Créer une Réserve Naturelle Régionale</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Créer une Réserve Naturelle Régionale</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
         </is>
       </c>
       <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Vous êtes un ou plusieurs propriétaire(s), une collectivité, ou une association et vous désirez vous mobiliser pour la biodiversité en protégeant un espace naturel remarquable.
 La Région peut soutenir votre démarche dans le cadre de sa compétence RNR, et vous accompagner pour classer cet espace. Ce classement, d&amp;#039;une durée de 10 ans, a vocation à protéger et à mettre en valeur le patrimoine naturel.
     &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une démarche encadrée par le
@@ -13006,6595 +14997,3391 @@
       <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 55 76 65
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
       <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6564-creer-une-reserve-naturelle-regionale/</t>
         </is>
       </c>
       <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
+    <row r="72" spans="1:34" customHeight="0">
       <c r="A72" s="1">
-        <v>95042</v>
+        <v>79299</v>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Restaurer les cours d’eau et les milieux aquatiques</t>
-[...4 lines deleted...]
-          <t>Restauration des cours d’eau et des milieux aquatiques</t>
+          <t>Valoriser les milieux naturels et les espèces animales ou végétales d'intérêt patrimonial</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional du Grand Est</t>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
-        <is>
-[...184 lines deleted...]
-      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention calculé sur dépenses hors TVA</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce règlement est constitué des dispositifs d&amp;#039;aides permettant d&amp;#039;attribuer des subventions par le Conseil général prélevées sur le produit de la taxe d&amp;#039;aménagement.
-[...52 lines deleted...]
- Le Département propose plusieurs dispositifs d&amp;#039;aides :
+ Objectifs de l&amp;#039;aide départementale :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...37 lines deleted...]
-  des sites destinés à la préservation de la ressource en eau.
+  valoriser le patrimoine naturel auprès du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;acquisition des connaissances et la définition des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à l&amp;#039;aménagement des sites naturels et à leur ouverture au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des populations en vue de leur restauration ou de leur maintien
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer les trames vertes et bleues dans les projets de territoires
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de connaissance : inventaires et/ou suivi faune/flore, diagnostics écologiques et paysagers, publications
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de plans de gestion/action d&amp;#039;espaces naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de faisabilité de restauration des milieux constitutifs de la trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement (clôtures, protections, ouvrages de franchissement et hydrauliques, matériels...), présentant un gain environnemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes, travaux, fournitures pour la réintroduction ou le maintien d&amp;#039;espèces animales et végétales remarquables (achat d&amp;#039;individus, suivi, transport, études préalables, travaux d&amp;#039;accueil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et conception de projets d&amp;#039;aménagement permettant la découverte de sites naturels et l&amp;#039;information du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement des sites naturels en vue de l&amp;#039;accueil du public dans le respect de l&amp;#039;intégrité du milieu : cheminements, passerelles, balisages et panneaux pédagogiques, observatoires, bâtiments d&amp;#039;accueil et d&amp;#039;observation, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports et matériels d&amp;#039;exposition et d&amp;#039;affichage, maquettes...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...94 lines deleted...]
- Les bénéficiaires de cette aide sont les communes et les EPCI.
+ Bénéficiaires : communes et leurs groupements, toute personne morale gestionnaire de site, associations agréées, syndicats mixtes
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds des dépenses éligibles : 50 000€ (études), 100 000€ (travaux), 20 000€ (communication)
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maxi d&amp;#039;aides publiques : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention calculée à partir des dépenses hors TVA, sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande.
+&lt;/p&gt;
+&lt;p&gt;
+ Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de suivi et à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable et d&amp;#039;être imputées sur la section d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
-[...212 lines deleted...]
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="X74" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Vendée
-[...2 lines deleted...]
- Service Nature et biodiversité
+ Direction du Développement Local/Service Environnement Aménagement
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
-[...11 lines deleted...]
- &lt;/a&gt;
+ Catherine LABAT / Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 62 56 70 10 / 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : catherine.labat&amp;#64;ha-py.fr / nathalie.marianne&amp;#64;ha-py.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/555c-valoriser-les-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G75" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>23772</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder les variétés fruitières anciennes et régionales</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...16 lines deleted...]
-          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
+        <is>
+          <t>Taux d’aide de 70 % (plafonds pour les haies, les ruches, les petits aménagements et la signalétique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vergers de sauvegarde
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de créer un verger de sauvegarde en replantant des arbres fruitiers en variétés anciennes, accompagné ou non d&amp;#039;arbustes à petits fruits, de haies mellifères, de ruches, de petits aménagements pour la petite faune sauvage (nichoirs, hôtels à insectes) et de signalétiques pédagogiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;aide de 70 % (plafonds pour les haies, les ruches, les petits aménagements et la signalétique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  15 arbres (ni plus, ni moins) pour les particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  De 15 à 30 pour les autres porteurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/895</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-VERGER</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Dalançon Didier
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.80.44.40.60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarques :
+ &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
-[...47 lines deleted...]
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.deniaux@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a70c-vergers-de-sauvegarde/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="76" spans="1:27" customHeight="0">
-[...143 lines deleted...]
-      <c r="G77" s="1" t="inlineStr">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>23771</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les paysages bocagers</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...3 lines deleted...]
-      <c r="H77" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...228 lines deleted...]
-      <c r="R78" s="1" t="inlineStr">
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires :
+  Restaurer les paysages bocagers de Bourgogne-Franche-Comté.
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...25 lines deleted...]
- Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;p&gt;
+ La reconstitution du bocage constitue un axe majeur de la politique environnementale régionale. Ce programme en faveur de la plantation et la réhabilitation  de haies, arbres et bosquets en constitue la colonne vertébrale.
+&lt;/p&gt;
+&lt;p&gt;
+ Replanter les haies bocagères, restaurer les haies champêtres dégradées ou des bosquets, planter des arbres isolés en prairie ou des alignements d&amp;#039;arbres.
+&lt;/p&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X78" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de la transition énergétique et de l&amp;#039;environnement
-[...14 lines deleted...]
- Téléphone : 02 28 20 54 45
+ La Région soutiendra les projets s&amp;#039;inscrivant dans une démarche qualitative et cohérente avec les enjeux de préservation de la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/896</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-BOCAGE</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Dalançon Didier
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.80.44.40.60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarques :
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.deniaux@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a11-bocage-et-paysages/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="79" spans="1:27" customHeight="0">
-[...156 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>497</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les continuités écologiques dans les territoires - contrat nature trame verte et bleue ; Améliorer la connaissance de la biodiversité - contrat nature thématique</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="J75" s="1" t="inlineStr">
+        <is>
+          <t>Contrat nature TVB : 60% max, plafond 25 000 € pour le diagnostic/plan d'actions et 80 000 € pour la</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
+ &lt;strong&gt;
+  Biodiversité – Contrat Nature
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Contrats Nature sont des documents-cadre d&amp;#039;actions relatives à des projets pluriannuels s&amp;#039;inscrivant dans la durée (2 à 4 ans). Les programmes de ces contrats sont constitués d&amp;#039;opérations cohérentes concourant toutes au même objectif, celui de la préservation et de la reconquête du patrimoine naturel et de la biodiversité en Bretagne.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils répondront aux objectifs stratégiques du schéma régional de cohérence écologique mais pourront contribuer à soutenir d&amp;#039;autres thématiques en dehors du champ des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ On distingue :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
-[...8 lines deleted...]
-  projet de rehaussement du lit mineur de la Loire à Bellevue.
+  le contrat nature trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat nature territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat nature thématique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
+ &lt;strong&gt;
+  Volet 1 – Contrat nature trame verte et bleue :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide est de 60 % maximum du coût total du projet (HT ou TTC), plafonné à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  25 000 € pour la phase de diagnostic (3 ans maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 000 € pour la phase de réalisation opérationnelle (sur 4 ans maximum)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 2 – Contrat nature territorial :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide s&amp;#039;élève au taux de 60 % maximum du coût total (HT ou TTC) et est plafonné à 80 000€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Volet 3 – Contrat nature thématique :
+ &lt;/strong&gt;
+ le montant de l&amp;#039;aide est un taux compris entre 20 % et 50 % du coût total (HT ou TTC) et est plafonné à 120 000 € sur la durée du projet et 30 000 € par an.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
-[...183 lines deleted...]
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R81" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Communes du bassin versant de la Dore
+ Voir le règlement du contrat nature téléchargeable sur le site de la région
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...104 lines deleted...]
-      <c r="M82" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bretagne.bzh/jcms/preprod_31181/fr/contrat-nature</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Pour le volet 1 &amp;#34;Opérations de soutien au développement des circuits de proximité et d&amp;#039;amélioration de la nutrition (en cohérence avec le PAT)&amp;#34;
+  Région Bretagne
  &lt;/strong&gt;
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Création de points de vente individuels ou collectifs de produits agricoles ;
-[...20 lines deleted...]
-  Marketing territorial : développement de labels ou de marques collectives, actions de promotion des initiatives individuelles ou collectives de circuits de proximité existantes sur le territoire (par exemple des marchés de produits locaux ou de magasins de vente directe).
+  Service Patrimoine naturel et biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  email : patrimoine.naturel&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 99 27 15 66
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Pour le volet 2 &amp;#34;Opérations de mise en valeur du patrimoine naturel, culturel et architectural « remarquables »&amp;#34; :
+  Pour les contrats nature trame verte et bleue et territoriaux :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutien à la réhabilitation et à l&amp;#039;aménagement de sites patrimoniaux d&amp;#039;envergure intercommunale ou ayant un impact touristique à l&amp;#039;échelle intercommunale (hors entretien) ;
-[...20 lines deleted...]
-  Soutien et promotion d&amp;#039;artistes locaux relevant d&amp;#039;une commune du GAL du PETR Pays d&amp;#039;Epinal Cœur des Vosges.
+  Gaëlle Namont
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de la trame verte et bleue et des paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email : gaelle.namont&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 99 27 12 32
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les contrats nature thématiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Karine Delabroise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de la connaissance du Patrimoine naturel et de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Email : karine.delabroise&amp;#64;bretagne.bzh
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tel : 02 22 93 98 71
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
-[...164 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.namont@bretagne.bzh</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e8b-contrat-nature/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Région Bretagne</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2019</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="83" spans="1:27" customHeight="0">
-[...1569 lines deleted...]
-      <c r="F92" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>166152</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les écosystèmes - Mission Nature - Appel à projets 2026</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Mission Nature - Appel à projets 2026</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
-[...498 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...26 lines deleted...]
-      <c r="O96" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>De 50.000€ jusqu'à 1.000.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à identifier les projets qui seront soutenus dans le cadre du jeu Mission Nature consacré à la biodiversité en partenariat avec FDJ United.&lt;/p&gt;&lt;p&gt;Il est destiné à faire émerger et à appuyer la mise en œuvre des projets en faveur de la restauration d’écosystèmes dans toutes leurs composantes (habitats, espèces, fonctions, pressions/menaces…), en cohérence avec les stratégies et dispositifs nationaux et régionaux dédiés à la biodiversité.&lt;/p&gt;&lt;p&gt;L’appel à projets vise particulièrement les projets déployant une approche systémique. Les projets porteront sur des travaux de restauration d’un écosystème comprenant préférentiellement la suppression d’une ou plusieurs pressions ayant un impact négatif sur le milieu (incluant la renaturation des sols, le ré-ensauvagement, la restauration « passive », etc.) tout en assurant – lorsque cela est pertinent – la sécurisation foncière ou l’encadrement des activités susceptibles d’engendrer des pressions et la pérennité du résultat obtenu (acquisition, contractualisation, obligation réelle environnementale, baux ruraux à clause environnemental, etc.).&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;▶ 7 mai 2026 à 23h59 (heure de Paris) : date limite de réception des candidatures ;&lt;/p&gt;&lt;p&gt;▶ juillet 2026 : annonce des projets lauréats.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retour de l’Effraie des clochers et du
+Gypaète barbu, restauration des Pozzis du Renosu et des pelouses calcaires de
+la forêt de Verdun, sauvegarde de la Tortue d’Hermann et des tortues marines,
+restauration de zones humides en Brenne et au Mont-Saint-Michel, conservation
+du Gecko vert de Manapany et de l’Iguane des petites Antilles…&lt;/p&gt;&lt;p&gt;Autant de symboles de la restauration de la
+biodiversité déjà soutenus grâce à Mission Nature.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Tout savoir sur les projets
+: &lt;a href="https://www.ofb.gouv.fr/mission-nature"&gt;https://www.ofb.gouv.fr/mission-nature&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions des projets
+devront principalement contribuer à des objectifs de restauration
+d’écosystèmes dans toutes leurs composantes (habitats, espèces, fonctions,
+pressions/menaces…). Selon la SER (Society For Ecological Restoration),
+la restauration écologique est un « processus qui
+assiste l’autoréparation d’un écosystème qui a été dégradé, endommagé ou
+détruit » (Society for Ecological Restoration
+International Science &amp;amp; Policy Working Group. 2004).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Actions éligibles :&lt;/p&gt;&lt;p&gt;➢    
+Acquisition et sécurisation
+foncière ;&lt;/p&gt;&lt;p&gt;➢    
+Diagnostic écologique initial ;&lt;/p&gt;&lt;p&gt;➢    
+Travaux (au préalable fournir le diagnostic
+réalisé) ;&lt;/p&gt;&lt;p&gt;➢    
+Activités de suivi et d’évaluation
+ainsi que leur élaboration ;&lt;/p&gt;&lt;p&gt;➢    
+Actions de communication
+(valorisation et partage d’expérience) ;&lt;/p&gt;&lt;p&gt;➢    
+Actions de sensibilisation ;&lt;/p&gt;&lt;p&gt;➢    
+Et de manière générale, toutes
+actions concourant à la bonne réussite du projet.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Toutes ces actions ne sont
+pas éligibles si réalisées seules, elles doivent être intégrées à un projet
+global.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Actions
+non éligibles :&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions visant à compenser
+un moindre rendement d’une activité économique ;&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions d’expérimentation
+ou de recherche scientifique ;&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions engendrant de
+l’artificialisation ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;➢    
+Toutes actions ne répondant pas à
+la définition de la restauration écologique et aux critères de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/financements/aap-mission-nature</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/mission-nature-appel-a-projets-2026</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une adresse email est dédiée à vos questions concernant cet appel à projets : &lt;a href="mailto:aap.mission.nature&amp;#64;ofb.gouv.fr" target="_self"&gt;aap.mission.nature&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.morard@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-les-ecosystemes-mission-nature-appel-a-projets-2026/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Office français de la biodiversité</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165476</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pour acquisition de connaissances naturalistes</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'acquisition de connaissances naturalistes</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-  Inventaires naturalistes, suivis d’espèces ou d’habitats, cartographies de végétation ;&lt;/p&gt;&lt;p&gt;-  Site Natura 2000 : inventaires hors espèces et habitats ciblés dans les DOCOB – uniquement sur les 13 sites prioritaires identifiés dans le SDENS ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-  Outils de valorisation et de partage des données (bases de données, sites Internet, observatoire, recueil écrit).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P96" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S96" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Sites ENS actuels opérationnels ;&lt;/p&gt;&lt;p&gt;-   Nouveaux sites ENS prioritaires au titre du SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lacquisition-de-connaissances-naturalistes/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...48 lines deleted...]
-      <c r="O97" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165474</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la coordination de programmes de préservation d'espèces ou d'habitats cibles</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 50 %.</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération) ;&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S97" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>-  Espèces relevant d’un Plan National d’Actions – déclinaison régionale,&lt;p&gt;&lt;br /&gt;-  Espèces relevant d’un Plan Régional de Conservation d’Espèces ou d’Habitats,&lt;br /&gt;&lt;br /&gt;-  Espèces et habitats prioritaires ciblés par le SDENS.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-coordination-de-programmes-de-preservation-despeces-ou-dhabitats-cibles/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-[...51 lines deleted...]
-      <c r="O98" s="1" t="inlineStr">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>165472</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un atlas de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J79" s="1" t="inlineStr">
+        <is>
+          <t>Part limitée à 30 % max. du projet, taux au prorata du temps consacré aux prospections concernant la Haute-Loire.</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>-  Investissement matériel (matériel de prospection et d’analyse en lien direct avec l’objet de l’opération).&lt;p&gt;&lt;br /&gt;-  Dépenses de fonctionnement (salaires, déplacements, actions de communication, éditions, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P98" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="S98" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Dimension régionale de la démarche.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT) &lt;/p&gt;&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email : &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-un-atlas-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-[...109 lines deleted...]
-      <c r="A100" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>163792</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Préserver et valoriser des espèces et des espaces naturels</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil Départemental des Pyrénées Orientales</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;A travers 
 son Schéma Départemental des Espaces Naturels (SDEN) le Département des Pyrénées Orientales a 
 identifié un réseau d’une centaine d’espaces naturels protégés, ou non, 
 par la réglementation, permettant de cibler les écosystèmes et enjeux 
 prioritaires. Cette démarche de conservation de la nature s’inscrit 
 également en faveur de certaines espèces de faune et de flore 
 emblématique du territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Montant de l’aide défini selon le type de projet au cas par cas.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département intervient pour soutenir des projets permettant de valoriser les atouts du territoire au
  niveau écologique et du paysage. &lt;/p&gt;&lt;p&gt;→ Améliorer la connaissance, 
 restaurer des milieux naturels, reconnecter des corridors écologiques, 
 pérenniser à long terme la qualité des écosystèmes par des équipements 
 adaptés et une gestion différenciée de l’espace. &lt;/p&gt;&lt;p&gt;Les opérations doivent 
 également permettre une ouverture au public pour faciliter la découverte
  du patrimoine naturel.&lt;/p&gt;&lt;p&gt;Les projets doivent cibler les espèces et des milieux naturels prioritaires du SDEN, selon 5 orientations :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Inventaires et études (plan de gestion…)&lt;/li&gt;&lt;li&gt;Animation et acquisitions foncières (vieilles forêts, zones humides…)&lt;/li&gt;&lt;li&gt;Travaux de restauration (reconstitution de mares, de corridors écologiques)&lt;/li&gt;&lt;li&gt;Aménagement à des fins de protection (infrastructures écologiques, équipement et matériel, accueil du public dans le 
 respect du milieu)&lt;/li&gt;&lt;li&gt;Gestion d’espaces naturels (ouverture de milieux…)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Foncier
 Santé
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aides ouvertes aux communes, EPCI, associations de préservation de l’environnement, syndicats mixtes&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Pyrénées-Orientales</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://portail-collectivites66.fr/aap/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable Mission Biodiversité&lt;/p&gt;&lt;p&gt;Département des Pyrénées Orientales&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>vanessa.amiel@cd66.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-especes-et-des-espaces-naturels/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-      <c r="A101" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>163965</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Contribuer à des projets de réduction et de séquestration de carbone pour participer à l'objectif de neutralité carbone</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Leyton</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Recherche</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Contexte&lt;/u&gt; : Les acteurs publics et privés doivent s&amp;#039;engager dans une démarche de décarbonation, encadrée de manière réglementaire par le Green Deal Européen et la Stratégie Nationale Bas Carbone , qui vise notamment à réduire les émissions de GES de 40% d&amp;#039;ici 2030 (vs. 1990) et à doubler nos puits de carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Méthodologie&lt;/u&gt; : Une fois que les acteurs publics et privés ont réalisé leur 1er Bilan Carbon, ils entament des actions de réduction de leur empreinte mais font face à des émissions résiduelles tous les ans. Réduire certaines émissions peut prendre du temps : absence de technologie, mobilisation des parties prenantes, etc. Cependant, il existe une solution temporaire en face de ces émissions résiduelles afin de contribuer à la neutralité carbone : La contribution carbone.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Dispositif&lt;/u&gt; : Les acteurs peuvent financer des projets qui vont permettre de réduire ou de séquestrer des émissions de GES ailleurs en France ou à l&amp;#039;étranger. Ces projets vont permettre de réduire les émissions de CO2e globalement et vont présenter de nombreux autres avantages socio-économiques et de biodiversité en fonction du projet. Par leur action, ces acteurs recevront des crédits carbone, qu&amp;#039;ils pourront valoriser, au titre de leur engagement envers la neutralité mondiale, en complément de toutes les actions de réduction préalablement engagées.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Aide&lt;/u&gt; : LEYTON vous accompagne dans la recherche de ces projets au plus proche de vos territoires, de votre activité, de vos enjeux, ou de vos valeurs afin de maximiser votre impact stratégique, extra-financier, climatique, environnemental et social avec une communication maîtrisée et légitime.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;En France :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restauration de forêts incendiés,&lt;/li&gt;&lt;li&gt;Conversion de friches en forêts,&lt;/li&gt;&lt;li&gt;Changement de pratiques agricoles (intrants, couvert contenu, alimentation des bovins, etc.) pour accompagner la transition agro-écologique,&lt;/li&gt;&lt;li&gt;Diversification de pratiques agricoles (vergers)...&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Agriculture et agroalimentaire
 Biodiversité
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aucun critère&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://leyton.com/fr/progres-environnemental/contribution-carbone-volontaire/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aurélie BARBOTIN - Mylène OBONE - Marc LA ROSA&lt;/p&gt;&lt;p&gt;carbonevolontaire&amp;#64;leyton.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>pdeniau@leyton.com</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contribuer-a-des-projets-de-reduction-et-de-sequestration-de-carbone-pour-participer-a-lobjectif-de-neutralite-carbone/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Leyton</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...25 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>161852</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la biodiversité à travers la reconquête des écosystèmes marins, terrestres et aquatiques</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...178 lines deleted...]
-      <c r="N103" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets de protection et restauration sur tous milieux et espèces en lien avec les stratégies nationales ou régionales, à un taux modulable en fonction de la priorité de l&amp;#039;enjeu identifié. &lt;/p&gt;&lt;p&gt;L&amp;#039;instruction de cette aide se fait tout au long de l&amp;#039;année. &lt;/p&gt;&lt;p&gt;L&amp;#039;enveloppe budgétaire totale, pour l&amp;#039;ensemble des Outre-mer, est de 4M€. Le montant minimal d&amp;#039;aide est de 100 000€ (sauf exception) et il n&amp;#039;y a pas de montant plafond. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Biodiversité
+Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
-[...19 lines deleted...]
-&lt;p&gt;La mesure concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. Le cas échéant, les critères exposés dans ce cahier pourront être adaptés.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des établissements publics locaux (en particulier les sociétés d’économie mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;des services déconcentrés de l’Etat, établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des structures professionnelles gestionnaires d’aires protégées (exemples : fédérations régionales des chasseurs, comités des pêches maritimes et des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des gestionnaires (exemple : gestionnaire des démarches Grands Sites de France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des gestionnaires d’infrastructures de transport y compris les services de l’Etat, pour le rétablissement des continuités écologiques (trame verte et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine public fluvial en outre-mer ou transfrontalier), hors autoroutes concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées, avec une attention renforcée aux critères prévus par le paragraphe 2.5 du cahier d&amp;#039;accompagnement.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit répondre aux objectifs des stratégies nationales et régionales de protection de la biodiversité. La durée du projet doit être de maximum 3 ans. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;delegation.ocean-indien&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;celine.maurer&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>camille.charvolen@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-biodiversite-a-travers-la-reconquete-des-ecosystemes-marins-terrestres-et-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>12/03/2024</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>145885</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets structurants favorisant la biodiversité et la nature en ville</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+  Fonds Biodiversité
+ a été instauré le 14 avril 2023. Il est doté de
+  80 millions d&amp;#039;euros
+ d&amp;#039;ici 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Fonds biodiversité témoigne de la volonté de la Métropole du Grand Paris de soutenir des projets structurants
+  favorisant la biodiversité et la nature en ville et s&amp;#039;inscrivant dans la trame écologique métropolitaine
+ . Il constitue une des 13 mesures prioritaires identifiées dans le Plan biodiversité métropolitain.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce Fonds a pour objectif de financer des dépenses d&amp;#039;investissement (acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation de projets structurants, notamment en matière de plantations d&amp;#039;arbres, de résorptions de coupures écologiques, de désimperméabilisation et renaturation d&amp;#039;espaces, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subvention seront analysées à l&amp;#039;aune des 5 axes suivants, détaillés dans le règlement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dimensions du projet : Une envergure métropolitaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La localisation du projet : Un lieu de connexion écologique et d&amp;#039;adaptation au changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  La cohérence du projet avec les documents stratégiques métropolitains : Equilibre territorial
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ambition écologique du projet : Performance écologique et environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;économie du projet : Cohérence économique
+ &lt;/li&gt;
 &lt;/ul&gt;
-&lt;h4&gt;
-[...5 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+&lt;p&gt;
+ Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+   fondsbiodiversite&amp;#64;metropolegrandparis.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Plantation massive d&amp;#039;arbres, en cohérence avec la trame verte métropolitaine : Plans canopée, Plans arbres, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désartificialisation et renaturation d&amp;#039;espaces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition foncière, dans l&amp;#039;objectif de renaturer l&amp;#039;espace
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles, les projets portés par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   communes, établissements publics territoriaux (EPT) et autres établissements publics
+  &lt;/strong&gt;
+  situés sur le périmètre de la Métropole du Grand Paris pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les
+  &lt;strong&gt;
+   personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles
+  &lt;/strong&gt;
+  , situées sur le périmètre de la Métropole du Grand Paris.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  dépenses éligibles sont les dépenses d&amp;#039;investissement
+ &lt;/strong&gt;
+ (principalement acquisitions foncières, études de maitrise d&amp;#039;œuvre et travaux) nécessaires à la réalisation du projet. En conséquence, les dépenses de fonctionnement (notamment les dépenses pour l&amp;#039;entretien, la gestion, la surveillance, la communication et l&amp;#039;animation des espaces) ne sont pas éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-biodiversite</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsbiodiversite&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>roxane.leverrier@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff83-financer-des-projets-structurants-favorisant-/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>18/07/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...480 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>144516</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de protection et de valorisation du patrimoine naturel landais</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H108" s="1" t="inlineStr">
-[...58 lines deleted...]
-Santé
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Loi du 18 juillet 1985 complétée depuis par différents textes 
+(article L 113-8 du Code de l&amp;#039;Urbanisme) stipule que :
+« Le Département est compétent pour élaborer et mettre en œuvre une 
+politique de protection, de gestion et d&amp;#039;ouverture au public des Espaces
+ Naturels Sensibles, boisés ou non, destinée à préserver la qualité des 
+sites, des paysages, des milieux naturels et des champs naturels 
+d&amp;#039;expansion des crues et d&amp;#039;assurer la sauvegarde des habitats naturels 
+(…) ».
+Pour atteindre cet objectif, le Département dispose de deux moyens :
+- un outil juridique qui lui donne la compétence de créer des Zones de 
+Préemption au titre des Espaces Naturels Sensibles (ZPENS) ;
+- un outil financier, avec la possibilité d&amp;#039;instituer la Taxe 
+d&amp;#039;Aménagement, perçue sur les permis de construire et d&amp;#039;aménager et qui 
+permet de financer des actions qui, en quelque sorte, « compensent » les
+ consommations d&amp;#039;espaces liées à l&amp;#039;urbanisation.
+Cette compétence « ENS » place le Département, non seulement comme un 
+acteur clé de la politique de protection du patrimoine naturel, tant par
+ son rôle direct que par ses contributions à des politiques menées par 
+d&amp;#039;autres acteurs, mais aussi comme un des acteurs majeurs de la 
+politique d&amp;#039;aménagement et de développement durable du territoire 
+départemental.
+Dans la continuité des politiques engagées depuis plus de 20 ans, 
+l&amp;#039;Assemblée départementale a adopté, le 27 mars 2018, le Schéma Nature 
+40 qui vise à :
+- conforter un réseau de sites gérés pour la préservation des habitats 
+naturels et des espèces, et ouverts au public, selon des modalités 
+prenant en compte la fragilité du site (milieux naturels et espèces) ;
+- compléter et valoriser la connaissance de la biodiversité landaise ;
+- partager la connaissance par l&amp;#039;éducation et la sensibilisation.
+La politique départementale Nature 40 est mise en œuvre directement par 
+les agents du Service Patrimoine Naturel du Département et par le biais 
+de ce règlement d&amp;#039;aides qui correspond à l&amp;#039;axe 1 du Schéma. Il comporte 
+les cinq titres suivants :
+- zones de préemption au titre des Espaces Naturels Sensibles,
+- acquisitions foncières,
+- acquisition de connaissances et définition de projets,
+- travaux d&amp;#039;aménagement et de restauration écologique,
+- gestion et entretien des sites.
+Préalablement à toute intervention directe (acquisition pour son compte)
+ ou indirecte (à la demande d&amp;#039;une collectivité ou d&amp;#039;une association) du 
+Département sur un site, il est procédé à son évaluation.
+Les critères qui déterminent l&amp;#039;action du Département sont de quatre 
+ordres : écologiques, stratégiques, sociaux et paysagers. En effet, pour
+ être éligible à la politique Nature 40, un site devra présenter avant 
+tout un intérêt écologique majeur par la présence d&amp;#039;espèces ou 
+d&amp;#039;habitats patrimoniaux, mais aussi posséder une dimension stratégique 
+telle que sa taille ou sa place dans un réseau écologique.
+Le Département évalue, à l&amp;#039;aide de ces critères, l&amp;#039;éligibilité du site.
+Celui-ci est alors présenté pour avis devant la Commission Nature 40 
+avant que les Élus du Département décident en Commission Permanente d&amp;#039;un
+ engagement du Département qui se traduira par une contractualisation 
+pluriannuelle.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I du règlement article 6 du RU, les taux maximums d&amp;#039;intervention sont fixés comme suit :&lt;/p&gt;
+&lt;p&gt;II-Acquisitions foncières&lt;/p&gt;
+&lt;p&gt;sur les terrains non bâtis :
+Taux d&amp;#039;intervention : 50 % maximum sur les terrains en ZPENS
+30 % maximum sur les terrains hors ZPENS
+Plafond de dépense subventionnable : 100 000 €
+Prix plafonné à 10 000 €/ha sauf pour les terrains d&amp;#039;une superficie 
+inférieure à 1 hectare et présentant un intérêt paysager ou écologique 
+majeur en contexte urbain.&lt;/p&gt;
+&lt;p&gt;sur le bâti :
+Taux d&amp;#039;intervention : 15 % maximum
+Plafond de subvention : 30 000 €.&lt;/p&gt;
+&lt;p&gt;Les taux de subvention appliqués pourront être inférieurs aux taux 
+maximums en fonction des autres participations financières en respect de
+ la réglementation relative au plafonnement des aides publiques en 
+vigueur.&lt;/p&gt;
+&lt;p&gt;Le Département se réserve le droit de demander le remboursement de la subvention perçue :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;si les engagements du bénéficiaire n&amp;#039;ont pas été tenus dans un délai de deux ans à compter de la signature de l&amp;#039;acte de vente.&lt;/li&gt;&lt;li&gt;à
+ partir du moment où les terrains acquis dans le cadre de la politique 
+Nature 40 départementale sont réservés à une autre finalité que la 
+préservation du milieu naturel et sa valorisation auprès du public.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;III– Travaux d&amp;#039;aménagement et de restauration écologique&lt;/p&gt;
+&lt;p&gt;Les modalités d&amp;#039;intervention du Département sont les suivantes :&lt;/p&gt;
+&lt;p&gt;Pour les travaux d&amp;#039;aménagement du site :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Taux : 35 % maximum&lt;/li&gt;&lt;li&gt;Plafond de subvention : 100 000 €&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les travaux concourant au maintien des espèces et habitats :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Taux : 35 % dans le respect des règles de financements des 
+collectivités publiques et associations et des règlements de 
+financements européens (le cas échéant)&lt;/li&gt;&lt;li&gt;Plafond de subvention : 100 000 €&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Pour les bâtiments d&amp;#039;accueil et maisons de sites :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Taux : 20 % maximum.&lt;/li&gt;&lt;li&gt;Montant de dépense éligible : coût des travaux HT (TTC si non éligibles au FCTVA)&lt;/li&gt;&lt;li&gt;Plafond de subvention : 50 000 €&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Biodiversité
-Paysage
-[...2 lines deleted...]
-Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O108" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R108" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S108" s="1" t="inlineStr">
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :&lt;/p&gt;
+&lt;p&gt;I – Zones de Préemption au titre des Espaces Naturels Sensibles&lt;/p&gt;
+&lt;p&gt;L&amp;#039;article L215-1 du Code de l&amp;#039;Urbanisme permet au Département de 
+définir des Zones de Préemption au titre des Espaces Naturels Sensibles.
+ La ZPENS est un outil foncier au même titre que le droit de préemption 
+urbain, permettant une veille du marché foncier dans les espaces 
+naturels et pouvant être complémentaire d&amp;#039;une négociation foncière 
+amiable.&lt;/p&gt;
+&lt;p&gt;La ZPENS est créée ou modifiée par le Département à la suite d&amp;#039;une 
+délibération motivée de l&amp;#039;Assemblée départementale, après accord de la 
+Commune concernée (délibération du Conseil municipal), si celle-ci est 
+dotée d&amp;#039;un document d&amp;#039;urbanisme opposable aux tiers, ou de l&amp;#039;EPCI 
+compétent pour l&amp;#039;élaboration des documents d&amp;#039;urbanisme.&lt;/p&gt;
+&lt;p&gt;En l&amp;#039;absence de document d&amp;#039;urbanisme et dans le cas du désaccord de 
+la Commune, la ZPENS ne peut être créée par le Département qu&amp;#039;après 
+accord du Préfet du Département.&lt;/p&gt;
+&lt;p&gt;Le projet de création de la ZPENS est soumis par le Département à 
+l&amp;#039;avis des organisations professionnelles agricoles et forestières 
+(article L215-3 du Code de l&amp;#039;Urbanisme).&lt;/p&gt;
+&lt;p&gt;Suite à l&amp;#039;arrêté de création, celui-ci doit être affiché un mois en 
+mairie et faire l&amp;#039;objet d&amp;#039;une mesure de publicité dans deux journaux et 
+dans le Bulletin Officiel du Département (ou, à défaut, affiché au siège
+ du Département). La création de la ZPENS est effective à la date de la 
+dernière des parutions.&lt;/p&gt;
+&lt;p&gt;La ZPENS n&amp;#039;est ni un zonage réglementaire, ni une servitude d&amp;#039;utilité publique.&lt;/p&gt;
+&lt;p&gt;À l&amp;#039;intérieur de cette zone, le Département bénéficie du droit de 
+préemption, qu&amp;#039;il peut exercer lui-même ou bien déléguer notamment à 
+l&amp;#039;État, au Conservatoire du Littoral (dans son territoire de 
+compétence), à une Commune, à un parc naturel régional… en précisant le 
+champ territorial de sa délégation et motivant sa décision.&lt;/p&gt;
+&lt;p&gt;Les Communes, les EPCI, les associations de protection de la Nature 
+peuvent saisir le Département pour la mise place d&amp;#039;une ZPENS sur un site
+ naturel sur la base d&amp;#039;un argumentaire décrivant les enjeux écologiques 
+identifiés qui justifient leur démarche. Les services du Département 
+étudieront cette demande en lien avec la Commission Nature 40.&lt;/p&gt;
+&lt;p&gt;II – Acquisitions foncières de sites Nature 40&lt;/p&gt;
+&lt;p&gt;Dans le cadre de la constitution du réseau départemental des sites 
+Nature 40, le Département n&amp;#039;a pas vocation à se porter systématiquement 
+acquéreur des milieux naturels remarquables. Il pourra soutenir 
+financièrement l&amp;#039;acquisition de sites naturels par les Communes et les 
+EPCI porteurs de projets lorsque l&amp;#039;intérêt patrimonial le justifie.&lt;/p&gt;
+&lt;p&gt;Si l&amp;#039;acquisition et l&amp;#039;aménagement de bâtiments sont possibles, elles 
+doivent rester une exception qui ne peuvent être envisagées que si le 
+bâtiment est inclus dans un site qui satisfait aux critères 
+d&amp;#039;éligibilité et que son acquisition est nécessaire pour disposer d&amp;#039;une 
+assiette foncière cohérente avec l&amp;#039;entité écologique.&lt;/p&gt;
+&lt;p&gt;Le bâtiment peut être acquis dans le but d&amp;#039;être démoli afin de 
+restaurer le site ou réutilisé pour accueillir le public dans un but 
+pédagogique en lien exclusif avec le milieu naturel environnant.&lt;/p&gt;
+&lt;p&gt;Compte tenu de l&amp;#039;encadrement strict de l&amp;#039;utilisation de la Taxe 
+d&amp;#039;Aménagement, si le bénéficiaire d&amp;#039;une subvention versée au titre du 
+Schéma Nature 40 ne respecte pas la vocation naturelle du site ou refuse
+ son ouverture au public pour des raisons autres que des contraintes 
+écologiques (ou de sécurité), il pourra lui être demandé le 
+remboursement de la subvention.&lt;/p&gt;
+&lt;p&gt;III – Travaux d&amp;#039;aménagement et de restauration écologique&lt;/p&gt;
+&lt;p&gt;La préservation, la restauration et la valorisation des sites peuvent nécessiter la réalisation de travaux d&amp;#039;aménagement.&lt;/p&gt;
+&lt;p&gt;Pour bénéficier de l&amp;#039;aide du Département, ces travaux devront 
+découler de la mise en œuvre de la gestion du site élaborée en 
+concertation avec le Département.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Acquisitions foncières&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Sont concernées les acquisitions de milieux naturels satisfaisant aux
+ critères d&amp;#039;éligibilité des sites Nature 40 (analyse réalisée par les 
+services du Département) et réalisées dans le cadre :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;de l&amp;#039;exercice du droit de préemption,&lt;/li&gt;&lt;li&gt;d&amp;#039;une démarche amiable.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les bâtiments présents sur la parcelle ne sont éligibles qu&amp;#039;à titre 
+exceptionnel, soit s&amp;#039;ils sont reconvertis pour l&amp;#039;accueil du public à des
+ fins d&amp;#039;éducation à l&amp;#039;environnement, soit si leur acquisition est 
+nécessaire pour la restauration du site ou sa préservation (y compris 
+pour démolition).&lt;/p&gt;
+&lt;p&gt;Le bénéficiaire s&amp;#039;engage à :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;mettre en place une stratégie d&amp;#039;acquisition foncière (ZPENS, 
+animation foncière) sur l&amp;#039;entité écologique cohérente si celle-ci est 
+plus large que le projet d&amp;#039;acquisition,&lt;/li&gt;&lt;li&gt;assurer la pérennité du 
+site par la mise en place d&amp;#039;un statut de protection si nécessaire, 
+l&amp;#039;adaptation du document d&amp;#039;urbanisme (zone N au minimum),&lt;/li&gt;&lt;li&gt;instaurer un comité de site partenarial,&lt;/li&gt;&lt;li&gt;choisir une gestion adaptée à l&amp;#039;échelle et aux enjeux du site, et élaborée en concertation avec les services du Département,&lt;/li&gt;&lt;li&gt;préserver
+ et/ou restaurer sa richesse patrimoniale, soit directement, soit par le
+ biais d&amp;#039;une convention de gestion avec un partenaire présentant les 
+compétences requises,&lt;/li&gt;&lt;li&gt;valoriser et ouvrir le site au public en 
+conformité avec sa gestion et dans le respect de la préservation du 
+milieu et des espèces,&lt;/li&gt;&lt;li&gt;participer au réseau départemental Nature
+ 40 dans son volet information-communication et capitalisation 
+d&amp;#039;expériences et de données.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
-[...51 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/protection-et-valorisation-du-patrimoine-naturel-landais</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dfd-protection-et-valorisation-du-patrimoine-natu/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-      <c r="A109" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>154994</v>
       </c>
-      <c r="B109" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs du Nord Grande-Terre (CANGT)</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>programme Leader 2023-2027</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Guadeloupe</t>
         </is>
       </c>
-      <c r="G109" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H109" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Autre aide financière</t>
         </is>
       </c>
-      <c r="I109" s="1" t="inlineStr">
+      <c r="I85" s="1" t="inlineStr">
         <is>
           <t> Min : 80 Max : 100</t>
         </is>
       </c>
-      <c r="K109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L109" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le GAL NGT souhaite poursuivre la dynamique sur le territoire de la CANGT pour rendre la région attractive en s&amp;#039;appuyant sur son authenticité et ses hommes. Le programme Leader 2023-2027 sera opérationnel 1er trimestre 2024.
 &lt;/p&gt;
 &lt;p&gt;
  Les fiches actions portent sur les activités marchandes (tous secteurs), l&amp;#039;agritourisme, le patrimoine matériel et immatériel, la transmission du savoir.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;assiette éligible est de 150 000€ max - le taux d&amp;#039;aises publiques max varie entre 80 et 100%.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets les plus appréciés sont ceux qui auront des impacts économiques / sociaux / environnementaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M109" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    aménagement et équipement de commerces
   &lt;/li&gt;
   &lt;li&gt;
    organisation d&amp;#039;animations, réunions, séminaires, évènementiels
   &lt;/li&gt;
   &lt;li&gt;
    mise en place de campagne de sensibilisation à la gestion des déchets
   &lt;/li&gt;
   &lt;li&gt;
    aide à la structuration et au développement des entreprises
   &lt;/li&gt;
   &lt;li&gt;
    construction d&amp;#039;un espace de convivialité pour accueillir les visiteurs
   &lt;/li&gt;
   &lt;li&gt;
    action de valorisation de sites culturels / naturels
   &lt;/li&gt;
   &lt;li&gt;
    organisation d&amp;#039;actions d&amp;#039;informations
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N109" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Agriculture et agroalimentaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O109" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R109" s="1" t="inlineStr">
+      <c r="R85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    cout total du projet supérieur à 10 000€
   &lt;/li&gt;
   &lt;li&gt;
    ne pas commencer les investissements avant le récépissé de dépôt (sauf frais généraux)
   &lt;/li&gt;
   &lt;li&gt;
    pérennisation de l&amp;#039;activité sur 5 ans min
   &lt;/li&gt;
   &lt;li&gt;
    obligation de publicité (UE, Leader)
   &lt;/li&gt;
   &lt;li&gt;
    le projet doit être bénéfique pour le territoire Nord Grande Terre avec des impacts économiques, sociaux et environnementaux
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S109" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T109" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U109" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>GAL Nord Grande-Terre</t>
         </is>
       </c>
-      <c r="V109" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>http://cangt.fr</t>
         </is>
       </c>
-      <c r="X109" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a target="_self"&gt;
   christelle.relimien&amp;#64;cangt-guadeloupe.fr
  &lt;/a&gt;
  ;
  &lt;a target="_self"&gt;
   elodie.raymond&amp;#64;cangt-guadeloupe.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y109" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>christelle.relimien@cangt-guadeloupe.fr</t>
         </is>
       </c>
-      <c r="Z109" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d26d-soutenir-les-acteurs-du-nord-grande-terre-can/</t>
         </is>
       </c>
-      <c r="AA109" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération du Nord Grande Terre</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="110" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G110" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>120974</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Programme Patrimoine naturel et biodiversité</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser les bonnes pratiques pour répondre à la double menace du changement climatique et de l&amp;#039;effondrement de la biodiversité, et apporter un soutien financier à des projets d&amp;#039;éco-rénovation du patrimoine bâti, et de protection du patrimoine naturel, des espaces naturels terrestres, aquatiques et maritimes.
+ &lt;br /&gt;
+ 3 champs d&amp;#039;action :
+ &lt;br /&gt;
+ • Patrimoine bâti plus vert
+ &lt;br /&gt;
+ • Biodiversité, parcs et jardins
+ &lt;br /&gt;
+ • Espaces naturels, littoraux et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de préservation, de sauvegarde ou de restauration de biens bâtis d&amp;#039;intérêt patrimonial, d&amp;#039;espaces naturels ou accueillant de la biodiversité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bourgogne-Franche-Comté
+ &lt;br /&gt;
+ • 14 rue Violet
+ &lt;br /&gt;
+ 25000 Besançon
+ &lt;br /&gt;
+ 03 81 47 95 14
+ &lt;br /&gt;
+ bfcbesancon&amp;#64;fondation-patrimoine.org
+ &lt;br /&gt;
+ • 88 rue Jean-Jacques Rousseau
+ &lt;br /&gt;
+ BP 25 105 21051 DIJON CEDEX Dijon
+ &lt;br /&gt;
+ 03 80 43 97 19
+ &lt;br /&gt;
+ bfcdijon&amp;#64;fondation-patrimoine.org
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acf8-valoriser-les-bonnes-pratiques-pour-repondre-/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>120966</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de création et d’ouverture au public de nouveaux espaces verts et de nature, et les projets d’amélioration de la qualité des espaces verts existants</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Création et amélioration d'espaces verts ouverts au public</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son Plan vert, la Région soutient les projets de création et d&amp;#039;ouverture au public de nouveaux espaces verts et de nature, et les projets d&amp;#039;amélioration de la qualité des espaces verts existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seules les dépenses d&amp;#039;investissement sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant maximum de la subvention régionale
+ dépend de la nature du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création et ouverture au public de nouveaux espaces verts et de nature :
+  500.000€ par projet (600.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la qualité d&amp;#039;espaces verts et de nature existants et déjà ouverts au public :
+  250.000€ par projet (350.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention
+ est modulé au regard du niveau de carence en espaces verts de la commune de localisation du projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes très carencées :
+  50% des dépenses éligibles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres territoires :
+  40% des dépenses éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces verts et de liaisons vertes ouverts au public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification ou amélioration de l&amp;#039;accessibilité d&amp;#039;espaces verts ou de nature existants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jardins partagés dès lors qu&amp;#039;ils permettent l&amp;#039;association du public et qu&amp;#039;ils sont soutenus par les communes et les intercommunalités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toitures et murs végétalisés accessibles au public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créations d&amp;#039;alignement d&amp;#039;arbres...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur mesdemarches.iledefrance.fr. Dans le cadre de l&amp;#039;élaboration de leurs projets, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un jury d&amp;#039;élus et de personnalités qualifiées se réunit plusieurs fois par an pour sélectionner les dossiers, sur la base d&amp;#039;une instruction technique confiée à l‘Agence des espaces verts (AEV) d&amp;#039;Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers, l&amp;#039;attribution définitive des aides est votée en Commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/creation-et-amelioration-despaces-verts-ouverts-au-public</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:planvert&amp;#64;iledefrance.fr"&gt;
+  planvert&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e10f-creation-et-amelioration-despaces-verts/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>117637</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouveaux espaces de nature et liaisons</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Stratégie nature</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objet de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  But :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principes d&amp;#039;actions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
+ &lt;/li&gt;
+ &lt;li&gt;
+  Générer des partenariats pour étendre son action et créer de nouvelles opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de flore remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de faune remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lionel Lecoeur :
+ &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
+  llecoeur&amp;#64;hauts-de-seine.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>llecoeur@hauts-de-seine.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>direstion des parcs, du paysage et de l'environnement</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2022</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>116529</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Reconquérir la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...68 lines deleted...]
-      <c r="AA110" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Effacement ou arasement de radier, de seuil et autre ouvrage dans les cours d’eau ; amélioration ou création de dispositif de franchissement pour la faune aquatique (passe à poisson, …), …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont exclus les ouvrages de chantier, temporaires, fusibles, la démolition d’ouvrage entrant dans le cadre d’opération plus globale d’amélioration de la circulation routière, l’enlèvement de matériaux meubles, le curage, les actions en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions récurrentes d’entretien…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92cb-copie-06h28-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...506 lines deleted...]
-      <c r="A114" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>101344</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>ENS délégués</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Calvados</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I90" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J114" s="1" t="inlineStr">
+      <c r="J90" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aide, variable en fonction du taux d'aide de l'Agence de l'Eau</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  De par sa position géographique entre terre et mer, à cheval entre le bassin parisien et le massif armoricain, le Calvados possède un patrimoine naturel très riche. Des zones humides comme les marais de la Touques, la vallée de l&amp;#039;Aure, aux rochers de la Suisse Normande, en passant par les landes du mont-Pinçon, les dunes d&amp;#039;Omaha Beach ou les berges de l&amp;#039;Orne, le Calvados se caractérise par une grande variété de paysages et de milieux naturels.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels sensibles (ENS) sont le plus souvent des sites emblématiques et reconnus pour leur intérêt écologique et paysager.
 &lt;/p&gt;
 &lt;p&gt;
  Leur vocation est double : assurer la protection du patrimoine naturel tout en permettant leur ouverture au public, dans la mesure où celle-ci est compatible avec la préservation du site et de la biodiversité.
 &lt;/p&gt;&lt;p&gt;Dans le Calvados, des ENS sont délégués à des tiers, qui en assurent l&amp;#039;entretien et l&amp;#039;aménagement. Le Département apporte des financements aux opérations d&amp;#039;investissement et de fonctionnement réalisées dans les ENS délégués&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;Statut&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;1&lt;/p&gt;
   &lt;/td&gt;
@@ -19692,68 +18479,68 @@
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt;9&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt;Landes
   boisées et zone tourbeuse de St Aubin&lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt;A créer&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="28" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="293" valign="top"&gt;
   &lt;p&gt; &lt;/p&gt;
   &lt;/td&gt;
   &lt;td width="66" valign="top"&gt;
   &lt;p align="center"&gt; &lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
 &lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Acquisitions foncières, plans de gestion, études préalables et maîtrise d&amp;#039;œuvre, aménagements, entretien...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Liste des ENS délégués concernés par l&amp;#039;aide départementale :
 &lt;/strong&gt;&lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p align="center"&gt;Nom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;La Boucle du Hom&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Château-Ganne&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
  &lt;tr&gt;
   &lt;td width="270" valign="top"&gt;
   &lt;p&gt;Marais de Chicheboville&lt;/p&gt;
   &lt;/td&gt;
  &lt;/tr&gt;
@@ -19789,10900 +18576,10042 @@
 &lt;p&gt;&lt;strong&gt;Constitution du dossier (à envoyer à territoires&amp;#64;calvados.fr) : &lt;/strong&gt;&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td valign="top" align="left"&gt;&lt;li&gt;Un courrier de demande de subvention ;&lt;/li&gt;&lt;li&gt;Une
   délibération de l’organe délibérant du demandeur décidant l’opération et
   sollicitant l’aide financière du Département ;&lt;/li&gt;&lt;li&gt;Une note
   de présentation du projet précisant les objectifs du projet et la nature des
   travaux visés par la subvention ; &lt;/li&gt;&lt;li&gt;Les devis
   estimatifs détaillés ;&lt;/li&gt;&lt;li&gt;Un plan
   de financement prévisionnel ;&lt;/li&gt;&lt;li&gt;Un plan
   de situation de l’opération et un plan cadastral précisant la situation
   juridique du terrain d&amp;#039;implantation des aménagements ;        &lt;/li&gt;&lt;li&gt;Le
   calendrier prévisionnel des travaux (date de début des travaux ; merci de
   tenir compte du délai d’instruction de 3 mois) ;&lt;/li&gt;&lt;li&gt;Un Relevé
   d’Identité Bancaire (RIB) ; &lt;/li&gt;&lt;li&gt;Pour les
   opérations relatives aux milieux humides non éligibles à une aide de l’Agence
   de l’Eau Seine Normandie : la réponse écrite (mail ou courrier) de
   l’instructeur confirmant la non éligibilité de l’action prévue ; &lt;/li&gt;&lt;li&gt;Le formulaire d’éco-conditionnalité (si projet supérieur à 100 000 € HT).&lt;/li&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;    Modalités de paiement : &lt;/strong&gt;   &lt;/p&gt;
 &lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
  &lt;tbody&gt;&lt;tr&gt;
   &lt;td valign="top" align="left"&gt;
   &lt;ul&gt;&lt;li&gt;Pour
   l’investissement : Paiement en deux fois maximum, dont acompte possible
   de 50% au démarrage du chantier (sur production d’un ordre de service de
   démarrage de chantier). &lt;/li&gt;&lt;li&gt;Pour le fonctionnement : paiement en une fois sur production de
 justificatifs suite à la réalisation des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T90" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/environnement--milieux-naturels/espaces-naturels-sensibles.html</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Instruction administrative&lt;/u&gt; :
 Service des Territoires (02 31 57 11 25 / &lt;a href="mailto:territoires&amp;#64;calvados.fr"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;)&lt;/p&gt;
 &lt;p&gt;&lt;u&gt;Accompagnement technique &lt;/u&gt;: Service
 Espaces Naturels (Maria RIBEIRO : &lt;a href="mailto:maria.ribeiro&amp;#64;calvados.fr" target="_self"&gt;maria.ribeiro&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.14.72.)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>beatrice.poullain@calvados.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="115" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G115" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>58398</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Financer la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, adhérez à notre dispositif Patrimoine naturel !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, replantons !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques et biodiversité :
+  &lt;/strong&gt;
+  développer sur le territoire un corridor écologique et notamment une trame verte permettant de faciliter l&amp;#039;essor de la biodiversité, ainsi que la circulation des espèces
+  &lt;strong&gt;
+   ;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Séquestration carbone :
+  &lt;/strong&gt;
+  renforcer la végétalisation du territoire afin de permettre une absorption efficace des gaz à effet de serre et le déploiement de véritables espaces puits de carbone;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Paysage et identité
+  &lt;/strong&gt;
+  : retrouver les paysages normands et verdoyants , identité forte du territoire;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Adaptation au changement climatique
+  &lt;/strong&gt;
+  : augmenter la résistance du territoire aux effets néfastes du changement climatique (canicules, inondations, nouvelles maladies,...) ; NB : afin de facilité cette adaptation, une réflexion particulière sur le choix des essences sera admise.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement économique
+  &lt;/strong&gt;
+  : développer la filière bois-énergie (valorisation des tailles de haies...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Typologie de projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Forêt nourricière
+   &lt;/strong&gt;
+   50 arbres et arbustes minimum à vocation nourricière pour la faune et les humains -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Haies et bocages
+   &lt;/strong&gt;
+   sur un linéaire de 100 m minimum -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Arbres
+   &lt;/strong&gt;
+   5 arbres minimum d&amp;#039;une taille mini de 2 mètres et d&amp;#039;essences locales (projets prioritaires : création d&amp;#039;ombrage cour d&amp;#039;école, prairie) -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 2000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vergers
+   &lt;/strong&gt;
+   avec un minimum de 10 arbres fruitiers et d&amp;#039;essences locales -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vignes
+   &lt;/strong&gt;
+   avec des essences ayant une capacité d&amp;#039;adaptation aux effets du changement climatique -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Agroforesterie
+   &lt;/strong&gt;
+   (à destination uniquement des agriculteurs et société à objet agricole) avec un minimum de 50 arbres d&amp;#039;essences locales et diversifiées -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 1000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements du bénéficiaire de la subvention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avoir sollicité les aides publiques indiquées au plan de financement du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre en règle au regard des obligations fiscales et sociales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laurence DESVIGNES
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission Biodiversité - SNA
+&lt;/p&gt;
+&lt;p&gt;
+ ldesvignes&amp;#64;sna27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 33 86 01 48 ou 02 76 48 02 73
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>ncaroff@sna27.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>166091</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H115" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I115" s="1" t="inlineStr">
-[...451 lines deleted...]
-Cours d'eau / canaux / plans d'eau
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
+souhaitez financer des opérations de restauration des écosystèmes ou bien un
+Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
+Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
+&lt;p&gt;En 2023, la
+Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
+2023-2030 et traduit l’engagement de la France au titre de la convention sur la
+diversité biologique.&lt;/p&gt;
+&lt;p&gt;Ce
+dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
+les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
+priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
 Sols
 Biodiversité
-Modes actifs : vélo, marche et aménagements associés
-[...134 lines deleted...]
-Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O120" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="T120" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2026</t>
+        </is>
+      </c>
+      <c r="Q92" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2026</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+transition écologique, indépendamment des compétences propres de chaque 
+COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
+ établissements publics locaux (en particulier les sociétés d’économie 
+mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
+syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
+ structures professionnelles gestionnaires d’aires protégées (exemples :
+ fédérations régionales des chasseurs, comités des pêches maritimes et 
+des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
+France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
+ gestionnaires d’infrastructures de transport y compris les services de 
+l’Etat, pour le rétablissement des continuités écologiques (trame verte 
+et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
+public fluvial en outre-mer ou transfrontalier), hors autoroutes 
+concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
+&lt;h4&gt;
+  Nature des projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
+d’animation des structures, et de subventions aux actions de 
+connaissance dans le cadre de la mise en œuvre des politiques traitées 
+par ce dispositif, ainsi que les financements 
+relatifs à l’animation et à la concertation pour l’émergence de projets 
+relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
+éligibles à la présente aide. Le cas échéant, une action
+ de connaissance ou d’animation peut être éligible à cette aide, si 
+elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
+solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
+Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
+ de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
+l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
+les opérations de simple mise en conformité à une 
+obligation réglementaire nationale déjà existante, notamment les 
+obligations de compensation environnementale à charge du maître 
+d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
+ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
+ du projet (ou, le cas échéant, des postes de dépenses de l’opération 
+ciblés par la subvention) ne peut commencer avant que le dossier de 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+prestations d’ingénierie (en régie ou externe) pour les porteurs de 
+projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
+financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
+ingénierie du fonds vert peut aider les porteurs de projet à faire 
+émerger des projets à forte ambition environnementale sur une enveloppe 
+dédiée à des prestations d’ingénierie d’animation, de planification ou 
+de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
+la biodiversité : des atlas de la biodiversité communale à la restauration de
+la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U120" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA120" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>romeo.miara@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>MTECT</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="121" spans="1:27" customHeight="0">
-      <c r="A121" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>163874</v>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G121" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H121" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I121" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K121" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L121" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
 entraîné une artificialisation des zones urbanisées altérant durablement les
 fonctions écologiques des sols urbains, en particulier leurs fonctions
 hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
 le plus souvent par une imperméabilisation qui constitue la forme la plus
 sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
 naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
 l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
 corolaire un accroissement des ruissellements urbains, quasi-systématiquement
 gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
 inondations et des impacts plus ou moins significatifs sur la qualité des
 milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
 60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
 sont rejetés sans traitement au droit des déversoirs d’orage directement dans
 les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
 la vie présente dans ces sols et leur capacité à être supports de biodiversité,
 les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
 plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
 les capacités de stockage de carbone dans les sols sous forme de matière
 organique, facteur d’atténuation du dérèglement climatique, mais aussi de
 réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
 par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
 au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
 l’expression de leurs services écosystémiques, en repensant la place de l’eau
 et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
 constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
 Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
 Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
 première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
 titre de la présente délibération visent à impulser et accompagner la
 nécessaire transformation des modes d’aménagement urbain, de tendre vers un
 urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
 l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
 dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
 habitants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M121" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
 en améliorant leur état initial par la création de nouveaux espaces de nature
 en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N121" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O121" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P121" s="1" t="inlineStr">
+      <c r="P93" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q121" s="1" t="inlineStr">
+      <c r="Q93" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R121" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
 village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S121" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T121" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U121" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V121" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X121" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y121" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z121" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
         </is>
       </c>
-      <c r="AA121" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="122" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G122" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>163793</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les zones humides</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...62 lines deleted...]
-      <c r="N122" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;De part 
+les nombreuses fonctions qu’elles assurent, les zones humides se 
+trouvent à la croisée des enjeux liés à la protection de la ressource en
+ eau et des espaces naturels. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Afin de préserver ces milieux fragiles et 
+sous pression, le Département des Pyrénées-Orientales peut financer des études ou plans de 
+gestion, des travaux de protection ou restauration et des opérations 
+d’acquisitions foncières. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour faciliter ces dernières, il peut 
+également mettre à disposition des collectivités son outil foncier relatif aux Zones de préemption au titre des espaces naturels sensibles (ZPENS).&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études, travaux, outils de communication/sensibilisation, acquisitions foncières.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Biodiversité
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;EPCI, communes, associations, fondations reconnues d’utilité publique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Pyrénées-Orientales</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://portail-collectivites66.fr/aap/politique-departementale-en-matiere-de-preservation-des-zones-humides/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vanessa Amiel-Milhet&lt;/p&gt;&lt;p&gt;Responsable mission Biodiversité&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:vanessa.amiel&amp;#64;cd66.fr" target="_self"&gt;vanessa.amiel&amp;#64;cd66.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>vanessa.amiel@cd66.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-zones-humides/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Département des Pyrénées Orientales</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
 Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
 Biodiversité
-Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
-[...36 lines deleted...]
-d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S122" s="1" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA122" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="123" spans="1:27" customHeight="0">
-      <c r="A123" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>163880</v>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Etude, recherche, innovation et connaissance environnementale</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G123" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
-[...2 lines deleted...]
-      <c r="H123" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I123" s="1" t="inlineStr">
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K123" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L123" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
 délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
 L’acquisition, le transfert et la valorisation
 de connaissances (études générales, recherchedéveloppement, prospective et
 innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
 ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
 nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
 changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
 l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
 La création et la gestion de réseaux de
 surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
 ressources en eau superficielles et souterraines, des usages et des pressions
 qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
 (qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
 et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
 complémentaires qui permettent de renforcer les programmes de surveillance de
 la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
 aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
 de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
 le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
 définies dans la lettre de cadrage du ministère avec pour objectif principal
 l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M123" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
 spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
 l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
 Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N123" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 International
 Industrie
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O123" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P123" s="1" t="inlineStr">
+      <c r="P96" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q123" s="1" t="inlineStr">
+      <c r="Q96" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R123" s="1" t="inlineStr">
+      <c r="R96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
 prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S123" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T123" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U123" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V123" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X123" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
 &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
 &lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y123" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z123" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
         </is>
       </c>
-      <c r="AA123" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="124" spans="1:27" customHeight="0">
-[...4167 lines deleted...]
-      <c r="G146" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...6 lines deleted...]
-      <c r="H146" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I146" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N146" s="1" t="inlineStr">
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
-Mers et océans
-[...136 lines deleted...]
-Foncier
+Sols
 Biodiversité
-Paysage
-[...115 lines deleted...]
-Biodiversité
+Réhabilitation
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O148" s="1" t="inlineStr">
-[...10 lines deleted...]
- Adhésion SEME.
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q97" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S148" s="1" t="inlineStr">
-[...327 lines deleted...]
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="150" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G150" s="1" t="inlineStr">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>163238</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les actions en faveur du Plan départemental des itinéraires de promenade et de randonnée (PDIPR)</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Transition écologique et mobilités douces</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
-[...54 lines deleted...]
-Foncier
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 200 000 € HT pour les études et les travaux / Plafond de 50 000 € pour les équipements / Plafond de 15 000 €/ha (1,5 €/m²) en milieu rural et de 30 000 €/ha (3 €/m2) en milieu urbanisé pour les acquisitions foncières</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+Aujourd’hui, l’adaptation des
+territoires aux enjeux du changement climatique pousse le Département d&amp;#039;Eure-et-Loir à mobiliser les acteurs du territoire pour renforcer la résilience
+des espaces et des activités humaines. C’est pourquoi, le
+Département souhaite faciliter l’émergence de projets locaux par
+la mobilisation de moyens techniques et financiers adaptés aux
+attentes des territoires sur les thématiques liées à la transition
+écologique (restauration et préservation des milieux naturels et
+aquatiques, plantations de végétaux, gestion des eaux pluviales) et
+aux mobilités douces (plan départemental des itinéraires de
+promenade et de randonnée, développement de la mobilité à
+vélo).&lt;/p&gt;&lt;p align="justify"&gt;Il a par ailleurs, depuis plus de 30 ans, la gestion du Plan
+départemental des Itinéraires de Promenade et de Randonnée.
+Représentant une offre de plus de 220 circuits (pédestre, équestre
+et VTT) et 3 000 km de chemins balisés, le PDIPR doit répondre aux
+nouvelles attentes des Euréliens et des touristes.&lt;/p&gt;&lt;p align="justify"&gt;Les actions en faveur du PDIPR ont pour objectifs de protéger les chemins ruraux, de recenser les chemins ouverts à la pratique de la randonnée (pédestre, équestre, VTT), favorisant ainsi la création d&amp;#039;itinéraires touristiques et de promenades.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes d&amp;#039;aménagement ou de valorisation
+	de circuits,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Travaux de création/amélioration
+	d’itinéraires de randonnée (débroussaillage, élagage, fauchages manuels ou mécaniques, travaux d’abattages et débitages
+		d’arbres sur le tracé, travaux de terrassement, de protection ou
+		de soutènement)&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Travaux et aménagements visant la
+	protection de la biodiversité et des paysages aux abords du
+	sentier (restauration des continuités
+		écologiques, mise en valeur et requalification
+		paysagères des sentiers et de leurs abords, opération de réduction des pollutions
+		dont la pollution lumineuse, désartificialisation, remplacement des
+		matériaux « en dur » par des matériaux naturels).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;Opérations
+	ou travaux nécessaires à la continuité ou à la sécurité du
+	cheminement, autres que l’entretien courant : réouverture de
+	chemin, passerelles, caillebotis, mains courantes, aménagements
+	permettant l’adaptation pour l’accès aux personnes à mobilité
+	réduite, clôtures…,&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Fourniture et pose de balisage et/ou
+	signalétique : poteau, lame, bagues, panneau danger, panneau
+	d’information départs…&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Mobilier
+	d’accueil du public : bancs, tables de pique-nique, totem de
+	départ …,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Communication
+	et valorisation du patrimoine à proximité, présent le long de
+	l’itinéraire : fourniture et pose de table d’orientation,
+	pupitre de lecture, panneau pédagogique, etc.&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	Acquisition foncière nécessaire à la
+	création, l’amélioration ou le maintien de la continuité d’un
+	itinéraire de randonnée et/ou à la réalisation d’aménagements
+	au long d’un itinéraire de randonnée.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
 Biodiversité
-Paysage
-[...3 lines deleted...]
-      <c r="O150" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Les opérations finançables doivent
+permettre de développer la pratique de la randonnée (pédestre,
+équestre et en VTT) sur chemins et de les protéger&lt;/font&gt;&lt;del&gt;&lt;font face="Arial, serif"&gt;
+&lt;/font&gt;&lt;/del&gt;&lt;font face="Arial, serif"&gt;(PDIPR).&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Pour
+cela, elles feront l’objet d’une étude et/ou d’un travail de
+concertation avec les partenaires locaux experts de la randonnée&lt;/font&gt;
+&lt;font face="Arial, serif"&gt;et le référent randonnées du
+Département.&lt;/font&gt;&lt;font face="Arial, serif"&gt; Ceux-ci pourront
+conseiller et apporter un appui technique pour préciser et affiner
+le projet et ses modalités de réalisation.&lt;/font&gt;&lt;/p&gt;&lt;p align="justify"&gt;&lt;font face="Arial, serif"&gt;Le
+projet devra s’appuyer sur des chemins ruraux déjà inscrits ou à
+inscrire au Plan départemental des Itinéraires de promenade et de
+randonnée d’Eure-et-Loir&lt;/font&gt; &lt;font face="Arial, serif"&gt;et
+affectés à la randonnée non motorisée.&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="justify"&gt;
+&lt;font face="Arial, serif"&gt;Afin de garantir le bon usage de la
+subvention qui pourra être accordée, le Conseil départemental
+préconise de se référer aux guides nationaux et/ou recommandations
+des partenaires locaux experts des différentes pratiques (CDRP 28
+pour le pédestre, CDE 28 pour l’équestre et FFCT pour le VTT).&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Eure-et-Loir</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://eurelien.fr/mon-quotidien/aides-aux-territoires/transition-ecologique-et-mobilites-douces</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.eurelien.fr</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil départemental d&amp;#039;Eure-et-Loir&lt;/p&gt;&lt;p&gt;Direction des partenariats territoriaux&lt;/p&gt;&lt;p&gt;Service d&amp;#039;appui aux territoires&lt;/p&gt;&lt;p&gt;Monsieur Aurélien SILLY&lt;/p&gt;&lt;p&gt;02.37.23.59.70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>aurelien.silly@eurelien.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-les-actions-en-faveur-du-plan-departemental-des-itineraires-de-promenade-et-de-randonnee-pdipr/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental d'Eure et Loir</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="151" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G151" s="1" t="inlineStr">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>161805</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et de restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour votre opération de préservation et restauration des milieux aquatiques jusqu'à l'achèvement des travaux</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
-[...41 lines deleted...]
-      <c r="O151" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation et le suivi de votre opération de gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’oeuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;L’assistance apportée par Aveyron Ingénierie peut débuter dès le démarrage de la phase de réalisation du Projet (PRO) et durer, en fonction des besoins, jusqu’à l’expiration de la période de garantie de parfait achèvement des travaux.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques-jusqua-lachevement-des-travaux/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="152" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="inlineStr">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>161804</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une mission d'assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans votre opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H152" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la conception de votre opération de préservation et restauration des milieux aquatiques (jusqu&amp;#039;à la validation de l’Avant-Projet (AVP) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels intervenant dans la réalisation des études (levé topographique, étude de sols, coordination SPS, contrôle technique, …),&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix d’une équipe de maitrise d’œuvre,&lt;/li&gt;&lt;li&gt;Conseil et assistance au pilotage de la mission de maitrise d’œuvre et des autres missions de Prestations intellectuelles,&lt;/li&gt;&lt;li&gt;Conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-mission-dassistance-a-maitrise-douvrage-amo-pour-vous-accompagner-dans-votre-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>161803</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision d’engager ou non la réalisation une opération de préservation et restauration des milieux aquatiques.</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K152" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L152" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération pour la gestion des milieux aquatiques :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;Accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Diagnostic environnemental, levé topo, Simulation hydraulique, …),&lt;/li&gt;&lt;li&gt;Établissement de relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;Étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-preservation-et-restauration-des-milieux-aquatiques/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>140777</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Planter des arbres dans votre commune</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Office national des forêts (ONF)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
-[...77 lines deleted...]
- Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
+ L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ses paysagistes, familiers des problématique urbaines, ses écologues et forestiers proposent une approche complète avec une expertise pointue pour implanter dans des situations complexes et très diverses des plantations et des boisements durables.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de service englobe la conception de l&amp;#039;espace à planter (dessin du projet incluant le plan de plantations, les cheminements, la définition des espaces récréatifs), la proposition d&amp;#039;une palette végétale adaptées, un chiffrage global du projet pour demande de subvention de réalisation, une notice d&amp;#039;orientation de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N152" s="1" t="inlineStr">
-[...332 lines deleted...]
-      <c r="L154" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objet de l&amp;#039;aide :
+  &lt;em&gt;
+   Pour les communes rurales et périurbaines :
+  &lt;/em&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
+ création de bandes boisées, de haies, d&amp;#039;espaces de transitions entre cœur de bourg et campagne, de corridor, de liaison plantées, d&amp;#039;espaces plantés, « d&amp;#039;ilot de fraicheur ».
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  But :
+  &lt;em&gt;
+   Pour les communes urbaines :
+  &lt;/em&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
- &lt;br /&gt;
+ création de boisement «ilot de fraicheur » (surface minimale de 1000m2).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Principes d&amp;#039;actions :
+  &lt;em&gt;
+   Pour les communes forestières :
+  &lt;/em&gt;
  &lt;/strong&gt;
-&lt;/p&gt;
-[...16 lines deleted...]
-      <c r="N154" s="1" t="inlineStr">
+ création de liaisons plantées entre la forêt et les différents quartiers. Définir un plan global pour l&amp;#039;accueil en forêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Forêts
-Espaces verts
-[...5 lines deleted...]
-      <c r="O154" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R154" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="S154" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposer d&amp;#039;un espace disponible pouvant être planté. Il peut être en déshérence, à l&amp;#039;interface de sites et d&amp;#039;usages très différents. Il peut se présenter sous la forme d&amp;#039;une liaison sous forme de bande, d&amp;#039;un espace déjà partiellement planté à enrichir, d&amp;#039;un milieu humide à valoriser ou à enrichir. Un espace boisé à ouvrir au public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T154" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA154" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.onf.fr/produits-services/+/7d5::foret-urbaine-reinventez-la-nature-en-ville.html</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Agence Etudes ONF Seine-Nord&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ M. Laurian GASCON&lt;/p&gt;&lt;p&gt;Responsable du pôle Paysage et Patrimoine culturel&lt;/p&gt;
+&lt;p&gt;
+ Tél.: 06.13.53.90.18&lt;/p&gt;
+&lt;p&gt;
+ Courriel : laurian.gascon&amp;#64;onf.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>florian.duverger@onf.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5948-planter-des-arbres-dans-votre-commune/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Office national des forêts</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="155" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G155" s="1" t="inlineStr">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>120084</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la protection des Espaces Naturels Sensibles ouverts au public - Volet investissement Environnement</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE) -</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H155" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I155" s="1" t="inlineStr">
-[...463 lines deleted...]
-      <c r="I156" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="J156" s="1" t="inlineStr">
+      <c r="J103" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'aides publiques : 70%</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce fonds vise à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    valoriser le patrimoine naturel auprès du public, pour le transmettre et garantir le cadre de
  vie et le développement durable du territoire,
   &lt;/li&gt;
   &lt;li&gt;
    améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
   &lt;/li&gt;
   &lt;li&gt;
    participer à l&amp;#039;aménagement des sites et à leur ouverture au public,
   &lt;/li&gt;
   &lt;li&gt;
    soutenir des populations en vue de leur restauration ou de leur maintien,
   &lt;/li&gt;
   &lt;li&gt;
    intégrer les trames verte et bleue dans les projets de territoire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M156" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Études de connaissances : inventaires
  et/ou suivi faune/flore, diagnostics
  écologiques et paysagers, publications (20% d&amp;#039;aide),
   &lt;/li&gt;
   &lt;li&gt;
    Elaboration plan de gestion/d&amp;#039;actions (20%),
   &lt;/li&gt;
   &lt;li&gt;
    Restauration des milieux
  constitutifs de la trame verte et
  bleue : travaux d&amp;#039;équipement (clôtures, protection,
  ouvrages de franchissement et
  hydrauliques, matériels...) présentant un
  gain environnemental, t
  ravaux écologiques (30%),
   &lt;/li&gt;
   &lt;li&gt;
    Restauration d&amp;#039;espèces animales ou
  végétales d&amp;#039;intérêt patrimonial : étude, travaux/fournitures pour la
  réintroduction ou le maintien d&amp;#039;espèces
  animales ou végétales remarquables - achat
  d&amp;#039;individus, suivis, transport, études
  préalables, travaux d&amp;#039;accueil des espèces (40%),
   &lt;/li&gt;
   &lt;li&gt;
    Accueil du public : études et conception de projets
  d&amp;#039;aménagement permettant la découverte
  du site et l&amp;#039;information du public, travaux liés à l&amp;#039;ouverture du public à des fins
  pédagogiques et/ou scientifiques cheminements -
  passerelles, balisage et panneaux
  pédagogiques, observatoires, bâtiments
  d&amp;#039;accueil et d&amp;#039;observation, etc (20%),
   &lt;/li&gt;
   &lt;li&gt;
    Supports d&amp;#039;animation pédagogiques, de
  communication et d&amp;#039;exposition : matériel d&amp;#039;exposition et
  d&amp;#039;affichage, maquettes (50%).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération ne doit être ni engagée ni avoir
  fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les études, les services du Département doivent obligatoirement être associés à l&amp;#039;élaboration du
  cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux maximum d&amp;#039;aides publiques ne doit pas dépasser 70%.
 &lt;/p&gt;
 &lt;p&gt;
  Les prestations réalisées en régie sont acceptées (y compris main d&amp;#039;œuvre, frais de
  déplacement) et le montant des travaux doit être équivalent à une fourchette de
  prix habituellement pratiquée par des entreprises pour des opérations similaires. Elles ne doivent pas dépasser 30% de la dépense subventionnable  doivent être ré-imputées en section d&amp;#039;investissement (attestation du
  Trésorier à l&amp;#039;appui). L
  e pétitionnaire doit fournir une attestation signée du Président de la
  structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué.
 &lt;/p&gt;
 &lt;p&gt;
  Les subventions sont échelonnées de  1.000 à 100.000 € et le taux d&amp;#039;aide de 20 à 50% selon la nature du projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T156" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Hautes-Pyrénées</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathalie MARIANNE
 &lt;/p&gt;
 &lt;p&gt;
  Direction du Développement Local
 &lt;/p&gt;
 &lt;p&gt;
  Service Environnement, Aménagement
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 05 62 56 78 23 / 06 08 14 44 12
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:nathalie.marianne&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
   nathalie.marianne&amp;#64;ha-py.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>stephanie.divoux@ha-py.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2230-soutenir-la-protection-des-espaces-naturels-s/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="157" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G157" s="1" t="inlineStr">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>119710</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les cours d'eau et les habitats naturels associés aux rivières et aux millieux humides</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des rivières et des milieux humides</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...5 lines deleted...]
-      <c r="H157" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre de son Plan vert, la Région soutient les projets de création et d&amp;#039;ouverture au public de nouveaux espaces verts et de nature, et les projets d&amp;#039;amélioration de la qualité des espaces verts existants.
-[...6 lines deleted...]
- .
+ Le Conseil départemental propose aux collectivités et associations du département ayant une compétence de gestion des
+ rivières, milieux aquatiques et/ou humides des aides spécifiques afin de préserver et restaurer les cours d&amp;#039;eau et les
+ habitats naturels associés.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour ce faire, le régime d&amp;#039;aides vise à entretenir et restaurer les milieux humides, à restaurer et conserver la qualité
+ globale et la continuité écologique des cours d&amp;#039;eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce régime d&amp;#039;aides intègre le Plan Nature 2017-2027 et est financé au titre de la Taxe Départementale d&amp;#039;Aménagement
+ (article L131-3 du code de l&amp;#039;environnement) puisque cette taxe permet de financer notamment l&amp;#039;acquisition de sites
+ destinés à la préservation de la ressource en eau, leur aménagement, leur gestion et les travaux contribuant à la
+ préservation ou à la remise en bon état des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérations éligibles avec un taux d&amp;#039;aide allant jusqu&amp;#039;à 20% sur le montant TTC quand l&amp;#039;attributaire ne
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  récupère
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pas la TVA.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    Etudes
+   &lt;/em&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Etude de planification d&amp;#039;entretien et de restauration des rivières, milieux humides et aquatiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ *Diagnostic : recensement, état des milieux aquatiques (zones humides, champs d&amp;#039;expansion de crues...), usages et fonctionnalités
+&lt;/p&gt;
+&lt;p&gt;
+ * Programmation pluriannuelle des interventions précisant les aspects techniques, financiers et organisationnels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etude réalisée en en régie avec un plafond de 25 000 euros/limitée à 18 mois,
+  Bureau d&amp;#039;étude retenu dans le cadre des marchés publics conformément à la réglementation en vigueur,
+  Plafond de l&amp;#039;aide : 30 000 € maximum par projet.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Plan de gestion des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ * Diagnostic, enjeux, objectifs, patrimoine naturel, fonctionnalité des milieux humides,
+&lt;/p&gt;
+&lt;p&gt;
+ *Programme de restauration et d&amp;#039;entretien du site,
+&lt;/p&gt;
+&lt;p&gt;
+ * Valorisation du site, suivi et mise en œuvre du plan de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou associative (association agrée protection de l&amp;#039;environnement),
+  Surface minimum du site : 1 ha,
+  Déplafonnement possible pour les plans de gestion compatible avec la méthode nationale sur les ENS et uniquement pour les associations
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Etude relative à la continuité écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etude préalable de définition des scénarios de la Restauration de la Continuité Ecologique et maîtrise d&amp;#039;œuvre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de maîtrise d&amp;#039;ouvrage publique ou associative,
+  Plafond des aides départementales à 30 000 € par projet, M
+  ise en œuvre d&amp;#039;un suivi photos et/ou du milieu.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Travaux de restauration et de renaturation des cours d&amp;#039;eau/milieux humides
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration des milieux humides
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux : abattage, replantation,
+ ensemencement, étrepage, débroussaillage, clôture, restauration des connexions lit majeur lit mineur.....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Sous réserve de la maîtrise foncière publique ou
+  associative (association agrée protection de l&amp;#039;environnement),
+  Les travaux de restauration interviennent sur des sites n&amp;#039;ayant pas encore subit d&amp;#039;aménagement ou de
+  restauration,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  du cours d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de restauration légère : retalutage, plantation, pose de clôture, plantation, banquettes,....
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Note justificative : restauration de berges (abris espèces protégés, ...), coupe sélective des espèces
+  présentes pour une pose de clôture, replantation,
+  Exclusion des protections de biens immobiliers
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Restauration
+  de la
+  continuité
+  écologique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de renaturation, effacement et équipement (suivi milieu si nécessaire)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Fournir le tableau des fiches FORCE au solde de l&amp;#039;opération, P
+  lafond de l&amp;#039;aide : 40 000 € maximum par projet
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Acquisition foncière
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Acquisition de zones humides en vue de restaurer la fonctionnalité dont le patrimoine naturel
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Convention avec objectif de restauration et maintien du milieu humide dans un objectif de conservation de la biodiversité,
+  Estimation des domaines/SAFER,
+  Déplafonnement possible si l&amp;#039;action est portée par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Valorisation pédagogique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Valorisation pédagogique rivières/zones humides : ouverture et aménagement d&amp;#039;un sentier en vue de faire découvrir le site.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Document de gestion établi,
+  Inscription au PDIPR,
+  Déplafonnement possible si les travaux sont portés par une association sur les sites ENS
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dès lors que le projet sera mis en œuvre sur un Espace Naturel Sensible, une majoration de &amp;#43; 20 % du régime
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  d&amp;#039;aide pourra être appliquée et un déplafonnement sera possible sur les associations ayant une compétence
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  avérée sur la restauration des zones humides.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="R157" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Seules les dépenses d&amp;#039;investissement sont éligibles.
-[...4 lines deleted...]
- dépend de la nature du projet :
+ &lt;strong&gt;
+  Conditions d&amp;#039;attribution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités et actions bénéficiant de la Taxe Départementale d&amp;#039;Aménagement doivent être compatibles avec la
+ législation concernant son utilisation (article L131-3 du code de l&amp;#039;Environnement).
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire ne doit pas commencer les travaux avant d&amp;#039;avoir reçu l&amp;#039;accord de subvention ou une éventuelle dérogation.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les ouvrages hydrauliques, leur suppression doit être étudiée en premier lieu. Lorsque l&amp;#039;étude conclut à une
+ impossibilité d&amp;#039;effacement de l&amp;#039;ouvrage pour des raisons techniques ou économiques, un dispositif de franchissement
+ piscicole peut être financé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux soumis à la loi sur l&amp;#039;Eau (procédure de déclaration/autorisation) et à la législation relative à la préservation de
+ l&amp;#039;environnement doivent obtenir l&amp;#039;accord de la Police de l&amp;#039;Eau et ceux exécutés en domaine privé doivent être
+ accompagnés d&amp;#039;une déclaration d&amp;#039;intérêt général. Ces démarches réglementaires conditionnent l&amp;#039;octroi d&amp;#039;une aide par le
+ Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage des travaux doit nécessairement assurer l&amp;#039;entretien des ouvrages ou des aménagements réalisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides du Département associées à un autre financeur ne peuvent dépasser 80 % du montant H.T. des études et
+ travaux pour les collectivités territoriales.
+&lt;/p&gt;
+&lt;p&gt;
+ Un déplafonnement sera possible uniquement pour les associations et sur les sites classés Espaces Naturels Sensibles et
+ ce, afin d&amp;#039;être cohérent avec les objectifs du schéma départemental des ENS.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions dont le montant est supérieur à 23 000 euros doivent faire l&amp;#039;objet d&amp;#039;une convention (conformément à
+ l&amp;#039;article 10 de la loi n°2000-321 du 12 avril 2000 et l&amp;#039;article 1 du décret n°2011-495 du 6 juin 2001).
+&lt;/p&gt;
+&lt;p&gt;
+ Les données relatives aux études devront alimenter les bases de données régionales spécifiques aux milieux humides et
+ cours d&amp;#039;eau (Fiche FORCE, observatoire de la biodiversité...).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Création et ouverture au public de nouveaux espaces verts et de nature :
-[...4 lines deleted...]
-  250.000€ par projet (350.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées).
+  Sont exclus de ce régime d&amp;#039;aide tous les projets et travaux liés :
+ &lt;/li&gt;
+ &lt;li&gt;
+  à des mesures compensatoires réglementaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre d&amp;#039;une activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à l&amp;#039;installation ou la pérennisation d&amp;#039;une activité sportive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à la mise en œuvre de travaux réalisés en régie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le taux d&amp;#039;intervention
- est modulé au regard du niveau de carence en espaces verts de la commune de localisation du projet :
+ &lt;strong&gt;
+  Constitution d&amp;#039;un dossier
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Communes très carencées :
-[...19 lines deleted...]
-  Créations d&amp;#039;alignement d&amp;#039;arbres...
+  &lt;strong&gt;
+   Pour toutes les opérations :
+  &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;span&gt;
-[...10 lines deleted...]
- Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
+ - La délibération du maître d&amp;#039;ouvrage: cette délibération signée doit intégrer le plan de financement, incluant les
+ subventions octroyées au Département mais également à toute autre structure.
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiche financière
+&lt;/p&gt;
+&lt;p&gt;
+ Cette fiche doit récapituler les différentes dépenses relatives à l&amp;#039;opération (travaux, honoraires de maîtrise d&amp;#039;œuvre,
+ publications...). La fiche financière doit également comporter la mention « Présenté par le représentant légal de la
+ collectivité, qui certifie l&amp;#039;inscription de cette opération au budget ».
+&lt;/p&gt;
+&lt;p&gt;
+ - Demandeur ne récupérant pas la TVA : Attestation de non récupération.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour une étude, une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, une mission de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises ou bureau d&amp;#039;études (CCTP, acte d&amp;#039;engagement,....),
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour la réalisation de travaux :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Plan de situation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Note descriptive du projet : contexte, objectifs de l&amp;#039;opération, volets réglementaires, environnemental, technique
+ et financier, descriptif du milieu avant et après travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - Pièces réglementaires (arrêté d&amp;#039;autorisation ou de déclaration, déclaration d&amp;#039;intérêt général, convention),
+&lt;/p&gt;
+&lt;p&gt;
+ - Dossier de consultation des entreprises,
+&lt;/p&gt;
+&lt;p&gt;
+ - Rapport d&amp;#039;analyse des offres,
+&lt;/p&gt;
+&lt;p&gt;
+ - Planning prévisionnel,
+&lt;/p&gt;
+&lt;p&gt;
+ - Photos avant (la demande de solde devra inclure les photos après travaux),
+&lt;/p&gt;
+&lt;p&gt;
+ - Tableau de données pour la mise en œuvre fiches FORCE à fournir à la demande de solde.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour une acquisition foncière :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Carte des parcelles à acquérir,
+&lt;/p&gt;
+&lt;p&gt;
+ - Estimation financière (Domaines, SAFER...),
+&lt;/p&gt;
+&lt;p&gt;
+ - Copie de l&amp;#039;acte notarié ou compromis de vente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...13 lines deleted...]
-      <c r="X157" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="mailto:planvert&amp;#64;iledefrance.fr"&gt;
-  planvert&amp;#64;iledefrance.fr
+ CONSEIL DÉPARTEMENTAL DE L&amp;#039;EURE
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Département
+&lt;/p&gt;
+&lt;p&gt;
+ 14 boulevard Georges Chauvin
+&lt;/p&gt;
+&lt;p&gt;
+ CS 72101 - 27021 Evreux cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 02 32 31 50 50
+&lt;/p&gt;
+&lt;p&gt;
+ Marion HENRY
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:marion.henry&amp;#64;eure.fr" rel="noopener" target="_blank"&gt;
+  marion.henry&amp;#64;eure.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e96b-gerer-les-rivieres-et-les-millieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="158" spans="1:27" customHeight="0">
-[...139 lines deleted...]
-      <c r="G159" s="1" t="inlineStr">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>117417</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Faire appel à un Atelier et Chantier d’Insertion : restauration et aménagement du milieu naturel</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'insertion - Initiatives77
+ID77</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H159" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K159" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L159" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence Études de la Direction Territoriale Seine-Nord de l&amp;#039;Office National des Forêts propose son expertise autour de l&amp;#039;arbre pour concevoir des espaces plantés adaptés aux attentes de nos concitoyens et répondant aux défis de l&amp;#039;évolution climatique.
-[...8 lines deleted...]
- L&amp;#039;expérience de l&amp;#039;ONF, premier gestionnaire public d&amp;#039;espaces naturels en France, est mise à contribution pour proposer une palette végétale adaptée aux conditions du sol et à l&amp;#039;évolution du climat. La notice d&amp;#039;orientation de gestion permet de mettre en pratique une gestion durable et écologique de la plantation et de constituer lorsque cela est possible une lisière la plus étagée possible, gage d&amp;#039;une plus grande richesse écologique.
+ Favoriser l&amp;#039;insertion professionnelle grâce à des travaux d&amp;#039;intérêt social avec l&amp;#039;agence départementale d&amp;#039;insertion, Initiatives77.
+&lt;/p&gt;
+&lt;p&gt;
+ A propos d&amp;#039;Initiatives77 : Créé en 1991, Initiatives77 est un organisme associé du Conseil Départemental de Seine-et-Marne chargé de promouvoir toutes les actions de nature à favoriser l&amp;#039;insertion professionnelle : l&amp;#039;accès à l&amp;#039;emploi, la formation et l&amp;#039;insertion par le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Notre offre de service :
+ Dans le cadre de ses Ateliers et Chantiers d&amp;#039;Insertion (ACI), Initiatives77 crée des promenades (chemin en grave, platelage...), aménage des espaces verts et intervient dans vos espaces protégés (ENS, zones humides).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces chantiers vous permettent de valoriser votre engagement pour :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accompagnement et la formation des personnes éloignées du marché du travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rénovation ou l&amp;#039;embellissement de votre environnement et patrimoine naturel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plus d&amp;#039;infos  https://initiatives77.org/offre-services-collectivites-locales/
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Comment préparer l&amp;#039;intervention d&amp;#039;un ACI avec Initiatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier et Chantier d&amp;#039;Insertion s&amp;#039;organise en 4 étapes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  La co-construction du projet avec Initiatives77,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La validation des estimatifs et signature d&amp;#039;une convention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le lancement du chantier assuré par un Chef de chantier (salarié d&amp;#039;Initiatives77),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le suivi du chantier et bilan de fin d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles sont les modalités d&amp;#039;accueil d&amp;#039;un ACI avec Initatives77 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En règle générale, la collectivité achète les matériaux et prend à sa charge l&amp;#039;accueil du chantier d&amp;#039;insertion à savoir :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les repas des salariés en insertion et du Chef de chantier (entre 8 et 12 salariés), via la cantine scolaire, par exemple,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de vie (vestiaire, accès à des sanitaires, salle de restauration...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les lieux de stockage d&amp;#039;outils et des matériaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Si les travaux ont une durée de plus de 2 mois, un comité de pilotage est composé le temps du chantier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût d&amp;#039;intervention d&amp;#039;un chantier d&amp;#039;insertion est de 1001 euros par semaine (hors matériaux, matériels et logistique d&amp;#039;accueil). Si le bénéficiaire ne peut pas fournir les repas 8 euros/ personne / repas seront facturés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M159" s="1" t="inlineStr">
-[...389 lines deleted...]
-          <t>Sols
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
 Espaces verts
 Espace public
-Agriculture et agroalimentaire
-[...3 lines deleted...]
-      <c r="O161" s="1" t="inlineStr">
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Biodiversité
+Equipement public
+Réhabilitation
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R161" s="1" t="inlineStr">
-[...52 lines deleted...]
-      <c r="S161" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T161" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AA161" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://initiatives77.org/offre-services-collectivites-locales/</t>
+        </is>
+      </c>
+      <c r="W105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed52-faire-appel-a-un-atelier-chantier-dinsertion-/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="162" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G162" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Recherche</t>
-[...29 lines deleted...]
-          <t>Cours d'eau / canaux / plans d'eau
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
 Sports et loisirs
-Tourisme
-Education et renforcement des compétences
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
 Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
 Biodiversité
-Mers et océans
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
 Milieux humides
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O162" s="1" t="inlineStr">
+      <c r="O106" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R162" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S162" s="1" t="inlineStr">
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T162" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U162" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA162" s="1" t="inlineStr">
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="163" spans="1:27" customHeight="0">
-[...136 lines deleted...]
-      <c r="G164" s="1" t="inlineStr">
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>117153</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la trame Verte et Bleue dans l’aménagement de son territoire</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H164" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L164" s="1" t="inlineStr">
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Basé sur des orientations partagées nationalement, « Territoires 
-[...75 lines deleted...]
-      <c r="N164" s="1" t="inlineStr">
+ Prendre en compte la TVB, participant à l&amp;#039;amélioration du paysage, du cadre de vie par l&amp;#039;établissement de diagnostic en matière de biodiversité et l&amp;#039;intégration de ces données dans les documents d&amp;#039;urbanisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Elaboration d&amp;#039;un diagnostic de territoire en matière de biodiversité, fondé sur l&amp;#039;analyse :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de données naturalistes (faune, flore, milieux naturels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données d&amp;#039;occupation du sol (MOS, ECOLINE, ECOMOS, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux zonages d&amp;#039;inventaire (ZNIEFF, zones humides, etc.) et zonages de protection (réserves, ENS, Natura 2000, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux continuités écologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Conseils  informations en urbanisme et aménagement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en relation des partenaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Sensibilisation sur l&amp;#039;architecture  et les paysages, l&amp;#039;environnement...
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à la révision des documents d&amp;#039;urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement technique lors des réunions en communes ou à la demande
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
-Montagne
-[...5 lines deleted...]
-Education et renforcement des compétences
+Espaces verts
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/429b-valoriser-la-trame-verte-et-bleue-dans-lamena/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>117154</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>117393</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie par le développement du réseau des Espaces Naturels Sensibles</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préserver un site naturel par la création d&amp;#039;un Espace naturel sensible communal et la définition d&amp;#039;orientations d&amp;#039;aménagement et de gestion :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Identification des enjeux de préservation d&amp;#039;un site naturel, synthèse bibliographique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Élaboration d&amp;#039;une méthodologie de projet de création d&amp;#039;un ENS communal (gouvernance du projet, planning, partenaires, etc.)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance administrative et juridique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition et rédaction d&amp;#039;orientations d&amp;#039;aménagement et de gestion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition et rédaction d&amp;#039;une programmation pluriannuelle de travaux d&amp;#039;aménagement et de gestion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement pour le suivi de travaux (INITIATIVES 77)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande, notamment sur le terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapport
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c36-ameliorer-le-cadre-de-vie-par-le-developpemen/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>117396</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit/payant/SC sous conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Citoyenneté
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>117506</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Programme Nature 2050</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J111" s="1" t="inlineStr">
+        <is>
+          <t>Pas de limites minimum ou maximum</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
+ à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
+ résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
+ ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  atténuer les changements climatiques en renforçant les
+ capacités de stockage ou de captage de CO2 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et adapter les territoires à ces changements, notamment en limitant leurs
+ effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
+ inondation, sécheresse, incendie, submersion marine...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ecosystèmes marins et côtiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transitions agricole et forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Continuités écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Biodiversité en ville
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ 104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
+ &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
+  Les Réalisations Nature 2050
+ &lt;/a&gt;
+&lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Quelques exemples de projets soutenus par Nature 2050 :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
+  &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre
+&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
+  &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des projets Nature 2050 sont accessibles
+ en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Friche
+Risques naturels
+Biodiversité
+Paysage
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O164" s="1" t="inlineStr">
+      <c r="O111" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R164" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="S164" s="1" t="inlineStr">
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le porteur de projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recourir aux solutions fondées sur la nature ;
+ &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
+ &lt;li&gt;
+  Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+   Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
+  &lt;br /&gt;
+ &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
+ &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
+  Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>nature2050@cdc-biodiversite.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>116528</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Connaitre les espèces et le fonctionnement des écosystèmes</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etudes, production de données et de connaissances sur les espèces et le fonctionnement des écosystèmes aquatiques : étude du cycle de vie des espèces, inventaire écologique, étude de débit minimum biologique, indicateur de qualité écologique, …&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8bb-copie-06h25-planifier-la-preservation-de-la-b/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>111669</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la rivière et les milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Eau</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide en % des dépenses HT</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valorisation de la rivière et des milieux aquatiques. Subvention dont la variation des taux d&amp;#039;aide à l&amp;#039;investissement est exprimée en % des dépenses HT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  20 % pour le suivi de la qualité des cours d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% pour la préservation et la restauration des cours d&amp;#039;eau, zones humides annexes et de leurs habitats
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 % pour la maîtrise de l&amp;#039;usage des pesticides par les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour la préservation et restauration des mares et autres zones humides non connectées au cours d&amp;#039;eau.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0018 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes, Intercommunalités et Syndicats intercommunaux en Essonne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U164" s="1" t="inlineStr">
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91fe-valoriser-la-riviere-et-les-milieux-aquatique/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>111671</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysages naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  continuité écologique (trame verte et bleue),
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation des espaces agricoles (trame jaune),
+ &lt;/li&gt;
+ &lt;li&gt;
+  ressource en eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouverture des sites naturels au public, accueil des publics fragilisés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement et promotion de la randonnée pédestre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  liaisons douces (sentes vertes),
+ &lt;/li&gt;
+ &lt;li&gt;
+  tourisme équestre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Montant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2012-04-0056 (AD du 19/11/2012)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Tourisme
+Forêts
+Sols
+Foncier
+Cohésion sociale et inclusion
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>111675</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer l'écologie et le paysage des grands domaines historiques</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J115" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restauration écologique et paysagère des grands domaines historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;acquisition de terrains, à la réalisation d&amp;#039;études écologiques, paysagères et historiques destinées à comprendre l&amp;#039;évolution du parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la réalisation de travaux visant à restaurer et à conforter les éléments structurants contribuant à la trame verte et bleue et à la qualité des paysages : perspectives, alignements arborés, canaux...
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 25/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Espaces verts
+Biodiversité
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e2c-restaurer-lecologie-et-le-paysage-des-grands-/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>111676</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remise en état des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Montagne
+Risques naturels
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce62-restaurer-des-sites-naturels-et-des-itinerair/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>97609</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux naturels situés sur le domaine public des collectivités</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre global de la stratégie départementale pour la biodiversité, l&amp;#039;objectif est d&amp;#039;aider les collectivités  à
+ préserver les milieux naturels situés sur leur domaine public, répertoriés comme espaces naturels sensibles ou présentant un intérêt en matière de biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Création, amélioration et adaptation des équipements de prévention tels que pistes et points d&amp;#039;eau, création des zones débroussaillées nécessaires à la protection et au bon fonctionnement de ces équipements (bandes débroussaillées de sécurité, pares-feux).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de sylviculture préventive (élagage et broyage de la végétation concurrente et des rémanents).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Frais d&amp;#039;assistance, de conception du projet, études préalables, maîtrise d&amp;#039;œuvre dans la limite de 12% du montant hors taxes des dépenses éligibles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépense non éligible :
+ &lt;/strong&gt;
+ Tous travaux d&amp;#039;entretien général
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/prevention-des-risques-majeurs-en-milieux-naturels-sensibles</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement durable - Direction Développement, Environnement et Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Annick Aymes de Boeck, Secrétaire
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:annick.aymesdeboeck&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  annick.aymesdeboeck&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel :
+ 04.68.11.67.31
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/99eb-preserver-les-milieux-naturels-situes-sur-le-/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>97357</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  améliorer les ressources en eau, en qualité et en quantité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  préserver et valoriser les zones humides du département.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dépenses éligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création de réserves de substitution (Travaux et études préalables).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;entretien régulier des ouvrages hydrauliques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de recalibrage de canaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux visant à gérer la fréquentation touristique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la gestion de l&amp;#039;espace,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préconisés dans le cadre de mesures compensatoires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.38
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  eau&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>94499</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de connexion à la nature et de conservation de la nature et des espèces</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Fondation Nature &amp; Découvertes</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J119" s="1" t="inlineStr">
+        <is>
+          <t>De 6000 à 15000€</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les Comités majeurs soutiennent des projets phares et expérimentaux, co-construits avec les associations, répondant aux enjeux forts en matière de biodiversité pour l&amp;#039;un et de pédagogie active au contact de la nature pour l&amp;#039;autre. Chacun est composé d&amp;#039;un jury d&amp;#039;experts de la société civile (scientifiques, pédagogues, spécialistes dans leur domaine) et de salariés Nature &amp;amp; Découvertes naturalistes et passionnés. Chaque comité annuel examine entre 10 et 20 propositions présélectionnées par l&amp;#039;équipe de la Fondation qui seront financés à partir de 6 000 € et jusqu&amp;#039;à 15 000 € pour les projets à portée nationale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Pédagogie active au contact de la nature » soutient des projets référents en matière de connexion à la nature. Il se réunit au mois de juin pour voter les dotations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le comité « Biodiversité » soutient de projets référents en matière de conservation de la nature et des espèces. Il se réunit au mois d&amp;#039;octobre pour sélectionner les lauréats.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Comité « Coup de main » soutient des initiatives de protection, de sensibilisation et d&amp;#039;éducation à la nature ordinaire ou remarquable en ciblant des projets de terrain à dimension locale, avec une forte part de bénévolat, pour réaliser des actions concrètes.
+ Il est composé d&amp;#039;un jury tournant de 20 salariés passionnés de nature issu des équipes de Nature &amp;amp; Découvertes et accompagnés d&amp;#039;experts. Ils se réunissent au fil des saisons : en février, avril, juillet et octobre pour voter le financement des projets compris entre 500 € et 3 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Dates de dépôt des candidatures : tout au long de l&amp;#039;année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Fondation finance des demandes se situant sur les territoires français, belge et luxembourgeois. Ces projets sont proposés par des associations à but non lucratifs et concernent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La protection de la nature : Étude, inventaire ou réintroduction en statut précaire de conservation. Aménagement, réhabilitation ou acquisition d&amp;#039;un site naturel, soutien aux initiatives émergentes respectueuses de la biodiversité cultivée. Campagne de sensibilisation à la biodiversité impliquant le grand public ou un public ciblé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La reconnexion à la nature : Projets menés en pédagogie de projets débouchant sur la réalisation d&amp;#039;outils ou d&amp;#039;action adaptées au public cible.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Arts plastiques et photographie
+Forêts
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATTENTION, LA FONDATION NE FINANCE PAS LES PROJETS :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  proposés par des personnes individuelles, des structures commerciales ou collectrices d&amp;#039;impôts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  déjà réalisés lors de l&amp;#039;attribution des subventions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à but lucratif, promotionnel ou publicitaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de fin d&amp;#039;études, de thèses ou de mémoires universitaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;édition de livre ou de film ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  à caractère personnel comme un voyage, un tour du monde, une participation à un rallye...
+ &lt;/li&gt;
+ &lt;li&gt;
+  événementiels (festivals, rencontres, classes vertes...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+REMARQUE : LES PROJETS À CARACTÈRE SOCIAL ET/OU SOCIÉTAL SONT LES BIENVENUS TANT QUE L&amp;#039;OBJECTIF PRINCIPAL RESTE CENTRÉ SUR LA PROTECTION OU LA DÉCOUVERTE DE LA BIODIVERSITÉ DE PROXIMITÉ.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V164" s="1" t="inlineStr">
-[...12 lines deleted...]
-animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation.natureetdecouvertes.com/les-projets/les-dispositifs-de-la-fondation/</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://fondation-nature-decouvertes.optimytool.com/fr/user/login/</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour candidater :
+ &lt;a href="https://fondation-nature-decouvertes.optimytool.com/fr/user/login/" rel="noopener" target="_blank"&gt;
+  https://fondation-nature-decouvertes.optimytool.com/fr/user/login/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>flavie.berdu@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ace8-soutien-aux-projets-par-la-fondation-nature-e/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/06/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>103417</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité en Île-de-France</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I120" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques terrestres
+  &lt;/strong&gt;
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pollinisateurs sauvages,
+  &lt;/strong&gt;
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Trame noire et faune nocturne,
+  &lt;/strong&gt;
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Santé et biodiversité,
+  &lt;/strong&gt;
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en investissement : 70% maximum du montant des dépenses subventionnables, plafonné à 200 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Démarche
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>103418</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Eaux et milieux aquatiques humides</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I121" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels types de projets?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise à la source des ruissellements et désimperméabilisation :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récupération des eaux de pluie
+ &lt;/strong&gt;
+ : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ eau-tramevertetbleue&amp;#64;iledefrance.fr
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>92591</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
+subventionner : 50 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
+&lt;/p&gt;
+&lt;p&gt;
+ - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acquisitions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en œuvre du plan de gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Précisions bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupement de collectivités territoriales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
+Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>79298</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion raisonnée des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de l&amp;#039;aide départementale
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;acquisition de connaissances et la définition des projets sur les milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à la restauration physique du fonctionnement des bassins versants
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de fonctionnement des bassins versants : SAGE, hydromorphologie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration du transport sédimentaire, amélioration de la continuité longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux, aménagements en vue d&amp;#039;améliorer les continuités latérales des cours d&amp;#039;eau : études préalables et travaux, y compris maîtrise d&amp;#039;oeuvre, déclaration Loi sur l&amp;#039;Eau, assistance à maîtrise d&amp;#039;ouvrage, géotechniques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de connaissances : hydrométrie, topographie, télédétection, modélisation, suivi, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : communes et leurs regroupements, syndicats mixtes et associations syndicales autorisées
+&lt;/p&gt;
+&lt;p&gt;
+ Montant total d&amp;#039;aides publiques maxi : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles : 50 000€ pour les études et 200 000€ pour les travaux. Le montant de la subvention est calculé sur la base des dépenses hors TVA sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de déroulement et à leur restitution
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande. Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du Développement Local/
+ Service Environnement Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : nathalie.marianne&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/061e-accompagner-la-gestion-raisonnee-des-milieux-/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>23856</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I124" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="J124" s="1" t="inlineStr">
+        <is>
+          <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le présent cadre d&amp;#039;intervention régional vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
+&lt;/p&gt;
+&lt;p&gt;
+ Service Aménagement Durable et Economie du Littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.67.22.78.75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>24/01/2020</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>30531</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Porter à connaissance de données relatives aux zones humides sur le territoire du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Achat et valorisation d&amp;#039;une zone humide
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une signalétique
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
+&lt;/p&gt;
+&lt;p&gt;
+ Conférence zones humides
+&lt;/p&gt;
+&lt;p&gt;
+ Continuité écologique de la traversée du Viaur
+&lt;/p&gt;
+&lt;p&gt;
+ Plan d&amp;#039;action biodiversité sur tout le territoire communal
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Biodiversité
+Paysage
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>30530</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir et mettre en œuvre la gestion durable des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes et EPCI (notamment à travers les syndicats de rivière) pour promouvoir et mettre en œuvre la gestion durable des milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques et prise en compte des enjeux : Etats des lieux, cartographie, réglementation, outils méthodologiques; programmes de travaux, PPG, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Continuités écologiques, hydromorphologie, suivis piscicoles...
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 22 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à la définition des enjeux/objectifs/actions sur les masses d&amp;#039;eau ciblées dans le cadre du PPG Cérou-Vère
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la rédaction de la déclaration d&amp;#039;intérêt général (DIG) établie dans le cadre du nouveau programme pluriannuel de gestion (PPG) de Cérou-Vère
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse de la thermie du Tescou en amont et en aval d&amp;#039;un ouvrage transversal
+&lt;/p&gt;
+&lt;p&gt;
+ Défintion des Objectifs/actions du futur programme pluriannuel de gestion (PPG) de Cérou-Vère 2022-2027
+&lt;/p&gt;
+&lt;p&gt;
+ Détermination par topographie de la pente du ruisseau de Lavergné sur la commune de Cuq-les-Vielmur
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse liée à une érosion de berges en bord de voirie communale - propositions d&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ Analyse d&amp;#039;un problème d&amp;#039;eau stagnante dans le fossé du hameau de Beauzelles
+&lt;/p&gt;
+&lt;p&gt;
+ Rédaction d&amp;#039;un mémo sur les modalités de mise en œuvre de mesures topographiques en cours d&amp;#039;eau. Formation in situ des agents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5323-promouvoir-et-mettre-en-uvre-la-gestion-durab/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>165518</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
+vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
+ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
+fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
+défis comme celui de la préservation et de la restauration de la biodiversité.
+La manière dont le paysage est perçu va en effet grandement impacter la manière
+dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
+paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
+adopte une vision systémique du paysage, intégrant à la fois des objectifs
+sociaux, économiques et environnementaux, afin de rassembler les acteurs du
+territoire autour d’une vision partagée du paysage, pour finalement mettre en
+place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
+entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
+adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
+flore, fonge et usages), en tendant vers une intervention moindre et la libre
+évolution de la végétation, favorisant l’apparition d’habitats et de ressources
+alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
+perception du paysage en tant qu’entité vivante, et non plus un élément
+adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
+pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
+l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
+peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Espaces verts
+Friche
+Accès aux services
+Santé
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
-&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y164" s="1" t="inlineStr">
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z164" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA164" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="165" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G165" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>165475</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement d'Espace Naturel Sensible pour une ouverture au public</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H165" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I165" s="1" t="inlineStr">
-[...58 lines deleted...]
-      <c r="M165" s="1" t="inlineStr">
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>Participation du Conseil Général de la Haute-Loire plafonnée à 30 %.</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nature des dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Investissement :&lt;/strong&gt;&lt;br /&gt;-  Plan d’interprétation ;&lt;br /&gt;-  Maîtrise d’œuvre des études et des travaux d’aménagements ; &lt;br /&gt;-  Travaux, équipements, mobilier.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Fonctionnement&lt;/strong&gt;&lt;br /&gt;-  Actions d’animation du site (sorties, expositions, conférences…) ;&lt;br /&gt;-  Les dépenses d’entretien courant type ramassage des déchets, nettoyage de locaux, ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-  Sites ENS actuels opérationnels doté d’un plan de gestion ;&lt;/p&gt;&lt;p&gt;-  Nouveaux sites ENS prioritaires doté d’un plan de gestion ;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;Direction Déléguée Développement Durable et Sports (3DS)
+&lt;/p&gt;&lt;p&gt;Jacques GRIMAUD, Téléphone : 04 71 07 43 56, Email :
+ &lt;a href="mailto:jacques.grimaud&amp;#64;hauteloire.fr" target="_self"&gt;
+  jacques.grimaud&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique MOREL, Téléphone : 04 71 07 40 32, Email :  &lt;a href="mailto:veronique.morel&amp;#64;hauteloire.fr"&gt;veronique.morel&amp;#64;hauteloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-lamenagement-despace-naturel-sensible-pour-une-ouverture-au-public/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB128" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2025</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>105328</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir, gérer et valoriser les espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - acquisition, gestion et valorisation des espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...29 lines deleted...]
-      <c r="R165" s="1" t="inlineStr">
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;Établissements Publics de Coopération Intercommunale&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Industriel et Commercial&lt;/li&gt;&lt;li&gt;Établissements Publics à caractère Administratif&lt;/li&gt;&lt;li&gt;Associations agréées au titre de l&amp;#039;environnement&lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU REGLEMENT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Afin d’encourager les collectivités, établissements publics, associations ou propriétaires privés à la préservation et à la valorisation des espaces naturels sensibles (ENS), le Département peut soutenir les projets en lien avec cette politique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;participation à l’acquisition de terrains situés dans un ENS par une commune ou par un établissement public de coopération intercommunale compétent&lt;/li&gt;&lt;li&gt;participation à l’aménagement et l’entretien d&amp;#039;espaces naturels, boisés ou non, appartenant aux collectivités publiques ou à leurs établissements publics et ouverts au public, ou appartenant à des propriétaires privés &lt;/li&gt;&lt;li&gt;participation à l’acquisition par une commune, un établissement public de coopération intercommunale ou le conservatoire de l’espace littoral et des rivages lacustres, de bois et forêts donnant vocation à l’attribution en propriété ou en jouissance de bois et forêts, sous réserve de leur ouverture au public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;80 % de la dépense subventionnable plafonnée à 100 000 € HT par action subventionnée et par an (taux de subvention limité à 20% pour les bâtiments)&lt;/li&gt;&lt;li&gt;déplafonnement possible dans le cadre de projets d’ampleur départementale : étude au cas par cas par l’Assemblée délibérante, selon la nature du projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont éligibles :
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...7 lines deleted...]
- &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;li&gt;le site doit être inscrit aux espaces naturels sensibles&lt;/li&gt;&lt;li&gt;Le projet doit prévoir, si possible, l&amp;#039;ouverture du site au public ou tout autre forme de sensibilisation&lt;/li&gt;&lt;li&gt;pour les aménagements, utiliser des matériaux locaux et durables&lt;/li&gt;&lt;li&gt;mettre en place des mesures efficaces de protection (statut réglementaire, réglementation par arrêté, surveillance régulière, actions de sensibilisation...)&lt;/li&gt;&lt;li&gt;toute participation du Département est subordonnée à la signature d&amp;#039;une convention de gestion du site d’une durée de 10 ans. Dans cette convention, le demandeur indiquera son engagement sur la gestion future du site, son entretien ou toute autre opération concourant à conserver, dans un état fonctionnel et pérenne (10 ans), les investissements réalisés par le Département. &lt;/li&gt;&lt;li&gt;pour les associations, un agrément est exigé au titre de l&amp;#039;environnement&lt;/li&gt;&lt;li&gt;présenter au Département un document de gestion du site&lt;/li&gt;&lt;li&gt;dans le cadre des actions habituelles de communication, s&amp;#039;engager à informer du soutien du Département de la Charente dans tous les supports utilisés, ainsi que par le biais de rapports avec les différents médias&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Actions subventionnées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;un espace naturel sensible dans un objectif non commercial, de préservation, de réhabilitation et de valorisation&lt;/li&gt;&lt;li&gt;études et inventaires du patrimoine naturel&lt;/li&gt;&lt;li&gt;élaboration d&amp;#039;un plan de gestion&lt;/li&gt;&lt;li&gt;travaux de réhabilitation, d’aménagements et d’ENS, boisés ou non&lt;/li&gt;&lt;li&gt;animation, communication, sensibilisation et éducation au patrimoine naturel des ENS&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Pour pouvoir bénéficier de cette aide, les candidats doivent déposer leur dossier complet exclusivement sur la plateforme
-[...1 lines deleted...]
-  mesdemarches.iledefrance.fr
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;--&amp;gt;Pour les collectivités territoriales (communes, EPCI) :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département&lt;/li&gt;&lt;li&gt;l’extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;la nature de l&amp;#039;opération envisagée&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs&lt;/p&gt;&lt;p&gt;o&lt;span&gt;	&lt;/span&gt;l’engagement de la collectivité à conserver les investissements réalisés (à travers l’élaboration d’une notice de gestion, ou la signature d’une convention de gestion avec un organisme agréé au titre de l’environnement) &lt;/p&gt;&lt;p&gt;--&amp;gt; Pour les établissements publics (EPIC, EPA) et les propriétaires privés :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;autres financeurs (le cas échéant)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la description du projet&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;--&amp;gt;Pour les associations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un courrier sollicitant le concours financier du Département &lt;/li&gt;&lt;li&gt;les pièces structurelles du demandeur : statuts, rapport d’activité, membres…&lt;/li&gt;&lt;li&gt;les documents financiers : budget, documents comptables, RIB…&lt;/li&gt;&lt;li&gt;tout autre document complémentaire utile à l’appréciation de la demande&lt;/li&gt;&lt;li&gt;le contrat d’engagement républicain signé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la décision attributive, sur présentation des justificatifs des dépenses réalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Une demande de prorogation de deux ans peut être sollicitée 4 mois avant la date de caducité. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/schema_espaces_naturels_acquis.pdf</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La liste des pièces attendues,
-[...33 lines deleted...]
-      <c r="S165" s="1" t="inlineStr">
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 71 22
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4eb0-acquerir-gerer-et-valoriser-les-espaces-natur/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>105330</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la mise en valeur des sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en valeur les Itinéraires de randonnées inscrits au Plan Départemental des itinéraires de Promenade et de Randonnée (PDIPR)
+&lt;/p&gt;
+&lt;p&gt;
+ Développer à l&amp;#039;échelle du territoire départemental une politique efficace de sensibilisation au patrimoine naturel, culturel et paysager, à destination du grand public et des publics scolaires du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre à disposition du visiteur des outils de découverte originaux et interactifs
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude : 45% du montant HT du coût de l&amp;#039;étude, plafonné à 10.000 € &amp;#43; 5 % pour un projet réalisé avec la participation d&amp;#039;un ou plusieurs groupes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux : 35% du montant HT du coût des travaux, plafonné à 30.000 € &amp;#43; 5 % pour la réalisation des travaux par une entreprise d&amp;#039;insertion &amp;#43; 10% pour la mise en place d&amp;#039;une accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conception du sentier de découverte : étude réalisée par un prestataire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - vérification de l&amp;#039;état et de la nature des chemins supports de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ - identification d&amp;#039;un thème en lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - nature originale et pédagogique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ - méthodologie
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - participation d&amp;#039;un ou plusieurs groupes scolaires
+&lt;/p&gt;
+&lt;p&gt;
+ - concertation avec les acteurs et partenaires locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Exécution des travaux d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - chemins inscrits au PDIPR et accessibles au public (propriété publique, servitudes ou conventions dûment signées)
+&lt;/p&gt;
+&lt;p&gt;
+ - supports d&amp;#039;interprétation et de découverte variés, interactifs, et originaux
+&lt;/p&gt;
+&lt;p&gt;
+ - volonté pédagogique, accessible à tout public
+&lt;/p&gt;
+&lt;p&gt;
+ - thème comportant un fil conducteur, intégrant une valorisation des richesses locales (naturelles, patrimoniales, culturelles...)
+&lt;/p&gt;
+&lt;p&gt;
+ - matériaux pouvant s&amp;#039;intégrer dans le contexte paysager, et respectueux de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - accessibilité des sentiers à tout public, y compris en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ - sentier compris entre 2 et 5 kilomètres
+&lt;/p&gt;
+&lt;p&gt;
+ - réalisation des travaux par une entreprise d&amp;#039;insertion
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Partie étude :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  la carte des chemins utilisés en précisant leur nature juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Partie travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude réalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales et EPCI :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : maximum de deux acomptes proportionnels au montant de l&amp;#039;opération réalisée, et jusqu&amp;#039;à 80% du montant de la subvention ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive (4 ans si phase étude préalable à l&amp;#039;aménagement)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T165" s="1" t="inlineStr">
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/sentiers_de_decouverte.pdf</t>
+        </is>
+      </c>
+      <c r="W130" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/941f-accompagner-et-soutenir-la-mise-en-valeur-des/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>105327</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux organismes du domaine des espaces naturels</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organismes de droit public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics de coopération intercommunale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux organismes dans le domaine de l&amp;#039;environnement et plus précisément dans le cadre des espaces naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature du projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement et en investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les actions relevant du domaine de l&amp;#039;énergie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement affectée :
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : Conformément à la convention ou, à défaut :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement : un an à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U165" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA165" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/organismes_espaces_naturels.pdf</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba4c-soutenir-les-organismes-du-domaine-des-espace/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="166" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G166" s="1" t="inlineStr">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>105331</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l'environnement et le développement durable en Charente</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
-Etablissement public dont services de l'Etat
-[...5 lines deleted...]
-      <c r="H166" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I166" s="1" t="inlineStr">
-[...181 lines deleted...]
-      <c r="T166" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique en faveur de l&amp;#039;environnement, le Département encourage la sensibilisation de tous les publics, en soutenant des actions, animations ou manifestations concourant à l&amp;#039;éducation à l&amp;#039;environnement et à la diffusion de la culture du développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le montant de la subvention est attribué en fonction de la nature de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  plancher de subvention : 500€
+ &lt;/li&gt;
+ &lt;li&gt;
+  plafond de subvention : 2000€ /an
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutefois, le Département pourra déplafonner sa subvention pour des projets d&amp;#039;ampleur départementale, dans la limite des crédits votés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Thématiques soutenues :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la protection de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation de l&amp;#039;eau et des zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  les trames vertes et l&amp;#039;arbre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Eligibilité des actions :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions devront concerner des animations, de la sensibilisation, des manifestations, des expérimentations ou des formations dans le respect des thématiques ci-dessus
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour tous les projets subventionnés, la lisibilité du soutien départemental devra apparaitre dans tous les supports de communication, dans la presse, dans les invitations, courriers et brochures publiées...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département ainsi que les autres financeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : 31 décembre de l&amp;#039;année sur laquelle la subvention a été attribuée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U166" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA166" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/agir_pour_environnement_et_developpement_durable.pdf</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 30 septembre
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 56
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab5d-agir-pour-lenvironnement-et-le-developpement-/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="167" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G167" s="1" t="inlineStr">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>163640</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Entreprise publique locale (Sem, Spl, SemOp)
-[...14 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région soutient le boisement et la qualité des peupliers en Nouvelle-Aquitaine dans le respect des réglementations environnementales en vigueur et des pratiques sylvicoles de gestion durable.
+&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Mettre en place de nouvelles peupleraies de qualité en alignement dans le Parc du Marais Poitevin : aider la plantation ou la replantation de peupliers en alignement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Inciter à l’élagage précoce.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;L’aide forfaitaire s’élève à 5 €/plant hors protection bovin plus 10 €/plant au titre de la protection bovine si elle est nécessaire. Elle est conditionnée à la réalisation de l&amp;#039;élagage à 3,50 m minimum dans un délai de 3 ans maximum après la plantation.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide est accordée pour 50 plants minimum et 1 200 plants maximum par an et par bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Propriétaires individuels privés et publics,&lt;/p&gt;&lt;p&gt;Propriétaires regroupés de parcelles privées ou communales,&lt;/p&gt;&lt;p&gt;Structures de regroupements (Associations Syndicales Autorisées, Associations Syndicales Libres, coopératives...) à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation des opérations.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Signer la charte populicole du Marais Poitevin en tant que document de Gestion Durable des forêts,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planter pour des raisons sanitaires des cultivars différents pour tout dossier supérieur à 3 hectares. Les cultivars femelles sont proscrits près des habitations et des zones d&amp;#039;élevage,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utiliser des cultivars figurant sur la liste « clones de peupliers éligibles aux aides de l’État pour la culture en futaie » en vigueur au moment de la plantation disponible sur le site « Peupliers de France »,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prendre en compte notamment les sujétions environnementales : Natura 2000, arrêté de biotope, monuments historiques, cahiers des charges populicoles locaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Respecter notamment les ripisylves, bandes boisées le long des berges et installer les peupliers à 5 mètres au moins des berges et des fonds voisins non boisés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’engager à mener à son terme le peuplement aidé (sauf cas de force majeure tels tempêtes, problèmes sanitaires…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réaliser les travaux de plantation et d’entretien sans avoir recours au glyphosate.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La demande d’aide doit être adressée à la Région avant le début des travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Télécharger le dossier ou se le procurer auprès des référents professionnels suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Centre Régional de la Propriété Forestière 05 46 93 00 04 / 06 89 87 79 36&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Parc Naturel Régional du Marais Poitevin 05 49 35 15 20&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Compléter le dossier avec l’aide du référent professionnel (Centre Régional de la Propriété Forestière, Parc Naturel Régional du Marais Poitevin ou autres professionnels: voir dans le formulaire) et co-signer avec lui la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Réunir les pièces complémentaires demandées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Envoyer le dossier et les pièces complémentaires à la Région par courrier (voir l&amp;#039;adresse ci-dessous) ou par mail (voir l&amp;#039;adresse dans le formulaire).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dossier est instruit par le service Forêt Bois et Papier puis présenté en Commission Permanente pour décision.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En cas d’avis favorable, un arrêté est adressé au demandeur pour lui signifier l’aide accordée et préciser les modalités de déblocage de l’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>102101</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Aménager les sites de nature ordinaire</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Calvados nature</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I134" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J134" s="1" t="inlineStr">
+        <is>
+          <t>subvention de 40% sur le montant HT des travaux d'investissement, plafonnée à 75 000 €</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lors de sa séance du 5 février 2018, le Conseil départemental a approuvé la révision de son schéma départemental des espaces naturels sensibles et proposé de nouvelles modalités d&amp;#039;accompagnement financières des projets de collectivités, en complément de son propre dispositif en faveur des espaces naturels sensibles.&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide départementale s&amp;#039;applique aux opérations de restauration de biotopes et d&amp;#039;aménagement pour l&amp;#039;accueil du public sur des sites à caractère naturel, relevant de la biodiversité dite « ordinaire ».
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide prend la forme d&amp;#039;une subvention d&amp;#039;investissement, destinée à financer la partie des interventions dédiée aux milieux naturels. Elle ne peut porter sur des aménagements à caractère strictement paysager ou ornemental dénués de plus-value avérée en termes de biodiversité.&lt;/p&gt;&lt;p&gt;Objectifs
+:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Préservation
+ou
+la restauration de milieux
+naturels existants ou la renaturation de milieux naturels dégradés&lt;/li&gt;&lt;li&gt;Existence d&amp;#039;un volet
+pédagogique structuré&lt;/li&gt;&lt;li&gt;Engagement de gestion ultérieure pérenne garantissant la
+bonne conservation
+de la biodiversité existante &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vocation finale : la mise en valeur de la biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples d&amp;#039;actions pour les SNO :​ Remise d&amp;#039;un cours d&amp;#039;eau dans son lit d&amp;#039;origine, création d&amp;#039;une mare, restauration d’une zone humide, installation d&amp;#039;un observatoire, pose de platelage, cheminement enherbé, panneau de sensibilisation à la biodiversité, fauche tardive, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
-[...139 lines deleted...]
-      <c r="AA167" s="1" t="inlineStr">
+ &lt;/p&gt;&lt;p&gt;Investissements dont la vocation est la mise en valeur de la biodiversité. Les 3 conditions suivantes doivent être respectées :&lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Partie significative du site dédiée à la préservation ou la restauration de milieux naturels existants ou la renaturation de milieux naturels dégradés
+  &lt;/li&gt;
+  &lt;li&gt;
+   Existence d&amp;#039;un volet pédagogique structuré
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement de gestion ultérieure pérenne garantissant la bonne conservation de la biodiversité existante&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/calvados-nature.html?fs=1</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Conseils techniques avant dépôt de la demande : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maria RIBEIRO, Service Espaces Naturels du Conseil Départemental du Calvados, 02 31 57 14 72&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conseils sur la constitution du dossier : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service des territoires, &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_self"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.11.25.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8e5d-amenager-les-sites-de-nature-ordinaire/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="168" spans="1:27" customHeight="0">
-[...246 lines deleted...]
-      <c r="G169" s="1" t="inlineStr">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>162417</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre des actions de protection, connaissance et/ou mobilisation pour la préserver la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppe de subventions disponibles toute l'année, au fil de l'eau</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Parc Naturel Marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H169" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I169" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N169" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Parc naturel marin dispose d&amp;#039;une enveloppe dédiée aux projets visant à&lt;strong&gt; mobiliser la population, développer durablement les activités, améliorer les connaissances et/ou protéger  les écosystèmes marins. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent concourir à l&amp;#039;atteinte d&amp;#039;une ou plusieurs de ses &lt;a href="https://parc-marin-mayotte.fr/editorial/qui-sommes-nous" target="_self"&gt;sept orientations de gestion&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Cette enveloppe s&amp;#039;adresse à des &lt;strong&gt;organismes bien structurés &lt;/strong&gt;et ayant déjà fait l&amp;#039;objet d&amp;#039;un partenariat (de tout type : technique, financier via appel à projet, événementiel, etc.) avec le Parc naturel marin. &lt;/p&gt;&lt;p&gt;Les projets peuvent s&amp;#039;étaler sur une durée de &lt;strong&gt;3 ans maximum&lt;/strong&gt;. Le montant de la subvention n&amp;#039;est pas plafonné.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Définition et/ou déploiement de (liste non exhaustive) : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Observatoires faune/flore &lt;/li&gt;&lt;li&gt;Programmes de sciences participatives&lt;/li&gt;&lt;li&gt;Mesures de protection d&amp;#039;habitats ou d&amp;#039;espèces&lt;/li&gt;&lt;li&gt;Programmes de sensibilisation impliquant la population (formation, chantiers participatifs, sciences participatives ...)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
+Sports et loisirs
+Tourisme
+Education et renforcement des compétences
+Economie circulaire
+Biodiversité
+Mers et océans
+Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T169" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet doit être en relation avec une ou plusieurs des &lt;a target="_self"&gt;sept orientations de gestion&lt;/a&gt; du Parc naturel marin de Mayotte.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X169" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://parc-marin-mayotte.fr/</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:parcmarin.mayotte&amp;#64;ofb.gouv.fr" target="_self"&gt;parcmarin.mayotte&amp;#64;ofb.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>apolline.abauzit@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-actions-de-protection-connaissance-et-ou-mobilisation-pour-la-preserver-la-biodiversite-marine/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel marin de Mayotte</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2024</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>155569</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la mise en place d’éco-pâturage sur les espaces publics</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>MISE EN PLACE D’ÉCO-PÂTURAGE SUR LES ESPACES PUBLICS</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I136" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J136" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- aidesfinancieres&amp;#64;eaureunion.fr
+ Accompagner les collectivités qui souhaitent mettre en place l&amp;#039;éco-pâturage sur certains de leurs espaces verts (hors espaces naturels d&amp;#039;intérêt écologique).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Agriculture et agroalimentaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures intercommunales et autres groupements de collectivités (hors Métropole et communauté urbaine)&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études préalables, plans et outils de communication associés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de la parcelle nécessaires à l&amp;#039;accueil des animaux et à la sécurité : abris, abreuvoirs, clôtures...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses exclues :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition ou location d&amp;#039;animaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation de service pour la surveillance ou la gestion des animaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement des aménagements, entretien courant...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Plancher/plafond :
+&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de dépenses éligibles : 1.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de dépenses éligibles : 30.000€ HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+NB: Au titre d&amp;#039;un même exercice budgétaire, un maître d&amp;#039;ouvrage ne peut pas présenter plus d&amp;#039;une demande de subvention relevant de ce dispositif.</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/mise-en-place-decopaturage-sur-les-espaces-publics/</t>
+        </is>
+      </c>
+      <c r="W136" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0233-modele/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="170" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G170" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>153949</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Financer l'entretien et la restauration des rivières</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Entretien et restauration des rivières</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...12 lines deleted...]
-      <c r="L170" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I137" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 25</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Permettre la préservation de la fonctionnalité des zones humides.
-[...341 lines deleted...]
- années, le Département développe une politique qui vise à :
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien des cours d&amp;#039;eau, aménagements facilitant la libre circulation des poissons migrateurs, études liées à la mise en valeur des milieux aquatiques, postes de gardes-rivières.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La politique d&amp;#039;aide du conseil départemental à l&amp;#039;entretien des cours des rivières et la valorisation des cours d&amp;#039;eau se décline de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
+   entretien des cours d&amp;#039;eau : 20% du montant HT des travaux (curage non pris en compte),
   &lt;/li&gt;
   &lt;li&gt;
-   participer à la restauration physique du fonctionnement des bassins versants.
+   aménagement facilitant la libre circulation des poissons migrateurs : 2 % du montant HT des travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les arasements de barrage ne sont pas éligibles aux aides.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   études liées à connaissance et la mise en valeur des milieux aquatiques : 10% du montant HT de l&amp;#039;étude,
+  &lt;/li&gt;
+  &lt;li&gt;
+   postes de rivières : 25% du montant HT de l&amp;#039;investissement initial (plafonné à 4000 €de subvention) - uniquement pour les secteurs non pourvus jusque là de techniciens rivières.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au porteur de projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son coût prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les noms et coordonnées du responsable du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la délibération de l&amp;#039;organe compétent de la collectivité territoriale ou de l&amp;#039;organisme public approuvant le projet d&amp;#039;investissement et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au projet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; une notice explicative indiquant de façon précise :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   son objet, les objectifs poursuivis et les résultats attendus et son insertion dans la stratégie de développement local,
+  &lt;/li&gt;
+  &lt;li&gt;
+   sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détaillés dans la demande),
+  &lt;/li&gt;
+  &lt;li&gt;
+   dans le cas d&amp;#039;un investissement physique, l&amp;#039;estimation de son coût de fonctionnement éventuel après mise en service,
+  &lt;/li&gt;
+  &lt;li&gt;
+   s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel ; s&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas où le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème),
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; les autorisations préalables requises par la réglementation en vigueur et nécessaires à l&amp;#039;instruction du dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces relatives au financement du projet :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues,
+  &lt;/li&gt;
+  &lt;li&gt;
+   pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu,
+  &lt;/li&gt;
+  &lt;li&gt;
+   une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet ; éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation,
+  &lt;/li&gt;
+  &lt;li&gt;
+   selon le cas, une attestation du porteur de projet selon laquelle il n&amp;#039;est pas assujetti et ne récupère pas la taxe ajoutée,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les coordonnées du payeur (RIB).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M172" s="1" t="inlineStr">
-[...58 lines deleted...]
-      <c r="O172" s="1" t="inlineStr">
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R172" s="1" t="inlineStr">
-[...45 lines deleted...]
-      <c r="S172" s="1" t="inlineStr">
+      <c r="S137" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...65 lines deleted...]
-      <c r="L173" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/entretien-et-restauration-des-rivieres/</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  COORDONNÉES DU SERVICE POLITIQUE TERRITORIALE
  &lt;/strong&gt;
- &lt;br /&gt;
-[...4 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Océane Vasseur
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de gestion de l&amp;#039;espace et des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ 98 route de candol, 50000 Saint-Lô
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 95 25
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
+  CONTACT TECHNIQUE (SERVICE INSTRUCTEUR)
  &lt;/strong&gt;
- &lt;br /&gt;
-[...142 lines deleted...]
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;
+&lt;p&gt;
+ Blaise Micard
+&lt;/p&gt;
+&lt;p&gt;
+ Service du patrimoine et de la gestion des milieux naturels
+&lt;/p&gt;
+&lt;p&gt;
+ 98 route de candol, 50000 Saint-Lô
+&lt;/p&gt;
+&lt;p&gt;
+ 02 33 05 97 89 Lien externe
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y173" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA173" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/865e-entretien-et-restauration-des-rivieres/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="174" spans="1:27" customHeight="0">
-      <c r="A174" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>152463</v>
       </c>
-      <c r="B174" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Aider à la préservation de la biodiversité</t>
         </is>
       </c>
-      <c r="D174" s="1" t="inlineStr">
+      <c r="D138" s="1" t="inlineStr">
         <is>
           <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G174" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H174" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I174" s="1" t="inlineStr">
+      <c r="I138" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J174" s="1" t="inlineStr">
+      <c r="J138" s="1" t="inlineStr">
         <is>
           <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
         </is>
       </c>
-      <c r="K174" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L174" s="1" t="inlineStr">
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M174" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N174" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O174" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R138" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -30827,2032 +28756,3411 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T174" s="1" t="inlineStr">
+      <c r="T138" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U174" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V174" s="1" t="inlineStr">
+      <c r="V138" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W174" s="1" t="inlineStr">
+      <c r="W138" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X174" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z174" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="175" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G175" s="1" t="inlineStr">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>143373</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
+ &lt;br /&gt;
+ Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles orientations retenir parmi plusieurs options techniques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment exercer les missions rattachées à la Gemapi ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages), d&amp;#039;analyse du fonctionnement des milieux aquatiques et du littoral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un expert public (à l&amp;#039;interface entre bureaux d&amp;#039;études et collectivités), garantissant neutralité de l&amp;#039;accompagnement et capacité de médiation technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &amp;gt; Préparer votre projet
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de recommandations issues de réalisations en contextes similaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la rédaction de cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les options techniques
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposition de critères d&amp;#039;évaluation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;instrumentation de sites et des modélisations associées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Vous accompagner dans l&amp;#039;exercice des missions Gemapi par
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des formations méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Former
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Saint-Malo Agglomération :
+  &lt;/strong&gt;
+  Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole :
+  &lt;/strong&gt;
+  Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>132573</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)
-[...5 lines deleted...]
-      <c r="H175" s="1" t="inlineStr">
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I175" s="1" t="inlineStr">
+      <c r="I140" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K175" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L175" s="1" t="inlineStr">
+      <c r="J140" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seront priorisés les projets portant sur des sites labellisés et présentant un caractère emblématique à l&amp;#039;échelle départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_02_fiche-action_projets_locaux.pdf</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Plan Vendée Biodiversité Climat -
-  Plantation de haies et de bosquets en zone rurale
+  Conseil départemental de la Haute-Marne
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
-[...5 lines deleted...]
-3000€ HT par hectare pour les bosquets.
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
  &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N175" s="1" t="inlineStr">
-[...137 lines deleted...]
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb7a-soutenir-les-projets-locaux-despaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="176" spans="1:27" customHeight="0">
-[...976 lines deleted...]
-      <c r="A180" s="1">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
         <v>123492</v>
       </c>
-      <c r="B180" s="1" t="inlineStr">
+      <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C180" s="1" t="inlineStr">
+      <c r="C141" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Office Français de la Biodiversité (OFB)
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G180" s="1" t="inlineStr">
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H180" s="1" t="inlineStr">
+      <c r="H141" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K180" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L180" s="1" t="inlineStr">
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N180" s="1" t="inlineStr">
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O180" s="1" t="inlineStr">
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R180" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S180" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U180" s="1" t="inlineStr">
+      <c r="U141" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V180" s="1" t="inlineStr">
+      <c r="V141" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W180" s="1" t="inlineStr">
+      <c r="W141" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X180" s="1" t="inlineStr">
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y180" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z180" s="1" t="inlineStr">
+      <c r="Z141" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA180" s="1" t="inlineStr">
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="181" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G181" s="1" t="inlineStr">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>120261</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir  les structures gestionnaires des milieux aquatiques à l'échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>FONDS DEPARTEMENTAL DE L'ENVIRONNEMENT (FDE)</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H181" s="1" t="inlineStr">
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I181" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L181" s="1" t="inlineStr">
+      <c r="J142" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aides publiques : 70%</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Au-delà de la sauvegarde et de la préservation des espaces naturels déjà identifiés, certains territoires souhaitent promouvoir de manière active :
+ Pour tenir les objectifs d&amp;#039;atteinte du bon état des eaux, une implication de tous les acteurs du territoire est nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour atteindre cet objectif et dans la continuité des politiques engagées depuis de nombreuses
+ années, le Département développe une politique qui vise à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   la renaturation de certains sites dégradés ou menacés
+   améliorer l&amp;#039;acquisition de connaissances et la définition de projets,
   &lt;/li&gt;
   &lt;li&gt;
-   la création ou la restauration d&amp;#039;infrastructures écologiques
+   participer à la restauration physique du fonctionnement des bassins versants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Acquisition de connaissances (hydrométrie, topographie,
+ télédétection, modélisation,
+ suivis ...) : 1 000 à 50 000 €,
   &lt;/li&gt;
   &lt;li&gt;
-   la valorisation de sites au potentiel biologique avéré,
+   Etudes de fonctionnement des bassins
+ versants (SAGE, hydromorphologie ...) : 1 000 à 50 000 €,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Hors étude liée à des opérations
+  foncières, inventaires zones humides, études
+  en lien avec des mesures
+  compensatoires liées à une
+  opération, élaboration/bilan PAPI.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Amélioration du transport sédimentaire, amélioration de la continuité
+ longitudinale du faciès d&amp;#039;écoulement, recréation de chenaux (études préalables et travaux compris maîtrise d&amp;#039;
+ œuvre
+ , déclaration Loi sur l&amp;#039;Eau, AMO,
+ géotechniques, ....) : 1 000 à 200 000 €,
   &lt;/li&gt;
   &lt;li&gt;
-   le changement des pratiques et des usages pour remettre l&amp;#039;environnement et la biodiversité au cœur des préoccupations.
+   Aménagement en vue d&amp;#039;améliorer les
+ continuités latérales des cours d&amp;#039;eau  (études préalables et travaux compris maîtrise d&amp;#039;œuvre, déclaration Loi sur l&amp;#039;Eau, AMO, géotechniques, ....) : 1 000 à 200 000 €,
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- Il s&amp;#039;agit aussi de garantir les mesures de gestion écologique pérennes (plans de gestion), afin de maintenir les intérêts biologiques et les fonctionnalités écologiques des habitats naturels restaurés ou créés.
-[...7 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  → Montant de l&amp;#039;aide :
+  Hors travaux d&amp;#039;entretien et travaux
+  d&amp;#039;aménagement récurrents
+  (enlèvement déchets, enlèvement
+  d&amp;#039;embâcles, entretien ripisylve,
+  lutte contre les plantes
+  envahissantes, ...), protection de
+  berges autres qu&amp;#039;en génie
+  végétal, protection
+  contre les
+  inondations, restauration
+  de la ripisylve, mesures compensatoires, animation.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- - Pour les études :
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;opération ne doit être ni engagée ni avoir
+ fait l&amp;#039;objet d&amp;#039;un bon de commande au moment du dépôt de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les études, les services du Département doivent être associés à l&amp;#039;élaboration du
+ cahier des charges, aux réunions de déroulement ainsi qu&amp;#039;à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux maximum toutes aides publiques confondues ne doit pas dépasser 70%.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant le travail réalisé en régie :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   40% du montant des études mentionnées à l&amp;#039;article 3 et des dépenses de maîtrise d&amp;#039;oeuvre.
+   le montant des travaux doit être équivalent à une fourchette de
+ prix habituellement pratiquée par des entreprises pour des opérations similaires
+ ,
   &lt;/li&gt;
   &lt;li&gt;
-   L&amp;#039;aide sera plafonnée à 20 000 € pour les études cumulées, dépenses de maîtrise d&amp;#039;oeuvre comprises.
+   le pétitionnaire doit fournir une attestation signée du Président de la
+ structure mentionnant le nombre d&amp;#039;heures effectuées par personne et le taux horaire appliqué,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ils ne doivent pas dépasser 30% de la dépense subventionnable,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la main d&amp;#039;
+ œuvre
+ (y compris charges),
+ les frais de déplacement, les dépenses ponctuelles directement liées à la mission, excepté les frais liés au fonctionnement général de la structure, peuvent être intégrés,
+  &lt;/li&gt;
+  &lt;li&gt;
+   ces prestations doivent être ré-imputées en section d&amp;#039;investissement (attestation du
+ Trésorier à l&amp;#039;appui).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- - Pour les travaux et investissements :
-[...14 lines deleted...]
- L&amp;#039;aide cumulée sera plafonnée à 400 000 € pour les travaux de reconquête en tant que tels.
+ L&amp;#039;opération devra être réalisée dans un délai de 2 ans à compter de la notification.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M181" s="1" t="inlineStr">
-[...108 lines deleted...]
-      <c r="S181" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T181" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X181" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Département de la Vendée
-[...13 lines deleted...]
-  nature&amp;#64;vendee.fr
+ Catherine LABAT - Cheffe de Service Environnement, Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:catherine.labat&amp;#64;ha-py.fr" rel="noopener" target="_blank"&gt;
+  catherine.labat&amp;#64;ha-py.fr
  &lt;/a&gt;
+ - 05 62 56 70 10 - 06 21 03 80 03
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y181" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA181" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5269-soutenir-les-structures-gestionnaires-des-mil/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2022</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="182" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G182" s="1" t="inlineStr">
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>119761</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I143" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
+ &lt;br /&gt;
+ biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
+&lt;/p&gt;
+&lt;p&gt;
+ Création de noues plantées en bordure de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ Création de toitures végétalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Création de chaussées à struture réservoir
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
+ &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
+  https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déconnexion des eaux pluviales :
+&lt;/p&gt;
+&lt;p&gt;
+ - du réseau unitaire d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>Jean-Philippe KARPINSKI
+&lt;br /&gt;
+Chef de la Mission Mer du Nord
+&lt;br /&gt;
+jp.karpinski&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+François BLIN
+&lt;br /&gt;
+Chef de la Mission Picardie
+&lt;br /&gt;
+f.blin&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Ludovic LEMAIRE
+&lt;br /&gt;
+Chef de la Mission Littoral
+&lt;br /&gt;
+l.lemaire&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé CANLER
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>116530</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la fonctionnalité des écosystèmes</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H182" s="1" t="inlineStr">
+      <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I182" s="1" t="inlineStr">
+      <c r="I144" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de restauration écologique et de préservation des cours d’eau, des zones humides ou des habitats de milieux aquatiques, …&lt;br /&gt;Sont exclues les actions de continuité écologique ou en lien direct et substantiel avec les inondations ou la protection des biens et des personnes, les actions régulières et récurrentes ou d’entretien.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/programme-du-bassin</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eaureunion.fr/eau-financement/demande-de-subvention</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ aidesfinancieres&amp;#64;eaureunion.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c418-copie-06h30-amelioration-de-la-continuite-eco/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2022</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>117150</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour l'acquisition, la restauration et la gestion de zones humides et des champs d'expansion des crues</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre la préservation de la fonctionnalité des zones humides.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre vise à vous accompagner dans l&amp;#039;identification des zones humides et champs d&amp;#039;expansion de crue jusqu&amp;#039;à leur valorisation en passant par leur restauration et leur gestion ainsi que le financement (à 80%).
+&lt;/p&gt;
+&lt;p&gt;
+ Nos propositions comprennent un porter à connaissance des zones humides du territoire, un accompagnement à la démarche d&amp;#039;identification des zones humides, des informations foncières sur ces zones humides comprenant également la procédure de récupération de biens vacants sans maître. Si la collectivité souhaite s&amp;#039;engager, l&amp;#039;accompagnement permet des prospections foncières, la réalisation de schéma de gestion et de restauration, l&amp;#039;aide à la mobilisation de subvention, l&amp;#039;accompagnement en phase travaux, notamment par des chantiers d&amp;#039;insertion, la valorisation culturelle et paysagère du site.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit pour partie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Foncier
+Risques naturels
+Appui méthodologique
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1e3-accompagner-les-collectivites-pour-lacquisiti/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB145" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>95344</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le domaine de la Gestion des Milieux Aquatiques et de la Prévention des Inondations</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie
+Agence de l'eau Rhône-Méditerranée-Corse
+Conseil départemental de l'Aude
+Syndicat Mixte des Milieux Aquatiques et des Rivières (SMMAR)</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J146" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l'intervention dépend du dispositif demandé</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude s&amp;#039;est engagé, suite à la catastrophe de Novembre 1999, dans un programme prioritaire de « Prévention et de Gestion du Risque inondation », destiné à se prémunir des effets dommageables des crues sur les zones habitées, dans un objectif de protection des personnes et des biens.
+&lt;/p&gt;
+&lt;p&gt;
+ Enrichis, par le bilan très positif de l&amp;#039;ensemble des PAPI « première génération », et dans une logique de transposition de la Directive Cadre Inondations (DCI), l&amp;#039;Etat a souhaité impulser une nouvelle dynamique PAPI. C&amp;#039;est pourquoi, le SMMAR EPTB a élaboré la maquette d&amp;#039;un PAPI 2 « seconde génération » pour les années 2015/2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira de poursuivre cette orientation stratégique sur les rivières en l&amp;#039;élargissant aux risques littoraux, et à une gestion régulière du bassin versant et des milieux aquatiques pour œuvrer à la restauration et la revalorisation de zones humides et des cours d&amp;#039;eau afin de protéger les ressources en eau et lutter contre les pollutions, mais aussi afin de préserver l&amp;#039;équilibre géomorphologique du cours d&amp;#039;eau, et sa biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de ces aides sont les collectivités territoriales et leurs groupements, les Associations Syndicales Autorisées (ASA) et leurs groupements, les Sociétés d&amp;#039;Aménagement Régionales, dans le respect de leurs compétences statutaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité des opérations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des 7 axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe
+  1
+  &lt;/em&gt;
+  &lt;em&gt;
+   :
+  &lt;/em&gt;
+  Amélioration des connaissances et renforcement de la conscience du risque ; c&amp;#039;est-à-dire poursuite de la sensibilisation auprès du grand public et des scolaires, pose de repères de crues et de laisses de mer pour la submersion marine mais aussi poursuite des études d&amp;#039;aléas...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe  2 :
+  &lt;/em&gt;
+  Amélioration de la surveillance et de la prévision des crues
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Alerte et gestion de crise; c&amp;#039;est-à-dire suivi de l&amp;#039;hydrologie superficielle et souterraine, prévision pluviométrique, renforcement des outils de gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Prise en compte du risque inondation dans l&amp;#039;urbanisme et l&amp;#039;aménagement du territoire ; c&amp;#039;est-à-dire accompagner la mise en œuvre des Plans de Prévention des Risques Inondations approuvés et assister les collectivités dans l&amp;#039;élaboration des SCOT et des schémas de ruissellement en zone urbaine et péri-urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Actions de réduction de la vulnérabilité des personnes et des biens ; c&amp;#039;est-à-dire réduire la vulnérabilité et augmenter la résilience des services publics et des entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 6 :
+  &lt;/em&gt;
+  Ralentissement des écoulements ; c&amp;#039;est-à-dire optimiser les champs d&amp;#039;expansion des crues, contrôler le transport solide, réaliser des ouvrages de rétention, et surtout réaliser des PPGBV, qui représentent à eux seuls environ la moitié de l&amp;#039;enveloppe financière du PAPI 2
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 7 :
+  &lt;/em&gt;
+  Gestion des ouvrages de protection hydraulique ; c&amp;#039;est-à-dire aménagement des berges au droit d&amp;#039;enjeux, confortement des digues et déversoirs, optimisation d&amp;#039;ouvrages existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour l&amp;#039;axe spécifique des PPGBV , les opérations devront s&amp;#039;articuler autour des 5 axes d&amp;#039;actions suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 1 :
+  &lt;/em&gt;
+  Restauration physique des cours d&amp;#039;eau : Actions visant à rechercher un fonctionnement naturel des cours d&amp;#039;eau par des actions morphologiques et sédimentaires ; libérer des espaces de mobilité des cours d&amp;#039;eau dans les secteurs définis de manière concertée en veillant à préserver les zones à enjeux ; soutenir les actions de continuité écologique par l&amp;#039;effacement ou l&amp;#039;équipement de seuils et barrages.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 2 :
+  &lt;/em&gt;
+  Gestion quantitative de la ressource en eau : développer un dispositif de  gestion quantitative de la ressource en eau conformément aux conclusions de l&amp;#039;étude sur la détermination des volumes prélevables portée sous maîtrise d&amp;#039;ouvrage du SMMAR et finalisée en 2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 3 :
+  &lt;/em&gt;
+  Reconquête de la qualité de l&amp;#039;eau : accompagner les actions de lutte contre les pollutions diffuses, notamment type phytosanitaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 4 :
+  &lt;/em&gt;
+  Zones humides : protéger et gérer les zones humides inventoriées conformément à la hiérarchisation élaborée par les plans de gestion. L&amp;#039;inventaire des zones humides mené sous maîtrise d&amp;#039;ouvrage du SMMAR sera complété sur tous les secteurs à ce jour non recensés (secteurs Orbieu-Aude médiane notamment).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Axe 5 :
+  &lt;/em&gt;
+  Gestion de la ripisylve : prévenir la formation d&amp;#039;embâcles et maintenir le développement d&amp;#039;une ripisylve équilibrée (accroître le rôle régulateur épurateur, tout en conservant le rôle protecteur, préserver le rôle de connecteur de zones humides, favoriser la biodiversité en conformité avec les inventaires réalisés dans le cadre des SAGE ou des démarches Natura 2000, PNR, ENS...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/gestion-des-milieux-aquatiques-et-prevention-des-inondations-gemapi</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ David MOURET - Chef du Service Hydraulique - Observatoire de l&amp;#039;Eau
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:david.mouret&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   david.mouret&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Alain ERADES  - Ingénieur
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  courriel :
+  &lt;a href="mailto:alain.erades&amp;#64;cg11.fr" rel="noopener" target="_blank"&gt;
+   alain.erades&amp;#64;cg11.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  téléphone : 04.68.11.67.62
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa9b-investir-dans-le-domaine-de-la-gestion-des-mi/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2021</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>165916</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, issu de la délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner en investissement des projets relatifs au réemploi, à la réparation et à la réutilisation ainsi que l’étude de leur faisabilité (hors projets liés aux emballages et contenants, au BTP, et de revente exclusive d’invendus).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle dont les TPE/PME, les acteurs de l’économie sociale et solidaire, les collectivités territoriales, les associations…&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les équipements permettant la collecte préservante et la remise en état des produits, objets et matériaux à des fins de réemploi réutilisation ;&lt;/li&gt; 	&lt;li&gt;les travaux et aménagements nécessaires à l’installation de l’activité, l’ingénierie et l’acquisition de bâtiments soumis à plafonds et conditions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il est obligatoire de contacter par mail, à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-linvestissement-pour-le-reemploi-la-reparation-et-la-reutilisation</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-le-reemploi-la-reparation-et-la-reutilisation/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>98582</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des diagnostics territoriaux de l'ESS - Observatoire de l'ESS</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information et la coordination de ses membres
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans ce cadre, elle anime l&amp;#039;Observatoire Régional de l&amp;#039;Economie Sociale et Solidaire en région qui permet d&amp;#039;exploiter et d&amp;#039;analyser les données de l&amp;#039;emploi dans l&amp;#039;ESS.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réalisation de &amp;#34;Chiffres clés&amp;#34;
+  &lt;/strong&gt;
+  – tout au long de l&amp;#039;année, l&amp;#039;ORESS répond aux demandes de ses partenaires, adhérents et de collectivités, sur la livraison de chiffres clés de l&amp;#039;ESS (essentiellement concernant le poids que représente l&amp;#039;ESS sur un territoire).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réalisation de &amp;#34;Liste des entreprises de l&amp;#039;ESS&amp;#34;
+  &lt;/strong&gt;
+  - Tout comme la demande de chiffres clés, l&amp;#039;ORESS fournit des listes des entreprises de l&amp;#039;ESS à la demande. Une cartographie peut être proposée ainsi que des listes plus détaillées selon les commandes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réalisation de diagnostics territoriaux de l&amp;#039;ESS
+  &lt;/strong&gt;
+  – réalisés à la demande, pour donner à voir la réalité de l&amp;#039;ESS sur un territoire, d&amp;#039;un point de vue quantitatif et d&amp;#039;un point de vue qualitatif (poids dans le tissu économique du territoire, analyse des statuts/ secteurs d&amp;#039;activités/ typologie des emplois/ écosystème de l&amp;#039;ESS/ initiatives/ liste et cartographie des entreprises de l&amp;#039;ESS/...) et sensibiliser les élus d&amp;#039;un territoire en vue d&amp;#039;intégrer l&amp;#039;ESS dans leurs actions/politiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réalisation d&amp;#039;études
+  &lt;/strong&gt;
+  – l&amp;#039;ORESS réalise des études sur des sujets spécifiques soit à la demande d&amp;#039;acteurs soit pour mettre en avant une situation/filière...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LES FACTEURS D&amp;#039;IMPLANTATION
+ &lt;br /&gt;
+ DES ENTREPRISES DE L&amp;#039;ESS
+ &lt;br /&gt;
+ DANS LES TERRITOIRES : http://www.cress-aura.org/sites/default/files/etude_implantation_ess_decembre_2018_vf.pdf
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cress-aura.org/presentation-1</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
+ &lt;br /&gt;
+ Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/lequipe-de-la-cress
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : Lorène Pastiau -
+ &lt;a href="mailto:lpastiau&amp;#64;cress-aura.org" rel="noopener" target="_blank"&gt;
+  lpastiau&amp;#64;cress-aura.org
+ &lt;/a&gt;
+ - 04 78 09 11 97 -
+ &lt;a rel="noopener" target="_blank"&gt;
+  info&amp;#64;cress-aura.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ff1-copie-10h43-appuyer-lemergence-de-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>97346</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Plantations de haies et de bosquets en zone rurale</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I149" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J182" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L182" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
-[...2 lines deleted...]
- La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
+ &lt;strong&gt;
+  Plan Vendée Biodiversité Climat -
+  Plantation de haies et de bosquets en zone rurale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
+15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
  &lt;br /&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N182" s="1" t="inlineStr">
-[...2 lines deleted...]
-Forêts
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Agriculture et agroalimentaire
 Biodiversité
 Paysage
-Milieux humides</t>
-[...2 lines deleted...]
-      <c r="O182" s="1" t="inlineStr">
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S182" s="1" t="inlineStr">
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections et du tuteurage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tout projet de plantations doit tenir compte de la liste des essences subventionnées par le Département
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations à proximité des zones bâties, il convient de se référer aux fascicules « Planter dans ... » réalisée par le C.A.U.E. en concertation avec la Chambre d&amp;#039;Agriculture. Ces plaquettes sont téléchargeables sur le site du CAUE (
+ &lt;a href="https://www.caue85.com" rel="noopener" target="_blank"&gt;
+  https://www.caue85.com
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
+bâtie, aux plantations de haies ou au regarnissage de haies existantes y
+compris autour des sièges d’exploitation et des bâtiments agricoles avec un
+minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
+jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
+ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
+réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
+espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
+surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
+m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+&lt;p&gt;Les
+bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
+&lt;p&gt; La
+subvention ne doit pas avoir pour objet de financer des plantations visant à se
+mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
+point de vue de la biodiversité, les plantations réalisées au minimum sur 2
+lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
+possible, la réalisation de haies sur talus et terrains en pente doit se faire
+perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
+en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T149" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>03/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>119762</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 35</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux activités économiques hors agricoles qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur réutilisation, tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Friche
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etablissements éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - usagers non domestiques de l&amp;#039;eau (hors activités agricoles), redevables de l&amp;#039;Agence depuis au moins 5
+&lt;/p&gt;
+&lt;p&gt;
+ ans pour détérioration de la qualité de l&amp;#039;eau à la date de la décision d&amp;#039;attribution de la participation
+&lt;/p&gt;
+&lt;p&gt;
+ financière,
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites et très Petites Entreprises, artisans,
+&lt;/p&gt;
+&lt;p&gt;
+ - chambres consulaires ou tout autre organisme représentatif d&amp;#039;activité économique industrielle (centres
+&lt;/p&gt;
+&lt;p&gt;
+ techniques, syndicats professionnels ... ), commerciale ou artisanale.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les surfaces imperméabilisées
+&lt;/p&gt;
+&lt;p&gt;
+ existantes traitées dans le cadre de l&amp;#039;opération doivent être supérieures ou égales à la surface d&amp;#039;éventuelles
+&lt;/p&gt;
+&lt;p&gt;
+ nouvelles imperméabilisations.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T182" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X182" s="1" t="inlineStr">
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-048_activites_economiques.pdf</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>Philippe LESAINT
+&lt;br /&gt;
+p.lesaint&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+Chargé d&amp;#039;interventions spécialisé
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé Canler
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6723-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>105329</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la plantation de haies et d'arbres</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - plantation de haies et d'arbres (hors forêts)</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Conseil départemental de la Haute-Marne
+  BENEFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales charentaises (communes, EPCI, syndicats, etc.)&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Agriculteurs (propriétaires ou fermiers)&lt;/li&gt;&lt;li&gt;Particuliers (propriétaires de parcelles agricoles)&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;La subvention du Département a pour but de favoriser la reconstitution des trames bocagères cohérentes, de renforcer la biodiversité, de réguler le régime des eaux, de limiter les îlots de chaleur, de protéger les sols contre l’érosion, de contribuer à la valorisation collective des paysages, de préserver les habitations de la dérive des produits phytosanitaires à proximité de zones agricoles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODE DE CALCUL&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+  Plantation de haies et d&amp;#039;arbres &lt;/strong&gt;&lt;strong&gt;(incluant fourniture des plants, des tuteurs et protections biosourcés et biodégradables et le paillage naturel)&lt;/strong&gt;&lt;strong&gt;  :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  haie simple : 2 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie double : 5 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;
+  haie triple : 7 € le mètre linéaire (minimum 100 m incluant au maximum 20% de fruitiers greffés)&lt;/li&gt;
+ &lt;li&gt;arbre : 4 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;li&gt;arbre fruitier greffé isolé : 8 € par arbre (plantation maximum : 100 arbres)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Frais d’adhésion et/ou expertise : &lt;/strong&gt;montant HT de l’accompagnement plafonné à 300 €.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Réalisation des travaux :&lt;/strong&gt; 80% de la dépense HT subventionnable, plafonnée à 3 000 €, hors coût de désartificialisation des sols&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plafond de subvention :&lt;/strong&gt; 80 % des frais engagés par les planteurs
+&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;
+ Plancher de subvention :&lt;/strong&gt; 500 €, toute demande inférieure ne sera pas traitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CRITERES D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;br /&gt;
+ &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères généraux : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit s’intégrer dans le cadre des objectifs de la subvention cités ci-dessus. Il doit être situé sur le territoire du département de la Charente. En cas d’opération dépassant les limites administratives du département, seule la partie charentaise sera soutenue.&lt;/p&gt;&lt;p&gt;Afin de répondre aux objectifs du règlement d’intervention, le Département se réserve le droit, à titre dérogatoire, de soutenir un projet qui ne respecterait pas scrupuleusement tous les critères dès lors qu’il aura été présenté en Comité technique (cf. Modalités d’instruction et de versement) et que celui-ci aura émis avis favorable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Localisation des plantations :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;en plein champ&lt;/li&gt;&lt;li&gt;en bordure de voirie&lt;/li&gt;&lt;li&gt;en limite de bâti agricole&lt;/li&gt;&lt;li&gt;tout autre secteur jugé pertinent pour répondre aux objectifs du Plan Arbres et Haies et du Schéma département des espaces naturels&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Attention, sont exclus du soutien du Département, les projets de plantations situées dans les espaces urbanisés à l’exception :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des projets d’aménagements d’îlots de fraîcheur ou projets similaires ;&lt;/li&gt;&lt;li&gt;des projets concourant à protéger les habitations de la dérive des produits phytosanitaires issus de zones agricoles à proximité immédiate.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire veillera à s’informer de façon exhaustive sur les zonages relatifs au secteur de plantation concerné et à respecter scrupuleusement toute règlementation ou servitude s’y appliquant (plan local d’urbanisme, site classé, site inscrit, etc.)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Contraintes liées aux plantations en bordure de routes départementales&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;au-delà de la limite du domaine départemental, il est nécessaire d’obtenir l’alignement auprès des agences départementales de l’aménagement (ADA),&lt;/li&gt;&lt;li&gt;la plantation a lieu à une distance minimale de 4 mètres de la bordure de la chaussée,&lt;/li&gt;&lt;li&gt;lorsque la route présente une fréquentation de plus de 1 500 véhicules par jour, la distance minimale est de 7 m.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Calendrier de plantations : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Novembre à mars, en s’assurant des bonnes conditions pédoclimatiques permettant d’obtenir rapidement une reprise des plants (hors période de gel ou inondation …),&lt;/li&gt;&lt;li&gt;Report exceptionnel en cas d’aléa (météo, manque de disponibilités de plants ou autre cas de force majeure).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Choix des essences :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des essences autorisées est celle publiée par le Conservatoire Botanique National Sud Atlantique. Pour les arbres fruitiers greffés, seront retenues les variétés fruitières anciennes du Sud-Ouest. Les arbres fruitiers non greffés sont considérés comme des essences classiques d’arbres et arbustes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Diversité des essences :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Haies et bosquets : 5 essences différentes au moins (veiller à mélanger les différentes strates et à inclure des essences fruitières et/ou favorables aux pollinisateurs&lt;/li&gt;&lt;li&gt;Vergers : 3 essences différentes au moins, en diversifiant parmi les variétés anciennes si possibles &lt;/li&gt;&lt;li&gt;Arbres d’alignement : possibilité de plantation monospécifique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Travail du sol :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le coût du travail du sol est compris dans le coût d’implantation. Le coût de la désartificialisation des sols n’est pas éligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Protection des plants et tuteurs : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les protections et tuteurs en plastique sont proscrits et doivent être biosourcés et biodégradables, à l’exception de ceux concernant les arbres de haut jet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Paillage : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à utiliser un paillage biodégradable pour la plantation en quantité suffisante pour un bon développement de la haie. Le bénéficiaire s’engage à regarnir le paillage si nécessaire. Dans ce cadre, l’emploi de plastique est proscrit.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Entretien de la plantation de haie :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il consiste à :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;dégager la végétation herbacée pendant les trois premières années,&lt;/li&gt;&lt;li&gt;compléter le paillage si nécessaire,&lt;/li&gt;&lt;li&gt;défourcher et élaguer les arbres de hauts jets pour obtenir une qualité bois d’œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour éviter la destruction des espèces protégées, en particulier les oiseaux nicheurs, et pour répondre aux recommandations de l&amp;#039;Office Français de la Biodiversité, le bénéficiaire s’engage à éviter toute intervention sur les haies entre le 15 mars et le 15 août, à l&amp;#039;exception de celles relatives à la sécurité des biens et des personnes.&lt;/p&gt;&lt;p&gt;Il s’engage également à ne pas détruire la haie plantée grâce à l’aide du Département.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Distance de plantation :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il est obligatoire de respecter la règlementation en vigueur relative à la distance de plantation vis-à-vis des fonds publics ou privés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux haies&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;longueur minimale de haie : 100 mètres d’un seul tenant,&lt;/li&gt;&lt;li&gt;emprise de la haie : entre 70 cm et 1 m de large,&lt;/li&gt;&lt;li&gt;distance maximale entre deux plants : 2 m.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres fruitiers&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les fruitiers y compris greffés peuvent être implantés dans le linéaire de la haie en respectant une densité maximale de 20% ; privilégier les essences locales et conservatoires : pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, ... &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;(Pour plus d’informations, se rapprocher du Domaine Agro écologique de Barolle à MONTESQUIEU 47130 - ex Conservatoire végétal régional de Nouvelle-Aquitaine)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux vergers de variétés anciennes&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;seules les collectivités sont éligibles. Un maximum de 100 arbres fruitiers greffés d’essences locales et conservatoires peut être subventionné (pommier, poirier, prunier, cerisier, pêcher, châtaignier, noyer, noisetier, abricotier, amandier, cognassier, figuier, néflier, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques à la dérive des produits phytosanitaires&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les caractéristiques des plantations proposées par les structures doivent être en adéquation avec l’objectif (argumentation à présenter en comité technique). &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères spécifiques aux arbres&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;les projets visant à compléter les haies existantes (dents creuses) ou les arbres isolés seront privilégiés.&lt;/p&gt;&lt;p&gt;Attention : Les projets d’agroforesterie ne sont pas éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant, l&amp;#039;extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  les éléments techniques du projet de plantation (formulaire spécifique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tous les devis qui entrainent un coût pour le planeur (plants, paillage, implantation et protection)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des factures acquittées,&lt;/li&gt;&lt;li&gt;l&amp;#039;attestation sur l&amp;#039;honneur du bénéficiaire,&lt;/li&gt;&lt;li&gt;des visuels certifiant que la réalisation de la plantation est conforme au dossier subventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
-[...7 lines deleted...]
-  service.agriculture&amp;#64;haute-marne.fr
+ --&amp;gt; Modalités particulières d&amp;#039;instruction :
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de subventions doivent être établies par les structures en charge du dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la Chambre d&amp;#039;agriculture de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre d&amp;#039;Etude Technique Environnemental et Forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Prom&amp;#039;haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association pour la Mise en Valeur des Forêts du Sud Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de Bassin etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Celles-ci présentent les projets de plantation et transmettent le formulaire au Département dûment complété 15 jours avant la tenue des comités techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Examen des dossiers par le comité technique :
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers recevables sont présentés lors de la réunion d&amp;#039;un comité technique, au cours de laquelle chaque structure dispose d&amp;#039;une voix. Ce comité émet un avis simple sur les projets présentés en fonction des conditions techniques de plantation et de leur intérêt environnemental et paysager. Il est composé des structures suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le Centre Régional de la Propriété Forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Direction Départementale des Territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association Charente Nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  la Fédération des Chasseurs de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  le CAUE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hennessy
+ &lt;/li&gt;
+ &lt;li&gt;
+  Grand Angoulême
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dates de réunion du comité technique sont fixées par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ → Modalités de versement :
+&lt;/p&gt;
+&lt;p&gt;Les paiements relatifs aux plantations
+sont effectués en un versement.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le paiement du solde
+intervient après dépôt des pièces justificatives dans le portail
+« Subvention 16 » (cf. PIECES A FOURNIR) et traitement par les
+services du Département qui rédigent un procès-verbal. Celui-ci est cosigné par
+le bénéficiaire uniquement en cas de réception in situ.&lt;/p&gt;&lt;p&gt;
+ Les travaux des bénéficiaires ayant fait une demande de solde avant l&amp;#039;été sont réceptionnés dès l&amp;#039;automne par les services du Département ou par tout autre technicien habilité par le Département. La réception fait l&amp;#039;objet d&amp;#039;un procès-verbal, cosigné par le planteur.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour que la réception soit conforme, la plantation doit être réalisée et correspondre au descriptif de projet approuvé par le comité technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations de haies, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 80 % sans trouées de plus de 10 mètres
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire conforme au projet, avec une tolérance de 5 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un entretien suffisant pour permettre à la haie de se développer
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les plantations d&amp;#039;arbres d&amp;#039;alignement ou de verger, ces dernières doivent présenter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un taux de reprise d&amp;#039;au moins 90 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  un linéaire ou dispositif conforme au projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La conformité des réceptions déclenche le versement des subventions des plantations.&lt;/p&gt;
+&lt;p&gt;
+ Si la réception s&amp;#039;avère non conforme, le bénéficiaire devra effectuer les restaurations et compléments nécessaires et tenir informé le Département de la fin des travaux. Le planteur pourra néanmoins solliciter le versement de la partie conforme de la haie, mais ne pourra bénéficier du reste de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Si toutefois, la réfaction entraine un calcul de la subvention inférieur à 500 €, le projet ne pourra être financé par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra être achevé et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive. Au-delà de ce délai de deux ans, le projet est considéré comme abandonné.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet peut s&amp;#039;échelonner sur deux années afin d&amp;#039;atteindre le plafond des 500 €. Il constitue alors une seule et même demande.
+&lt;/p&gt;&lt;p&gt;Contrôle :&lt;/p&gt;&lt;p&gt;Le Département se réserve le droit de
+procéder à des contrôles concernant la conformité des travaux réalisés (nombre
+de plants vivants, paillage, tuteurs et protections). Le bénéficiaire est
+informé qu’à l’issue des contrôles, si les plantations ne sont pas conformes au
+projet déposé et pour lequel la subvention a été octroyée, il est dans
+l’obligation d’effectuer à ses frais les travaux de mise en conformité
+(entretien, paillage, regarni, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/02-Au_quotidien/03-Dispositifs_de_subventions/plantation_haies_arbres.pdf</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Guide des aides :
-[...1 lines deleted...]
-  http://www.haute-marne.fr/guidedesaides/
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Schéma des espaces naturels - plantation de haies et d&amp;#039;arbres (hors forêt)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 94&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Toute correspondance doit être adressée à :
-[...12 lines deleted...]
- 52905 CHAUMONT Cedex 9
+ &lt;strong&gt;
+  COMMUNICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communication sur le projet financé doit systématiquement se faire en prenant l&amp;#039;attache du Département et à minima en mentionnant son soutien au projet, sous peine de révision de l&amp;#039;octroi de l&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est conditionnée au respect des points suivant :
+&lt;/p&gt;
+&lt;p&gt;
+ -	la communication presse possible uniquement après contact et validation du Département
+&lt;/p&gt;
+&lt;p&gt;
+ -	toute communication écrite ou orale doit mentionner l&amp;#039;aide du Département
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y182" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA182" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b68a-accompagner-et-soutenir-la-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB151" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="183" spans="1:27" customHeight="0">
-      <c r="A183" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>101201</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la plantation de haies</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I152" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département du Calvados facilite la création ou la restauration de haies au travers d&amp;#039;aides aux collectivités, exploitants agricoles, associations et particuliers.
+&lt;/p&gt;
+&lt;p&gt;
+ Éléments incontournables de nos paysages normands, les haies assurent une protection des cultures contre le vent, diminuent l&amp;#039;érosion des terres et permettent la régulation du régime des eaux. Elles sont également d&amp;#039;une grande utilité pour préserver la faune et la flore de nos territoires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Nature des travaux aidés
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  création de haies bocagères nouvelles et les opérations de reconstitution ou d&amp;#039;enrichissement de haies bocagères existantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création ou réhabilitation de talus sur un linéaire de projet de plantation de haies ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de clôtures sur un linéaire de projet de plantation de haies (fourniture et mise en œuvre).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  1. Pour les collectivités :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide à hauteur de 70% du montant HT pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fourniture et les travaux de mise en place des plants, paillages et protections gibiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux préparatoires du sol (création ou réhabilitation de talus) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture et la mise en œuvre des clôtures.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plafonds de dépenses éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Haie : 8€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec clôtures : 12€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus : 16€/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haie avec talus et clôtures : 20€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  2. Pour les porteurs de projets individuels
+ &lt;/strong&gt;
+ (exploitants agricoles, associations, particuliers ou groupement pour un projet géographiquement continu) :
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Importance des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plantation de haies : 2.30 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Talus : 1.50 €/m
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clôture : 1.50€/m
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de restauration d&amp;#039;une haie, le montant de subvention sera calculé sur la base d&amp;#039;un équivalent de linéaire planté correspondant au pourcentage de regarnissage.
+&lt;/p&gt;
+&lt;p&gt;
+ Une majoration de 20% du barème ci-dessus sera appliquée aux projets de plantations issus d&amp;#039;un plan de gestion de la haie.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations pour les projets individuels, veuillez consulter les modalités d&amp;#039;aides en vigueur :
+ &lt;a href="https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html" rel="noopener" target="_blank"&gt;
+  https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haies-.html
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  projet de plantations sur une longueur cumulée supérieure ou égale à 300m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  projet de plantations des parcelles non urbanisées et non urbanisables ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;intégralité des végétaux doit figurer
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/Liste-varietes-bocageres-eligibles-aide-haie-bocagere.pdf" rel="noopener" target="_blank"&gt;
+   dans la liste fournie
+  &lt;/a&gt;
+  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plantations de jeunes plants,
+  cépée et bourrage : hauteur limitée à 1,0 m, haut-jet : hauteur limitée à 1,5 m ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un plant par mètre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en œuvre d&amp;#039;un paillage naturel ou synthétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les talus et clôtures ne sont pas éligibles seuls et doivent être sur un linéaire de plantation de haies.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, consultez également les
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/Bocage/aides-plantation-haies-conditions-d-obtention.pdf" rel="noopener" target="_blank"&gt;
+  conditions d&amp;#039;obtention des aides.
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T152" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-a-la-plantation-de-haie-2.html</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service environnement du Département du Calvados
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:environnement&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+   environnement&amp;#64;calvados.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 57 15 68
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d69-favoriser-la-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB152" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>156131</v>
       </c>
-      <c r="B183" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Favoriser la préservation du patrimoine naturel</t>
         </is>
       </c>
-      <c r="D183" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
         </is>
       </c>
-      <c r="E183" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G183" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H183" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I183" s="1" t="inlineStr">
+      <c r="I153" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J183" s="1" t="inlineStr">
+      <c r="J153" s="1" t="inlineStr">
         <is>
           <t>- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
         </is>
       </c>
-      <c r="K183" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L183" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N183" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espaces verts
 Espace public
 Biodiversité
 Paysage
 Milieux humides</t>
         </is>
       </c>
-      <c r="O183" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R183" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères
  &lt;/li&gt;
  &lt;li&gt;
   Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
   (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
   (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Mares :
   Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
  &lt;/li&gt;
  &lt;li&gt;
   Les aménagements favorables à la biodiversité
   en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
@@ -32927,1550 +32235,946 @@
   Plafonds des dépenses subventionnables :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Mares : 8.000€ HT par mare
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements favorables à la biodiversité : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
  &lt;/li&gt;
  &lt;li&gt;
   Plantations : 50.000€ HT
  &lt;/li&gt;
  &lt;li&gt;
   Haies : 18€ HT par mètre linéaire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S183" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T183" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U183" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Seine-Maritime</t>
         </is>
       </c>
-      <c r="V183" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="W183" s="1" t="inlineStr">
+      <c r="W153" s="1" t="inlineStr">
         <is>
           <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
         </is>
       </c>
-      <c r="X183" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Seine-Maritime
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Cohésion des Territoires
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02.76.51.61.54
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
   subventions76-communesepci&amp;#64;seinemaritime.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y183" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>subventions76-communesepci@seinemaritime.fr</t>
         </is>
       </c>
-      <c r="Z183" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
         </is>
       </c>
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="184" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H184" s="1" t="inlineStr">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>163004</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’économie et les services notamment en favorisant l’innovation sociale</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I184" s="1" t="inlineStr">
-[...184 lines deleted...]
-          <t>Cohésion sociale et inclusion
+      <c r="I154" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J154" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;strong&gt;&lt;em&gt;Renforcer l’économie et les services notamment en favorisant l’innovation sociale&lt;/em&gt;&lt;/strong&gt; &amp;#34;.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Fort
+d’un dynamisme entrepreneurial, le Pays d’Ancenis entend conforter son
+positionnement économique et l’accompagner dans ses mutations et ses synergies.
+Dans ce dessein, la stratégie de développement économique local est tournée
+vers l’innovation sociale au service des emplois et du bien-vivre des
+habitants :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;En
+     capitalisant sur la dynamique existante pour la conforter et l’accompagner
+     dans ses mutations, et en développant de nouvelles filières en faveur du
+     développement durable et de l’innovation sociale,&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     permettant l’accès aux services, aux commerces et à l’artisanat pour tous
+     les habitants et en renforçant la proximité, &lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;En
+     favorisant l’expérimentation de nouvelles approches, notamment sur la
+     mutualisation ou l’itinérance.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Renforcer
+     la proximité, la modernisation et les synergies entre acteurs en
+     accompagnant les projets innovants des petites et moyennes entreprises
+     industrielles, artisanales, commerciales et des associations, et les
+     initiatives du secteur de l’économie sociale et solidaire&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser
+     le partage, la mutualisation de ressources (à titre d’exemples : espaces,
+     lieux, compétences, accès au numérique) et l’itinérance des services &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner
+     les mutations de l’économie et l’accès à l’emploi notamment par la
+     formation&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promouvoir
+     et soutenir une agriculture performante et pérenne, soucieuse de
+     l’environnement, en accompagnant ses mutations et en valorisant ses
+     initiatives et ses métiers&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développer
+     l’accès à une alimentation de qualité sur le territoire en veillant
+     notamment au renforcement des circuits courts&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles &lt;/strong&gt;:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Etudes visant à
+consolider le projet du porteur de projet dans le domaine du développement
+économique, de l’innovation sociale et des services : diagnostics
+préalables, études de faisabilité, études de marchés, par exemple&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+d’animation, de communication, d’information collective et organisation
+d’évènements &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Mise en place
+et animation de réseaux d’acteurs économiques ou associatifs &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions
+relevant du Projet Alimentaire Territorial (PAT)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;       
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Travaux de
+construction, de rénovation, achat de matériel et équipements :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;ul type="circle"&gt;
+  &lt;li&gt;&lt;span&gt;Pour développer, expérimenter des
+      productions de biens, de services, de process sur le territoire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets concourant au
+      développement des circuits courts alimentaires et les initiatives en
+      matière d’économie circulaire&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour conforter, moderniser et dynamiser
+      le commerce de proximité et l’artisanat&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets en matière de
+      mutualisation de services et d’équipements pour les entreprises, les
+      associations et autres acteurs de l’innovation sociale (notamment
+      tiers-lieux, espaces de travail partagés, dispositifs pour faciliter
+      l’accueil des salariés et de leurs familles, par exemple)&lt;/span&gt;&lt;/li&gt;
+  &lt;li&gt;&lt;span&gt;Pour des projets d’accès au commerce ou
+      au service (par le numérique ou l’itinérance par exemple)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Pour des actions d’insertion par l’emploi, de
+formation ou d’apprentissage&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Alimentation
 Commerces et services
+Formation professionnelle
+Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
 Emploi
 Attractivité économique
-Artisanat
-[...8 lines deleted...]
-      <c r="R184" s="1" t="inlineStr">
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P154" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q154" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de
+personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès
+lors que le personnel affecte au moins 5% de son temps de travail total au
+projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de
+personnel hors coûts simplifiés (gratifications des stagiaires et salaires des
+apprentis) dès lors que le personnel affecte au moins 5% de son temps de
+travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à
+disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement,
+construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou
+location de véhicule&lt;/li&gt;&lt;li&gt;Location ou
+acquisition de biens immeubles bâtis (en cas d’acquisition : dans la
+limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de
+services, prestations intellectuelles dont la formation et la communication
+(par exemple création et conception de support, édition, diffusion d’outils,
+frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de
+notaire, expertise juridique technique et financière, honoraire de tenue et de
+certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la
+Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des
+dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides
+d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects
+pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes
+éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan
+Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en
+application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n°
+2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les
+investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les
+coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les
+contributions en nature (par exemple : bénévolat) et le temps de travail dédié
+par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la
+main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux),
+sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les
+investissements acquis en crédit-bail ou équivalent (location-vente, lease
+back)&lt;/li&gt;&lt;li&gt;Les
+frais de change ;&lt;/li&gt;&lt;li&gt;Les
+investissements immobiliers dont l’acquisition est réalisée par le biais d’une
+vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de
+coût unitaires pour les dépenses de personnel : Les frais directs liés aux
+dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les
+porteurs de projet publics : les dépenses éligibles sont présentées en
+Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures
+totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le
+cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;hr align="left" size="1" width="33%" /&gt;
+&lt;p id="ftn1"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[1]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p id="ftn2"&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;[2]&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/a&gt; Extrait
+du règlement disponible sur demande&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le
+comité de programmation du GAL, selon les critères et les modalités
+préalablement définis dans sa grille de sélection. La grille de sélection est
+envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la
+sélection en comité de programmation. Les projets doivent être en cohérence
+avec la stratégie de développement LEADER. Si le projet n’obtient pas la note
+ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut
+alors pas faire l’objet d’une aide du programme LEADER.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T154" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;leader&amp;#64;pays-ancenis.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-leconomie-et-les-services-notamment-en-favorisant-linnovation-sociale/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD154" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2024</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>143307</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  → Opérations éligibles
+  Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Être titulaire d&amp;#039;un agrément IAE délivré par le CDIAE de la Drôme.
-[...75 lines deleted...]
-  Coûts de gros œuvre et de second œuvre.
+  Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T184" s="1" t="inlineStr">
+      <c r="T155" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X184" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...19 lines deleted...]
- : 07 60 31 09 54 ou 07 64 16 51 87
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA184" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="185" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G185" s="1" t="inlineStr">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>128232</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Replacer la nature au cœur des aménagements</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Ma Commune Grandeur Nature</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Eure</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...16 lines deleted...]
-      <c r="L185" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I156" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
+ Un dispositif global qui accompagne techniquement et financièrement les communes et intercommunalités qui placent la nature au cœur de leurs projets et aménagements pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
-[...12 lines deleted...]
- Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
+  Créer ou recréer des espaces de nature en ville et centres bourgs : végétalisation, renaturation, désimperméabilisation, création d&amp;#039;ilots de fraicheur, de jardins partagés, ouvriers...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager et gérer les milieux naturels des communes : restauration de mares, haies, boisements, vergers, prairies, coteaux et terrasses alluviales, zones humides, aménagement de sentiers de découverte, équipements de préservation de la faune sauvage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager des zones de transition entre les espaces urbanisés et les espaces agricoles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver la biodiversité, les rivières et les zones humides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégrer les enjeux environnementaux dans les projets d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 5 types de projets sont éligibles à l&amp;#039;accompagnement proposé dans le cadre de ce dispositif :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Participation aux rencontres du
-[...28 lines deleted...]
-&lt;p&gt;
+  Type de projet 1 : Végétalisation et renaturation des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 2 : Renaturation des espaces publics - Végétalisation des cimetières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 3 : Création de jardins partagés et solidaires, Jardins ouvriers et familiaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 4 : Aménagement et gestion des milieux naturels des communes - Renaturation de mares
+ &lt;/li&gt;
+ &lt;li&gt;
+  Type de projet 5 : Aménagement et gestion des milieux naturels des communes - Biodiversité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Biodiversité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant tout dépôt de dossier, une visite technique sera réalisée sur le terrain par le Département et/ou le CAUE27 afin de définir la place de la nature dans la commune. Pour organiser cette visite, contactez l&amp;#039;Agence de la ruralité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M185" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Eure</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://agencedelaruralite-eure.fr/</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - Club des collectivités : programme de la rencontre du 29 avril :
-[...1 lines deleted...]
-  http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
+ Agence de la Ruralité du Département de l&amp;#039;Eure
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:agencedelaruralite&amp;#64;eure.fr" target="_self"&gt;
+  agencedelaruralite&amp;#64;eure.fr
  &lt;/a&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 27 34 02 27
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N185" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="AA185" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>deera@eure.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c7-replacer-la-nature-au-cur-des-amenagements/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB156" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>CD27</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2023</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="186" spans="1:27" customHeight="0">
-[...348 lines deleted...]
-      <c r="G187" s="1" t="inlineStr">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>121004</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural de l'Oise - DETR</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H187" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K187" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L187" s="1" t="inlineStr">
+      <c r="I157" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J157" s="1" t="inlineStr">
+        <is>
+          <t>, de manière exceptionnelle, le demandeur peut solliciter l’application d'un taux majoré</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N187" s="1" t="inlineStr">
-[...94 lines deleted...]
-      <c r="X187" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
-[...210 lines deleted...]
-  &lt;/a&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
-[...101 lines deleted...]
-      <c r="N189" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Tourisme
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Emploi
 Attractivité économique
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O189" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R189" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S189" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T189" s="1" t="inlineStr">
+      <c r="T157" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U189" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V189" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Dotation-d-equipement-des-territoires-ruraux-DETR</t>
         </is>
       </c>
-      <c r="W189" s="1" t="inlineStr">
+      <c r="W157" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-detr-2023</t>
         </is>
       </c>
-      <c r="X189" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La campagne de dépôt des demandes de subvention au titre de la DETR pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées », voir le bouton candidatez.
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise, voir le bouton descriptif complet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vos interlocuteurs des services de la préfecture restent également à votre disposition pour toute demande complémentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -34578,2578 +33282,2199 @@
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Boite fonctionnelle :
  &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
   sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y189" s="1" t="inlineStr">
+      <c r="Y157" s="1" t="inlineStr">
         <is>
           <t>lucille.dechaize@oise.gouv.fr</t>
         </is>
       </c>
-      <c r="Z189" s="1" t="inlineStr">
+      <c r="Z157" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b2c3-copie-13h35-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA189" s="1" t="inlineStr">
+      <c r="AA157" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="190" spans="1:27" customHeight="0">
-[...126 lines deleted...]
-      <c r="G191" s="1" t="inlineStr">
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>101008</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...15 lines deleted...]
-      <c r="L191" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ La
  &lt;strong&gt;
-  Votre besoin
+  Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
-&lt;/p&gt;
-[...68 lines deleted...]
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y191" s="1" t="inlineStr">
-[...118 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-Musée
 Sports et loisirs
 Tourisme
-Forêts
-[...2 lines deleted...]
-Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...5 lines deleted...]
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
-Citoyenneté
-[...2 lines deleted...]
-Alimentation
 Commerces et services
-Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...1 lines deleted...]
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
-[...2 lines deleted...]
-Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O192" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R192" s="1" t="inlineStr">
+      <c r="R158" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- Pour tous les autres acteurs publics locaux, y compris les associations, les opérations d&amp;#039;investissement s&amp;#039;inscrivant dans les secteurs suivants :
+ Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Assainissement, adduction d&amp;#039;eau potable, déchets ;
-[...32 lines deleted...]
-  Les projets culturels et de valorisation du patrimoine.
+  celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un territoire d&amp;#039;un seul tenant et sans enclave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  absence de communes membres de plus de 15 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
+        </is>
+      </c>
+      <c r="W158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/hp-detr2021</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus, contactez :
+&lt;/p&gt;
+&lt;p&gt;
+ - Votre Sous-Préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Bagnères-de-Bigorre ou d&amp;#039;Argelès-Gazost
+&lt;/p&gt;
+&lt;p&gt;
+ - La Préfecture des Hautes-Pyrénées, Bureau des Relations avec les Collectivités Territoriales, si vous relevez de l&amp;#039;arrondissement de Tarbes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Téléphone : 05.62.56.64.32
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annie Latour :
+  &lt;a href="mailto:annie.latour&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
+   annie.latour&amp;#64;hautes-pyrenees.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Céline Salles :
+  &lt;a href="mailto:celine.salles&amp;#64;hautes-pyrenees.gouv.fr" rel="noopener" target="_blank"&gt;
+   celine.salles&amp;#64;hautes-pyrenees.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S192" s="1" t="inlineStr">
-[...76 lines deleted...]
-      <c r="AA192" s="1" t="inlineStr">
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.berdet@hautes-pyrenees.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a879-copie-15h01-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>DDT65</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2021</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="193" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G193" s="1" t="inlineStr">
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>92394</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Territoires d'industrie</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H193" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I193" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L193" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La DETR a pour objectif de financer la réalisation d&amp;#039;investissements dans le domaine économique, social, environnemental et touristique ou favorisant le développement ou le maintien des services publics en milieu rural.
-[...1 lines deleted...]
- En outre, la DETR peut également permettre de subventionner les études de faisabilité (hors dépenses en régie), que le projet soit, au final, réalisé ou non. Ce soutien vaudra seulement pour une année.
+ La
+ &lt;strong&gt;
+  Dotation d&amp;#039;équipement des territoires ruraux
+ &lt;/strong&gt;
+ (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M193" s="1" t="inlineStr">
-[...39 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-Musée
 Sports et loisirs
 Tourisme
+Espace public
 Voirie et réseaux
-Economie d'énergie et rénovation énergétique
+Transition énergétique
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
 Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
 Equipement public
 Bâtiments et construction
-Accessibilité
-Information voyageur, billettique multimodale
+Réhabilitation
+Logement et habitat
+Emploi
+International
+Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...23 lines deleted...]
-      <c r="R193" s="1" t="inlineStr">
+Limiter les déplacements subis</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- 1) Les communes
+ Sont éligibles à cette dotation, les communes remplissant les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  celles dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  celles dont la population est supérieure à 2 000 habitants dans les départements de métropole (3 500 habitants dans les départements d&amp;#039;outre-mer) et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole (35 000 habitants dans les départements d&amp;#039;outre-mer) et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier par habitant moyen de l&amp;#039;ensemble des communes des départements de métropole et d&amp;#039;outre-mer dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles à la DETR les établissements publics de coopération intercommunale à fiscalité propre remplissant toutes les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  avoir une population qui n&amp;#039;excède pas 50 000 habitants (métropole et départements d&amp;#039;outre-mer) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un territoire d&amp;#039;un seul tenant et sans enclave ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  absence de communes membres de plus de 15 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Enfin, sont éligibles, à titre dérogatoire, les EPCI éligibles en 2010 à la DGE des communes ou à la DDR, les syndicats mixtes de moins de 60 000 habitants composés d&amp;#039;EPCI et de communes, les syndicats de communes de moins de 60 000 habitants et les communes nouvelles dont au moins une ancienne commune était éligible à la DETR ou dont la formation s&amp;#039;est faite par regroupement de toutes les communes d&amp;#039;un même EPCI.
  &lt;br /&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...4 lines deleted...]
-  dont la population est supérieure à 2.000 habitants, sans excéder 20.000 habitants, et dont le potentiel financier moyen est inférieur à 1,3 fois le potentiel financier moyen de l&amp;#039;ensemble des communes de même strate démographique.
+&lt;p&gt;
+ Il sera tenu compte de la nature du projet et de son degré de maturité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.collectivites-locales.gouv.fr/finances-locales/dotation-dequipement-des-territoires-ruraux-detr</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Votre Sous-préfecture d&amp;#039;arrondissement, si vous relevez de l&amp;#039;arrondissement de Sarlat, Bergerac ou Nontron ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Préfecture de la Dordogne, Direction de la Citoyenneté et de la Légalité, bureau du contrôle budgétaire et des dotations de l&amp;#039;Etat, si vous relevez de l&amp;#039;arrondissement de Périgueux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- 2) Les établissements publics de coopération intercommunale à fiscalité propre (EPCI)
-[...65 lines deleted...]
- 2 rue Pierre Labonde
+ Votre dossier est à déposer via l&amp;#039;outil démarches-simplifiées:
+&lt;/p&gt;
+&lt;p&gt;
+ https://www.demarches-simplifiees.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle sur les modalités de dépôt des demandes.
+ &lt;/em&gt;
  &lt;br /&gt;
- CS 20372
-[...65 lines deleted...]
-      <c r="AA193" s="1" t="inlineStr">
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>claudine.soleilhavoup@dordogne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3195-copie-10h04-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Dordogne</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2021</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="194" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G194" s="1" t="inlineStr">
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agences de l'eau
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H194" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I194" s="1" t="inlineStr">
-[...1042 lines deleted...]
-      <c r="L201" s="1" t="inlineStr">
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M201" s="1" t="inlineStr">
-[...257 lines deleted...]
-      <c r="M202" s="1" t="inlineStr">
+      <c r="M160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N202" s="1" t="inlineStr">
+      <c r="N160" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O202" s="1" t="inlineStr">
+      <c r="O160" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R202" s="1" t="inlineStr">
+      <c r="R160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S202" s="1" t="inlineStr">
+      <c r="S160" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U202" s="1" t="inlineStr">
+      <c r="U160" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V202" s="1" t="inlineStr">
+      <c r="V160" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W202" s="1" t="inlineStr">
+      <c r="W160" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X202" s="1" t="inlineStr">
+      <c r="X160" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y202" s="1" t="inlineStr">
+      <c r="Y160" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z202" s="1" t="inlineStr">
+      <c r="Z160" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA202" s="1" t="inlineStr">
+      <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="203" spans="1:27" customHeight="0">
-      <c r="A203" s="1">
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Office Français de la Biodiversité (OFB)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W161" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC161" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>93193</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer l’émergence de coopérations</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information et la coordination de ses membres
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation aux rencontres du
+  &lt;strong&gt;
+   club des collectivités engagées pour l&amp;#039;ESS
+  &lt;/strong&gt;
+  . Le Club des collectivités pour l&amp;#039;ESS en Auvergne-Rhône-Alpes est un espace de partage d&amp;#039;expérience et d&amp;#039;échanges entre les élus et agents des collectivités et les acteurs de l&amp;#039;ESS. Chaque trimestre, une rencontre est organisée autour d&amp;#039;un enjeu de l&amp;#039;ESS. L&amp;#039;objectif : échanger, mutualiser les bonnes pratiques, s&amp;#039;inspirer des apports d&amp;#039;experts et s&amp;#039;appuyer sur les structures de l&amp;#039;ESS, afin de permettre aux collectivités de trouver des solutions à leurs problématiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous d&amp;#039;
+  &lt;strong&gt;
+   Accueil Information Orientation
+  &lt;/strong&gt;
+  proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Organisation de rencontres d&amp;#039;affaires
+  &lt;/strong&gt;
+  pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Facilitation de dynamiques collectives
+  &lt;/strong&gt;
+  en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
+  &lt;strong&gt;
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Club des collectivités : programme de la rencontre du 29 avril :
+ &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
+ &lt;/a&gt;
+ &lt;br /&gt;
+ - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
+ &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/les-esspresso
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>http://cress-aura.org</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
+ &lt;br /&gt;
+ Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/lequipe-de-la-cress
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>101575</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>S’inspirer pour développer l’entrepreneuriat social et solidaire</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une Petite Ville de demain et vous souhaitez développer des initiatives en réponse aux besoins des habitants, notamment autour des services de proximité et par la mobilisation citoyenne ?
+ &lt;br /&gt;
+ Vous souhaitez vous inspirez des innovations sociales existantes sur d&amp;#039;autres territoires ?
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;Avise - Agence d&amp;#039;ingénierie pour entreprendre autrement - vous propose un accompagnement comprenant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des webinaires de découverte autour des innovations sociales dans les petites villes et leurs modes de création.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des sessions organisées avec les services de l&amp;#039;Etat déconcentrés, pour faciliter la mise en réseau, rencontrer des projets locaux et échanger autour de vos initiatives.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un appui personnalisé, pour être conseillé, orienté et appuyé dans vos actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un programme d&amp;#039;échange entre territoires intéressés par l&amp;#039;innovation sociale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plus précisément, à partir d&amp;#039;une prise de hauteur sur les innovations, les apports et les concepts de l&amp;#039;économie sociale et solidaire dans le développement de projets de territoire, cet accompagnement vous permettra d&amp;#039;identifier des solutions concrètes pour répondre à vos besoins et d&amp;#039;être accompagné dans leur mise en œuvre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.avise.org/lavise-et-ses-programmes/nos-communautes-et-programmes/less-dans-le-programme-petites-villes-de
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/efa4-sinspirer-pour-developper-lentrepreneuriat-so/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC163" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>111707</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures du domaine de l'insertion par l'activité économique (IAE)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux structures du domaine de l'insertion par l'activité économique</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Organismes conventionnés par l&amp;#039;Etat en qualité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  atelier et chantier d&amp;#039;insertion (ACI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  entreprise d&amp;#039;insertion (EI)
+ &lt;/li&gt;
+ &lt;li&gt;
+  association intermédiaire (AI)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;activité peut être portée par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une association
+ &lt;/li&gt;
+ &lt;li&gt;
+  une commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  un établissement public de coopération intercommunale
+ &lt;/li&gt;
+ &lt;li&gt;
+  un autre organisme de droit public
+ &lt;/li&gt;
+ &lt;li&gt;
+  une structure de l&amp;#039;économie sociale et solidaire (ESS)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département souhaite apporter son soutien aux structures d&amp;#039;insertion par l&amp;#039;activité économique accueillant des allocataires du revenu de solidarité active (RSA) et jeunes majeurs accompagnés par le service d’aide sociale à l’enfance du département de la Charente.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le calcul se décompose d&amp;#039;une part fixe et d&amp;#039;une part variable.
+&lt;/p&gt;
+&lt;p&gt;
+ → Pour les ACI :
+&lt;/p&gt;
+&lt;p&gt;
+ La part fixe se compose d&amp;#039;un montant forfaitaire attribué par ETP allocataire du rSa conventionné et jeunes majeurs accompagnés par le service d’aide sociale à l’enfance du département de la Charente. Elle est fixée à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les organismes privés : 4.100 euros/ETP et par an  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les organismes publics : 2.900 euros/ETP et par an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La détermination d&amp;#039;un montant forfaitaire majoré pour les organismes privés vise à tenir compte de la différence de statut de l&amp;#039;allocataire.
+&lt;/p&gt;
+&lt;p&gt;
+ La part variable, nommée bonification au placement, est attribuée en fonction du nombre conventionné d&amp;#039;allocataire du rSa ayant une sortie positive*. Elle s&amp;#039;élève à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les organismes privés : 2.300 euros par sortie positive ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les organismes publics : 2.100 euros par sortie positive.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Pour les AI, le principe est le même que pour les ACI :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  montant forfaire de 1.800 euros/ETP et par an ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bonification au placement de 350 euros par sortie positive
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ → Pour les EI, le principe est le même que pour les ACI :
+&lt;/p&gt;
+&lt;p&gt;
+ •	montant forfaitaire de 2.800 euros/ETP et par an ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	bonification au placement de 1.400 euros par sortie positive&lt;/p&gt;
+&lt;p&gt;
+ * Est considérée comme sortie positive : la conclusion d&amp;#039;un contrat de travail à durée indéterminée (CDI), d&amp;#039;un contrat à durée déterminée (CDD) supérieure ou égale à 3 mois, d&amp;#039;une mission de travail temporaire d&amp;#039;une durée supérieure ou égale à 2 mois, l&amp;#039;entrée en formation qualifiante et la création d&amp;#039;entreprise. Les sorties seront prises en compte jusqu&amp;#039;à 3 mois après la fin du parcours au sein de la SIAE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les actions en fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont inéligibles : les demandes de subvention inférieures à 500 euros
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les organismes privés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier unique de l&amp;#039;Etat/Département « insertion par l&amp;#039;activité économique » (idem en cas de renouvellement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les organismes publics :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de délibération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier unique de l&amp;#039;Etat/Département « insertion par l&amp;#039;activité économique » (idem en cas de renouvellement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément aux dispositions de la convention signée.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de versements multiples (acompte &amp;#43; solde), le versement du solde se fera à la réception du compte rendu financier de l&amp;#039;action subventionnée. Pour les associations avec lesquelles une convention est conclue, ce compte rendu sera accompagné, si nécessaire, de la liste des clés de répartition utilisées et des comptes détaillés par activités ou actions de la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : conformément aux dispositions de la convention signée ou, à défaut, deux ans à compter de la notification de décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T164" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/06-Insertion_et_action_sociale/soutien_insertion_par_activite_economique.pdf</t>
+        </is>
+      </c>
+      <c r="W164" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Action d&amp;#039;insertion - fonctionnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : les dossiers devront avoir été déposés au plus tard le 30 décembre de l&amp;#039;année N-1
+&lt;/p&gt;
+&lt;p&gt;
+ Direction insertion et de l&amp;#039;économie sociale et solidaire ; Tél. : 05 16 09 69 54 ou 69 69
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a621-soutenir-les-structures-du-domaine-de-linsert/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>74662</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’amélioration, la rénovation et la création de logements locatifs à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations de construction, d&amp;#039;amélioration et de rénovation de logements locatifs à vocation sociale communaux ou intercommunaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer, améliorer et requalifier l&amp;#039;offre en logements communaux ou intercommunaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité (préservation de l&amp;#039;espace, recherche de densité notamment).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Amélioration et rénovation:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les logements situés en zones de montagne , les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;intervention:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à 30% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Création (construction neuve)
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Modalités d&amp;#039;intervention
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide forfaitaire de 5 000 € par logement créé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide forfaitaire de 6 000 € par logement créé pour les communes situées en zones de montagne
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de-logements-des-communes</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Gestion :
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
         <v>1053</v>
       </c>
-      <c r="B203" s="1" t="inlineStr">
+      <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Développer et diversifier l'offre des stations de montagne</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Grand Est</t>
         </is>
       </c>
-      <c r="G203" s="1" t="inlineStr">
+      <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H203" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I203" s="1" t="inlineStr">
+      <c r="I166" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J203" s="1" t="inlineStr">
+      <c r="J166" s="1" t="inlineStr">
         <is>
           <t>Plafond : 300 000 €.</t>
         </is>
       </c>
-      <c r="K203" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L203" s="1" t="inlineStr">
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par ce dispositif, la Région Grand Est décide de soutenir les projets situés sur le Massif des Vosges dans le Grand Est, afin de capter de nouvelles clientèles mais également de fidéliser celles de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de renforcer l&amp;#039;attractivité de la montagne en y développant une offre touristique durable quatre saisons, en accompagnant les opérateurs dans la diversification de leurs activités dans un contexte de changement climatique. Il s&amp;#039;agit de développer un tourisme durable qui prend en compte les impacts économiques, sociaux et environnementaux présents et futurs, au regard des besoins des visiteurs et des professionnels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N203" s="1" t="inlineStr">
+      <c r="N166" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Montagne</t>
         </is>
       </c>
-      <c r="O203" s="1" t="inlineStr">
+      <c r="O166" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R203" s="1" t="inlineStr">
+      <c r="R166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Projets éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif vise ainsi à soutenir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les investissements privés et publics destinés à renforcer et diversifier l&amp;#039;offre touristique dans les stations de ski sur une période transitoire, liée aux changements climatiques ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;amélioration des services aux visiteurs ;
  &lt;/li&gt;
  &lt;li&gt;
   les projets des collectivités et des structures privées contribuant au développement d&amp;#039;une activité et d&amp;#039;une offre touristique quatre saisons sur le massif des Vosges.
  &lt;/li&gt;
  &lt;li&gt;
   Sont éligibles, les investissements d&amp;#039;équipements touristiques structurants d&amp;#039;envergure régionale, nationale ou internationale, visant l&amp;#039;excellence dans les services proposés aux visiteurs. Ces investissements devront s&amp;#039;inscrire dans un programme pluriannuel de développement prévoyant des créations d&amp;#039;emplois.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des dépenses répondant aux objectifs visés. Les investissements liés aux enneigeurs seront étudiés pour le renouvellement du matériel existant par du matériel plus économe en eau. et en énergie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont inéligibles les dépenses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Achat de terrain et de bâtiment.
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de voirie et de parking.
  &lt;/li&gt;
  &lt;li&gt;
   Signalétique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T203" s="1" t="inlineStr">
+      <c r="T166" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U203" s="1" t="inlineStr">
+      <c r="U166" s="1" t="inlineStr">
         <is>
           <t>Grand Est</t>
         </is>
       </c>
-      <c r="V203" s="1" t="inlineStr">
+      <c r="V166" s="1" t="inlineStr">
         <is>
           <t>https://www.grandest.fr/vos-aides-regionales/developper-et-diversifier-loffre-des-stations-de-montagne/</t>
         </is>
       </c>
-      <c r="X203" s="1" t="inlineStr">
+      <c r="X166" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Siège du Conseil Régional - Strasbourg :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél. &amp;#43;33 (0)3 88 15 68 67
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Coordonnées des Maisons de la Région :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maison de la Région – Charleville-Mézières / Verdun : 22 Avenue Georges Corneau 08000 CHARLEVILLE-MÉZIÈRES – Téléphone : 03 26 70 86 30 – maison.charleville-verdun&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Service Transport : 03 26 70 77 99
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Charleville-Mézières / Verdun : 44 Rue du Ru 55000 VERDUN – Téléphone : 03 26 70 74 80 – maison.charleville-verdun&amp;#64;grandest.fr
@@ -37174,2586 +35499,527 @@
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Metz : 1 Place Gabriel Hocquard 57000 METZ – Téléphone : 03 87 61 65 49 – maison.metz&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Nancy : 4 Rue Piroux 54000 NANCY – Téléphone : 03 87 54 32 51 – maison.nancy&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Epinal : 40 Quai des Bons Enfants 88000 ÉPINAL – Téléphone : 03 87 33 62 47 – maison.epinal&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Saverne /Haguenau : 39 Rue Saint Nicolas 67700 SAVERNE – Téléphone : 03 88 03 40 80 – maison.saverne-haguenau&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Strasbourg : 26 Avenue de la Paix 67000 STRASBOURG – Téléphone : 03 88 15 67 40 – maison.strasbourg&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Sélestat : 1 Avenue de la Liberté 67600 SÉLESTAT – Téléphone : 03 88 58 41 11 – maison.selestat&amp;#64;grandest.fr
  &lt;/li&gt;
  &lt;li&gt;
   Maison de la Région – Mulhouse : 4 Avenue du Général Leclerc 68100 MULHOUSE – Téléphone : 03 89 36 67 68 – maison.mulhouse&amp;#64;grandest.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y203" s="1" t="inlineStr">
+      <c r="Y166" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z203" s="1" t="inlineStr">
+      <c r="Z166" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12da-developper-et-diversifier-loffre-des-stations/</t>
         </is>
       </c>
-      <c r="AA203" s="1" t="inlineStr">
+      <c r="AA166" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB166" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2019</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="204" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G204" s="1" t="inlineStr">
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
+Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...25 lines deleted...]
-      <c r="L204" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M204" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="O204" s="1" t="inlineStr">
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R204" s="1" t="inlineStr">
-[...91 lines deleted...]
-      <c r="L205" s="1" t="inlineStr">
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T167" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Cultures et Compagnies est une structure de l&amp;#039;économie sociale et solidaire qui  accompagne les collectivités partout en France dans la création de fermes maraîchères biologiques, productives et pédagogiques.
-[...612 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
-      <c r="Y209" s="1" t="inlineStr">
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z209" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA209" s="1" t="inlineStr">
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="210" spans="1:27" customHeight="0">
-[...33 lines deleted...]
-      <c r="L210" s="1" t="inlineStr">
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>9129</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un dispositif d'éducation musicale et orchestrale à vocation sociale (DEMOS)</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>Philharmonie de Paris</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  Démos : Dispositif d&amp;#039;éducation musicale et orchestrale à vocation sociale
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...86 lines deleted...]
-      <c r="O210" s="1" t="inlineStr">
+&lt;p&gt;
+ Projet de démocratisation culturelle s&amp;#039;adressant à des enfants issus de quartiers relevant de la politique de la ville ou de zones rurales insuffisamment dotées en institutions culturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Démos a pour but d&amp;#039;enrichir le parcours éducatif des enfants, de favoriser la transmission du patrimoine classique et de contribuer à leur bonne insertion sociale. Il est bâti sur une coopération professionnelle forte entre acteurs de la culture et du champ social.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une cohérence pédagogique et artistique globale, il propose un apprentissage de la musique classique à des enfants ne disposant pas, pour des raisons économiques, sociales et culturelles, d&amp;#039;un accès facile à cette pratique dans les institutions existantes.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque enfant se voit confer un instrument de musique pendant trois ans. Encadré par des professionnels de la musique et du champ social, il suit des cours hebdomadaires de 3 h 30 en moyenne et retrouve régulièrement les autres enfants du même territoire pour une répétition en orchestre (« tutti »).  Un grand concert est organisé en fn d&amp;#039;année dans un lieu emblématique du territoir
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Jeunesse</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R210" s="1" t="inlineStr">
+      <c r="R168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
-[...23 lines deleted...]
- 4 % en zone B1
+ Le projet s&amp;#039;adresse à des enfants de 7 à 12 ans habitants dans des quartiers relevant de la politique de la ville (QPV) ou dans des zones de revitalisation rurale (ZRR) éloignées des lieux de pratique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U210" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X210" s="1" t="inlineStr">
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://demos.philharmoniedeparis.fr/le-projet.aspx</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
-[...5 lines deleted...]
- Gestionnaire : 04 67 22 93 96
+ demos&amp;#64;philharmoniedeparis.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y210" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA210" s="1" t="inlineStr">
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>lea.landrieu@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4609-demos-dispositif-deducation-musicale-et-orche/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>Mairie de Le Bessat</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>23/10/2019</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="211" spans="1:27" customHeight="0">
-[...972 lines deleted...]
-      <c r="G217" s="1" t="inlineStr">
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>104483</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H217" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I217" s="1" t="inlineStr">
-[...425 lines deleted...]
-      <c r="L220" s="1" t="inlineStr">
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
  &lt;/li&gt;
  &lt;li&gt;
   la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
   &lt;/li&gt;
   &lt;li&gt;
    Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Type de procédure : Papier
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N220" s="1" t="inlineStr">
+      <c r="N169" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O220" s="1" t="inlineStr">
+      <c r="O169" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P220" s="1" t="inlineStr">
+      <c r="P169" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q220" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R220" s="1" t="inlineStr">
+      <c r="Q169" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises
   &lt;/li&gt;
   &lt;li&gt;
    Lycées et centres de formation
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements ESR - Organismes de recherche
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -39780,5547 +36046,5031 @@
   &lt;li&gt;
    l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
   &lt;/li&gt;
   &lt;li&gt;
    un ancrage territorial des activités économiques;
   &lt;/li&gt;
   &lt;li&gt;
    un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
   &lt;/li&gt;
   &lt;li&gt;
    la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
   &lt;/li&gt;
   &lt;li&gt;
    le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
   &lt;/li&gt;
   &lt;li&gt;
    la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S220" s="1" t="inlineStr">
+      <c r="S169" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T220" s="1" t="inlineStr">
+      <c r="T169" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U220" s="1" t="inlineStr">
+      <c r="U169" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V220" s="1" t="inlineStr">
+      <c r="V169" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
         </is>
       </c>
-      <c r="X220" s="1" t="inlineStr">
+      <c r="X169" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Service Ingéniérie économique
  &lt;br /&gt;
  Pôle Créations, transmissions
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 53 43
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y220" s="1" t="inlineStr">
+      <c r="Y169" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z220" s="1" t="inlineStr">
+      <c r="Z169" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
         </is>
       </c>
-      <c r="AA220" s="1" t="inlineStr">
+      <c r="AA169" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="221" spans="1:27" customHeight="0">
-[...1384 lines deleted...]
-      <c r="G230" s="1" t="inlineStr">
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>77376</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le tissu économique en Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...17 lines deleted...]
-      <c r="L230" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I170" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J170" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
-[...7 lines deleted...]
-&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le paysage économique du Pays Comminges Pyrénées connaît depuis plusieurs décennies des évolutions profondes. Les chocs économiques successifs, la tertiairisation de l’économie, la métropolisation, le développement des grands axes de communication, etc. ont entraîné l’économie commingeoise vers de nouvelles tendances, notamment la fragilisation de son tissu industriel traditionnel, une agriculture en recul ainsi que la diversification de son économie dans les domaines du commerce, du tourisme et des services à la personne.&lt;/p&gt;&lt;p&gt;Pour autant, le territoire doit aussi compter sur de forts potentiels à développer. Le Pays doit conforter le rôle structurant de l’agriculture, du tourisme et des services dans l’attractivité économique tout en soutenant le développement de filières d’avenir innovantes. Plus globalement, il doit renforcer son attractivité, faciliter l’installation de nouvelles entreprises et artisans et veiller à la revitalisation des centres-bourgs.&lt;/p&gt;&lt;p&gt;Les enjeux : Revitaliser les coeurs de villes et de villages ; conforter l’emploi local ; soutenir l’innovation, l’économie circulaire et l’économie sociale et solidaire.&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TYPE ET DESCRIPTION DES OPERATIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.1 Maintenir et développer le tissu économique local&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.1.1 Maintenir et développer les commerces de proximité, les activités artisanales et les savoirs faire locaux&lt;/li&gt;&lt;li&gt;2.1.2 Soutenir la (re)qualification des zones d’activités économiques du territoire&lt;/li&gt;&lt;li&gt;2.1.3 Résorber les friches commerciales, industrielles ou tertiaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.2 Soutenir les projets stratégiques, innovants et expérimentaux concourant à l’attractivité du territoire&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.2.1 Accompagner la création et le développement d’activités économiques innovantes&lt;/li&gt;&lt;li&gt;2.2.2 Développer les filières d&amp;#039;avenir&lt;/li&gt;&lt;li&gt;2.2.3 Elaborer ou réviser une stratégie de planification de développement et d’aménagement territorial.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2.3 Développer des dynamiques relevant de l’économie sociale et solidaire (ESS)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;2.3.1 Accompagner les acteurs de l’ESS dans leur développement&lt;/li&gt;&lt;li&gt;2.3.2 Développer de nouvelles méthodes de travail, accompagner vers l’emploi et la création/reprise d’entreprises&lt;/li&gt;&lt;li&gt;2.3.3 Contribuer à la lutte contre les exclusions et les inégalités, à la préservation et au renforcement du lien social.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M230" s="1" t="inlineStr">
-[...49 lines deleted...]
-Commerces et services
+      <c r="M170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’une épicerie associative, création d’une boulangerie, études sur les vacances commerciales, reconversion de friches industrielles, boutiques éphémères, etc. ;&lt;/p&gt;&lt;p&gt;- Création d’un FABLAB, installation d’unités de production d’hydrogène, etc. ;&lt;/p&gt;&lt;p&gt;- Création et mise en réseau de tiers lieux, développement du réemploi et des ressourceries, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
-Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
-Lutte contre la précarité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
 Artisanat
-Spectacle vivant
-[...3 lines deleted...]
-      <c r="O230" s="1" t="inlineStr">
+Industrie</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R230" s="1" t="inlineStr">
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;br /&gt;BENEFICIAIRES&lt;br /&gt;&lt;/strong&gt;Tous sauf SCI et particuliers.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;/p&gt;&lt;p&gt;Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Pour les projets de (re)qualification de zones d’activités et nouvelles zones d’activités, le porteur de projet devra présenter une stratégie d’aménagement durable (pré-verdissement et/ou végétalisation, mobilité douce et/ou collective, aménagement des espaces communs…)&lt;/p&gt;&lt;p&gt;2.2. Maintenir et développer le tissu économique local : Les nouvelles zones d’activités devront être compatibles avec le SCoT du PETR Pays Comminges Pyrénées. Le porteur de projet devra présenter l’avis positif de la commission Scot Du PETR Comminges Pyrénées.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;Exclusions spécifiques : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/570e-renforcer-linnovation-et-dynamiser-lattractiv/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD170" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>164097</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche Action 4</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I171" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Emploi
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q171" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T171" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD171" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>87182</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
-[...5 lines deleted...]
- Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires investit dans les acteurs de l&amp;#039;économie sociale et solidaire portant des projets d&amp;#039;agriculture urbaine, en faveur d&amp;#039;une alimentation durable, de la végétalisation des espaces urbains, de l&amp;#039;impact social et de la mise en place de circuits courts de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de développer l&amp;#039;agriculture urbaine La Banque des Territoires vous propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement de Territoires Conseils, un co-financement d&amp;#039;études d&amp;#039;ingénierie en amont ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un investissement en fonds propres et/ou quasi-fonds propres.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Alimentation
+Agriculture et agroalimentaire
+Emploi</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=Agri_argumentaire_psat</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S230" s="1" t="inlineStr">
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e400-developper-lagriculture-urbaine-agriculture-u/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>98585</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.reseau-pluriels.fr/pluriels/nos-missions/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T230" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA230" s="1" t="inlineStr">
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-pluriels.fr/</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="231" spans="1:27" customHeight="0">
-[...2037 lines deleted...]
-      <c r="E243" s="1" t="inlineStr">
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>77364</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets autour de l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G243" s="1" t="inlineStr">
+      <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H243" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L243" s="1" t="inlineStr">
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ________________________________________________________________________
-[...2 lines deleted...]
- &lt;span&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
- &lt;/span&gt;
-[...32 lines deleted...]
-      <c r="O243" s="1" t="inlineStr">
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure d’insertion par l’activité économique ou adaptée aux personnes en
+situation de handicap, une entreprise engagée dans l’inclusion numérique
+relevant ou non de l’économie sociale et solidaire, un acteur de l’économie
+circulaire ou une structure portant un projet de tiers-lieu d&amp;#039;innovation
+sociale et vous portez un projet dans l’économie inclusive ? Vous souhaitez
+bénéficier de l&amp;#039;expertise d&amp;#039;un tiers de confiance et être accompagné sur le
+long terme via des dispositifs adaptés ? La Banque des Territoires vous
+accompagne en investissant dans vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous finançons ainsi différents projets autour
+de l’économie inclusive : insertion par l’activité économique, inclusion
+numérique, tiers-lieux d’innovation sociale et économie circulaire à impact
+social. Le financement peut se faire sous forme d’investissement direct en
+fonds propres ou quasi-fonds propres. Pour les projets d’inclusion numérique,
+la Banque des Territoires soutient également l’opérationnalisation de
+programmes d’État et accompagne, finance et outille les acteurs de l’inclusion
+numérique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Economie sociale et solidaire
+Attractivité économique
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S243" s="1" t="inlineStr">
+      <c r="S174" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T243" s="1" t="inlineStr">
+      <c r="T174" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U243" s="1" t="inlineStr">
+      <c r="U174" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V243" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X243" s="1" t="inlineStr">
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=inclusion_eco_psat</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
- &lt;br /&gt;
-[...10 lines deleted...]
-      <c r="Y243" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
+  Contactez-nous à travers notre formulaire de contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z243" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA243" s="1" t="inlineStr">
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-economie-inclusive/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="244" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G244" s="1" t="inlineStr">
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>165909</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Financer des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Financement des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...64 lines deleted...]
-      <c r="O244" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagée à renforcer l’entrepreneuriat en Provence-Alpes-Côte d&amp;#039;Azur, la Région Sud déploie depuis 2019 le parcours d’accompagnement et de financement &amp;#34;Mon projet d’entreprise&amp;#34;. Il permet aux entrepreneurs et chefs d&amp;#039;entreprise du territoire d’accéder facilement à une offre adaptée à toutes les phases de vie des entreprises.&lt;br /&gt; &lt;br /&gt; Pour la période 2025-2029, la Région renouvelle son soutien aux outils financiers portés par les partenaires de &amp;#34;Mon projet d&amp;#039;entreprise&amp;#34; retenus au titre du montage financier.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S244" s="1" t="inlineStr">
-[...204 lines deleted...]
-      <c r="S245" s="1" t="inlineStr">
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les structures retenues dans le cadre du Service d’Intérêt Économique Général (SIEG) &lt;a href="https://www.maregionsud.fr/vos-aides/detail/mon-projet-dentreprise" target="_self"&gt;Mon projet d’entreprise&lt;/a&gt; au titre du montage financier&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dont le siège social ou l’établissement est situé en Provence-Alpes-Côte d’Azur et/ou réalisant une part significative de leur activité sur le territoire régional&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;À jour de leurs obligations sociales et fiscales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Agréés au titre de l’article 1511-7 du Code général des collectivités territoriales (CGCT) pour les prêts d’honneur&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ou&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Répondant à leur règlementation en vigueur pour les autres outils financiers (fonds de garantie, contre garantie, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La subvention sera attribuée en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L&amp;#039;effet levier de l’intervention régionale&lt;/li&gt; 	&lt;li&gt;La situation de trésorerie du fonds impactée par une hausse notable de l’activité et/ou du niveau de perte ou encore de l’évolution du montant moyen de prêt ou de garantie&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Seront priorisées répondant aux critères de la politique régionale en faveur de l’entrepreneuriat avec des outils financiers s’adressant aux :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Publics éloignés de l’emploi ou spécifiques (femmes, jeunes, issus des quartiers prioritaires ou de zones rurales, personnes en situation de handicap, etc.)&lt;/li&gt; 	&lt;li&gt;Secteurs d’activités porteurs d’emplois de proximité et facteur de lien et de redynamisation des territoires (artisanat, commerce, tourisme, services aux particuliers, petite industrie, silver économie, naturalité, industries créatives et culturelles en lien avec les filières stratégiques et le champ de l’économie sociale et solidaire)&lt;/li&gt; 	&lt;li&gt;Projets intégrant une logique de transition écologique (en prenant en compte les enjeux de la gestion de l’énergie, de l’eau, la réduction des déchets, de l’approvisionnement local….)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés au plus tard le 15 juin de l’année N pour une instruction au titre de l’année N.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par les services régionaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T245" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA245" s="1" t="inlineStr">
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-outils-financiers-mon-projet-dentreprise</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Portail Entreprises de la Région Sud&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de &lt;strong&gt;8h30&lt;/strong&gt; à &lt;strong&gt;12h00&lt;/strong&gt; et de &lt;strong&gt;13h30&lt;/strong&gt; à &lt;strong&gt;17h00&lt;/strong&gt; au &lt;strong&gt;0 805 805 145&lt;/strong&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-outils-financiers-mon-projet-d-entreprise/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="246" spans="1:27" customHeight="0">
-      <c r="A246" s="1">
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
         <v>103460</v>
       </c>
-      <c r="B246" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
         </is>
       </c>
-      <c r="D246" s="1" t="inlineStr">
+      <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Contrat d’aménagement régional (CAR)</t>
         </is>
       </c>
-      <c r="E246" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G246" s="1" t="inlineStr">
+      <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H246" s="1" t="inlineStr">
+      <c r="H176" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K246" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L246" s="1" t="inlineStr">
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M246" s="1" t="inlineStr">
+      <c r="M176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N246" s="1" t="inlineStr">
+      <c r="N176" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Espace public
 Jeunesse
 Cohésion sociale et inclusion
 Biodiversité</t>
         </is>
       </c>
-      <c r="O246" s="1" t="inlineStr">
+      <c r="O176" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R246" s="1" t="inlineStr">
+      <c r="R176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Communes :
   &lt;/strong&gt;
   jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    EPCI et EPT :
   &lt;/strong&gt;
   jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
  &lt;/p&gt;
  &lt;p&gt;
   Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
  &lt;/p&gt;
  Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
  &lt;br /&gt;
 </t>
         </is>
       </c>
-      <c r="S246" s="1" t="inlineStr">
+      <c r="S176" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U246" s="1" t="inlineStr">
+      <c r="U176" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V246" s="1" t="inlineStr">
+      <c r="V176" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
         </is>
       </c>
-      <c r="X246" s="1" t="inlineStr">
+      <c r="X176" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  amenagement&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y246" s="1" t="inlineStr">
+      <c r="Y176" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z246" s="1" t="inlineStr">
+      <c r="Z176" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
         </is>
       </c>
-      <c r="AA246" s="1" t="inlineStr">
+      <c r="AA176" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="247" spans="1:27" customHeight="0">
-      <c r="A247" s="1">
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>10301</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I177" s="1" t="inlineStr">
+        <is>
+          <t> Max : 3</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les CROUS des académies de Toulouse et de Montpellier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    L&amp;#039;aide en question est calculée comme suit :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opération en construction neuve réalisée en Maîtrise d&amp;#039;ouvrage directe
+  &lt;strong&gt;
+   3%
+  &lt;/strong&gt;
+  du Prix de Revient HT plafonnée à
+  &lt;strong&gt;
+   1500€
+  &lt;/strong&gt;
+  par logement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
+  &lt;strong&gt;
+   3%
+  &lt;/strong&gt;
+  du Prix de Revient HT plafonnée à
+  &lt;strong&gt;
+   2000€
+  &lt;/strong&gt;
+  par logement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   500 €
+  &lt;/strong&gt;
+  par logement (aide forfaitaire)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
+&lt;/p&gt;
+&lt;p&gt;
+ une aide directe équivalente a minima à celle de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
+&lt;/p&gt;
+&lt;p&gt;
+ Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
+&lt;/p&gt;
+&lt;p&gt;
+ 17% en zone A
+&lt;/p&gt;
+&lt;p&gt;
+ 4 % en zone B1
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>163040</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’artisanat local et les commerces de proximité du Pays d'Auge tout en encourageant les circuits courts et les modes de consommation responsables</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I178" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien qu’étant un territoire très attractif, le Pays d’Auge souffre de disparités en matière de dynamisme économique et d’accès pour tous à des services marchands de proximité. Certaines zones rurales sont en effet confrontées à des problématiques de vacances commerciales, de sous-développement du tissu artisanal et de disparition des commerces de proximité, faute de repreneurs. Participant à 6 des 59 objectifs du SRADDET, cette fiche-action rend indispensable le maintien et le renforcement des commerces de proximité et l’artisanat local afin d’assurer un développement équilibré du territoire, facteur de bien-être des habitants, d’emplois et d’attractivité touristique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Permettre à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural &lt;/li&gt;&lt;li&gt;Soutenir les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Encourager les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Soutenir les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, modernisation et développement de &lt;strong&gt;commerces de proximités et d’activités artisanales dans les centre-bourgs &lt;/strong&gt;(communes de moins de 10 000 habitants / pour les créations une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Opérations visant à réhabiliter des &lt;strong&gt;friches industrielles et économiques&lt;/strong&gt; (études)&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination/coopération entre les acteurs locaux&lt;/strong&gt; et à valoriser les démarches collectives &lt;/li&gt;&lt;li&gt;Soutien à l&amp;#039;élaboration de &lt;strong&gt;plans d&amp;#039;action locaux pour le développement économique&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Expérimentations de &lt;strong&gt;nouvelles formes de commerces innovantes&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Soutien au développement de &lt;strong&gt;lieux participatifs&lt;/strong&gt; (commerces autogérés, cafés associatifs, tiers-lieux)&lt;/li&gt;&lt;li&gt;Aides à la création ou au développement des &lt;strong&gt;petites entreprises dans le champ de l’économie sociale et solidaire (ESS) et de l’économie circulaire&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Actions visant à soutenir les diversifications/reprises/transmissions du &lt;strong&gt;« dernier commerce de proximité du village » &lt;/strong&gt;(collectivités uniquement, une étude de marché sera demandée)&lt;/li&gt;&lt;li&gt;Création, expérimentation, développement et valorisation de projets en faveur de la &lt;strong&gt;commercialisation des produits en circuits courts&lt;/strong&gt;, de la &lt;strong&gt;relocalisation de la production alimentaire&lt;/strong&gt; et de la consommation responsable, notamment dans le domaine de la restauration collective et aide à la structuration de filières locales&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Accès aux services
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité
+Attractivité économique
+Animation et mise en réseau
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet permet à la population locale de disposer sur son territoire d’une offre commerciale diversifiée de proximité, essentielle au maintien de la qualité de vie en milieu rural&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le projet soutient les entreprises de l’artisanat et de l’économie sociale et solidaire en facilitant leur création et en créant un environnement favorable à leur développement&lt;/li&gt;&lt;li&gt;Le projet encourage les démarches de mise en réseau, de transfert de connaissances et de formation dans les domaines de l’économie circulaire, des circuits courts et de l’artisanat&lt;/li&gt;&lt;li&gt;Le projet soutient les initiatives collectives visant à relocaliser l’alimentation et à sensibiliser à une alimentation saine et aux modes de consommation responsable&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : Achat de terrain bâti et non bâti, &lt;span&gt;Construction et extensions ;  &lt;/span&gt;&lt;span&gt;Travaux de rénovation énergétique sans audit énergétique préalable ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (commande publique).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reinvestir-proteger-valoriser-le-patrimoine-bati-du-pays-dauge-dans-ses-dimensions-culturelles-et-energetiques-1/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD178" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>94680</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Financer les diagnostics de territoire et études préalables aux investissement de réemploi, réparation et réutilisation</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I179" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Diagnostic de territoire ou d&amp;#039;étude préalable à un investissement de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ v
+ ous souhaitez connaître le potentiel d&amp;#039;une filière de réemploi, réparation et réutilisation sur votre territoire ou étudier la faisabilité d&amp;#039;une installation de collecte, de remise en état ou de réparation d&amp;#039;objets ou matériaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Structure impliquée dans l&amp;#039;économie circulaire :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivités et entreprises (y compris fédérations nationales ou régionales),
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structures de l&amp;#039;économie sociale et solidaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Associations,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chambres de commerce et de métiers...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les taux d&amp;#039;aide maximum peuvent varier de 50 % à 70 %,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond de l&amp;#039;assiette des dépenses éligibles : 50 000 à 100 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ 1/ Diagnostics de territoires,
+ &lt;br /&gt;
+ 2/ Études d&amp;#039;opportunité ou de faisabilité d&amp;#039;un projet d&amp;#039;équipement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Atelier de réparation au sein d&amp;#039;une recyclerie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création de nouvelles recyclerie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Développement d&amp;#039;activités spécifiques de réemploi, notamment liées aux futures filières REP,
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 3/ Étude d&amp;#039;accompagnement de projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie sociale et solidaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réalisation des études par un prestataire indépendant et spécialisé dans l&amp;#039;économie circulaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Respect du cahier es charges « Étude de faisabilité pour l&amp;#039;implantation d&amp;#039;une recyclerie.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T179" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dun-diagnostic-territoire-detude-prealable-a-investissement-reemploi</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e5a-aider-au-diagnostic-de-territoire-ou-detude-p/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC179" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>165585</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d'investissement des collectivités locales de Moselle (DETR - DSIL 2026)</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets commun DETR-DSIL 2026</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de la Moselle</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Dotation d&amp;#039;équipement des territoires ruraux (DETR) permet de 
+soutenir la réalisation des projets d&amp;#039;investissements des collectivités 
+dans le domaine économique, social, environnemental, sportif et 
+touristique ou favorisant le développement ou le maintien des services 
+publics en milieu rural. La liste des collectivités éligibles à la DETR 
+est publiée chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ La Dotation de soutien à l&amp;#039;investissement local (DSIL) permet 
+d&amp;#039;accompagner les projets d&amp;#039;investissement s&amp;#039;intégrant au sein d&amp;#039;une des
+ grandes priorités d&amp;#039;investissement définies au niveau national, ainsi 
+que les projets inscrits dans un contrat signé avec l&amp;#039;État tel qu&amp;#039;Action
+ Coeur de Ville, Petites Villes de Demain et les  PTRTE - pactes 
+territoriaux de relance et de transition écologique.
+ &lt;/p&gt;&lt;p&gt;
+ Toutes les communes et tous les EPCI de Moselle sont éligibles à la dotation de soutien à l&amp;#039;investissement public local (DSIL).
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T180" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.moselle.gouv.fr/index.php/Actions-de-l-Etat/Collectivites-controle-de-legalite-et-finances-locales/Subventions</t>
+        </is>
+      </c>
+      <c r="W180" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dépôt des dossiers de demande se fait exclusivement par voie dématérialisée à l&amp;#039;aide du formulaire Démarches Simplifiées.&lt;/p&gt;&lt;p&gt;Le formulaire demeure accessible tout au long de l&amp;#039;année pour vous permettre de déposer vos demandes et de bénéficier de l&amp;#039;accusé de réception vous permettant de démarrer vos travaux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>kevin.robert@moselle.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-d-investissement-des-collectivites-locales-de-moselle-detr-dsil-2026/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC180" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE LA MOSELLE</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2025</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I181" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J181" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T181" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W181" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB181" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC181" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>94751</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Financer des équipements de réemploi, réparation et réutilisation</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I182" s="1" t="inlineStr">
+        <is>
+          <t> Max : 55</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement des équipements de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Vous souhaitez investir pour assurer la collecte préservante, la remise en état ou la réparation d&amp;#039;objets/matériaux en vue de leur réemploi/réutilisation ou pour valoriser des invendus non alimentaires ? L&amp;#039;ADEME peut vous aider à financer les locaux et équipements nécessaires
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Structure impliquée dans l&amp;#039;économie circulaire et la prévention des déchets : collectivités et entreprises (y compris leurs fédérations nationales ou régionales), structures de l&amp;#039;économie sociale et solidaire, associations, chambres de commerce et de métiers...
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Taux d&amp;#039;aide maximum de 55 % de l&amp;#039;assiette des dépenses éligibles.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les équipements dédiés à la collecte préservante en déchetterie accueillant les déchets ménagers et assimilés peuvent recevoir une aide forfaitaire de 30 000 € maximum.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ADEME soutient vos équipements dédiés au réemploi, à la réparation, à la réutilisation pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Les investissements pour limiter et valoriser les invendus non alimentaires sont également éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T182" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-equipements-reemploi-reparation-reutilisation</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8aa5-financer-des-equipements-de-reemploi-reparati/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC182" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>162985</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie avec des animations ou équipements collectifs</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 7 - FEDER</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I183" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J183" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actifs du Cœur Entre-deux-Mers travaillent essentiellement hors du
+territoire sur les pôles urbains. La balance emplois / actifs du territoire est
+donc déficitaire et est &lt;/span&gt;&lt;span&gt;soutenue par l’emploi présent dans &lt;/span&gt;&lt;span&gt;les territoires voisins.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La forte présence de très petites entreprises et les nouvelles façons de
+travailler (à distance, …) poussent donc certains professionnels à travailler
+via des modalités collectives et partagées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser une relocalisation des emplois et le développement de
+l’économie centrée sur le territoire et non tournée vers l’extérieur&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer des outils et espaces économiques collectifs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et promotion
+d’espaces et ateliers collectifs ou de tiers lieux (thématiques ou
+multithématiques) à vocation économique pour dynamiser les centres bourgs&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Revitalisation
+commerciale des entreprises et des villages :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de dynamisation, de promotion et de
+valorisation du tissu commercial et artisanal&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation de locaux commerciaux dans
+les centres-bourgs n’ayant pas de commerce de proximité ou afin de sauvegarder
+le seul commerce de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
+promotion des principes et outils de l’Economie Sociale et Solidaire dans les
+activités économiques locales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de
+mutualisation de services au service des acteurs économiques locaux et de leurs
+clientèles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P183" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q183" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T183" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-pour-developper-lattractivite-touristique/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD183" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>165655</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité de projet de production d'électricité renouvelable en outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité de projet de production d'électricité renouvelable en outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide dédiée à la production d’énergies renouvelables vise la réalisation de projets de production d’électricité à partir des technologies suivantes :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;photovoltaïque en autoconsommation individuelle (ACI) et collective (ACC) ;&lt;/li&gt;&lt;li&gt;éolien terrestre et en mer ;&lt;/li&gt;&lt;li&gt;hydrolien fluvial et marin ;&lt;/li&gt;&lt;li&gt;petite hydroélectricité au fil de l’eau et microhydroélectricité sur conduite d’eau ;&lt;/li&gt;&lt;li&gt;énergie houlomotrice ;&lt;/li&gt;&lt;li&gt;énergie thermique des mers ;&lt;/li&gt;&lt;li&gt;énergie osmotique ;&lt;/li&gt;&lt;li&gt;station de transfert d’énergie par pompage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité, sujette à la présente aide ADEME, concerne &lt;strong&gt;l’évaluation et l’analyse du potentiel d’un projet &lt;/strong&gt;(technique, économique, sociale, environnementale, juridique, etc.).&lt;/p&gt;&lt;p&gt;Elle vise à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu’il suppose, tout en précisant les ressources nécessaires pour le mener à bien, et en évaluant, en définitive, les chances de succès.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q184" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, aux associations, aux entreprises (dont développeurs de projets), ainsi qu’aux maîtres d’ouvrage et propriétaires de bâtiments (hors particuliers).&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Corse, Guadeloupe, Guyane, La Réunion, Martinique, Mayotte, Nouvelle-Calédonie, Polynésie française&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur mon dossier d&amp;#039;aide financière » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Étude%20de%20Faisabilité%20EnR%20électrique%20-%20Conditions%20d%27éligibilité%20et%20de%20financement%20-%202026.pdf" target="_self"&gt;Étude de Faisabilité EnR électrique - Conditions d&amp;#039;éligibilité et de financement - 2026&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_987_988</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-faisabilite-de-projet-de-production-delectricite-renouvelable-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W184" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-faisabilite-de-projet-de-production-delectricite-renouvelable-en-outre-mer-et-corse?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000876" target="_self"&gt;CONTACTER L&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-de-projet-de-production-d-electricite-renouvelable-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>163254</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'étranger - Accréditation Erasmus+</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Accréditation Erasmus+ - Action Clé 1</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France / Education &amp; Formation</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I185" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J185" s="1" t="inlineStr">
+        <is>
+          <t>Les co-financements sont recommandés</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen Erasmus&amp;#43; finance des projets de
+mobilité dans les domaines de l’éducation, de la formation, de la jeunesse et
+du sport. Il est possible de partir en mobilité en Europe et au-delà pour se
+former, découvrir des systèmes éducatifs différents, de nouvelles approches et
+méthodes de travail, approfondir ses compétences linguistiques et
+professionnelles, ou tout simplement s’ouvrir à une autre culture.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous êtes élu ou agent d’une commune, d’une intercommunalité, d’un département ou d’une région?&lt;/li&gt;&lt;li&gt;Vous agissez au sein de votre collectivité dans les domaines de l’action éducative, de la mobilité des jeunes, de la petite enfance, du développement durable, du numérique, de la culture, de l’action sociale, de la lutte contre l’exclusion et la pauvreté, de l’aide aux personnes âgées, de l’économie locale...?&lt;/li&gt;&lt;li&gt;Vous travaillez en lien avec les écoles, structures périscolaires, collèges, lycées et établissements d’enseignement supérieur, ou avec les acteurs de l’économie sociale et solidaire, et de l’insertion professionnelle, et vous souhaitez encourager les initiatives citoyennes sur vos territoires?&lt;/li&gt;&lt;li&gt;Vous êtes engagé auprès de publics prioritaires habitant en zone rurale, dans un quartier de la politique de la ville ou sur un territoire relevant de la politique d’éducation prioritaire?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;
+L&amp;#039;accréditation Erasmus&amp;#43; &lt;/strong&gt;est comparable à une carte de membre pour développer des projets de mobilité. Grâce à cette modalité, les démarches administratives et
+financières sont simplifiées. Une fois obtenue, elle est valable jusqu’en 2027
+et permet de procéder, chaque année, à une demande simplifiée de financements
+avec l’assurance de recevoir un montant minimum de subvention. L&amp;#039;accréditation Erasmus&amp;#43; concerne les secteurs de l&amp;#039;éducation des adultes, de l&amp;#039;enseignement scolaire, de l&amp;#039;enseignement et de la formation professionnels et le secteur de la jeunesse.&lt;/p&gt;&lt;p&gt;
+La durée de la mobilité des personnels et des apprenants peut varier de 2 jours à 12 mois selon votre profil et
+le type d’activité réalisée.&lt;br /&gt;
+Les financements européens Erasmus&amp;#43; couvrent vos frais de déplacement, ainsi
+que vos frais d’hébergement, de restauration et de transport sur place. Ils peuvent
+également prendre en charge les frais d’inscription à des cours ou à des
+séminaires de formation.&lt;br /&gt;
+Un montant forfaitaire soutient par ailleurs les dépenses de votre collectivité
+territoriale pour la gestion administrative et financière du projet européen
+Erasmus&amp;#43;.&lt;br /&gt;
+Les cofinancements ne sont pas obligatoires mais sont à privilégier.&lt;br /&gt;
+Le financement européen Erasmus&amp;#43; peut être complété par d’autres aides,
+nationales ou locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;région Occitanie&lt;/strong&gt; coordonne un consortium de CFA, Missions Locales et écoles de la deuxième chance (secteur EFP). L&amp;#039;objectif des mobilités est de développer les compétences et de favoriser la poursuite d&amp;#039;étude et/ou l&amp;#039;insertion professionnelle des apprenants.  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le département de Seine-Saint-Denis &lt;/strong&gt;coordonne deux accréditations Erasmus&amp;#43; : une au bénéfice des jeunes et une pour les collégiens du département (Secteurs enseignement scolaire et jeunesse). Au total, 1 650 collégiens et 670 jeunes pourront bénéficier de mobilités sur la période 2023-2027 dans le cadre de l’accueil des Jeux Olympiques et Paralympiques de 2024.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;C&lt;/strong&gt;&lt;strong&gt;ollectivité de Corse&lt;/strong&gt; favorise&lt;span&gt; l’ouverture &lt;/span&gt;internationale et la montée en compétence des acteurs corses de l&amp;#039;Economie sociale et solidaire en permettant &lt;span&gt;à différentes structures publiques &lt;/span&gt;– l’Office de l’environnement de la Corse, l’Agence de développement de la Corse (Adec) – ainsi qu&amp;#039;à la Chambre Régionale de l’Economie Sociale et Solidaire et à ses structures adhérentes de partir en mobilité. &lt;/p&gt;&lt;p&gt;Pour en savoir plus, consultez les recueils des &lt;a href="https://www.erasmusplus.fr/upload/9333/recueil-projets-ct.pdf" target="_self"&gt;projets portés par des collectivités territoriales de l&amp;#039;Agence Erasmus&amp;#43; Education et Formation&lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="https://drive.google.com/file/d/1dE_Vp4hXsBYwo4IDgXhI-P3ePq5uH51d/view?usp&amp;#61;sharing" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Formation professionnelle
+Emploi
+International</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q185" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2026</t>
+        </is>
+      </c>
+      <c r="R185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont publiés chaque année dans une note de service qui parait au BOEN et dans le guide du programme Erasmus&amp;#43; : &lt;a href="https://monprojet.erasmusplus.fr/base-legale" target="_self"&gt;https://monprojet.erasmusplus.fr/base-legale&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T185" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://monprojet.erasmusplus.fr/docs/documents/programme_guide_2026_fr_565.pdf</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellpadding="0" cellspacing="0" width="542"&gt;&lt;tbody&gt;&lt;tr height="88"&gt;&lt;td height="88" width="542"&gt;Secteurs: &lt;br /&gt;Enseignement Scolaire : &lt;a target="_self"&gt;promotion.scolaire&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement Professionnel: &lt;a target="_self"&gt;promotion.formpro&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Education des Adultes
+  : &lt;a target="_self"&gt;promotion.educadultes&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;Enseignement supérieur
+  : &lt;a target="_self"&gt;promotion.superieur&amp;#64;agence-erasmus.fr&lt;/a&gt;&lt;br /&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>promotion.formpro@agence-erasmus.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/se-former-a-letranger/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>Agence Erasmus+ France Education et Formation</t>
+        </is>
+      </c>
+      <c r="AD185" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>164916</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et le développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>AMI Tiers-lieux 2025-2028</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I186" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un collectif avec un projet de tiers-lieu dans un &lt;a href="https://cartes.nouvelle-aquitaine.pro/portal/apps/webappviewer/index.html?id&amp;#61;9d32af3a6e734ccf9f130412199dcc7a" target="_self"&gt;territoire de Nouvelle-Aquitaine où il n&amp;#039;y en a pas encore&lt;/a&gt; ? &lt;/p&gt;&lt;p&gt;Votre tiers-lieu est déjà ouvert et vous souhaitez développer de nouvelles activités ? &lt;/p&gt;&lt;p&gt;Cet Appel à Manifestation d&amp;#039;Intérêt (AMI) est peut-être fait pour vous !&lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;- Soutenir la création de tiers-lieux dans les territoires en carence, c&amp;#039;est-à-dire sans tiers-lieu ouvert à moins de 20mn en voiture&lt;/p&gt;&lt;p&gt;- Consolider le secteur des tiers-lieux en soutenant le développement de tiers-lieux déjà existants, afin de renforcer leur ancrage territorial, professionnaliser les conditions d&amp;#039;accueil et consolider leurs modèles socio-économiques par l&amp;#039;ouverture ou la structuration de nouvelles offres de services dans l&amp;#039;un des 5 domaines suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;ol&gt;&lt;li&gt;Apprendre et se former autrement&lt;/li&gt;&lt;li&gt;Fabriquer et produire autrement&lt;/li&gt;&lt;li&gt;Nourrir autrement&lt;/li&gt;&lt;li&gt;Soigner autrement&lt;/li&gt;&lt;li&gt;Expérimenter&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets &lt;/p&gt;&lt;p&gt;Création d&amp;#039;un tiers-lieu dans un centre-bourg &lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant développer une nouvelle activité / offre de services en partenariat avec un organisme de formation pour rendre l&amp;#039;offre plus accessible et plus attractivité via des modalités pédagogique innovantes&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant développer de nouveaux ateliers artisanaux partagés, un fablab &lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant mettre à disposition des terres agricoles partagées, un espace test, un laboratoire de transformation, une boutique solidaire&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant accueillir des professionnels de santé, développer des coopérations avec les acteurs santé du territoire&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant expérimenter de nouvelles activités innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P186" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="Q186" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2028</t>
+        </is>
+      </c>
+      <c r="R186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le soutien régional peut être accordé aux structures de droit privé et public implantées dans la région :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;li&gt;Entreprises TPE et PME, et leurs regroupements, structures de l&amp;#039;Économie Sociale et Solidaire (ESS).&lt;/li&gt;&lt;li&gt;Les demandes de soutien financier portées par des entreprises qui ne relèvent pas de l&amp;#039;ESS, du type SAS, sont éligibles quand elles associent concrètement un groupement d&amp;#039;utilisateurs (collectif informel, association autonome…).&lt;/li&gt;&lt;li&gt;Collectivités locales et leurs regroupements dans le cadre de partenariats opérationnels avec les collectifs d&amp;#039;utilisateurs.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de développement&lt;br /&gt;Le soutien régional peut être accordé aux tiers-lieux néoaquitains existants, référencés dans la &lt;a href="https://cartes.nouvelle-aquitaine.pro/portal/apps/webappviewer/index.html?id&amp;#61;9d32af3a6e734ccf9f130412199dcc7a" target="_self"&gt;carte régionale&lt;/a&gt; ouverts depuis au moins 2 ans (démarrage de l&amp;#039;activité relative à l&amp;#039;animation-gestion des espaces de travail partagés, bureaux et/ou ateliers artisanaux et/ou terres agricoles).&lt;/p&gt;&lt;p&gt;Le tiers-lieu candidat pourra associer d&amp;#039;autres tiers-lieux et/ou structures locales qui décident de coopérer dans le cadre du projet. Cette collaboration devra être formalisée par une convention de partenariat, qui décrit les objectifs communs, les engagements de chacun et le plan de financement partagé. &lt;/p&gt;&lt;p&gt;Les projets situés dans la Ville de Bordeaux, hors Quartiers Politique de la Ville, ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Critères de sélection &lt;/p&gt;&lt;ol&gt;&lt;li&gt;Ancrage territorial et caractère collectif du projet: identification des besoins, implication des utilisateurs dans le projet, partenariat des collectivités locales, mode de gouvernance.&lt;/li&gt;&lt;li&gt;Qualité du projet : offres de travail partagé (bureaux / ateliers artisanaux / terres agricoles), autres offres et activités proposées, conditions d&amp;#039;accueil, accessibilité, accès numérique, programme d&amp;#039;animation, coopérations locales, calendrier, plan de financement.&lt;/li&gt;&lt;li&gt;Viabilité du projet : modèle socio-économique, partenariats.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T186" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://entreprises.nouvelle-aquitaine.fr/que-fait-la-region-pour-les-entreprises/economie-sociale-et-solidaire/tiers-lieux-le-nouveau-monde-du-travail</t>
+        </is>
+      </c>
+      <c r="W186" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-la-creation-et-au-developpement-des-tiers-lieux</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eugénie Michardière&lt;/p&gt;&lt;p&gt;Cheffe de projets Tiers-lieux - Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;eugenie.michardiere&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>eugenie.michardiere@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-et-au-developpement-des-tiers-lieux-1/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC186" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>164782</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et le développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la création et au développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un collectif avec un projet de tiers-lieu dans un territoire où il n&amp;#039;y en a pas encore ? Votre tiers-lieu est déjà ouvert et vous souhaitez développer de nouvelles activités ? Cet Appel à Manifestation d&amp;#039;Intérêt (AMI) est peut-être fait pour vous ! &lt;/p&gt;&lt;p&gt;Objectif : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir la création de tiers-lieux dans les territoires en carence, c&amp;#039;est-à-dire sans tiers-lieu ouvert à moins de 20mn en voiture. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Consolider le secteur des tiers-lieux en soutenant le développement de tiers-lieux déjà existants, afin de renforcer leur ancrage territorial, professionnaliser les conditions d&amp;#039;accueil et consolider leurs modèles socio-économiques par l&amp;#039;ouverture ou la structuration de nouvelles offres de services dans l&amp;#039;un des 5 domaines suivants :&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Apprendre et se former autrement, &lt;/li&gt;&lt;li&gt;Fabriquer et produire autrement, &lt;/li&gt;&lt;li&gt;Nourrir autrement, &lt;/li&gt;&lt;li&gt;Soigner autrement,&lt;/li&gt;&lt;li&gt;Expérimenter.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>Toutes les dépenses liées au projet sont éligibles, hors travaux de 1er et 2nd oeuvre : ingénierie préalable, équipement du lieu, frais de personnel mobilisés sur le projet, prestations de services, communication, frais généraux (30% max)
+La Région Nouvelle-Aquitaine interviendra sur les dépenses éligibles pendant 2 ans maximum, à hauteur de 50% maximum, dans la limite d&amp;#039;un plafond d&amp;#039;aide régionale de 50 000€ HT.</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q187" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2028</t>
+        </is>
+      </c>
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le soutien régional peut être accordé aux structures de droit privé et public implantées dans la région :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises TPE et PME, et leurs regroupements, structures de l&amp;#039;Économie Sociale et Solidaire (ESS).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de soutien financier portées par des entreprises qui ne relèvent pas de l&amp;#039;ESS, du type SAS, sont éligibles quand elles associent concrètement un groupement d&amp;#039;utilisateurs (collectif informel, association autonome…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales et leurs regroupements dans le cadre de partenariats opérationnels avec les collectifs d&amp;#039;utilisateurs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Pour les projets de développement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le soutien régional peut être accordé aux tiers-lieux néoaquitains existants, référencés dans la carte régionale ouverts depuis au moins 2 ans (démarrage de l&amp;#039;activité relative à l&amp;#039;animation-gestion des espaces de travail partagés, bureaux et/ou ateliers artisanaux et/ou terres agricoles).&lt;/p&gt;&lt;p&gt;Le tiers-lieu candidat pourra associer d&amp;#039;autres tiers-lieux et/ou structures locales qui décident de coopérer dans le cadre du projet. Cette collaboration devra être formalisée par une convention de partenariat, qui décrit les objectifs communs, les engagements de chacun et le plan de financement partagé. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans la Ville de Bordeaux, hors Quartiers Politique de la Ville, ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Ancrage territorial et caractère collectif du projet: identification des besoins, implication des utilisateurs dans le projet, partenariat des collectivités locales, mode de gouvernance.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Qualité du projet : offres de travail partagé (bureaux / ateliers artisanaux / terres agricoles), autres offres et activités proposées, conditions d&amp;#039;accueil, accessibilité, accès numérique, programme d&amp;#039;animation, coopérations locales, calendrier, plan de financement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité du projet : modèle socio-économique, partenariats&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="T187" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-la-creation-et-au-developpement-des-tiers-lieux</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le porteur de projet échange avec l&amp;#039;équipe de la direction de l&amp;#039;Economie Sociale et Solidaire et Innovation Sociale de la Région (les contacts par département sont indiqués, page 20 du document &amp;#34;AMI tiers-lieux Région Nouvelle-Aquitaine&amp;#34; à télécharger ci-dessous) afin de faire connaître son projet, d&amp;#039;identifier les axes d&amp;#039;amélioration potentielle pour finaliser son dossier de candidature.
+Les projets sont instruits en toute confidentialité.
+Les porteurs de projets peuvent par ailleurs, s&amp;#039;ils le souhaitent, solliciter le réseau des tiers-lieux porté par la Coopérative Tiers-lieux, pour bénéficier de ses conseils et recommandations, afin d&amp;#039;enrichir le projet, par le mail : contact&amp;#64;tierslieux.net
+Il faut noter que dans les documents à télécharger, vous trouverez 2 dossiers de candidatures : un pour les projets de création et un pour les projets de développement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-et-au-developpement-des-tiers-lieux/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB187" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2025</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
         <v>163871</v>
       </c>
-      <c r="B247" s="1" t="inlineStr">
+      <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C247" s="1" t="inlineStr">
+      <c r="C188" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D247" s="1" t="inlineStr">
+      <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E247" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence nationale de la cohésion des territoires (ANCT)
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
-Agence Bretonne de la Biodiversité (ARBE)
-[...10 lines deleted...]
-      <c r="G247" s="1" t="inlineStr">
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H247" s="1" t="inlineStr">
+      <c r="H188" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K247" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L247" s="1" t="inlineStr">
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M247" s="1" t="inlineStr">
+      <c r="M188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N247" s="1" t="inlineStr">
+      <c r="N188" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O247" s="1" t="inlineStr">
+      <c r="O188" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R247" s="1" t="inlineStr">
+      <c r="R188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S247" s="1" t="inlineStr">
+      <c r="S188" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U247" s="1" t="inlineStr">
+      <c r="U188" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V247" s="1" t="inlineStr">
+      <c r="V188" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W247" s="1" t="inlineStr">
+      <c r="W188" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X247" s="1" t="inlineStr">
+      <c r="X188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y247" s="1" t="inlineStr">
+      <c r="Y188" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z247" s="1" t="inlineStr">
+      <c r="Z188" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA247" s="1" t="inlineStr">
+      <c r="AA188" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB188" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="248" spans="1:27" customHeight="0">
-      <c r="A248" s="1">
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I189" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T189" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC189" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB190" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>22827</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Financer la production de logements sociaux</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J191" s="1" t="inlineStr">
+        <is>
+          <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
+ &lt;/li&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs sociaux au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation menant des opérations sur le territoire de la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations agréées ayant vocation à intervenir dans le logement social
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aides complémentaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Logements situés en communes SRU :
+ &lt;/strong&gt;
+ 1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition énergétique (bâtiments à énergie positive) :
+ &lt;/strong&gt;
+ 1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité des logements :
+ &lt;/strong&gt;
+ Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
+  &lt;/li&gt;
+  &lt;li&gt;
+   Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 93 80 (Départements 31 - 48)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 98 73 (Départements 30 - 32)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2020</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>161697</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_06_94_975_987</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB192" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>139916</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T193" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Vallons de Vilaine</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   25%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à
+  &lt;strong&gt;
+   30%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aides complémentaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Logement social conventionné :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
+&lt;/p&gt;
+&lt;h3&gt;
+ Valorisation patrimoniale :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
+&lt;/p&gt;
+&lt;p&gt;
+ Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB194" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>121331</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d’agriculture et d’alimentation durable pour la transition alimentaire</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Financement de l’alimentation durable et de la transition agricole</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
+structure de l’économie sociale et solidaire porteuse d’un projet de transition
+agricole et alimentaire ou une entreprise à fort impact social et vous portez
+un projet de transition agricole et alimentaire ? Vous souhaitez être
+accompagné en développant des circuits courts de proximité et des filières
+locales de qualité ? Vous souhaitez faire financer des structures portant des
+projets en faveur de la transition alimentaire et d’une alimentation plus
+durable ? La Banque des Territoires peut vous accompagner, si le projet semble
+pertinent à l’issue d’une période d’instruction et d’évaluation.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous avons développé une offre complète, pour
+faire avancer vos projets tout au long de leurs différentes étapes. Bénéficiez
+d’un accompagnement et d’un appui par Territoires Conseils au profit des
+collectivités, sollicitez le co-financement d&amp;#039;études par notre service
+d&amp;#039;ingénierie territoriale, profitez d’un financement sous forme
+d’investissement direct en fonds propres ou quasi-fonds propres. L’ensemble de
+ces solutions sont néanmoins soumises à une instruction approfondie du projet,
+pour s’assurer que celui-ci correspond bien à notre doctrine d’intervention. &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-alimentation-durable?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=alimdta_psat</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-transition-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2022</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
         <v>163280</v>
       </c>
-      <c r="B248" s="1" t="inlineStr">
+      <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Développer l'attractivité du territoire en dynamisant l'offre de services et le cadre de vie</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
+      <c r="C196" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D248" s="1" t="inlineStr">
+      <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E248" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G248" s="1" t="inlineStr">
+      <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H248" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I248" s="1" t="inlineStr">
+      <c r="I196" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J248" s="1" t="inlineStr">
+      <c r="J196" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K248" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L248" s="1" t="inlineStr">
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat cherche activement à renforcer son attrait et sa compétitivité en améliorant son cadre de vie et en dynamisant son offre de services.&lt;br /&gt;Maintenir la qualité de vie des habitants et accueillir les nouveaux arrivants nécessitent une offre et un maillage territorial solides en termes de services et d&amp;#039;équipements. Actuellement, l&amp;#039;organisation territoriale est principalement centralisée autour de Vitry-le-François. Il est donc crucial d&amp;#039;accompagner les collectivités et les acteurs privés pour développer ou maintenir un premier niveau de services marchands et non marchands (dans la sphère de l’économie sociale et solidaire), en particulier dans les bourgs relais, tout en facilitant leur accès. L&amp;#039;objectif est d&amp;#039;éviter que les habitants soient contraints de se déplacer systématiquement vers les territoires voisins, tels que Châlons-en-Champagne et Saint-Dizier.&lt;br /&gt;Un autre enjeu majeur concerne le domaine de la santé. Le Pays vitryat est confronté à un déficit de médecins généralistes et spécialistes, ainsi qu&amp;#039;à la menace de désertification médicale. Afin de remédier à cette situation, il est essentiel de créer des conditions favorables à l&amp;#039;installation de nouveaux praticiens de santé. Cela passe par le développement d&amp;#039;infrastructures telles que des maisons médicales ou des cabinets mutualisés, ainsi que par le soutien aux collectivités et aux associations de médecins dans leurs efforts de recrutement.&lt;br /&gt;Par ailleurs, pour renforcer l&amp;#039;attractivité résidentielle, il est important de proposer une offre sportive, culturelle et de loisirs attrayante.&lt;br /&gt;En mettant en oeuvre ces actions combinées, le Pays vitryat vise à créer un territoire attractif, dynamique et durable, capable d&amp;#039;attirer de nouveaux résidents, visiteurs et investisseurs, tout en offrant une qualité de vie élevée à ses habitants.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Développer la destination Pays Vitryat (destination résidentielle et touristique)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- L’augmentation du nombre et l’amélioration de la qualité des services à la population&lt;br /&gt;- L’installation de praticiens de santé sur le territoire&lt;br /&gt;- L’augmentation et/ou amélioration des pratiques sportives et culturelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER offre une valeur significative dans la présente fiche action. Un aspect essentiel de cette initiative est le renforcement du partenariat entre les acteurs publics et privés dans le domaine des services de proximité. Cette collaboration favorise une meilleure coordination des ressources et des expertises pour répondre aux besoins locaux de manière efficace.&lt;/p&gt;&lt;p&gt;Une autre idée clé est la mutualisation des compétences pour redynamiser les bourgs-centres. En rassemblant les forces de différents acteurs, LEADER stimule la vitalité économique des zones rurales, tout en préservant leur identité et leurs spécificités culturelles.&lt;br /&gt;Le renforcement de l&amp;#039;attractivité du territoire est également mis en avant grâce à l&amp;#039;amélioration et au développement de l&amp;#039;offre territoriale existante en matière de culture, services, commerces, tourisme et loisirs. LEADER soutient ainsi des projets visant à promouvoir les richesses culturelles et touristiques locales, tout en améliorant les infrastructures et les services disponibles pour les résidents et les visiteurs.&lt;br /&gt;En somme, LEADER offre une approche intégrée et synergique pour dynamiser le Pays Vitryat en favorisant la coopération entre les acteurs, en valorisant les atouts locaux et en développant une offre attrayante et diversifiée de services, de loisirs et de commerces. Ce programme constitue un levier puissant pour améliorer la qualité de vie de la population locale et pour renforcer l&amp;#039;attractivité globale du territoire.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M248" s="1" t="inlineStr">
+      <c r="M196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opération contribuant au développement des équipements et services de proximité&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et/ou à l’équipement des :&lt;br /&gt;→ Lieux d’accueil et de mutualisation*&lt;br /&gt;→ Services marchands de proximité : artisanat et commerces&lt;br /&gt;→ Services dans le champ de l’économie sociale et solidaire** et/ou liés à l’environnement et l’économie circulaire***&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Opération contribuant au maintien d’une offre de santé diversifiée et connectée&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, l’aménagement et l’équipement de maisons de santé pluridisciplinaires, maisons médicales ou cabinets mutualisés&lt;br /&gt;- Soutien aux actions d’animation, de promotion et/ou d’accompagnement des acteurs de la santé&lt;br /&gt;- Soutien au développement des e-services****&lt;br /&gt;- Soutien aux opérations permettant l’expérimentation d’outils et/ou actions innovantes dans le domaine de la santé au service des seniors et/ou des personnes en situation de handicap&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Opération contribuant au développement de l’offre sportive, culturelle ou de loisirs pour les habitants du territoire&lt;/strong&gt;&lt;br /&gt;- Soutien à l’équipement, à la mise en réseau, à la coordination, à la mobilité, à l’animation, à la communication favorisant la pratique culturelle et/ou sportive&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et à l’équipement des infrastructures culturelles, sportives et/ou de loisirs&lt;br /&gt;- Soutien à l’organisation de manifestations et d’évènements culturels, sportifs et/ou de loisirs&lt;/p&gt;&lt;p&gt;&lt;em&gt;*On entend par mutualisation, la mise en commun des moyens, qu&amp;#039;ils soient humains, financiers ou logistiques afin de réduire des coûts et de réaliser des économies.&lt;br /&gt;**Le concept d&amp;#039;économie sociale et solidaire (ESS) désigne un ensemble de structures, dont le fonctionnement interne et les activités sont fondés sur un principe de solidarité et d&amp;#039;utilité sociale.&lt;br /&gt;***L’économie circulaire consiste à produire des biens et des services de manière durable en limitant la consommation et le gaspillage des ressources et la production des déchets.&lt;br /&gt;****Les e-services désignent toutes les informations et services fournis sur Internet en lien avec la santé.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N248" s="1" t="inlineStr">
+      <c r="N196" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Accès aux services
 Santé
 Equipement public</t>
         </is>
       </c>
-      <c r="O248" s="1" t="inlineStr">
+      <c r="O196" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P248" s="1" t="inlineStr">
+      <c r="P196" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q248" s="1" t="inlineStr">
+      <c r="Q196" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R248" s="1" t="inlineStr">
+      <c r="R196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique: Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;&lt;p&gt;3. Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S248" s="1" t="inlineStr">
+      <c r="S196" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T248" s="1" t="inlineStr">
+      <c r="T196" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U248" s="1" t="inlineStr">
+      <c r="U196" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V248" s="1" t="inlineStr">
+      <c r="V196" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W248" s="1" t="inlineStr">
+      <c r="W196" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X248" s="1" t="inlineStr">
+      <c r="X196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y248" s="1" t="inlineStr">
+      <c r="Y196" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z248" s="1" t="inlineStr">
+      <c r="Z196" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie/</t>
         </is>
       </c>
-      <c r="AA248" s="1" t="inlineStr">
+      <c r="AA196" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC196" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD196" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="249" spans="1:27" customHeight="0">
-[...266 lines deleted...]
-      <c r="H250" s="1" t="inlineStr">
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>154582</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Aménager ou réhabiliter les aires d’accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Aires d’accueil des gens du voyage et terrains familiaux (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I250" s="1" t="inlineStr">
-[...531 lines deleted...]
-      <c r="L254" s="1" t="inlineStr">
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   NATURE DES PROJETS ÉLIGIBLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet visant à aménager ou réhabiliter les aires d&amp;#039;accueil des gens du voyage, les aires de grand passage ainsi que les terrains familiaux locatifs.
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi, sont éligibles les projets inscrits et prévus dans le cadre du schéma départemental d&amp;#039;accueil des gens du voyage 2019-2025 :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les aires de grands passages permettant l&amp;#039;accueil des regroupements occasionnels ou traditionnels de 50 à 200 caravanes ;
   &lt;/li&gt;
   &lt;li&gt;
    les aires d&amp;#039;accueil aménagées permettant l&amp;#039;accueil temporaire de maximum 9 mois sur un terrain aménagé ;
   &lt;/li&gt;
   &lt;li&gt;
    les terrains familiaux locatifs permettant la sédentarisation des familles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les demandes doivent concerner des travaux de création et de relocalisations d&amp;#039;aires. Ainsi que les travaux de réhabilitation lourde (élargissement des places, construction de blocs sanitaires supplémentaires et réfection des existants, etc.) dont les extensions (pour maintenir la capacité de l&amp;#039;aire).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITÉS FINANCIÈRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %.
 &lt;/p&gt;
 &lt;p&gt;
  Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   PIÈCES À FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pièces justifiant la bonification si sollicitation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N254" s="1" t="inlineStr">
+      <c r="N197" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O254" s="1" t="inlineStr">
+      <c r="O197" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R254" s="1" t="inlineStr">
+      <c r="R197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tout projet devra répondre à la législation et à la réglementation en vigueur relatives à l&amp;#039;accueil et à l&amp;#039;habitat des gens du voyage, aux prescriptions du schéma départemental d&amp;#039;accueil des gens du voyage ainsi que, a minima, aux préconisations fixées par l&amp;#039;Etat.
 &lt;/p&gt;
 &lt;p&gt;
  Le paysagement de l&amp;#039;espace devra être défini pour l&amp;#039;amélioration du cadre de vie tout en proposant une gestion facilitée source d&amp;#039;économie d&amp;#039;énergie et/ou d&amp;#039;eau. Les mobilités douces devront également être prises en compte dans le projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble de ces conditions d&amp;#039;éligibilité induisent la mobilisation d&amp;#039;une équipe de maîtrise d&amp;#039;œuvre présentant des compétences réglementaires et techniques requises.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CONDITIONS DE BONIFICATION
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
 &lt;/p&gt;
 &lt;p&gt;
@@ -45374,1814 +41124,4026 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les frais d&amp;#039;acquisition de terrain
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux de desserte routière
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux et aménagements
   &lt;/li&gt;
   &lt;li&gt;
    Les frais de publicité, taxes et redevances, frais de reproduction des dossiers
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux d&amp;#039;assainissement non collectif
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S254" s="1" t="inlineStr">
+      <c r="S197" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T254" s="1" t="inlineStr">
+      <c r="T197" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U254" s="1" t="inlineStr">
+      <c r="U197" s="1" t="inlineStr">
         <is>
           <t>Manche</t>
         </is>
       </c>
-      <c r="V254" s="1" t="inlineStr">
+      <c r="V197" s="1" t="inlineStr">
         <is>
           <t>https://www.manche.fr/guide-des-aides/aires-daccueil-des-gens-du-voyage-et-terrains-familiaux-politique-territoriale-22-28/</t>
         </is>
       </c>
-      <c r="W254" s="1" t="inlineStr">
+      <c r="W197" s="1" t="inlineStr">
         <is>
           <t>https://subventions.manche.fr/</t>
         </is>
       </c>
-      <c r="X254" s="1" t="inlineStr">
+      <c r="X197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
   https://www.manche.fr/contacter-le-departement/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 33 77 79 54
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y254" s="1" t="inlineStr">
+      <c r="Y197" s="1" t="inlineStr">
         <is>
           <t>aides-territoires@incubateur.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z254" s="1" t="inlineStr">
+      <c r="Z197" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c614-aires-daccueil-des-gens-du-voyage-et-terrains/</t>
         </is>
       </c>
-      <c r="AA254" s="1" t="inlineStr">
+      <c r="AA197" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2023</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="255" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C255" s="1" t="inlineStr">
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>63646</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à la création, au développement, à la consolidation et à la professionalisation d'un garage solidaire -SOLIDARAUTO</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Solidarauto</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité au quotidien des personnes en situation de précarité et de recherche d&amp;#039;emploi est un enjeu majeur, surtout dans les zones péri-urbaines et rurales qui manquent, dans la quasi-totalité des situations, de transports en commun. D&amp;#039;après le Laboratoire de la Mobilité Inclusive, 7 millions de personnes rencontrent des difficultés de mobilité pour leurs déplacements quotidiens et 1 personne sur 2 a déjà refusé un emploi à cause de difficultés de mobilité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  86% des français estiment que les problèmes de mobilité quotidienne sont un frein à l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  23% des français ont déjà renoncé à un job du fait des difficultés de mobilité pour s&amp;#039;y rendre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  40% des français estiment ne pas disposer d&amp;#039;un accès facile et rapide au réseau de transport local.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La problématique de la mobilité touche tous les territoires, et impacte les plus précaires tant sur leur insertion professionnelle et leur maintien dans l&amp;#039;emploi que sur leur mobilité sociale et personnelle.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Les garages Solidarauto ont fait le choix d&amp;#039;accueillir directement les bénéficiaires sous présentation d&amp;#039;un quotient familial et de s&amp;#039;entourer d&amp;#039;un réseau de &amp;#34;prescripteurs&amp;#34; qui redirigent les personnes vers le garage.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mission, valeurs, principes
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures SOLIDARAUTO ont pour mission principale d&amp;#039;aider à la mobilité des personnes rencontrant des difficultés sociales ou économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Nos structures ont vocation à fonctionner dans un cadre partenarial. Elles prennent place dans leur environnement social et économique, dans une logique d&amp;#039;accompagnement global des personnes en difficulté. Elles s&amp;#039;inscrivent dans l&amp;#039;économie sociale et solidaire, sous une forme associative ou coopérative.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout en étant ouverts à tous, les garages solidaires pratiquent des tarifs en fonction des revenus des personnes, en utilisant comme base pour les définir une référence transparente et connue du grand public (quotient familial par exemple).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Notre activité de référence
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une structure Solidarauto gère en pratique un garage automobile solidaire, et est centré autour d&amp;#039;un modèle couvrant obligatoirement les activités suivantes, bases du modèle économique:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accueil, conseil, accompagnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  réception des dons de véhicules
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  vente de véhicules d&amp;#039;occasion à un public à faibles ressources
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  entretien et réparation de véhicules
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une structure Solidarauto peut développer d&amp;#039;autres activités favorisant la mobilité de publics en recherche d&amp;#039;autonomie, soit seul, soit en partenariat, comme par exemple :
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions apprenantes, éducation, sensibilisation, initiation
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Location
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Covoiturage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite accompagnée
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garage connexe, en relais livraison-réparation ou pour des auto-réparations
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme de mobilité, activité d&amp;#039;aide à la mobilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Casse, démantèlement, dépollution
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Self-garage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Auto-école sociale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Retrouvez plus d&amp;#039;informations sur notre site: www.solidarauto.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie sociale et solidaire
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;engagement premier d&amp;#039;une structure Solidarauto est de favoriser la mobilité de personnes en situation de précarité afin de favoriser leur insertion personnelle et professionnelle.
+ &lt;/strong&gt;
+ Les garages Solidarauto sont tous des associations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://solidarauto.org/en-bref/</t>
+        </is>
+      </c>
+      <c r="W198" s="1" t="inlineStr">
+        <is>
+          <t>https://solidarauto.org/rejoindre-notre-reseau/</t>
+        </is>
+      </c>
+      <c r="X198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Jean Giraudeau - Chargé de développement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ reseau.solidarauto&amp;#64;gmail.com
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>reseau.solidarauto@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c300-accompagner-a-la-creation-au-developpement-a-/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>162526</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets favorables à la transition écologique</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D255" s="1" t="inlineStr">
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Un territoire résilient face au changement climatique</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre-Cher</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I199" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le développement des projets favorables à la transition écologique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir des projets novateurs et exemplaires en lien avec la préservation de la biodiversité, la gestion de l&amp;#039;eau, l&amp;#039;économie de la ressource en eau, la gestion raisonnée des déchets...&lt;/li&gt;&lt;li&gt;favoriser la création de filières en économie circulaire, de la production au réemploi (bâtiment, alimentation, industrie...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives de mobilités durables&lt;/li&gt;&lt;li&gt;soutenir les projets exemplaires et études préalables à la renaturation des espaces&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;La mobilisation des acteurs du territoire dans la transition écologique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner les projets de sensibilisation de la population à la gestion des ressources (eau, terre, énergie) : modules pédagogiques, expositions interactives, formation grand public, événements...&lt;/li&gt;&lt;li&gt;faciliter la mise en relation des porteurs de projets : associations, collectifs et entreprises&lt;/li&gt;&lt;li&gt;promouvoir des projets et dynamiques, locaux ou observés sur d&amp;#039;autres territoires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;anticipation et l&amp;#039;adaptation du territoire aux conséquences du dérèglement climatique &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir la réalisation d&amp;#039;études de vulnérabilité du territoire&lt;/li&gt;&lt;li&gt;favoriser l&amp;#039;adaptation des équipements recevant du public (écoles, crèches, EHPAD publics...) aux effets du dérèglement climatique&lt;/li&gt;&lt;li&gt;soutenir les initiatives encourageant les acteurs privés dans la sobriété&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Economie circulaire
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P199" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q199" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T199" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sirdab.fr/</t>
+        </is>
+      </c>
+      <c r="X199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt; // &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>anthony.affouard@petr-centrecher.fr</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/linnovation-la-durabilite-et-lattractivite-au-coeur-dune-dynamique-economique-de-territoire/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB199" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC199" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2024</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T200" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB200" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC200" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>63653</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I201" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 90</t>
+        </is>
+      </c>
+      <c r="J201" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : jusqu&amp;#039;à 100 % des dépenses engagées. À titre indicatif, le coût d&amp;#039;une étude préalable est estimé entre 10 000 et 12 000 € HT.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Concevoir le projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au terme des études préalables, le projet entre dans une phase de conception précisant ses aspects techniques et financiers. La maîtrise des coûts de fonctionnement de la structure devra notamment être intégrée à ce stade.
+ &lt;br /&gt;
+ Le porteur du projet peut-être accompagné par une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) dans ces domaines ainsi que sur le plan administratif.
+ &lt;br /&gt;
+ Les fonctions de l&amp;#039;AMO sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La rédaction du cahier des charges
+  &lt;/strong&gt;
+  : l&amp;#039;AMO prend en charge la rédaction du cahier des charges du projet, appelé communément &amp;#34;programme de l&amp;#039;opération&amp;#34;. C&amp;#039;est sur cette base qui précise les compétences requises, que sera engagée une consultation pour retenir un maître d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La validation de l&amp;#039;avant-projet
+  &lt;/strong&gt;
+  : l&amp;#039;AMO participe aux réunions avec le maître d&amp;#039;œuvre désigné. Il s&amp;#039;assure que ce dernier est en mesure d&amp;#039;atteindre les objectifs définis.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La consultation des entreprises
+  &lt;/strong&gt;
+  : les résultats de l&amp;#039;appel d&amp;#039;offres lancé par le maître d&amp;#039;ouvrage permettent ensuite d&amp;#039;effectuer un chiffrage précis du projet. L&amp;#039;AMO conseille le maître d&amp;#039;ouvrage lors de la comparaison des offres  pour choisir les meilleures entreprises de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;évaluation des besoins d&amp;#039;hébergement temporaire
+  &lt;/strong&gt;
+  : les besoins d&amp;#039;hébergement des personnes pendant les travaux doivent être évalués et des solutions doivent être recherchées en concertation entre le maître d&amp;#039;ouvrage, votre collectivité et les autres collectivités impliquées, et l&amp;#039;Etat.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : Jusqu&amp;#039;à 50 % des dépenses HT liées à l&amp;#039;Amo pour la phase de rédaction du cahier des charges et de conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Réaliser et financer des travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage peut bénéficier d&amp;#039;aides de l&amp;#039;Anah pour la réalisation des travaux. Ces aides permettent de financer une assistance à maîtrise d&amp;#039;ouvrage à la fois administrative, technique et financière, ainsi que les travaux eux-mêmes. Les honoraires du maître d&amp;#039;œuvre peuvent aussi être financés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide aux travaux
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par dérogation exceptionnelle, afin d&amp;#039;éviter de peser sur les charges de fonctionnement de la structure maître d&amp;#039;ouvrage : jusqu&amp;#039;à 80 % des dépenses de travaux de réhabilitation du centre d&amp;#039;hébergement. L&amp;#039;aide de l&amp;#039;Anah est dans ce cas portée à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, les structures qui comptent moins de 15 places sont éligibles à un taux d&amp;#039;aide de 90% de la dépense TTC sans nécessiter une dérogation régionale. La subvention maximale reste à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
+  &lt;/strong&gt;
+  : cette prestation vous permet d&amp;#039;être épaulé lors de deux missions distinctes : la mission financière qui concerne le montage, le dépôt et le suivi du dossier de subvention de la phase travaux et la mission technique et administrative : elle concerne en premier lieu la mise en place de solutions alternatives pour héberger les personnes pendant les travaux. L&amp;#039;assistant à maîtrise d&amp;#039;ouvrage sera également en charge du suivi financier de l&amp;#039;opération et du bon déroulement du chantier. Il accompagnera le maitre d&amp;#039;ouvrage lors de la réception des travaux.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
+  :
+  &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
+  &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CHRS : le nouveau visage de la Cité Saint-Martin
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
+ transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Sont ainsi subventionnables les travaux suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mises aux normes d&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en sécurité des locaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de mise aux normes sanitaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovations énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  transformation de dortoirs en chambres individuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  création d&amp;#039;espaces de vie communs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  privatisation et individualisation des blocs sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien courant ne sont pas éligibles aux aides de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  A noter : l&amp;#039;Anah ne subventionne pas la création de structures / places d&amp;#039;hébergement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux subventionnables par l&amp;#039;Anah doivent concerner des structures qui sont d&amp;#039;ores et déjà « dédiées à la fonction d&amp;#039;hébergement » . Autrement dit, tout projet relatif à la création d&amp;#039;une structure ou de places d&amp;#039;hébergement ne peut être financé par les subventions humanisation de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité de la structure
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;
+ Anah peut subventionner les établissements d&amp;#039;hébergement suivants à condition qu&amp;#039;ils fassent l&amp;#039;objet d&amp;#039;une convention avec l&amp;#039;Etat ou une collectivité territoriale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement d&amp;#039;urgence (C.H.U) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements d&amp;#039;urgence appartenant à des collectivités locales ou des associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les hôtels sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement et de réinsertion sociale (CHRS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements de lits Haltes soins santé (LHSS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  à titre exceptionnel, la rénovation des accueils de jour est subventionnable lorsque celle-ci s&amp;#039;inscrit dans un projet d&amp;#039;amélioration global d&amp;#039;une structure comprenant des places d&amp;#039;hébergement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah peut accorder des aides aux propriétaires ou aux gestionnaires  titulaires d&amp;#039;un droit réel immobilier   (via un bail) sur les établissements d&amp;#039;hébergement précités. Dès lors, les organismes (propriétaires ou gestionnaires) qui peuvent bénéficier des aides de l&amp;#039;Anah sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes de logement social, les sociétés d&amp;#039;économie mixte (SEM) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités locales ou leurs groupements et leurs établissements publics,
+   notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
+   CIAS) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
+   œuvrer dans le domaine de l&amp;#039;hébergement ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
+ et disposer de l&amp;#039;agrément
+ relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
+ défavorisées
+ (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
+ financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T201" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC201" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>162533</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de coopération interterritoriale et transnationale</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F255" s="1" t="inlineStr">
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Normandie</t>
         </is>
       </c>
-      <c r="G255" s="1" t="inlineStr">
+      <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H255" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I255" s="1" t="inlineStr">
+      <c r="I202" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J255" s="1" t="inlineStr">
+      <c r="J202" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir les projets de
+coopération sur le territoire du Pays de Coutances.&lt;/p&gt;&lt;p&gt;Deux types de coopération peuvent être soutenus :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;       
+&lt;/span&gt;La coopération «
+interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;       
+&lt;/span&gt;La coopération «
+transnationale » entre des territoires relevant de plusieurs Etats membres
+ainsi qu’avec des territoires de pays tiers.&lt;/p&gt;&lt;p&gt;Aux vues des besoins et des pistes d’actions
+envisagées, seront particulièrement favorisés :&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les projets en lien avec
+l’évolution des pratiques d’implication des acteurs locaux dans les prises de
+décisions ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les projets d’évolution des
+pratiques agricole et conchylicoles (qualité des eaux, valorisation économique
+et circuits courts) ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Le développement des énergies
+renouvelables ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;La mise en place d’actions
+interterritoriales d’économie circulaire ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les voyages d’études dont la
+thématique répond aux enjeux de la SLD.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Tout autre projet contribuant à l’atteinte des
+objectifs de la stratégie locale de développement pourra également être
+soutenu.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Attractivité économique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q202" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les enjeux du GAL du Pays de Coutances se retrouvent sur d’autres
+territoires européens ou nationaux : impacts du réchauffement climatique sur
+les activités humaines et sur l’environnement, adaptation au changement
+climatique, mobilité durable dans les zones rurales, égalité femmes-hommes,
+etc. Cette fiche-action a pour objectif de soutenir les projets de coopération répondant à ces enjeux, avec des territoires français ou européens. La coopération a pour objectifs de mutualiser des
+connaissances, de partager des bonnes pratiques, ou d&amp;#039;agir ensemble. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Coopérer avec d’autres territoires favorise &lt;span&gt;l’innovation et permet de &lt;/span&gt;&lt;span&gt;diffuser les valeurs européennes auprès des habitants du territoire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T202" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-sociale-et-solidaire-et-leconomie-circulaire-fiche-action-6/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD202" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>162531</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser et préserver le patrimoine culturel et naturel</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I203" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J203" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Événements culturels ou
+actions permettant l’accès à la culture à des publics habituellement éloignés
+de l’offre culturelle existante. &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Actions visant à préserver,
+restaurer, aménager et/ou valoriser le petit patrimoine bâti dans le but d’y
+accueillir du public : protection, valorisation ; actions
+d’acquisition, de restauration et de réhabilitation ; mise en son et
+lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Actions visant à préserver,
+restaurer, aménager et/ou valoriser la biodiversité et les systèmes naturels :&lt;span&gt; &lt;/span&gt;renaturation,
+protection, valorisation ; actions d’acquisition, de restauration et de réhabilitation ; mise en son
+et lumière ; etc.&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Actions de valorisation et de
+sensibilisation du public sur le patrimoine culturel et/ou naturel du
+territoire : expositions, circuits découverte, visites commentées, animations, ateliers
+et matériels pédagogiques ; éducation à l’histoire du territoire et à ses
+spécificités ; actions de connaissances (inventaires) et de partage de
+connaissances, … &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
+&lt;/span&gt;Accompagner les
+professionnels sur ces thématiques de valorisation et préservation du
+patrimoine (actions de formation).&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;On entend par petit patrimoine bâti les lavoirs,
+moulins, pressoirs, bornes historiques, canaux d&amp;#039;irrigation, chapelles, croix
+de chemin, fontaines, fours à pain, oratoires, ponts ruraux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le territoire du Pays de Coutances a un patrimoine naturel et culturel
+unique mais trop souvent méconnu par les habitants et les visiteurs. La
+protection et la préservation du patrimoine naturel et culturel passe par un
+plus grand partage de la connaissance de ces richesses patrimoniales. &amp;#34;On
+protège mieux, en effet, ce qu’on connait&amp;#34;. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Cette fiche-action vise donc à soutenir les initiatives qui permettront
+d’accroitre les connaissances des habitants et des visiteurs sur la
+biodiversité et les systèmes naturels, l’histoire du territoire et son
+patrimoine. Les actions permettant de toucher plus spécifiquement un public
+habituellement éloigné des offres culturelles ou de sensibilisation à
+l’environnement seront particulièrement appréciées.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T203" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adapter-le-bati-existant-fiche-action-4/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB203" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts
+Rénovation de l’éclairage public
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC203" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD203" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>162530</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Adapter le bâti existant</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I204" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J204" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;&lt;font face="Calibri, sans-serif"&gt;-&lt;/font&gt;&lt;font face="Times New Roman" size="1"&gt; &lt;/font&gt;Etudes et
+l’ingénierie, ainsi que les actions collectives, sur l’adaptation des
+logements, leur amélioration ou l’identification des logements vacants et des
+freins pour une remise sur le marché. : OPAH, PLH&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Etudes,
+actions collectives et expérimentations exemplaires d’un point de vue
+énergétique et/ ou sur la gestion des eaux.&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Rénovation
+thermique de bâtiments professionnels et/ou actions de production d’énergies
+renouvelables et/ou actions de gestion des eaux, pour les entreprises.&lt;/p&gt;&lt;p&gt;-&lt;span&gt; &lt;/span&gt;Etudes,
+actions collectives et expérimentations sur les nouvelles formes d’habitats,
+tant dans le choix des matériaux que sur la forme de l’habitat, collectifs ou
+partagés, avec une prise en compte des problématiques
+environnementales et énergétiques.&lt;/p&gt;&lt;p&gt;
+- Aménagement de l’environnement
+proche du bâti, améliorant le bien-être des habitants, favorisant le
+vivre-ensemble et les liens intergénérationnels : jardins partagés, ... &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Foncier
+Transition énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P204" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q204" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;offre de
+logements n&amp;#039;est pas suffisamment en adéquation avec la demande et attentes des habitants : logements surdimensionnés et offre locative faible. Ce déficit
+dégrade la capacité du territoire à accueillir des nouveaux habitants ou
+salariés. &lt;/p&gt;&lt;p&gt;Pour y remédier, des
+actions sur la résorption des logements vacants, sur l’adaptation des logements
+existants à la typologie de la population (composition des ménages), sur le
+développement de nouvelles formes d’habitats ou sur l’amélioration des
+performances énergétiques et de gestion des eaux sont attendues et soutenues
+par cette fiche-action. Ces actions poursuivent en même temps un objectif de
+réduction d&amp;#039;artificialisation des sols et de consommation foncière pour
+l’habitat et les activités humaines.&lt;/p&gt;&lt;p&gt;Cette fiche-action vise également à encourager les solutions qui réduiront
+la consommation énergétique des bâtiments et/ou qui favoriseront la production
+d’énergies renouvelables en autoconsommation.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T204" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dynamiser-et-accompagner-lagricultutre-et-lalimentation-locales-fiche-action-3/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB204" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD204" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>162529</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser et accompagner l'agricultutre et l'alimentation locales</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I205" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J205" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;a) Alimentation et autonomie : développer les
+filières locales et les circuits-courts de production, de transformation et de
+commercialisation des aliments et des produits, notamment ceux issus de
+l’agriculture biologique.&lt;/p&gt;&lt;p&gt;b) Foncier et bocage : connaître et protéger le
+foncier agricole par le biais d’outils, d’ingénierie, de formation ou de
+travaux &lt;/p&gt;&lt;p&gt;c) Les actions de pédagogie et de communication
+visant à améliorer l’image du monde agricole, lorsqu’il est en accord avec les
+problématiques environnementales actuelles et dans un objectif d’attractivité
+des métiers.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;d) Pratiques agricoles : adapter les
+pratiques au changement climatique et accompagner les changements de modèles
+agricoles lorsque ces actions ne sont pas éligibles aux dispositifs régionaux.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P205" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q205" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’agriculture contribue au façonnement des paysages et à l’aménagement du
+territoire. Elle représente un poids important dans l’économie locale.
+Cependant elle subit la diminution de son foncier (au profit de
+l’urbanisation) et fait face à la difficulté à trouver de la main d’œuvre ou des
+repreneurs. Dynamiser l’agriculture locale pour la rendre plus attractive et
+répondre à la problématique de transmission des installations est vitale.&lt;/p&gt;&lt;p&gt;En
+parallèle, les pratiques agricoles doivent être adaptées pour prendre en compte
+la préservation de la biodiversité et de la qualité des sols et de l’eau. La
+modification des pratiques agricole vise à diminuer l’impact sur le changement
+climatique et contribue à l’adaptation au changement climatique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Soutenir la transformation des productions et encourager la consommation
+de produits locaux, contribue au développement d&amp;#039;une économie locale et augmente la résilience alimentaire du
+territoire.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T205" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-des-solutions-de-mobilite-durable-fiche-action-2/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC205" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD205" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I206" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J206" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P206" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q206" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T206" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB206" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC206" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD206" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>162262</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Identifier et aider des opérations d’amélioration de l’expérience client de sites emblématiques</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Ce dispositif vise à identifier et aider des opérations d’amélioration de l’expérience client de sites emblématiques forts, ou à fort potentiel de développement, ainsi que des projets de pilotage numérique des flux touristiques, dans l’optique de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Il se décline en deux volets : l’expérience client et la « mise en valeur touristique » (1) et l’expérimentation de solutions technologiques de pilotage des flux (2).&lt;/p&gt;
+ &lt;p&gt;Les gestionnaires de grands sites touristiques et de sites aujourd’hui « alternatifs » : Département, EPCI, association, entreprise, parc naturel, commune, office de tourisme ...&lt;/p&gt; &lt;p&gt;  &lt;span&gt;Pour confirmer leur éligibilité à ce dispositif, les candidats devront s’engager à respecter les modalités suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Volet 1 : l’expérience client et la « mise en valeur touristique » ; 	&lt;ul&gt; 		&lt;li&gt; L’amélioration de l’expérience client pourra se faire par de nouveaux aménagements et équipements et des services complémentaires, qui permettront d’organiser la découverte du site dans des conditions optimales.&lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : schémas d’aménagement, canalisation de la fréquentation, achat et pose d’éco-compteurs, signalétique et pupitres d’interprétation, cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage, accès aux personnes à mobilité réduite, bornes de rechargement pour des voitures et vélos électriques , outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Sont notamment exclus des dépenses éligibles : les parkings (seul l’aménagement paysager est éligible), les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels…), les études relatives à la capacité de charge d’un site, les schémas d’accueil et de visite, les outils de réservation de navettes.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt; Volet 2 : l’expérimentation de solutions technologiques de pilotage des flux. 	&lt;ul&gt; 		&lt;li&gt;L’objectif est d’accompagner des projets permettant de mieux gérer les flux touristiques via des solutions numériques.&lt;/li&gt; 		&lt;li&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique…) ainsi que les études préalables à ces investissements.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2024</t>
+        </is>
+      </c>
+      <c r="R207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;  &lt;span&gt;Pour confirmer leur éligibilité à ce dispositif, les candidats devront s’engager à respecter les modalités suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Volet 1 : l’expérience client et la « mise en valeur touristique » ; 	&lt;ul&gt; 		&lt;li&gt; L’amélioration de l’expérience client pourra se faire par de nouveaux aménagements et équipements et des services complémentaires, qui permettront d’organiser la découverte du site dans des conditions optimales.&lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : schémas d’aménagement, canalisation de la fréquentation, achat et pose d’éco-compteurs, signalétique et pupitres d’interprétation, cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage, accès aux personnes à mobilité réduite, bornes de rechargement pour des voitures et vélos électriques , outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Sont notamment exclus des dépenses éligibles : les parkings (seul l’aménagement paysager est éligible), les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels…), les études relatives à la capacité de charge d’un site, les schémas d’accueil et de visite, les outils de réservation de navettes.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt; Volet 2 : l’expérimentation de solutions technologiques de pilotage des flux. 	&lt;ul&gt; 		&lt;li&gt;L’objectif est d’accompagner des projets permettant de mieux gérer les flux touristiques via des solutions numériques.&lt;/li&gt; 		&lt;li&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;br /&gt; 		 &lt;/li&gt; 		&lt;li&gt;Les investissements éligibles sont les suivants : aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique…) ainsi que les études préalables à ces investissements.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;&lt;span&gt;Contacter en amont le Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité pour échanger sur les objectifs du projet et les moyens consacrés, si la pré-éligibilité du projet est confirmée :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Un dossier de candidature type sera fourni sur demande et devra être retourné au service de la Région selon le calendrier précisé dans le dossier de candidature.&lt;/li&gt; 	&lt;li&gt; La demande devra ensuite être déposée de façon dématérialisée sur la plateforme régionale dédiée, suivant le lien : subvention en ligne&lt;/li&gt; 	&lt;li&gt; L’ensemble du dossier de candidature devra également être transmis par voie électronique à l’adresse suivante : &lt;a href="mailto:ccoulomb&amp;#64;maregionsud.fr" title="ccoulomb&amp;#64;maregionsud.fr"&gt;ccoulomb&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="W207" s="1" t="inlineStr">
+        <is>
+          <t>https://sudconnect.maregionsud.fr/auth/realms/citoyen/protocol/openid-connect/auth?client_id=subventions-portail&amp;redirect_uri=https%3A%2F%2Fsubventionsenligne.maregionsud.fr%2F&amp;response_type=code&amp;scope=openid&amp;code_challenge=q48n4YZePwkGxjW3kZdhxSnQqMF_dtU</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mme Céline COULOMB - Tél. : &lt;strong&gt;04 88 73 69 72&lt;/strong&gt; - &lt;a href="mailto:ccoulomb&amp;#64;maregionsud.fr" title="ccoulomb&amp;#64;maregionsud.fr"&gt;ccoulomb&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires-experience-client-et-gestion-des-flux-touristiques/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>162978</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement d'une production et d’une consommation responsables</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I208" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt; &lt;span&gt;Dans le cadre de sa démarche d’attractivité, le territoire des Coëvrons affirme sa volonté de construire une image d&amp;#039;un territoire de gastronomie, notamment par la révélation de l&amp;#039;identité culinaire des Coëvrons. La mise en oeuvre d’un Projet alimentaire de territoire depuis 2021 accompagne la concrétisation de cette dynamique émergente. Parallèlement, le territoire des Coëvrons fait face à une diminution des commerces et services de proximité, notamment hors du pôle d’Evron.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’enjeu : développer un mode de production et de consommation respectueux de l’environnement, bénéfique pour l’économie et bon pour la santé, améliorer l’accès aux produits locaux, accompagner et valoriser les productions et les producteurs locaux, renforcer l’ancrage local et une économie axée sur les besoins.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maintenir et développer des activités agricoles durables et variées, adaptées aux enjeux du changement climatique&lt;/li&gt;&lt;li&gt;Accompagner la mutation vers une agriculture sous signes officiels de qualité&lt;/li&gt;&lt;li&gt;Agir pour une alimentation saine pour tous&lt;/li&gt;&lt;li&gt;Développer les circuits-courts&lt;/li&gt;&lt;li&gt;Renforcer le commerce de proximité, les services et l&amp;#039;artisanat&lt;/li&gt;&lt;li&gt;Expérimenter de nouveaux modèles économiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Maintien et développement d’activités agricoles durables et variées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Activités de soutien à la diversification des productions et d’activités, mutualisation de matériel&lt;/li&gt;&lt;li&gt;Création d&amp;#039;espaces test agricoles&lt;/li&gt;&lt;li&gt;Création et animation de réseaux d’agriculteurs&lt;/li&gt;&lt;li&gt;Accompagnement de la mutation vers une agriculture sous signes officiels de qualité : échanges de savoirs et de pratiques, informations, sensibilisation, formations&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Soutien à une alimentation saine pour tous :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions autour du &amp;#34;bien manger&amp;#34;, du gaspillage alimentaire, de la consommation responsable, des enjeux liés à la précarité et à l&amp;#039;insécurité alimentaire&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation et de formation des professionnels de l’alimentation&lt;/li&gt;&lt;li&gt;Création et animation de liens entre les différents intervenants de l&amp;#039;alimentation (cuisiniers, producteurs, parents d&amp;#039;élève, enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Renforcement du commerce de proximité, des services et de l’artisanat :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en lien avec le maintien, la création et la reprise d’entreprises et d’activités de proximité&lt;/li&gt;&lt;li&gt;Actions de mise en valeur et accessibilité des produits locaux (ex : épiceries mobiles)&lt;/li&gt;&lt;li&gt;Nouvelles formes de commerces pour répondre aux besoins de la population&lt;/li&gt;&lt;li&gt;Création et accompagnement de structures collectives de type pépinière d’entreprises, FabLab, village d’artisans&lt;/li&gt;&lt;li&gt;Actions d’information, de formation, de sensibilisation, de mutualisation&lt;/li&gt;&lt;li&gt;Développement de nouveaux modèles économiques : actions en lien avec l’économie circulaire et l’économie sociale et solidaire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q208" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T208" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-transition-ecologique-1/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC208" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD208" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>159892</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Capter et retenir des compétences et des pépites</t>
+        </is>
+      </c>
+      <c r="C209" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J209" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le tissu économique du territoire Adour Chalosse Tursan Marsan est axé sur l&amp;#039;économie présentielle et sur la redistribution sociale. Certes, l&amp;#039;économie productive (agriculture, agroalimentaire, industries) reste pourvoyeuse d&amp;#039;emplois mais ces secteurs rencontrent des problèmes communs : manque d&amp;#039;attractivité et difficulté de recrutement. D&amp;#039;autre part, rappelons que plus de 30% de la population a plus de 60 ans et que l&amp;#039;on observe peu d&amp;#039;installations de jeunes ou de cadres supérieurs.
+ &lt;br /&gt;
+ Cette fiche-action a donc pour ambition de soutenir des actions permettant de rendre plus attractif et durable l&amp;#039;environnement économique du territoire, en ciblant les objectifs suivants :
+ &lt;br /&gt;
+ -    Maintenir l&amp;#039;attractivité en termes d&amp;#039;emplois et de services pour la population active qui est liée notamment à la présence d&amp;#039;un chef-lieu de département et d&amp;#039;un tissu de centre-bourgs ;
+ &lt;br /&gt;
+ -    Participer à répondre à l&amp;#039;évolution des besoins des entreprises notamment en termes de formations ;
+ &lt;br /&gt;
+ -    Soutenir des initiatives économiques ayant une utilité sociale ;
+ &lt;br /&gt;
+ -    Soutenir des initiatives permettant la transition vers une économie plus respectueuse de l&amp;#039;environnement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant de renforcer l&amp;#039;attractivité économique du territoire
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération entre acteurs du territoire à des fins de développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement d&amp;#039;équipements et de services adaptés à la population active
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations concourant à l&amp;#039;amélioration de l&amp;#039;accueil des étudiants et des travailleurs temporaires par la création ou la réhabilitation d&amp;#039;hébergements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création, réhabilitation de bâtiments accueillant des tiers-lieux, investissements pour de l&amp;#039;aménagement, de l&amp;#039;équipement, permettant notamment le développement du télétravail
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Implication des acteurs économiques dans la transition écologique
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant la promotion, la sensibilisation ou la mise en place d&amp;#039;une démarche de type RSE (Responsabilité Sociale, Sociétale et Environnementale) auprès des entreprises
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement des compétences et des pépites présentes sur le territoire
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création, réhabilitation, équipements de bâtiments permettant le développement territorial de l&amp;#039;accès à la formation continue et à l&amp;#039;apprentissage tout au long de la vie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à l&amp;#039;ingénierie de mise en place de GPEC (Gestion Prévisionnelle des Emplois et des Compétences)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant d&amp;#039;améliorer des lieux pour accueillir des événements professionnels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien à un développement économique vertueux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Action globale et collective permettant l&amp;#039;identification de sites dégradés ou déqualifiés en vue de leur reconversion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant de soutenir le développement de l&amp;#039;économie sociale et solidaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou la réhabilitation de lieux « hybrides », investissement pour de l&amp;#039;aménagement et de l&amp;#039;équipement favorisant la mutualisation entre acteurs et l&amp;#039;inclusion sociale de tous les publics, notamment la jeunesse
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q209" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T209" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd25-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC209" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>162482</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les activités en milieu rural (fiche-action 1)</t>
+        </is>
+      </c>
+      <c r="C210" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I210" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J210" s="1" t="inlineStr">
         <is>
           <t>1 € de cofinancement public appelle 4 € de LEADER</t>
         </is>
       </c>
-      <c r="K255" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L255" s="1" t="inlineStr">
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Composé de deux communautés de communes, le Groupe d’Action Locale
 (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du
 département de la Manche. Les communautés de communes Coutances mer et bocage
 et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le
 prochain programme LEADER 2023-2027.&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;LEADER signifie
 Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme
 européen qui permet aux territoires ruraux concernés de bénéficier du Fonds
 Européen Agricole pour le Développement Rural (FEADER). &lt;/span&gt;Le GAL du Pays de
 Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur
 de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les bénéficiaires
 peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils
 sont précisés dans chaque fiche-action.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;span&gt;Quelles sont les actions concernées ?&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Les actions
 doivent être innovantes et répondre à la stratégie du territoire : “ Agir
 ensemble pour une transition solidaire et durable “.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;4 axes de
 développement ont été retenu pour l’élaboration des fiches actions, auxquelles
 les projets devront répondre.&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Attractivité du territoire&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Cadre de vie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Agriculture, alimentation et énergie locale&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;Ø&lt;span&gt; 
 &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;em&gt;&lt;span&gt;Economie&lt;/span&gt;&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;u&gt;&lt;span&gt;6 fiches actions élaborées :&lt;/span&gt;&lt;/u&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 1 : Développer les services et activités en zone rurale&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 2 : Développer des solutions de mobilité durables&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 4 : Adapter le bâti existant&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;&lt;span&gt;•                     Fiche-action
 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M255" s="1" t="inlineStr">
+      <c r="M210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les actions devront proposer des opérations visant
 à maintenir, compléter ou créer un service sur le territoire afin d’améliorer
 la vie quotidienne des habitants :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les opérations permettant
 d’améliorer l’offre de services médicaux, par exemple en attirant des
 professionnels de santé médicale ou paramédicale en leur proposant des
 conditions de travail attractives et décentes.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions améliorant ou
 maintenant la vitalité des communes, en lien avec les commerces et services
 (marchands ou non marchands) de proximité, les activités proposées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;-&lt;span&gt;         
 &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Les actions facilitant la
 cohésion des acteurs, notamment au sein du tissu associatif.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;span&gt;Les actions facilitant l’accès aux services et
 activités, pour tous les types de public.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N255" s="1" t="inlineStr">
+      <c r="N210" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Personnes âgées
 Jeunesse
 Famille et enfance
 Egalité des chances
 Accès aux services
 Santé</t>
         </is>
       </c>
-      <c r="O255" s="1" t="inlineStr">
+      <c r="O210" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P255" s="1" t="inlineStr">
+      <c r="P210" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q255" s="1" t="inlineStr">
+      <c r="Q210" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R255" s="1" t="inlineStr">
+      <c r="R210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus
 sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;améliorer le cadre de vie des habitants, il est important de soutenir les
 actions permettant d’améliorer les offres de services et d’activités sur le
 territoire, et leur accessibilité.&lt;/p&gt;&lt;p&gt;Une offre de services plus étoffée permettra
 notamment de mieux accompagner la population vieillissante, avec des offres au
 plus proche, que ce soit pour des soins médicaux ou pour des accompagnements
 administratifs. De plus, cela améliorera l’attractivité du territoire, et
 contribuera ainsi à l’installation de jeunes actifs.&lt;/p&gt;&lt;p&gt;Les services concernés sont les commerces, les
 nouvelles technologies de l’information et de la communication, le maintien et
 le développement des structures de santé, les services relatifs à l’accueil de
 la petite enfance et des nouveaux habitants, les services d’insertion,
 formation et emploi, les services pour développer des nouvelles formes de
 travail (espace dédiés au télétravail, espace de travail partagé, tiers lieux),
 les services administratifs, les services améliorant la vie des personnes âgées
 et des personnes isolées.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Véhiculer une
 image attractive du territoire&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Accueillir des
 familles et des jeunes actifs&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Contribuer au
 développement de l’offre de santé&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Conserver et
 développer les commerces et services de proximité&lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Rendre accessible
 les loisirs et activités au plus grand nombre&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-&lt;span&gt;         
 &lt;/span&gt;Développer
 l’accès et la formation au numérique&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S255" s="1" t="inlineStr">
+      <c r="S210" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T255" s="1" t="inlineStr">
+      <c r="T210" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U255" s="1" t="inlineStr">
+      <c r="U210" s="1" t="inlineStr">
         <is>
           <t>GAL Pays de Coutances</t>
         </is>
       </c>
-      <c r="V255" s="1" t="inlineStr">
+      <c r="V210" s="1" t="inlineStr">
         <is>
           <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
         </is>
       </c>
-      <c r="X255" s="1" t="inlineStr">
+      <c r="X210" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service LEADER du Pays de Coutances est composé de 2
 animatrices et gestionnaires, Céline Guérard et Marie-Anne Jourdan. Elles sont
 là pour vous aider à finaliser votre projet, vous orienter sur les aides
 disponibles, et vous aider à compléter le dossier.&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Communauté de
 communes Coutances mer et bocage&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Hôtel de
 Ville_ Place du Parvis_50 200 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;50200
 COUTANCES&lt;/strong&gt;&lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Céline
 GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;&lt;strong&gt;Marie-Anne
 JOURDAN : &lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y255" s="1" t="inlineStr">
+      <c r="Y210" s="1" t="inlineStr">
         <is>
           <t>c.guerard@communaute-coutances.fr</t>
         </is>
       </c>
-      <c r="Z255" s="1" t="inlineStr">
+      <c r="Z210" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-des-fonds-europeens-leader-du-pays-de-coutances/</t>
         </is>
       </c>
-      <c r="AA255" s="1" t="inlineStr">
+      <c r="AA210" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB210" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC210" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD210" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="256" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G256" s="1" t="inlineStr">
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>161864</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l’autonomie numérique - Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="C211" s="1" t="inlineStr">
+        <is>
+          <t>Mission Société Numérique</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller numérique</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
+Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H256" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I256" s="1" t="inlineStr">
-[...94 lines deleted...]
-      <c r="AA256" s="1" t="inlineStr">
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Conseiller numérique a été lancé en 2021 dans le cadre du volet inclusion numérique du plan France Relance. Aujourd&amp;#039;hui,  4000 conseillers numériques sont déployés partout en France pour accompagner les citoyens dans leurs usages quotidiens du numérique. &lt;/p&gt;&lt;p&gt;Les Conseillers numériques accompagnent les Français sur trois thématiques considérées comme
+prioritaires : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutenir les Français dans leurs usages quotidiens du numérique : travailler à distance,
+consulter un médecin, vendre un objet, acheter en ligne, etc. ;&lt;/li&gt;&lt;li&gt;Sensibiliser aux enjeux du numérique et favoriser des usages citoyens et critiques : s’informer et
+apprendre à vérifier les sources, protéger ses données personnelles, maitriser les réseaux sociaux,
+suivre la scolarité de ses enfants, etc. ;&lt;/li&gt;&lt;li&gt;Accompagner les Français vers l’autonomie pour réaliser des démarches administratives en
+ligne seul.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les structures d&amp;#039;accueil, publiques ou privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) doivent s&amp;#039;inscrire sur la plateforme conseiller-numérique.gouv.fr. Leur candidature sera alors étudiée par leur préfecture de rattachement, chargée de donner un avis motivé à l&amp;#039;Agence nationale de la Cohésion des Territoires, qui attribue les postes dans le cadre d&amp;#039;un Comité de sélection national.  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Le soutien financier de l&amp;#039;Etat s&amp;#039;organise selon les modalités suivantes : &lt;a href="https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/" target="_self"&gt;https://aide.conseiller-numerique.gouv.fr/fr/article/renouvellement-informations-generales-1ci8cxv/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;A l’issue de sa formation initiale, le Conseiller numérique pourra engager des actions d’accompagnement auprès de tous types de publics au travers d’ateliers de groupes, de présentations et d’accompagnements individuels :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prendre en main un équipement informatique (ordinateur, smartphone, tablette, etc.) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Naviguer sur internet ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Envoyer, recevoir, gérer ses courriels ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Installer et utiliser des applications utiles sur son smartphone ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer et gérer (stocker, ranger, partager) ses contenus numériques ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaître l’environnement et le vocabulaire numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprendre les bases du traitement de texte ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Échanger avec ses proches ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Trouver un emploi ou une formation ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner son enfant ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre ce que le numérique peut apporter à sa TPE/PME ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Comprendre la culture numérique.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures d’accueil, publiques et privées, qui souhaitent accueillir un ou plusieurs Conseiller(s) numérique(s) France Services doivent s’inscrire sur la plateforme conseiller-numerique.gouv.fr. Leur candidature sera alors étudiée par la préfecture de département, chargée de donner un avis motivé à l’Agence nationale de la cohésion des territoires, qui attribue les postes dans le cadre d’un Comité de sélection national.&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Pour les structures publiques, ce dispositif est ouvert aux :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;collectivités territoriales et leurs groupements au sens de l’article L. 5111-1 du Code général des collectivités territoriales, la Métropole du Grand Paris ainsi que les établissements publics territoriaux et la Métropole de Lyon, les territoires et collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;établissements publics locaux qui leur sont rattachés : CCAS, CIAS, Offices publics de l’habitat… ;&lt;/li&gt;&lt;li&gt;GIP constitués de personnes morales de droit public ;&lt;/li&gt;&lt;li&gt;chambres consulaires, établissements publics administratifs sous tutelle de l’État ;&lt;/li&gt;&lt;li&gt;EPIC préalablement identifiés par l’État.&lt;/li&gt;&lt;li&gt;les services déconcentrés de l’État ne sont pas éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures privées listées ci-dessous peuvent aussi accueillir des Conseillers numériques :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;associations déclarées au sens de la loi du 1er juillet 1901 (loi 1908 en Alsace-Moselle) ;&lt;/li&gt;&lt;li&gt;entreprises relevant de l’économie sociale et solidaire au sens de la loi n°2014-856 du 31 juillet 2014 ;&lt;/li&gt;&lt;li&gt;entreprises sociales pour l’habitat ;&lt;/li&gt;&lt;li&gt;toute personne morale de droit privé poursuivant une mission d’intérêt général et n’ayant pas, à titre exclusif, un but lucratif.&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des Conseillers numériques France Services. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l’ensemble du territoire. Les initiatives coordonnées sur un même territoire sont donc à favoriser.&lt;/span&gt;&lt;p&gt;&lt;span&gt;Un projet peut être porté par plusieurs structures, qu’elles soient publiques ou privées, dans la mesure où le Conseiller numérique exerce bien les activités présentées dans l’offre de services. Dans ce cas, une seule structure d’accueil sera identifiée pour instruire la demande de subvention, signaler la convention et percevoir la subvention. Elle sera l’employeur du Conseiller numérique et signataire à ce titre du contrat de travail.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conformément à la &lt;/span&gt;&lt;a href="https://cdn.conseiller-numerique.gouv.fr/cir_45126.pdf" target="_blank" rel="noopener noreferrer" role="link"&gt;circulaire interministérielle du 26 janvier 2021 relative à la mise en œuvre du volet « inclusion numérique » du plan France Relance&lt;/a&gt;&lt;span&gt; : « un Conseiller numérique ne peut venir qu’en complément des deux agents (ou plus) animant la France Services, sur les missions de conseil numérique qui sont les siennes ». Un Conseiller numérique ne peut pas être un des deux ETP d’un espace France Services.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T211" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="W211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/aide-structure</t>
+        </is>
+      </c>
+      <c r="X211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:conseiller-numerique&amp;#64;anct.gouv.fr" target="_self"&gt;conseiller-numerique&amp;#64;anct.gouv.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>societe.numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-vers-lautonomie-dans-lusage-du-numerique/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB211" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC211" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la Cohésion des Territoires</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="257" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="G257" s="1" t="inlineStr">
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>166035</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser un développement pérenne des sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-Association
+Région
+Collectivité d’outre-mer à statut particulier
 Entreprise privée
-Agriculteur</t>
-[...52 lines deleted...]
-      <c r="O257" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous êtes gestionnaire d&amp;#039;un site touristique emblématique, à fort potentiel de développement ou qui présente une urgence de préservation et vous souhaitez améliorer l&amp;#039;expérience client ou recourir à des solutions numériques de gestion des flux touristiques ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Sud vous accompagne, via l&amp;#039;Appel à projets &amp;#34;Sites touristiques exemplaires&amp;#34; afin de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles, les gestionnaires de grands sites touristiques et de sites &amp;#34;alternatifs&amp;#34;, à savoir : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les établissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;les parcs naturels ;&lt;/li&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les offices de tourisme ;&lt;/li&gt; 	&lt;li&gt;les associations ;&lt;/li&gt; 	&lt;li&gt;les entreprises.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P257" s="1" t="inlineStr">
-[...67 lines deleted...]
-      <c r="AA257" s="1" t="inlineStr">
+      <c r="P212" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="Q212" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;br /&gt; &lt;br /&gt; Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, le dossier de candidature sera fourni sur demande et devra être retourné aux services de la Région de manière dématérialisée sur la plateforme régionale avant le démarrage du projet.&lt;/p&gt;
+&lt;p&gt;Le demandeur doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Une copie mail du dossier doit également être transmis à l’adresse &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite chronologiquement, par ordre d’arrivée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="258" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="G258" s="1" t="inlineStr">
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>162925</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...51 lines deleted...]
-          <t>Assainissement des eaux
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le POPI (Plan d’Occupation Pastorale Intercommunale), est conçu comme un outil de concertation visant à dynamiser le pastoralisme à l’échelle des intercommunalités. Ce plan vise à donner plus de visibilité au pastoralisme (cartographie des territoires pastoraux, fiches individuelles des éleveurs, plan d&amp;#039;actions) tout en confortant son poids économique,&lt;br /&gt; social et territorial.&lt;/p&gt;
+&lt;p&gt;La première étape du POPI est la réalisation, sous forme d’enquêtes individuelles, d’un état des lieux précis des exploitations et des territoires pastoraux de chaque éleveur des communes (éleveur local ou transhumant), des périodes d’utilisation, des modes de gestion et des principales contraintes de chaque exploitation. La seconde étape du POPI vise à élaborer une Charte Pastorale Intercommunale par le biais d’un important travail de concertation avec les élus locaux, d’une part, et d’ateliers thématiques avec les élus, les éleveurs et les partenaires techniques impliqués sur le territoire, d’autre part.&lt;/p&gt;
+&lt;p&gt;Le POPI définira les enjeux et déclinera des actions spécifiques ainsi qu’un plan d&amp;#039;actions pastoral (visant à synthétiser les actions de chaque enjeu en les priorisant, en proposant des partenaires et en définissant les moyens nécessaires à engager).&lt;/p&gt;
+&lt;p&gt;Les résultats attendus portent sur la mise en valeur de l&amp;#039;importance de l&amp;#039;activité pastorale et ses bénéfices pour le territoire, sur la traduction d’actions afin de maintenir et développer le pastoralisme, dont notamment la préservation des zones pastorales via les documents d&amp;#039;urbanisme.&lt;/p&gt;
+&lt;p&gt;L’élaboration de cet outil permettra d’enclencher, de définir une politique de soutien du pastoralisme par la mise en oeuvre d’actions concrètes et adaptées aux besoins du territoire.&lt;/p&gt; &lt;p&gt;Collectivités territoriales et leurs groupements.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les travaux d’élaboration de POPI devront être conduits par un organisme reconnu sur le champ de l’expertise pastorale.&lt;/li&gt; 	&lt;li&gt;Les usagers des espaces considérés devront être associés à la réflexion dès l’entame des travaux, avec des temps de restitution, à prévoir tout au long du déroulement du processus d’élaboration du Plan d’occupation Pastorale Intercommunale.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Agriculture et agroalimentaire
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P213" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les travaux d’élaboration de POPI devront être conduits par un organisme reconnu sur le champ de l’expertise pastorale.&lt;/li&gt; 	&lt;li&gt;Les usagers des espaces considérés devront être associés à la réflexion dès l’entame des travaux, avec des temps de restitution, à prévoir tout au long du déroulement du processus d’élaboration du Plan d’occupation Pastorale Intercommunale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer sa demande 3 mois avant le démarrage du travail d&amp;#039;expertise sur le Portail des Aides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U213" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V213" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/popi</t>
+        </is>
+      </c>
+      <c r="W213" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaline Besnier - Chargée de mission élevage et pastoralisme&lt;br /&gt; &lt;a href="mailto:ibesnier&amp;#64;maregionsud.fr"&gt;ibesnier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-plan-doccupation-pastorale-intercommunal/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
 Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat</t>
-[...35 lines deleted...]
-      <c r="S258" s="1" t="inlineStr">
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T258" s="1" t="inlineStr">
+      <c r="T214" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U258" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA258" s="1" t="inlineStr">
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB214" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC214" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="259" spans="1:27" customHeight="0">
-[...95 lines deleted...]
-          <t>Patrimoine et monuments historiques
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
-Tourisme</t>
-[...175 lines deleted...]
-Eau pluviale
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
-Economie circulaire
-[...137 lines deleted...]
-          <t>Commerces et services
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...233 lines deleted...]
-Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Emploi
-[...18 lines deleted...]
-      <c r="R262" s="1" t="inlineStr">
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P215" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R215" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
-[...8 lines deleted...]
- &lt;br /&gt;
+ Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S262" s="1" t="inlineStr">
-[...143 lines deleted...]
-      <c r="S263" s="1" t="inlineStr">
+      <c r="S215" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T263" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA263" s="1" t="inlineStr">
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W215" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...110 lines deleted...]
-          <t>published</t>
+      <c r="AB215" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC215" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>