--- v0 (2025-10-05)
+++ v1 (2026-04-02)
@@ -84,109 +84,109 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA117"/>
+  <dimension ref="A1:AH23"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>Porteurs d’aides</t>
+          <t>Porteurs d'aides</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>Instructeurs de l'aide</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Bénéficiaires</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Types d'aide</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>Taux de subvention, min. et max. (en %, nombre entier)</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>Taux de subvention (commentaire optionnel)</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
-          <t>Appel à projet / Manifestation d’intérêt</t>
+          <t>Appel à projet / Manifestation d'intérêt</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>Exemples d'applications</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>Sous thématiques</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>Récurrence</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>Date d'ouverture</t>
@@ -225,4162 +225,1795 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>152206</v>
+        <v>102630</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Permettre d'ajuster les compétences d’un demandeur d’emploi avant l'embauche en contrat d’au moins 12 mois, grâce à une formation d'adaptation à l'emploi</t>
+          <t>Favoriser la formation et l'insertion socioprofessionnelle dans le cadre de projets de restauration du patrimoine</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>PRÉPARATION OPÉRATIONNELLE À L'EMPLOI INDIVIDUELLE (POEI)</t>
+          <t>Programme Patrimoine Emploi</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>Fondation du Patrimoine</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Entreprise privée</t>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Permettre d&amp;#039;ajuster les compétences d&amp;#039;un demandeur d&amp;#039;emploi avant l&amp;#039;embauche en contrat d&amp;#039;au moins 12 mois, grâce à une formation d&amp;#039;adaptation à l&amp;#039;emploi.
-[...8 lines deleted...]
- La POEI concerne :
+ Vous souhaitez soutenir l&amp;#039;insertion et la formation professionnelle dans les métiers du patrimoine et favoriser la transmission des savoir-faire ?
+&lt;/p&gt;
+&lt;p&gt;
+ Via son programme Patrimoine Emploi, la Fondation du patrimoine soutient l&amp;#039;insertion socioprofessionnelle et la formation aux métiers du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Deux axes sont privilégiés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les demandeurs d&amp;#039;emploi inscrits à Pôle emploi ;
-[...13 lines deleted...]
-  &lt;/ul&gt;
+  le soutien aux chantiers incluant une action d&amp;#039;insertion sociale ou professionnelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets permettant une formation aux métiers du patrimoine (clause de marchés publics avec insertion ou apprentissage, atelier chantier d&amp;#039;insertion (ACI), chantier-école).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le contrat d&amp;#039;embauche à l&amp;#039;issue de la formation doit être :
+ Vos projets de restauration du patrimoine faisant l&amp;#039;objet d&amp;#039;une souscription avec la Fondation du patrimoine pourront bénéficier d&amp;#039;une aide financière supplémentaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conservatoire du Patrimoine CFA Paul Riquet à Toulouse : subvention pour la mise en place de formations aux techniques de construction traditionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ancienne Abbaye de Maroilles dans le Nord : restauration de la grange dimière et de deux maisons de bourgs dans le cadre d&amp;#039;un chantier d&amp;#039;insertion
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Porteur de projet : collectivité publique, association ou structure d&amp;#039;intérêt général (dont l&amp;#039;activité est non lucrative et ne bénéficie pas à un cercle restreint de personnes et dont la gestion est désintéressée) justifiant de plus d&amp;#039;un an d&amp;#039;existence.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet implanté sur le territoire et dont les bénéficiaires résident en France métropolitaine ou ultramarine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à un projet ciblé : l&amp;#039;aide demandée ne pourra être tournée exclusivement vers du fonctionnement ou le financement de supports de communication.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/soumettre-un-projet/obtenir-une-aide-financiere</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Pierre Servais, Chargé de projet patrimoine naturel et emploi : pierre.servais&amp;#64;fondation-patrimoine.org
+&lt;/p&gt;
+&lt;p&gt;
+ Ou Michel Doffagne : michel.doffagne&amp;#64;fondation-patrimoine.org&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>fanny.renaud@fondation-patrimoine.org</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a84-favoriser-la-formation-et-linsertion-sociopro/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Fondation du patrimoine</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>13/10/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>98767</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le développement économique et l'emploi</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite de 50 000 €</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2010, le Pays vit une profonde transformation de son tissu économique. Il s&amp;#039;appuyait sur une production
+ agricole reconnue par les industriels, des unités de sous-traitance automobiles et agroalimentaires diversifiées et
+ un secteur tertiaire principalement tourné vers la santé et la vie publique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;expérience de revitalisation économique menée dans le cadre du dispositif Fonds National d&amp;#039;Aménagement et
+ de Développement du Territoire (FNADT) vient de s&amp;#039;achever sur un bilan très positif de 500 emplois créés. La
+ démarche de Veille prospective agricole et agroalimentaire va générer de nouvelles dynamiques des filières. Les
+ artisans et les commerçants de proximité souhaitent travailler en réseau, apporter des services nouveaux et
+ ouvrir des complémentarités face au développement des agglomérations.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  un Contrat à durée indéterminée (CDI),
-[...11 lines deleted...]
-  ou un Contrat à durée déterminée d&amp;#039;insertion (CDDI)
+  Prospection, accueil et transmission d&amp;#039;unités économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Consolidation des richesses du territoire (hommes et savoir-faire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en réseau des acteurs, circulation de l&amp;#039;information, constitution de filières ou cluster
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamisation des filières économiques, dont le commerce et l&amp;#039;artisanat de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de stratégies concertées, de sites et d&amp;#039;événements touristiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de forum de l&amp;#039;emploi, de réunion d&amp;#039;information sur les besoins en manœuvre locale...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de rencontre par filières économiques, de speed dating...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition de conseil en gestion de projets entreprenariaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentations d&amp;#039;actions collectives dans le domaine de l&amp;#039;artisanat et du commerce de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de développement de la stratégie touristique du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Emploi
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Dépenses conformes au décret fixant les règles nationales d&amp;#039;éligibilité des dépenses dans le cadre des programmes cofinancés par les FESI dont notamment :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépenses de personnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts indirects, correspondant aux frais de fonctionnement internes à la structure : calculés sur la base
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un taux forfaitaire de 15 % appliqué aux frais de personnel directs éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts directs en lien avec l&amp;#039;opération, dont :
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  acquisition ou location de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de déplacement, d&amp;#039;hébergement et de restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;études, de conseils, de formation...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La formation (temps plein ou temps partiel) doit être réalisée par un organisme de formation interne et/ou externe à l&amp;#039;entreprise qui recrute. La prise en charge des coûts de formation sera de 400 heures maximum.
+ Le financement européen intervient toujours en contrepartie de financements publics nationaux différents de l&amp;#039;Europe. Pour un porteur de projet privé, cela implique qu&amp;#039;il devra solliciter un autre co-financeur public.
+&lt;/p&gt;
+&lt;h4&gt;
+ Au niveau administratif :
+&lt;/h4&gt;
+&lt;p&gt;
+ Les dépenses engagées avant la date de réception de la demande d&amp;#039;aide ne seront pas prises en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses présentées doivent faire l&amp;#039;objet de plusieurs devis afin de vérifier la mise en concurrence et le caractère raisonnable des coûts.
+&lt;/p&gt;
+&lt;p&gt;
+ Avant de déposer un courrier de demande de subvention, le porteur doit présenter une délibération :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approuvant le projet et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicitant une subvention européenne dans le cadre de LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  autorisant l&amp;#039;exécutif à signer tout document y afférent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le porteur s&amp;#039;engage à respecter les règles en matière de communication européenne (logos fournis par la structure).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
-[...16 lines deleted...]
-      <c r="R2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS DE PLOERMEL</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La POEI peut être mobilisée :
-[...430 lines deleted...]
-  formpro.oriane.info.
+ Marjolaine PONDARD, Chargée de mission contractualisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:m.pondard&amp;#64;pays-ploermel.fr" rel="noopener" target="_blank"&gt;
+  m.pondard&amp;#64;pays-ploermel.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- Si une formation recherchée n&amp;#039;y est pas disponible et qu&amp;#039;elle répond aux critères de la Région, l&amp;#039;aide AIRE peut être demandée par l&amp;#039;organisme de formation au nom du bénéficiaire.
-[...2992 lines deleted...]
-  &lt;/span&gt;
+ - 06 69 71 55 38 - 02 30 19 01 82
+&lt;/p&gt;
+&lt;p&gt;
+ PETR Pays de Ploërmel - Cœur de Bretagne : 7 rue du Val - Les Carmes, BP30555 - 56800 Ploërmel
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.pays-ploermel.fr/" rel="noopener" target="_blank"&gt;
+  https://www.pays-ploermel.fr/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O22" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>m.pondard@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a57e-favoriser-le-developpement-economique-et-lemp/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD3" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>141277</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer des actions favorisant la présence, la visibilité et l'utilisation du français</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Emploi et diffusion de la langue française</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>425.000€ à répartir entre les projets</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions favorisant la présence, la visibilité et l&amp;#039;utilisation du français dans tous les domaines de la vie économique, scientifique, culturelle et sociale, peuvent faire l&amp;#039;objet d&amp;#039;un soutien et d&amp;#039;une subvention versée par le ministère de la Culture.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Qu&amp;#039;est-ce que l&amp;#039;appui à l&amp;#039;emploi et à la diffusion de la langue française ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Langue de la République&amp;#34; au titre de la Constitution, la langue française est un bien commun, gage d&amp;#039;unité qui réunit nos concitoyens, mais aussi l&amp;#039;ensemble de la communauté des francophones dans le monde. En France même, un &amp;#34;droit au français&amp;#34; est garanti par le cadre légal, défini par la loi Toubon du 4 août 1994. L&amp;#039;ensemble des domaines de notre société, au quotidien, est concerné : services publics, éducation, recherche, entreprises, monde du travail, consommation, médias ou publicité, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui à l&amp;#039;emploi et à la diffusion de la langue française vise à favoriser la présence du français dans la vie économique, sociale, culturelle et scientifique, spécialement lorsque cette présence est constitutive d&amp;#039;un enjeu de développement économique, de cohésion sociale, d&amp;#039;accessibilité ou d&amp;#039;attractivité de notre pays, ou lorsqu&amp;#039;elle permet un renforcement des solidarités francophones.
+&lt;/p&gt;
+&lt;p&gt;
+ À titre d&amp;#039;exemple, l&amp;#039;appui de la Direction générale de la langue française et des langues de France (DGLFLF) pourra être sollicité pour des démarches contribuant à la mise en place de stratégies linguistiques francophones ou plurilingues dans des institutions ou des entreprises, pour des projets favorisant la diffusion de savoirs scientifiques et techniques en français dans une logique de solidarité Nord/Sud et de meilleure transmission vers les étudiants et la société dans son ensemble.
+&lt;/p&gt;
+&lt;p&gt;
+ Face à la facilité ou à l&amp;#039;appauvrissement que représente l&amp;#039;utilisation systématique d&amp;#039;une seule langue de communication internationale et d&amp;#039;échange, la DGLFLF souhaite pouvoir apporter son soutien à des initiatives en faveur de la présence du français - avec d&amp;#039;autres langues -, en France, en Europe ou dans le monde. Ce soutien intervient dès lors que l&amp;#039;action envisagée poursuit un objectif exemplaire, visant un impact significatif, ou présente un &amp;#34;effet de levier&amp;#34; de nature à permettre ou favoriser l&amp;#039;emploi de notre langue en toutes circonstances, le cas échéant, dans une démarche plurilingue. Ce soutien peut également s&amp;#039;appliquer à des manifestations (colloques, séminaires, etc.) qui ont vocation à réfléchir à ces enjeux ou qui se proposent d&amp;#039;illustrer l&amp;#039;expression scientifique et technique en langue française comme la compréhension en &amp;#34;plus d&amp;#039;une langue&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant de l&amp;#039;enseignement supérieur et de la recherche, la DGLFLF souhaite également accompagner des travaux ou l&amp;#039;élaboration d&amp;#039;outils favorisant la production, la diffusion et la &amp;#34;découvrabilité&amp;#34; en ligne des connaissances et des données en français et en toutes langues.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle globale de la mission Emploi et diffusion de la langue française est d&amp;#039;environ 425 000 €. Le montant médian des subventions attribuées est de 5 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est déterminé selon la nature et la qualité du projet, et selon le budget prévisionnel de réalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est versée en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets à dimension régionale doivent être adressés en priorité aux services déconcentrés du ministère : directions régionales des affaires culturelles (France métropolitaine), directions des affaires culturelles (Guadeloupe, Martinique, Mayotte, La Réunion), DCJS de Guyane, missions aux affaires culturelles (Saint-Pierre-et-Miquelon, Nouvelle-Calédonie, Polynésie française).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appréciation de l&amp;#039;éligibilité et de l&amp;#039;opportunité de soutenir un projet s&amp;#039;exerce en deux temps :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sur demande écrite, accompagnée d&amp;#039;une description précise du projet, du public visé, des modalités d&amp;#039;action et des résultats attendus
+ &lt;/li&gt;
+ &lt;li&gt;
+  après expertise du projet, au regard de sa faisabilité, de son impact et de sa compatibilité avec les objectifs généraux de la politique du ministère et de la DGLFLF pour ce qui concerne la présence du français
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le service sera également sensible aux éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets innovants ou structurants
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en réseau de partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  intervention dans les domaines critiques pour la présence de la langue française
+ &lt;/li&gt;
+ &lt;li&gt;
+  importance du public ou des usagers concernés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets ou les actions projetées prévoyant un rendu ou des livrables en libre accès seront examinés en priorité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions attribuées par la DGLFLF sont attribuées sur une base annuelle, c&amp;#039;est-à-dire que l&amp;#039;on peut en faire la demande toute l&amp;#039;année. Toutefois pour sécuriser les projets et faciliter la programmation annuelle, les demandes de subvention peuvent être déposées avant le début de l&amp;#039;année budgétaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Un bilan ou un point d&amp;#039;étape du projet ou des actions menées devra être transmis au plus tard un an après le versement de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ À titre d&amp;#039;exemple, ont été soutenus précédemment pour leurs actions en faveur de l&amp;#039;emploi et la diffusion de la langue française :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;association The Conversation France, en soutien à son action en faveur de diffusion des savoirs en langue française
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Observatoire européen du plurilinguisme, en soutien à ses actions en faveur du plurilinguisme et de la diversité linguistique
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;association La Caravane des dix mots, qui coordonne un réseau de projets artistiques sur le partage de la langue française dans le monde et l&amp;#039;organisation de la Première Biennale des Langues
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;UAR 5638 Mathdoc et son infrastructure d&amp;#039;édition Centre Mersenne Centre Mersenne (CNRS) en soutien à la création d&amp;#039;une plateforme de traduction automatique de textes scientifiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S22" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif de soutien s&amp;#039;adresse en priorité à des institutions, des associations, des organisations professionnelles dont la mission essentielle – d&amp;#039;étude ou de promotion – s&amp;#039;applique aux enjeux sociaux, économiques et linguistiques de la présence de la langue française et des autres langues dans tous les domaines de la société.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux et rencontres appelant une traduction-interprétation peuvent être éligibles à un soutien, dès lors que les coûts sont partagés et que les rencontres, par leur sujet, leur importance politique et leur impact prévu, présentent une dimension prioritaire pour la DGLFLF.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets et actions organisées en France ont vocation à être étudiés par la DGLFLF qui pourra le cas échéant inviter les porteurs de projets à solliciter le soutien des services déconcentrés du ministère de la Culture (DRAC, DAC) ou de ses établissements publics. Les projets et actions organisés à l&amp;#039;étranger auront vocation à être traités avec le réseau culturel et diplomatique français (ministère de l&amp;#039;Europe et des Affaires étrangères).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets qui ne portent pas sur la langue française prise en elle-même ou dans ses rapports avec les autres langues ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Nature des dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention peut couvrir en tout ou partie des dépenses d&amp;#039;investissement, de fonctionnement ou des charges de personnel directement afférentes au projet déposé.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un projet pluriannuel, la subvention a un caractère incitatif et le soutien initial de la DGLFLF est apporté pour favoriser un effet de levier permettant de recueillir d&amp;#039;autres participations ou pour permettre à l&amp;#039;organisme porteur du projet d&amp;#039;atteindre rapidement des résultats lui conférant les moyens de son autonomie financière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X22" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/subvention/emploi-et-diffusion-de-la-langue-francaise</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/aide-projet-fonctionnement_transmission-culturelle</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Si vous êtes déjà suivi par une Mission locale ou par Pôle emploi, vous pouvez demander à votre conseiller de bénéficier du contrat d&amp;#039;engagement jeune.
-[...15 lines deleted...]
-  &lt;/span&gt;
+ Pour toute question sur l&amp;#039;appui à l&amp;#039;emploi et à la diffusion de la langue française, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ Délégation générale à la langue française et aux langues de France (DGLFLF)
+&lt;/p&gt;
+&lt;p&gt;
+ Mission emploi et diffusion de la langue française
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:emploi.dglflf&amp;#64;culture.gouv.fr" target="_self"&gt;
+  emploi.dglflf&amp;#64;culture.gouv.fr
  &lt;/a&gt;
- Si votre profil correspond, vous pourrez laisser vos coordonnées sur le formulaire qui s&amp;#039;affiche. Vous serez contacté ultérieurement par un conseiller de Pôle emploi ou de la Mission locale proche de chez vous et pourrez signer votre contrat d&amp;#039;engagement jeune à partir du 1er mars 2022.
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 40 15 36 73
+&lt;/p&gt;
+&lt;p&gt;
+ 3 rue de Valois 75033 PARIS cedex 01
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f869-emploi-et-diffusion-de-la-langue-francaise/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...35 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111640</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l'emploi les bénéficiaires du revenu de solidarité active</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Cohésion sociale (RSA)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Aide basée sur l'estimation prévisionnelle des actions</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dispositif ARDAN vise à accompagner le développement de l&amp;#039;activité des petites et moyennes entreprises par l&amp;#039;intégration de nouvelles compétences :
-[...21 lines deleted...]
-      <c r="M23" s="1" t="inlineStr">
+ Accompagnement des bénéficiaires du RSA orientés &amp;#34;social&amp;#34;, dans un parcours d&amp;#039;insertion vers l&amp;#039;emploi, en lien avec Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement délégué aux CCAS par convention.
+&lt;/p&gt;
+&lt;p&gt;
+ Trois modes de soutien possibles : subvention, mise à disposition de personnel départemental, ou subvention et mise à disposition.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département en subvention privilégie la prise en charge des frais de fonctionnement mobilisés : coût des postes d&amp;#039;accompagnement, avec un montant de référence des coûts salariaux de 38.500€ par équivalent temps plein.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide basée sur l&amp;#039;estimation prévisionnelle du nombre de bénéficiaires du revenu de solidarité active à accompagner par le CCAS et du coût d&amp;#039;un équivalent temps plein.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-SOLI-004 (AD du 15/01/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Emploi</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont éligibles les projets :
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   de création d&amp;#039;activité nouvelle (ex : intégration d&amp;#039;un nouveau savoir-faire, développement d&amp;#039;un nouveau marché...)
-[...4 lines deleted...]
-   &lt;br /&gt;
+   Communes en Essonne.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
-[...2 lines deleted...]
-Innovation, créativité et recherche
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du développement social
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 16 42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4287-accompagner-vers-lemploi-les-beneficiaires-du/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>140793</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la démarche entrepreneuriale et responsable des agriculteurs, ainsi que la création d’entreprise et le développement de l’emploi</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Chambre d'agriculture des Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : co-construire des diagnostics, stratégies et projets de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE : accompagner les projets territorialisés, animer et structurer les filières locales ou les projets alimentaires de territoire, communiquer sur les produits et les métiers, accompagner les projets de gestion de l&amp;#039;eau et d&amp;#039;irrigation, favoriser l&amp;#039;économie circulaire, intégrer la préservation de l&amp;#039;environnement dans les pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie FONCIÈRE : faciliter l&amp;#039;installation et la transmission d&amp;#039;exploitations agricoles, maintenir une dynamique agricole sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  CONCERTATION : participer ou animer des réunions sur la place des agriculteurs dans la société
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de journées thématiques à destination des élus des collectivités ou du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic agricole et foncier prospectif préalable à un document d&amp;#039;urbanisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour la gestion des déchets verts  (ex co-compostage avec CC Alpes Provence Verdon)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des programmes d&amp;#039;actions sur les aires d&amp;#039;alimentation de captage d&amp;#039;eau potable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la mise en place de Zone Agricole Protégée (ex ZAP du Val de Durance)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets structurants d&amp;#039;irrigation, dans un objectif de préservation de la ressource (Réseaux collectifs, Retenues collinaires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de Marchés de Producteurs (marchés Paysans du Verdon, marché d&amp;#039;Aiglun...), accompagnement des modes de commercialisation collectifs en Circuits Courts
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
 Emploi</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="X23" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Partenariat, conventionnement, prestation de services selon le type de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prestation rémunérée d&amp;#039;expertises dans les domaines agricoles, de gestion de l&amp;#039;eau, de l&amp;#039;aménagement du territoire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.chambre-agriculture04.fr</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-  Contact
+ Contact : 66 Bd Gassendi, CS90117, 04995 Digne-les-Bains Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 92 30 57 57
+&lt;/p&gt;
+&lt;p&gt;
+ Email :  :
+ &lt;a href="mailto:accueil&amp;#64;ahp.chambagri.fr" target="_self"&gt;
+  accueil&amp;#64;ahp.chambagri.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ac8-accompagner-la-demarche-entrepreneuriale-et-r/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>90783</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux demandeurs d'emplois sans qualification d'accéder à une formation</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Service Public Régional de la Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes demandeur d&amp;#039;emploi, sans qualification et vous souhaitez vous former pour accéder à une certification ? La Région vous aide avec le Service Public Régional de Formation Professionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
  &lt;/strong&gt;
  :
- &lt;a href="mailto:contact&amp;#64;ardan-grandest.fr"&gt;
-[...1 lines deleted...]
- &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région a mis en place un Service Public Régional de la Formation pour que les demandeurs d&amp;#039;emploi puissent bénéficier d&amp;#039;une formation professionnelle qui facilite leur insertion sur le marché du travail.
+ &lt;br /&gt;
+ L&amp;#039;objectif de la Région est double:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  combattre les inégalités d&amp;#039;accès à la formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux personnes les plus en difficulté d&amp;#039;accéder à un premier niveau de  qualification
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le SPRF est une offre de formation qualifiante qui complète le Programme Régional de Formation (PRF).
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les demandeurs d&amp;#039;emploi inscrits à Pôle Emploi :
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  dont la qualification professionnelle la plus élevée est de niveau V bis (CAP/BEP non validé) ou IV général (bac général),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou qui n&amp;#039;ont pas pu exercer une activité en rapport avec leur qualification depuis au moins 2 ans.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les salariés en contrat aidé (CDDI et CUI : CAE/CIE, emplois d&amp;#039;avenir) peuvent bénéficier du SPRF s&amp;#039;ils sont inscrits à Pôle Emploi et s&amp;#039;ils sont de niveau VI maximum.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En tant que personnes éligibles, vous êtes orientées, sans sélection préalable, vers les organismes de formation mandatés par la Région. Ces organismes ont alors en charge de construire les parcours individualisés de qualification professionnelle pour répondre à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque fois que cela est possible des actions de VAE doivent être mobilisées.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces parcours peuvent comporter des périodes en entreprise.
+&lt;/p&gt;
+&lt;p&gt;
+ Les parcours qui mènent à la qualification sont limités à 2 ans. Le parcours peut être interrompu par des périodes en emploi sous contrat de travail. Le travail n&amp;#039;étant pas pris en compte dans la durée du parcours, l&amp;#039;organisme de formation s&amp;#039;engage à reprendre le parcours interrompu à l&amp;#039;issue du contrat de travail.
+&lt;/p&gt;
+&lt;p&gt;
+ Montants :
+&lt;/p&gt;
+&lt;p&gt;
+ La Région prend en charge les coûts pédagogiques de votre formation et participe à vos frais d&amp;#039;hébergement et de restauration. Pour la durée de la formation, vous êtes stagiaire de la formation professionnelle et vous bénéficiez d&amp;#039;une rémunération correspondant à votre statut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rémunération en ARE (Allocation de Retour à l&amp;#039;Emploi) si vous avez des droits à l&amp;#039;assurance chômage,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rémunération publique des stagiaires de la formation professionnelle financée par la Région
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vous bénéficiez de la protection sociale et de la couverture « Accidents du travail ». Pour la restauration et l&amp;#039;hébergement proposés par le centre de formation, les frais excédant 1,50 € par repas et 3 € par nuitée sont pris en charge par la Région.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/service-public-regional-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Formation Professionnelle et Apprentissage
+&lt;/p&gt;
+&lt;p&gt;
+ 15 rue de l&amp;#039;Ancienne Comédie
+&lt;/p&gt;
+&lt;p&gt;
+ CS 70575
+&lt;/p&gt;
+&lt;p&gt;
+ 86021
+                                                    POITIERS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 55 76 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88e4-service-public-regional-de-la-formation-profe/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...137 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Association
-[...8 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+Département
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
-[...7 lines deleted...]
- &lt;/strong&gt;
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
-[...24 lines deleted...]
-  Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>104659</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de salons, forums et opérations d’information sur les métiers, les emplois et la formation</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux salons et forums d’information sur l’orientation, la formation et l’emploi</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale aux salons et forums d&amp;#039;information sur les métiers et les formations s&amp;#039;inscrit dans le cadre plus général des missions d&amp;#039;information et d&amp;#039;orientation tout au long de la vie exercée par la Région renforcées par la loi « Pour la liberté de choisir son avenir professionnel » du 5 septembre 2018.
+ &lt;br /&gt;
+ Elle se base sur trois principes essentiels :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Égalité des chances pour les publics et les territoires
-[...5 lines deleted...]
-  Innovation visant la dynamique économique et territoriale
+  L&amp;#039;information sur les métiers et les formations  procède d&amp;#039;une mission de service public d&amp;#039;éducation à l&amp;#039;orientation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à ces salons et forums est gratuit pour tous les publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les salons ou forums doivent être conçus de manière pédagogique.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ L&amp;#039;accès à ces manifestations doit être gratuit pour tous les publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
-[...3 lines deleted...]
-Innovation, créativité et recherche
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation
 Emploi</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...1 lines deleted...]
- &lt;/strong&gt;
+ La Région donne priorité aux opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
-[...8 lines deleted...]
-  Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
+  Conduites par des EPCI ou par des associations regroupant les principaux acteurs de l&amp;#039;information sur les métiers, les emplois, et les formations d&amp;#039;un bassin d&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;adressant aux jeunes et à leurs familles pour leur orientation, et s&amp;#039;ouvrant aux jeunes et aux adultes engagés dans la vie active, pour leur faciliter l&amp;#039;accès à la formation tout au long de la vie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant à partir des métiers, emplois, et formations accessibles sur le territoire concerné, des choix d&amp;#039;orientation ouverts, vers les métiers du secteur privé et public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privilégiant la découverte des métiers par la démonstration concrète du quotidien professionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant une information sur les dispositifs mobilisables pour accompagner la construction d&amp;#039;un parcours de formation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...29 lines deleted...]
-      <c r="X25" s="1" t="inlineStr">
+ Les salons et forums doivent s&amp;#039;attacher à présenter une diversité de métiers et de formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services régionaux instruisent les demandes de subventionnement comprenant un descriptif du projet,  un budget prévisionnel et un planning de l&amp;#039;événement. Ils sont habilités à solliciter les pièces utiles à la bonne compréhension de la demande. Ils peuvent être missionnés pour opérer les contrôles prévus.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils élaborent le projet de décision attributive de subvention soumis au vote de la Commission Permanente.
+ &lt;br /&gt;
+ En cas d&amp;#039;octroi d&amp;#039;une subvention, le porteur de projet s&amp;#039;engage à inviter la Région des Pays de la Loire aux comités de pilotage et à l&amp;#039;inauguration de l&amp;#039;événement ainsi qu&amp;#039;à apposer le logo régional sur les différents documents de communication.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-salons-et-forums-dinformation-sur-lorientation-la-formation-et-lemploi</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;Emploi et de la Formation
-[...2 lines deleted...]
- E-mail : innovemploi&amp;#64;laregion.fr
+ Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Missions transversales et évènements
+&lt;/p&gt;
+&lt;p&gt;
+ Florane Devaux Boutinkhar : 02 28 20 59 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e83c-soutien-aux-salons-et-forums-dinformation-sur/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-      <c r="A26" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>58566</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets innovants, expérimentaux et/ou partenariaux dans les domaines de l'emploi, de la formation et de l'orientation</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
-Association
-[...8 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie s&amp;#039;engage pour la formation, l&amp;#039;orientation et l&amp;#039;emploi en soutenant des projets innovants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
  &lt;br /&gt;
  Le dispositif Innov&amp;#039;Emploi s&amp;#039;inscrit dans cette démarche.
 &lt;/p&gt;
 &lt;p&gt;
  Les principaux enjeux du dispositif Innov&amp;#039;emploi
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
@@ -4448,61 +2081,61 @@
 &lt;p&gt;
  NOTA BENE : Si un projet similaire (même formation, même territoire) a déjà été financé par la Région (avec le même organisme de formation), l&amp;#039;action devra être terminée et présenter des résultats d&amp;#039;insertion supérieurs à 70%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Public visé par la formation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Demandeur d&amp;#039;emploi
  &lt;/strong&gt;
  toutes catégories.
 &lt;/p&gt;
 &lt;p&gt;
  Un minimum de 4 demandeurs d&amp;#039;emploi devra être identifié pour bénéficier du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Un courrier d&amp;#039;intention d&amp;#039;embauche sur un contrat d&amp;#039;une durée de 6 mois minimum sera exigé de la part des entreprises à l&amp;#039;initiative de ce projet.
 &lt;/p&gt;
 &lt;p&gt;
  Les places de ce dispositif seront ouvertes à la prise en charge de la protection sociale et de la rémunération dans la mesure où le parcours dépasse 200 heures.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Emploi</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Entreprises éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Toute personne morale de droit public ou privé :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    qui n&amp;#039;est pas une structure de l&amp;#039;insertion par l&amp;#039;activité économique (IAE)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ayant son siège ou un établissement sur le territoire Occitanie
    &lt;br /&gt;
   &lt;/li&gt;
@@ -4528,17177 +2161,2685 @@
   &lt;/li&gt;
   &lt;li&gt;
    permettant l&amp;#039;acquisition de compétences ou la préparation au poste de travail, en vue d&amp;#039;un recrutement
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    non mobilisables dans le Programme Régional de Formation
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une durée hebdomadaire supérieure à 20 heures
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    correspondant à un engagement de l&amp;#039;entreprise sur une contrat d&amp;#039;une durée supérieure ou égale à 6 mois (lettre d&amp;#039;intention)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dont le coût horaire par stagiaire est reste en cohérence avec les autres formations existantes
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-recrutement</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c4-innovemploi-volet-recrutement/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...2392 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>32857</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l'attractivité, la cohésion sociale, la croissance durable et l'emploi - Contrat Territorial Occitanie / Pays Portes de Gascogne</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie
+PETR du Pays Portes de Gascogne</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...135 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le 30 juin 2017, la Région Occitanie a validé la mise en œuvre d&amp;#039;une nouvelle génération de politiques contractuelles avec les territoires pour la période 2018-2021.
  Il s&amp;#039;agit de mobiliser, dans le cadre d&amp;#039;un contrat entre la Région et chaque territoire, l&amp;#039;ensemble des dispositifs de la Région afin d&amp;#039;agir pour l&amp;#039;attractivité, la cohésion sociale, la croissance durable et l&amp;#039;emploi. C&amp;#039;est une rencontre entre les politiques régionales et les projets de territoires des territoires concernés.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat Territorial Occitanie entre le Pays Portes de Gascogne et la Région a été validé par la Région le 12 octobre 2018.
  Le projet de territoire, autour duquel ce contrat est organisé se structure autour de 6 axes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir le développement d&amp;#039;une économie durale et locale
  &lt;/li&gt;
  &lt;li&gt;
   Accélérer et amplifier la transition énergétique et écologique
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer la qualité des espaces de vie
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir, adapter, renforcer les services publics
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir le développement des Bourgs-Centres
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir l&amp;#039;innovation, l&amp;#039;expérimentation, la coopération à partir d&amp;#039;une thématique, l&amp;#039;itinérance.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation énérgétique de logements ou pbâtiments publics, aménagement d&amp;#039;espaces publics, Médiathèques, Pôles de santé, équipement sportifs, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Tourisme
 Espace public
 Economie d'énergie et rénovation énergétique
 Accès aux services
 Commerces et services
 Tiers-lieux
 Logement et habitat
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Portes de Gascogne</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://www.paysportesdegascogne.com/contrats-et-cooperations/avec-la-region-occitanie/</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julie Fleuriault - Animatrice CTO : 06 17 84 68 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>leader@paysportesdegascogne.com</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cd38-contrat-territorial-occitanie-pays-portes-de-/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2020</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H43" s="1" t="inlineStr">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>112012</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour un projet d'immobilier d'entreprise dans une zone d'activité</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Zone d'activité et batiment relais</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes Vézère Monédières Millesources</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 16</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région a pour mission de créer les conditions d&amp;#039;un parcours de réussite pour amener chaque jeune, dès sa sortie du collège, vers un emploi stable et durable. Aussi, dans une perspective d&amp;#039;égalité des chances et d&amp;#039;épanouissement de chacun, la Région doit lever les freins qui s&amp;#039;opposent, notamment aux plus démunis, et compenser les inégalités qu&amp;#039;elles soient sociales ou territoriales.
-[...28 lines deleted...]
-      <c r="O43" s="1" t="inlineStr">
+ Il s&amp;#039;agit d&amp;#039;aider les entreprise qui ont besoin d&amp;#039;un immobilier d&amp;#039;entreprise dans une zone d&amp;#039;activité (soit sur Treignac, soit sur Chamberet, soit sur Soudaine lavinadière). La communauté de communes prend en charge la construction d&amp;#039;un bâtiment selon les exigences de l&amp;#039;entreprise et lui revend par une location vente.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contruction d&amp;#039;un atelier pour une activité de plomberie, construction d&amp;#039;immobilier pour une entreprise d&amp;#039;ambulance...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...182 lines deleted...]
- &lt;/a&gt;
+ Avoir une structure économiquement saine et créer des emplois.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
-[...264 lines deleted...]
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="X45" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>CC Vézère-Monédières-Millesources</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>http://ccv2m.fr</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Marjolaine PONDARD, Chargée de mission contractualisation :
-[...214 lines deleted...]
-&lt;p&gt;
+ Téléphone : 0519670101
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>direction@ccv2m.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-immobilier-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>CCV2M</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...328 lines deleted...]
-      <c r="H49" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162310</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de la rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...3632 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le principe et les conditions de rémunération de stagiaires de la formation professionnelle.&lt;/p&gt; &lt;p&gt;Stagiaires de la formation professionnelle&lt;/p&gt; &lt;p&gt;Pour bénéficier de la rémunération de stagiaire de la formation professionnelle, il convient de remplir deux critères :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Ne pas être en continuité de parcours scolaire et être inscrit à Pôle emploi (demandeur d’emploi indemnisé ou non-indemnisé par Pôle emploi) ou auprès d’une mission locale&lt;/li&gt; 	&lt;li&gt;Préparer une formation sanitaire de niveau V (aide-soignant, auxiliaire de puériculture, ambulancier) en cursus complet &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les bénéficiaires de la rémunération ont le statut de stagiaire de la formation professionnelle. &lt;br /&gt; Cette aide ouvre droit, par ailleurs, à une protection sociale prise en charge par l’autorité qui agrée le stage.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;NB : la bourse d’études et la rémunération ne sont pas cumulables.&lt;/em&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Emploi</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>30/01/2019</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour bénéficier de la rémunération de stagiaire de la formation professionnelle, il convient de remplir deux critères :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Ne pas être en continuité de parcours scolaire et être inscrit à Pôle emploi (demandeur d’emploi indemnisé ou non-indemnisé par Pôle emploi) ou auprès d’une mission locale&lt;/li&gt; 	&lt;li&gt;Préparer une formation sanitaire de niveau V (aide-soignant, auxiliaire de puériculture, ambulancier) en cursus complet &lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;Les bénéficiaires de la rémunération ont le statut de stagiaire de la formation professionnelle. &lt;br /&gt; Cette aide ouvre droit, par ailleurs, à une protection sociale prise en charge par l’autorité qui agrée le stage.&lt;/p&gt;
 &lt;p&gt;&lt;em&gt;NB : la bourse d’études et la rémunération ne sont pas cumulables.&lt;/em&gt;&lt;/p&gt; &lt;p&gt;Dossier de demande de rémunération à déposer auprès de votre établissement de formation ; la rémunération est versée au bénéficiaire par un prestataire pour le compte de la Région Sud Provence-Alpes-Côte d’Azur.&lt;br /&gt; Pour déposer une demande d’aide individuelle : Bouton &amp;#34;Je fais ma demande&amp;#34;&lt;br /&gt; L’usager doit créer un compte ou se connecter à son compte existant puis effectuer une demande d’aide individuelle en fonction de son besoin.&lt;br /&gt; Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;br /&gt; L’objectif de cette démarche est de permettre aux apprenants de créer une relation privilégiée avec la Région Sud et de les accompagner tout au long de leur parcours de formation. Elle permet également de s’engager dans une démarche éco responsable en déposant un dossier de demande d’aide individuelle, d’en suivre l’évolution quotidienne, de bénéficier d’un portefeuille numérique et d’échanger avec les services à tout moment, à partir de votre espace personnel sur le portail&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>published</t>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-[...824 lines deleted...]
-      <c r="E71" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>120335</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer des clauses sociales dans les marchés publics : achats responsables</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Achats responsables : intégrer des clauses sociales dans les marchés publics</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Drôme</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
-[...6038 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
 &lt;/p&gt;
 &lt;p&gt;
  Échanges avec la collectivité (mail ou téléphone) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   affiner les besoins
  &lt;/li&gt;
  &lt;li&gt;
   informer sur le cadre réglementaire, les enjeux et les outils existants (cartographie des acteurs et dispositifs)
  &lt;/li&gt;
  &lt;li&gt;
   définition de la démarche à suivre
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Orientation vers les acteurs et interlocuteurs adaptés au projet : Structure d&amp;#039;insertion par l&amp;#039;activité économique (SIAE), Direction Régionale des entreprises, de la concurrence, de la consommation, du travail et de l&amp;#039;emploi (Direccte) et notamment les facilitateurs des clauses sur le territoire en charge des missions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Conseiller et assister le Maître d&amp;#039;ouvrage dans la mise en œuvre de clauses sociales ou marchés réservés
  &lt;/li&gt;
  &lt;li&gt;
   Informer et accompagner les entreprises attributaires
  &lt;/li&gt;
  &lt;li&gt;
   Mobiliser les partenaires de l&amp;#039;Emploi et les Structures d&amp;#039;Insertion par l&amp;#039;Activité Économique (SIAE)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Equipement public
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OPÉRATIONS CONCERNÉES
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Développement des clauses sociales dans les marchés publics pour favoriser l&amp;#039;insertion professionnelle des personnes éloignées de l&amp;#039;emploi tels que les bénéficiaires du RSA.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/achats-responsables-integrer-des-clauses-sociales-dans-les-marches-publics/</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Lionel BLANC
    &lt;/strong&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Facilitateur inclusion professionnelle et achats responsables
   &lt;/li&gt;
   &lt;li&gt;
    06.30.67.95.89 – 2 rue de Clastres 26130 ST PAUL TROIS CHATEAUX
   &lt;/li&gt;
   &lt;li&gt;
    Emploi solidaire, collectif des structures d&amp;#039;insertion drôme Ardèche
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/981e-achats-responsables-integrer-des-clauses-soci/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G103" s="1" t="inlineStr">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>162809</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Biodiversité
+Emploi
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à innovation-formation&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-dinnovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>90745</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements en faveur du recyclage et du réemploi des déchets</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Investissement en faveur du recyclage et du réemploi des déchets</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...28 lines deleted...]
-&lt;/h4&gt;
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Identifier précisément le contexte du territoire au regard de la problématique de l&amp;#039;attractivité des populations et en particuliers d&amp;#039;actifs (salariés, non-salariés, entrepreneurs, porteurs de projets, etc.)
-[...14 lines deleted...]
-  Maitriser les outils de prospection et d&amp;#039;accueil d&amp;#039;actifs et de populations
+  Accompagner les investissements permettant de réduire l&amp;#039;impact environnemental des déchets tout en créant des emplois locaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de modes de traitement des déchets plus respectueux de l&amp;#039;environnement permettant de mieux capter et mieux transformer des gisements valorisables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de dispositifs de réduction des prélèvements de matières premières vierges et la réduction de production de déchets.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;h4&gt;
-[...6 lines deleted...]
-&lt;/ol&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+ Entreprises de toutes tailles, dont les associations et les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Investissements matériels et immatériels liés un programme d&amp;#039;investissements- Equipements de recyclage, de tri, de collecte et de réemploi,
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Introduction
-[...11 lines deleted...]
-  Le parcours client d&amp;#039;un individu
+  Travaux de génie civil liés à la création ou au développement d&amp;#039;activités de collecte et de recyclage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement logiciel spécifique
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;strong&gt;
-[...3 lines deleted...]
-&lt;br /&gt;
+&lt;p&gt;
+ Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Auditer le parcours client de vos publics
-[...64 lines deleted...]
-      <c r="S103" s="1" t="inlineStr">
+  le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements roulants et/ou d&amp;#039;occasion.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X103" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/investissement-en-faveur-du-recyclage-et-du-reemploi-des-dechets</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Laurence Lanne - llanne&amp;#64;cner-france.com - 06 63 60 67 36
+ Service Relation aux Usagers
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ecb0-investissement-en-faveur-du-recyclage-et-du-r/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>98462</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Aider des entreprises de l'économie sociale et solidaire (ESS)</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Les taux d'intervention et les éventuels cofinancements sont déterminés après analyse des dossiers</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le pacte territorial «Aude 2030 » fait de l&amp;#039;Economie sociale et solidaire (ESS) un enjeu majeur du développement économique Audois, source de préservation d&amp;#039;emplois non délocalisables et d&amp;#039;entrepreneuriat nouveau, où l&amp;#039;humain reste au cœur du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ESS est, par ses valeurs fondatrices (primauté des personnes et de l&amp;#039;objet social sur le capital ; adhésion volontaire et ouverte, gestion démocratique, fonds propres impartageables, appropriation collective des excédents, solidarité et responsabilité, utilité sociale des produits et services), non plus une économie dite &amp;#34;alternative&amp;#34; mais une économie ancrée durablement sur nos territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ambition du Département de l&amp;#039;Aude est en effet de positionner l&amp;#039;emploi au cœur des dynamiques économiques et d&amp;#039;intégrer la notion de solidarité aux impératifs de production et de rentabilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Conseil Général de l&amp;#039;Aude ambitionne de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir le renouveau entrepreneurial en modernisant les statuts des entreprises de l&amp;#039;ESS et en développant leur financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  donner du pouvoir d&amp;#039;agir aux citoyens et aux salariés pour contribuer au maintien de l&amp;#039;activité économique dans les territoires et lutter contre les destructions d&amp;#039;emplois
+ &lt;/li&gt;
+ &lt;li&gt;
+  revitaliser les territoires ruraux et les quartiers où les besoins sociaux ont considérablement augmenté avec la crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Enfin, l&amp;#039;économie sociale et solidaire est un mode d&amp;#039;entreprendre et de développement économique adapté à toutes les filières économiques locales existantes (agriculture, tourisme...) ou à venir ( numérique, silver économie...)
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions sont déclinées en 5 axes:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Soutenir la promotion de l&amp;#039;ESS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à la sensibilisation à l&amp;#039;ESS:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Accélérer le développement de l&amp;#039;économie sociale et solidaire dans l&amp;#039;Aude par la promotion de ses atouts et la mise en avant de son potentiel économique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Créer et consolider l&amp;#039;emploi audois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Participation au capital social des SCIC:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Créer de l&amp;#039;emploi au service de l&amp;#039;intérêt général, favoriser le développement de structures pérennes ancrées localement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide au développement de l&amp;#039;emploi partagé:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la création d&amp;#039;emplois partagés non délocalisables pat la constitution de groupements d&amp;#039;employeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assurer la pérennité des groupements d&amp;#039;employeurs pat un accompagnement et un suivi réalisés par les têtes de réseau régionales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Aide au développement de l&amp;#039;emploi coopératif:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Encourager la création ex-nihilo, la transformation, la transmission, la reprise d&amp;#039;entreprises ou d&amp;#039;associations sous forme de SCOP ou de SCIC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de structures ancrées localement afin de créer et consolider l&amp;#039;emploi coopératif et assurer leur pérennité par accompagnement et un suivi réalisés par les têtes de réseau régionales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Aide à l&amp;#039;accompagnement de porteurs de projets:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;accompagnement de projets entrepreneuriaux d&amp;#039;utilité sociale au service de l&amp;#039;économie de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;emploi non délocalisable
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Développer les finances solidaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide au renforcement des fonds propres des porteurs de projets:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les jeunes entrepreneurs ayant des difficultés d&amp;#039;accès au crédit bancaire classique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer les fonds propres de porteurs de projets à l&amp;#039;écart du marché du travail voulant créer leur entreprise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide à l&amp;#039;ingénierie financière solidaire:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les projets porteurs d&amp;#039;emploi et d&amp;#039;utilité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des outils financiers solidaires spécifiques et adaptés aux acteurs de l&amp;#039;ESS
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Encourager la professionnalisation des acteurs de l&amp;#039;ESS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à l&amp;#039;investissement matériel des associations:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir les associations qui développent une activité économique, dont la faiblesse en fonds propres est un frein à l&amp;#039;équipement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financer l&amp;#039;investissement matériel nécessaire au démarrage et au développement de leur activité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Favoriser les pratiques innovantes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Aide à l&amp;#039;émergence de projets socialement innovants:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ Créer des réponses adaptées à des besoins sociaux non ou mal rappel de la stratégie satisfaits en lien notamment avec les projets de Pôles Territoriaux départementale de Coopération Economique (PTCE)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Aide aux partenariats novateurs et aux actions collectives:
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rapprocher les entreprises de l&amp;#039;ESS et les entreprises conventionnelles afin de créer des réponses adaptées à des besoins sociaux non ou mal satisfaits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la collaboration et la coordination entre les acteurs de l&amp;#039;ESS afin de créer de l&amp;#039;emploi, de réduire leurs dépenses de fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la constitution de Pôle Territorial de Coopération Economique pour le développement durable local au service de la création d&amp;#039;emplois
+ &lt;/li&gt;
+ &lt;li&gt;
+  Initier des démarches partenariales innovantes à partir de concours ou d&amp;#039;appels à projets spécifiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Action n°1 : Aide à la sensibilisation à l&amp;#039;ESS
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Têtes de réseau régionale de l&amp;#039;ESS présentant une expertise humaine et technique pour mener des actions de sensibilisation et d&amp;#039;animation sur l&amp;#039;ensemble du territoire audois.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions ponctuelles ou pérennes de sensibilisation et d&amp;#039;animation auprès des acteurs économiques et des partenaires institutionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de promotion en direction des partenaires institutionnels ou du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, de repas et téléphonie)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°2 : Participation au capital social des SCIC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ SCIC en cours de constitution laissant apparaître des perspectives solides d&amp;#039;embauche
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Participation au capital
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°3 : Aide au développement de l&amp;#039;emploi partagé
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Groupement d&amp;#039;employeurs créé sous forme associative ou coopérative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des personnes physiques (dirigeants par exemple) ou morales (sociétés civiles ou commerciales, syndicats, etc.) occupant au plus 300 salariés et entrant dans le champ d&amp;#039;application d&amp;#039;une même convention collective peuvent constituer un groupement d&amp;#039;employeurs dans le but de mettre à disposition de leurs membres des salariés liés à ce groupement par un contrat de travail.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures d&amp;#039;accompagnement et de suivi des groupements d&amp;#039;employeurs ou têtes de réseaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un emploi partagé dans au moins deux entreprises ou associations sous forme de CDI dont la durée minimale est de 70% d&amp;#039;un temps complet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et suivi des groupements d&amp;#039;employeurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°4 : Aide au développement de l&amp;#039;emploi coopératif
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires:
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SCOP:
+   Les sociétés coopératives de production sont formées par des travailleurs de toutes catégories ou qualifications professionnelles, associés pour exercer en commun leur professions dans une entreprise qu&amp;#039;ils gèrent directement ou par l&amp;#039;intermédiaire de mandataires désignés par eux et en leur sein.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SCIC: Les sociétés
+   coopératives
+   d&amp;#039;Intérêt
+   collectif
+   sont des sociétés anonymes ou des sociétés à responsabilité limitée à capital variable. Elles ont pour objet la production ou la fourniture de biens et de services d&amp;#039;intérêt collectif, qui présentent un caractère d&amp;#039;utilité sociale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structures d&amp;#039;accompagnement et de suivi de sociétés coopératives ou têtes de réseaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frais de constitution d&amp;#039;une SCOP ou SCIC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et suivi des sociétés coopératives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°5 : Aide à l&amp;#039;accompagnement de porteurs de projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Association d&amp;#039;accompagnement au développement et à la consolidation de projets entrepreneuriaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coopérative d&amp;#039;activités et d&amp;#039;emploi
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Aide à l&amp;#039;accompagnement et au suivi des porteurs de projets ou des jeunes entreprises
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°6 : Aide au renforcement des fonds propres des porteurs de projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ toute association spécialisée dans les finances solidaires accordant des prêts personnels ou des prêts d&amp;#039;honneur aux porteurs de projets en phase de création et proposant un accompagnement adapté à leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Les dépenses inhérentes à l&amp;#039;accompagnement et au montage financier de l&amp;#039;entreprise ou de la micro-entreprise, analyse financière permettant destiner les besoins de trésorerie
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiement divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°7 : Aide à l&amp;#039;ingénierie financière solidaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Toute association d&amp;#039;envergure régionale spécialisée dans les finances solidaires accompagnant des projets de création d&amp;#039;entreprise, mobilisant des financements solidaires innovants pour les viabiliser, et garantissant l&amp;#039;accès aux circuits bancaires et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Une partie des frais de structure (antenne audoise), d&amp;#039;ingénierie, de masse salariale pour l&amp;#039;accompagnement et montage financier de projet individuel ou collectif audoise. Outils financiers mobilisés comme les fonds de garantie ou prêts bancaires spécifiques pour les entreprises de l&amp;#039;ESS, les très petites entreprises ou les porteurs de projets agricoles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°8 : Aide à l&amp;#039;investissement matériel des associations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Toute association de moins de trois ans ayant une activité économique en partie marchande, proposant un projet stratégique de développement visant à garantir l&amp;#039;autofinancement à trois ans et laissant apparaître des perspectives solides d&amp;#039;embauche.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Matériel informatique, mobilier, achat d&amp;#039;un véhicule, ou autre, à l&amp;#039;exception des travaux d&amp;#039;aménagement de locaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Les investissements ayant déjà bénéficié d&amp;#039;autres aides, les investissements réalisés avant la demande de l&amp;#039;aide, les associations ayant déjà bénéficié de cette aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°9 : Aide à l&amp;#039;émergence de projets socialement innovants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+ Tout porteur de projet socialement innovant en phase d&amp;#039;expérimentation, débouchant sur une activité à caractère économique susceptible de créer à terme de l&amp;#039;emploi (ex : financement local participatif, incubateur, silver économie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+ Les dépenses en lien avec l&amp;#039;émergence du projet (temps d&amp;#039;ingénierie des porteurs de projet, supports de communication, études)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, repas, téléphonie...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Action n°10 : Aide aux partenariats novateurs et aux actions collectives
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Bénéficiaires :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Toute association (ayant une activité économique en partie marchande proposant un projet stratégique de développement visant à garantir l&amp;#039;autofinancement à 3 ans), fondation, mutuelle, société s&amp;#039;associant dans un projet commun
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute entreprise du secteur marchand ayant un projet partenarial avec un acteur de l&amp;#039;ESS
+ &lt;/li&gt;
+ &lt;li&gt;
+  PTCE, lauréat de l&amp;#039;appel à projet national
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses éligibles :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement et montage financier des projets de création de micro-entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils financiers mobilisés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dépenses non éligibles :
+ &lt;/em&gt;
+ Défraiements divers (frais de déplacements, de repas, téléphonie)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Solidarités / Direction Action Sociale Insertion
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Céline Gout, Gestionnaire du secrétariat et de la communication du service
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:celine.gout&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+  celine.gout&amp;#64;aude.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.76
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c696-aider-des-entreprises-de-de-leconomie-sociale/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>166053</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="O104" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
-[...662 lines deleted...]
-      <c r="S105" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U105" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="H106" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>162985</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie avec des animations ou équipements collectifs</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 7 - FEDER</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...68 lines deleted...]
-      <c r="O106" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les actifs du Cœur Entre-deux-Mers travaillent essentiellement hors du
+territoire sur les pôles urbains. La balance emplois / actifs du territoire est
+donc déficitaire et est &lt;/span&gt;&lt;span&gt;soutenue par l’emploi présent dans &lt;/span&gt;&lt;span&gt;les territoires voisins.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La forte présence de très petites entreprises et les nouvelles façons de
+travailler (à distance, …) poussent donc certains professionnels à travailler
+via des modalités collectives et partagées.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser une relocalisation des emplois et le développement de
+l’économie centrée sur le territoire et non tournée vers l’extérieur&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Créer des outils et espaces économiques collectifs&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création et promotion
+d’espaces et ateliers collectifs ou de tiers lieux (thématiques ou
+multithématiques) à vocation économique pour dynamiser les centres bourgs&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Revitalisation
+commerciale des entreprises et des villages :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de dynamisation, de promotion et de
+valorisation du tissu commercial et artisanal&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ø&lt;span&gt;  &lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation de locaux commerciaux dans
+les centres-bourgs n’ayant pas de commerce de proximité ou afin de sauvegarder
+le seul commerce de proximité&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Animation et
+promotion des principes et outils de l’Economie Sociale et Solidaire dans les
+activités économiques locales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;   
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Actions de
+mutualisation de services au service des acteurs économiques locaux et de leurs
+clientèles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P106" s="1" t="inlineStr">
-[...46 lines deleted...]
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-pour-developper-lattractivite-touristique/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-[...383 lines deleted...]
-      <c r="E108" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162784</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Développer la sensibilisation des publics dans tous les domaines ayant traits à la mer et au littoral</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Sensibilisation des publics à la mer</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G108" s="1" t="inlineStr">
-[...202 lines deleted...]
-      <c r="G110" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Association
-[...3 lines deleted...]
-      <c r="H110" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K110" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="O110" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de développer la sensibilisation des publics dans tous les domaines ayant traits à la mer et au littoral (préservation des espaces marins et littoraux, circuits courts des produits de la mer, modification des comportements…), d&amp;#039;utiliser le Parlement de la mer comme ‘ caisse de résonance’ pour faire savoir et partager le savoir-faire, promouvoir l’identité maritime de notre région et développer la connaissance des métiers de la mer pour participer au développement de l’emploi maritime.&lt;br /&gt; Les aides accordées sont des subventions de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Elles sont donc examinées sur la base d’un programme d’activités ou d’actions spécifique explicitement identifiées :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur des actions ou des campagnes régionales sur la protection de l’environnement marin et littoral, sur les changements de comportements et sur le patrimoine maritime.&lt;/li&gt; 	&lt;li&gt; Sur la promotion et le développement de l’emploi maritime pour toutes et tous sur le territoire régional, sur l’accompagnement vers l’emploi maritime (maritimisation des compétences, validation des acquis de l’expérience, etc. ..,) sur la sensibilisation des acteurs de l’emploi aux métiers de l’économie maritime, sur le soutien de l’égalité femmes-hommes dans les métiers maritimes et sur la contribution à l’objectif national de 32 % de métiers mixtes (contre 12 % actuellement.)&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+ &lt;ul&gt; 	&lt;li&gt;Entreprises&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche…&lt;/li&gt; &lt;/ul&gt;
+ &lt;p&gt;Projets se déroulant sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P110" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="S110" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets se déroulant sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y110" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sensibilisation-des-publics-a-la-mer</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martine CHEVALIER : &lt;a href="mailto:MCHEVALIER&amp;#64;maregionsud.fr"&gt;MCHEVALIER&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibilisation-des-publics-a-la-mer/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>101570</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Chris Trouvat :
+ &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
+  chris.trouvat&amp;#64;afpa.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...501 lines deleted...]
-      <c r="A116" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>164097</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'économie de proximité dans le contexte de mutation socio-économiques du territoire</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>LEADER- Fiche Action 4</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Pays du Calaisis</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...8 lines deleted...]
-      <c r="I116" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L116" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Subvention européenne .&lt;/span&gt;&lt;br /&gt;&lt;span&gt;plancher d&amp;#039;aide : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Plafond d&amp;#039;aide : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Stimuler les démarches de modernisation des entreprises &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faciliter la création, les cessions et les reprises d’entreprises du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accroître le poids de l’Economie Sociale et Solidaire dans l’économie locale&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnel&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer la formation et l’accompagnement :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire de chefs d’entreprises et salariés formés &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’ingénierie de proximité en termes d’aides aux entreprises dans le cadre d’un développement, d’une création, d’une transmission ou d’une reprise d’entreprises &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Permettre aux entreprises d’anticiper les mutations socio-économiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Renforcer l’image des activités commerciales et des savoir-faire locaux &lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Accompagner le développement et la consolidation des associations et des entreprises de l’ESS&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager l’entreprenariat chez les jeunes de moins de 30 ans&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Créer et maintenir de l’emploi :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Créer et maintenir de l’emploi non délocalisable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Augmenter le taux de création et de reprise d’entreprises sur le territoire&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 4&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Emploi
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q116" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R116" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour être éligible, le projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement du Pays du Calaisis et répondre aux critères de la grille de sélection: partenariats et mise en réseau, impact géographique, niveau d&amp;#039;innovation, effet du projet, emploi, transition décarbonée et durable , formation du chef d&amp;#039;entreprise&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ac5e74bd-b5d5-485e-ba6f-8403ff1eabf3/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>PAYS CALAISIS</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>charlotte.aubert@pays-du-calaisis.fr</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-deconomie-de-proximite-dans-le-contexte-de-mutation-socio-economiques-du-territoire/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="117" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H117" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>95302</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur du développement de l'agriculture, notamment en matière de bois énergie</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K117" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposant d&amp;#039;une importante surface boisée largement sous exploitée, le Département de l&amp;#039;Aude a adopté en 2006 le Plan Bois Energie ayant pour objectif de développer cette filière, pourvoyeuse d&amp;#039;emplois locaux et contribuant à la réduction des émissions de gaz à effet de serre et des charges de chauffage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Installation de chaufferies automatiques à bois.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de cette aide sont : les établissements publics, les collectivités territoriales et les bailleurs sociaux publics
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les installations de production de chaleur à alimentation automatique et utilisant les combustibles suivants sont concernés par le présent règlement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bois déchiqueté
+  &lt;/li&gt;
+  &lt;li&gt;
+   granulés de bois
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une chaufferie bois pour des logements, au moins 2 logements devront être chauffés par la même installation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etudes de faisabilité de chaufferies automatiques à bois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaufferies automatiques à bois avec ou sans réseau de chaleur soit les équipements avec main d&amp;#039;œuvre suivants : chaudière bois et équipements associés (à l&amp;#039;exclusion de la production d&amp;#039;eau chaude sanitaire), génie civil chaufferie et silo, réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Extension de réseaux de chaleur alimentés à plus de 50% par du bois soit les équipement avec main d&amp;#039;œuvre suivants : réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plateformes de fabrication et de stockage de bois déchiqueté soit les travaux de la plateforme, qu&amp;#039;elle soit couverte ou non.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Si les investissements présentés ne sont pas uniquement dédiés au bois énergie, l&amp;#039;aide sera calculée au prorata de l&amp;#039;activité bois énergie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/bois-energie</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Chef de service : Michel Foussard
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mail :
+   &lt;a href="mailto:michel.foussard&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+    michel.foussard&amp;#64;aude.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone :
+ 04 68 11 69 05
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat : 04.68.11.66.32
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0271-intervenir-en-faveur-du-developpement-de-lagr/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>