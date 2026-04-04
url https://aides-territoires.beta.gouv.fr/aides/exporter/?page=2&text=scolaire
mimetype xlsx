--- v0 (2025-11-20)
+++ v1 (2026-04-04)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA140"/>
+  <dimension ref="A1:AH135"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1608 +225,1869 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>145879</v>
+        <v>128963</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
-[...9 lines deleted...]
-          <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
+          <t>Passer un marché public en vue de la réalisation d’un projet de construction et d’aménagement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministère de la Culture</t>
-[...4 lines deleted...]
-          <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
+          <t>Gironde Ressources (ATD)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assister le maître d&amp;#039;ouvrage dans toutes les étapes
+de la commande publique dans le cadre d&amp;#039;un projet
+de construction et d&amp;#039;aménagement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aider dans la définition du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  informer sur la procédure pour la mise en oeuvre
+d&amp;#039;un marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  rédiger les pièces nécessaires à la consultation
+et à la bonne exécution du marché
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Détermination du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;accompagnement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Documents inhérents aux marchés publics (règlement de
+la consultation, cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Logement et habitat
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatifs au projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb7e-passer-un-marche-public-en-vue-de-la-realisat/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>111628</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Investir en milieu rural</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût d'opération</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrat rural de 3 ans : aide aux travaux d&amp;#039;investissement, cofinancement par le Département de l&amp;#039;Essonne et la Région Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Cofinancement de 30% maximum du coût d&amp;#039;opération par le Département de l&amp;#039;Essonne, en complément de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds de dépenses HT subventionnables :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   communes de moins de 2.000 habitants : 370 000 €,
+  &lt;/li&gt;
+  &lt;li&gt;
+   syndicats de moins de 3.000 habitants et communes nouvelles : 770 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Délibération n°2016-04-0055 (AD du 25/09/2017)
+</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants en Essonne, Syndicats intercommunaux de moins de 3.000 habitants en Essonne et Communes nouvelles créées après le 1er janvier 2016 en Essonne.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement de la Région Ile-de-France (40%) ; 30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0067-investir-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>111629</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Investir sur le territoire de l'Intercommunalité</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Aide selon critère démographique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrat de partenariat de 6 ans avec les intercommunalités ayant pour objectif le partage d&amp;#039;un diagnostic territorial reposant sur les enjeux des politiques publiques départementales et les projets de territoire des intercommunalités.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention mobilisable en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-04-0055 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Intercommunalités en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc06-investir-sur-le-territoire-de-lintercommunali/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111630</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Investir sur le territoire de la Commune</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Partenariats avec les territoires : Contrats</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Aide selon critère démographique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contrat de partenariat de 3 ans avec les Communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide cumulable avec les dispositifs politique de la ruralité et politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention mobilisable en une seule fois.
+&lt;/p&gt;
+&lt;p&gt;
+ Critère de population prise en compte pour le calcul de la Dotation Globale de Fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Communes de moins de 2.000 habitants : aide plafonnée à 111.000€ au titre d&amp;#039;un contrat rural ou d&amp;#039;un contrat de partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2016-04-0055 (AD du 25/09/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes en Essonne.
+  &lt;/li&gt;
+  &lt;li&gt;
+   30% du coût d&amp;#039;opération doit rester à la charge du bénéficiaire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;animation territoriale, de l&amp;#039;attractivité et des contrats
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fc1-investir-sur-le-territoire-de-la-commune/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>143296</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...176 lines deleted...]
-      <c r="M2" s="0" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
+  Description
  &lt;/strong&gt;
-&lt;/p&gt;
-[...8 lines deleted...]
-&lt;/p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
+  Objectifs pédagogiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
-[...6 lines deleted...]
-&lt;/p&gt;
+ L&amp;#039;objectif de cette formation est de pouvoir prendre en compte les enjeux et les exigences de la RE 2020 dans ses projets de construction neuve :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être sensibilisé aux fondamentaux de la performance énergétique et environnementale (ACV)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre l&amp;#039;origine et le contexte de la réglementation environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les évolutions de la RE2020 par rapport à la RT 2012 : énergie carbone et confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et comprendre les nouveaux indicateurs clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir des ordres de grandeur RE 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
+  Programme
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
-[...2 lines deleted...]
- Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
+ Matin (9h30-12h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 - Contexte, enjeux et présentation générale de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15 - Méthodes et exigences sur la performance énergétique et le confort d&amp;#039;été, et leviers d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 - Méthode et exigences sur la performance environnementale et l&amp;#039;analyse de cycle de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ 12h30 Déjeuner
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi (14h-17h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 - Retours d&amp;#039;expérience et enseignements
+&lt;/p&gt;
+&lt;p&gt;
+ 15h15 - Eléments pratiques pour mener à bien un projet à haute performance environnementale
+&lt;/p&gt;
+&lt;p&gt;
+ 17h00 - Echanges et évaluation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h30 - Fin de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séquences participatives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
-[...8 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...70 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+ Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis nécessaire pour cette formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...9 lines deleted...]
-  nicolas.stojcic&amp;#64;culture.gouv.fr
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
  &lt;/a&gt;
- ;
-[...17 lines deleted...]
- &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
-[...53 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
-[...100 lines deleted...]
- La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
+ Etre adhérent à l&amp;#039;ATD11
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction des transports et des mobilités
+ contact&amp;#64;atd11.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>36013</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une ingénierie technique et méthodologique pour engager des projets</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance (FIA) - ATD</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FINISTERE INGENIERIE ASSISTANCE (FIA) est un établissement public d&amp;#039;ingénierie locale créé dès 2014 à l&amp;#039;initiative du Conseil départemental afin de répondre à un enjeu de solidarité envers tous les territoires finistériens.
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, il vise à mettre à disposition des collectivités souffrant d&amp;#039;un manque de moyens humains et d&amp;#039;expertise, un appui technique et méthodologique dans la conduite de leurs projets relevant des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  déplacements et usages de la voirie et des espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiments et équipements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de l&amp;#039;espace et habitat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dynamisation des centres-bourgs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  eau et assainissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;intervention de FIA s&amp;#039;effectue en phase pré-opérationnelle, dès le lancement d&amp;#039;une réflexion autour d&amp;#039;un projet, et permet au maître d&amp;#039;ouvrage de bénéficier d&amp;#039;un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  vérifier l&amp;#039;opportunité et la faisabilité de son projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en cohérence le projet avec son environnement et le contexte local dans lequel il s&amp;#039;inscrit ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  définir et préciser sa commande à un maître d&amp;#039;œuvre s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;organiser en termes de conduite d&amp;#039;une opération ou d&amp;#039;une démarche globale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier les sources de financement possibles du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La structure a vocation à réaliser pour ses adhérents toutes études, recherches, démarches permettant d&amp;#039;atteindre les objectifs précédemment définis. Elle est également chargée de mobiliser, le cas échéant, d&amp;#039;autres structures partenaires (CAUE, Finistère Habitat, services départementaux...), afin d&amp;#039;apporter à ses adhérents une complémentarité des expertises disponibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Revitalisation des centres-bourgs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation, extension ou construction de médiathèques, d&amp;#039;écoles, d&amp;#039;ateliers techniques municipaux, de locaux administratifs, de salles associatives, de maisons d&amp;#039;assistant.e.s maternel.les, de maisons de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur voirie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de cheminements doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la consultation pour des études technico-économiques, des schémas directeurs ou de la maîtrise d&amp;#039;œuvre en eau potable, eaux pluviales et assainissement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>http://finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Christelle PAUL, assistante administrative, juridique et financière - Tél : 02 98 76 53 90 ; christelle.paul&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séverine FOSSEY, directrice - Tél : 02 98 76 53 91 ; severine.fossey&amp;#64;finistere-ingenierie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>severine.fossey@finistere-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fc53-ingenierie-strategique-et-assistance-techniqu/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Finistère Ingénierie Assistance</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>144519</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des collectivités landaises</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Equipement des Communes (FEC)</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Fonds d’Équipement des Communes (FEC) est destiné à aider les 
+Communes ou les Établissements Publics de Coopération Intercommunale 
+sous forme d’attribution en capital pour des dépenses d’investissement.&lt;/p&gt;
+            &lt;p&gt;Le FEC est réparti par le Conseil départemental, entre les cantons, ainsi qu&amp;#039;il suit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;25 % pour une attribution forfaitaire qui prend en compte le 
+nombre d&amp;#039;anciens cantons réunis dans le nouveau canton, multiplié par la
+ répartition forfaitaire divisée par 30,&lt;/li&gt;&lt;li&gt;20 % au prorata de la population,&lt;/li&gt;&lt;li&gt;45 % au prorata du nombre de Communes,&lt;/li&gt;&lt;li&gt;10 % au prorata de l&amp;#039;inverse du potentiel fiscal.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Toutefois, la dotation cantonale ne pourra être :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;supérieure à un plafond multiplié par le nombre de Communes (année 2024 : 6 413 €)&lt;/li&gt;&lt;li&gt;inférieure à un plancher multiplié par le nombre de Communes (année 2024 : 3 944 €)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le plancher et le plafond seront révisés chaque année lors de la réunion consacrée à l&amp;#039;examen du Budget Primitif.&lt;/p&gt;
+&lt;p&gt;Pour la population, les chiffres à prendre en compte sont ceux de 
+l&amp;#039;I.N.S.E.E. à la suite du dernier recensement et des recensements 
+complémentaires intervenus depuis (population totale sans double compte 
+dans la population comptée à part).&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Architecture</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les réunions cantonales des Maires présidées par les deux
+ Conseillers départementaux, permettent de procéder librement à la 
+répartition de la dotation cantonale.&lt;/p&gt;
+&lt;p&gt;Dans le cas où les Conseillers départementaux seraient également 
+Maires, ils sont remplacés, en cette dernière qualité, lors de la 
+réunion des Maires, par leurs délégués.&lt;/p&gt;
+&lt;p&gt;Sauf dérogation exceptionnelle accordée en réunions cantonales des 
+Maires, la décision d&amp;#039;attribution de subvention doit être préalable à 
+tout commencement d&amp;#039;exécution des travaux.&lt;/p&gt;
+&lt;p&gt;Les propositions cantonales sont soumises pour approbation à la 
+Commission Permanente du Conseil départemental et font l&amp;#039;objet d&amp;#039;un 
+arrêté attributif de M. le Président du Conseil départemental.&lt;/p&gt;
+&lt;p&gt;Sur délibération de la Commission Permanente du Conseil 
+départemental, seuls peuvent faire l&amp;#039;objet d&amp;#039;un report aux Communes du 
+canton sur la dotation cantonale de l&amp;#039;exercice suivant :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;les reliquats éventuels de crédits non répartis à l&amp;#039;intérieur du canton,&lt;/li&gt;&lt;li&gt;les soldes d’opérations terminées pour lesquelles le montant des travaux aurait été inférieur au montant prévu.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les subventions non utilisées par une collectivité ne peuvent faire 
+l’objet d’un report aux Communes du canton sur la dotation de l’exercice
+ suivant mais peuvent être affectées à un projet de substitution en 
+accord avec les deux Conseillers départementaux du canton concerné.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention interviendra sur présentation d&amp;#039;une 
+attestation du Maire de la Commune ou du Président de l’Établissement 
+Public de Coopération Intercommunale justifiant la réalisation de 
+l’investissement.&lt;/p&gt;
+&lt;p&gt;Possibilité est donnée de percevoir 50 % sur présentation de l&amp;#039;ordre 
+de service d&amp;#039;exécuter les travaux ou sur présentation de l’attestation 
+de commencement des travaux délivrée par le Maire ou le Président de 
+l’E.P.C.I.&lt;/p&gt;
+&lt;p&gt;Le versement de la subvention devra intervenir dans un délai de deux 
+ans à compter de la date de l&amp;#039;arrêté attributif de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/fonds-dequipement-des-communes</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt; developpement.territorial&lt;/a&gt;&amp;#64;landes.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f845-fonds-dequipement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
+&lt;/p&gt;
+A noter que :
+&lt;ul&gt;
+ &lt;li&gt;
+  Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
+  ÉTUDES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...194 lines deleted...]
-          <t>&lt;p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires d&amp;#039;ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  NATURE DES PROJETS ÉLIGIBLES :
+  ÉTUDE D&amp;#039;IMPACT
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  MODALITÉS FINANCIÈRES :
+  TRAVAUX
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux inscrits dans la section d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  PIÈCES À FOURNIR :
+  ACQUISITION
+  &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...20 lines deleted...]
-Education et renforcement des compétences
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisitions foncières nécessaires à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Equipement public
 Bâtiments et construction
-Réhabilitation</t>
-[...7 lines deleted...]
-      <c r="R5" s="1" t="inlineStr">
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...5 lines deleted...]
-  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+ Pour être éligible, le demande de subvention doit suivre le processus suivant :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Individualisation en Commission Permanente des subventions pour les opérations retenues.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact soit :
+&lt;/p&gt;
+&lt;p&gt;
+ - Par mail :
+ &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
+  datc&amp;#64;departement86.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Par téléphone, aux numéros suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
   &lt;br /&gt;
- &lt;/strong&gt;
-[...82 lines deleted...]
-  Sont exclus des dépenses éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
   &lt;br /&gt;
- &lt;/strong&gt;
-[...18 lines deleted...]
-  Les travaux d&amp;#039;assainissement non collectif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>datc@departement86.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...538 lines deleted...]
-    <row r="11" spans="1:27" customHeight="0">
+    <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>152452</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, à la réhabilitation ou à l'aménagement de locaux scolaires et périscolaires</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>ÉQUIPEMENTS SCOLAIRES ET ANNEXES PÉDAGOGIQUES</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
@@ -2180,1525 +2441,9148 @@
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/02d7-equiper-les-policiers-municipaux/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
+    <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
-        <v>115157</v>
+        <v>138013</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Equiper les classes d'intégration scolaire (ULIS)</t>
+          <t>Participer à l'achat d'équipement dans les collèges</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Equipement des classes d'intégration scolaire (ULIS)</t>
+          <t>Participation à l'achat d'équipement de cuisine ou petits matériels des collèges</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>5000 €/an plafonné à 10 000 € jusqu’à 15000 € / 3 ans plafonné à 30 000 €</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participation à l&amp;#039;achat d&amp;#039;équipement de cuisine ou petits matériels dans les collèges.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Collèges publics
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ dossier de demande  avec 3 devis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sur demande
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur dépôt de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Collèges
+&lt;/p&gt;
+&lt;p&gt;
+ Françoise Chabalier
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:françoise.chabalier&amp;#64;hauteloire.fr" target="_self"&gt;
+  françoise.chabalier&amp;#64;hauteloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04.71.07.43.65
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cc-participer-a-lachat-dequipement-de-colleges/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>115159</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler le matériel et le mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du matériel et du mobilier pour les cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Equipement en matériel pédagogique.
-[...8 lines deleted...]
- Pour les classes d&amp;#039;enfants handicapés, il n&amp;#039;est pas requis de durée minimale du séjour. Les demandes de subvention sont rassemblées et étudiées par la Direction académique des services de l&amp;#039;Éducation nationale de l&amp;#039;Aube, qui remet également le formulaire.
+ Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 12,80€ par ayant droit (valeur 2015).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayants droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/32/18-renouvellement-du-materiel-et-du-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   sdtva&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed78-renouveler-le-materiel-et-le-mobilier-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>115177</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Renouveler du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimal des dépenses : 4.500€ HT</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;p&gt;
-[...5 lines deleted...]
-    &lt;/p&gt;
+ Renouvellement du gros matériel de cuisine des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pris en compte ni le matériel et le mobilier des salles de restauration ni le petit matériel électroménager de cuisine.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Apporter un soutien scolaire sous forme d&amp;#039;aide aux devoirs à destination des lycéens et des apprentis de la Région Nouvelle-Aquitaine dans 5 matières :
-[...8 lines deleted...]
-  &lt;/strong&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/31/18-renouvellement-du-gros-materiel-de-cuisine-des-cantines-scolaires-de-regroupement-pedagogique.htm</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a46e-renouveler-du-gros-materiel-de-cuisine-des-ca/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>115178</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir le premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Premier équipement en matériel et mobilier des cantines scolaires</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Premier équipement en matériel et mobilier des cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 50% des dépenses en acquisiton de matériel.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables de 3.000€ à 30.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dossier de demande de subvention doit comporter la délibération du Conseil municipal (ou du Comité syndical) qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  adopte le projet et son financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  sollicite le concours financier du Département.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/30/18-premier-equipement-en-materiel-et-mobilier-des-cantines-scolaires.htm</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/73e0-acquerir-le-premier-equipement-en-materiel-et/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>94746</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 55</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les équipements suivants peuvent êtres soutenus :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   équipements de pesées,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   camions frigorifiques,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   acquisitions d&amp;#039;entrepôt,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   plateformes de collecte,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   cantines solidaires,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   ateliers de transformation de type conserverie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   équipements permettant le partage de denrées alimentaires entre particuliers...
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
+ &lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
+ &lt;a rel="noopener" target="_blank"&gt;
+  &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+   formulaire en ligne
+  &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>162648</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Innover en soutenant une production et une consommation locale</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche-Action 6 - Innover en soutenant une production et une consommation locales</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Isle en Périgord (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à : 50 000 €</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un atout majeur du Pays de l’Isle en Périgord réside dans une qualité de vie, portée par une alimentation saine et de proximité. Étant donné sa place dans l’économie locale, l’agriculture est un enjeu structurant et transversal pour la vitalité du Pays. Les agriculteurs représentent le&lt;br /&gt;premier maillon d’une chaine reliant zones rurales et zones urbaines, de la production locale à la consommation locale.&lt;/p&gt;&lt;p&gt;Confrontée à de nombreuses difficultés, il s’agit de conforter « l’offre », au travers du tissu agricole notamment, dans son orientation vers la qualité et la proximité, tout en sensibilisant et en coordonnant « la demande », celle des habitants, des élèves, des travailleurs et des touristes, …&lt;/p&gt;&lt;p&gt;Pour ce faire, le territoire adopte une stratégie transversale qui prend en compte tous les enjeux, travaillés au sein du PAT Isle en Périgord (Projet Alimentaire Territorial) : foncier et production, logistique, consommation, sensibilisation, animation et coordination. Il s’agit ici de conforter les producteurs et porteurs de projets locaux dans leurs pratiques, d’encourager l’expérimentation pour consolider les « circuits de proximité », en appuyant sur la qualité des produits et des savoir-faire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sensibiliser le grand public au bien et mieux manger&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Journées&lt;br /&gt;• Ateliers&lt;br /&gt;• Manifestations&lt;br /&gt;• Sensibilisation&lt;br /&gt;• Aménagement de restaurants scolaires (mobilier et cuisine) …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développer de nouveaux points de vente de produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Marchés et/ou halles&lt;br /&gt;• Plateformes de distribution&lt;br /&gt;• Points de stockage et de vente&lt;br /&gt;• Projets numériques innovants&lt;br /&gt;• Offre nouvelle de restauration à base de produits locaux&lt;br /&gt;• Épiceries solidaires …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Initier des projets qui valorisent des produits locaux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Valorisation des savoir-faire paysans, l’échange et le partage&lt;br /&gt;• Ateliers de sensibilisation&lt;br /&gt;• Découverte de produits&lt;br /&gt;• Formations&lt;br /&gt;• Projets numériques innovants …&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir la filière agricole par des actions innovantes renforcées par une dynamique collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Appui à l’innovation, à la coordination d’actions collectives (mise en réseau)&lt;br /&gt;• Utilisation de cuisines collectives (multi-usage) pour transformation de produits&lt;br /&gt;• Conserverie&lt;br /&gt;• Mise en place d’espaces nourriciers&lt;br /&gt;• Jardins partagés / collectifs&lt;br /&gt;• Forêts comestibles citoyennes&lt;br /&gt;• Espaces-tests&lt;br /&gt;• Espaces de formation&lt;br /&gt;• Animation du PAT …&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Les actions de communication, de promotion et de développement d’outils numériques liés au projet.&lt;/em&gt;&lt;em&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant minimum de dépenses éligibles sur l&amp;#039;opération présentée : 8 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les investissements matériels et les projets d’ingénierie (immatériel et / ou coûts de personnel) des communes de &amp;#43; de 25 000 habitants&lt;br /&gt;- Les SCI et les particuliers (personnes physiques sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle)&lt;br /&gt;- Les dépenses d’auto-construction&lt;br /&gt;- Les contributions en nature&lt;br /&gt;- Le soutien aux investissements dans la transformation / commercialisation de produits agricoles - projets &amp;gt; 300 000 €&lt;br /&gt;(les projets des collectivités locales, leurs groupements et autres organismes soumis à la commande publique ne sont pas soumis au plafond de 300 000 €.)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DE L'ISLE EN PÉRIGORD</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/wp-content/uploads/FA6-Prod-et-Conso-locales.pdf</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-isle-perigord.com/fonds-europeens/le-programme-2021-2027/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pays de l&amp;#039;Isle en Périgord : &lt;a target="_self"&gt;europe&amp;#64;pays-isle-perigord.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>s.giedelmann@pays-isle-perigord.com</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innover-en-soutenant-une-production-et-une-consommation-locales/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte du Pays de l'Isle en Périgord</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>143350</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière de projet de construction, réhabilitation, d&amp;#039;extension d&amp;#039;équipements publics  (mairie, établissements d&amp;#039;enseignements ou périscolaires, équipements sportifs et culturels, équipements touristiques, aire de covoiturage etc...) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du projet (définition du besoin, faisabilité, recherche de financement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0423-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>155127</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d’activités périscolaires)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Équipements scolaires et périscolaires (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension des équipements scolaires et périscolaires (écoles primaires, restauration scolaire, garderies et salles d&amp;#039;activités périscolaires).
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Les travaux réalisés uniquement sur le préau ou la cour d&amp;#039;école ne seront éligibles que s‘ils s&amp;#039;intègrent dans un projet global portant sur l&amp;#039;ensemble de l&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets scolaires : production des effectifs actuels et attendus par tranche d&amp;#039;âge.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : transmission d&amp;#039;une note de présentation des objectifs, des modalités, des effectifs actuels et attendus par tranche d&amp;#039;âge, des moyens humains affectés et des capacités d&amp;#039;accueil.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements périscolaires : Si gestion associative, statuts de l&amp;#039;association et convention liant le gestionnaire et la collectivité finançant la structure
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les rénovations, document de diagnostic énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant de la bonification si sollicitation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Famille et enfance
+Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes en vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoires si nécessaire d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets scolaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Examen au cas par cas des projets situés sur des sites scolaires de 4 classes ou moins, en fonction de la dynamique territoriale ; par définition ces sites n&amp;#039;offrent pas l&amp;#039;ensemble du cycle scolaire primaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obligation d&amp;#039;attribution de subvention de la part de l&amp;#039;Etat.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Conditions spécifiques aux projets périscolaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence obligatoire d&amp;#039;une école sur la commune d&amp;#039;implantation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition écologique : réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable, installation d&amp;#039;un système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobilier de réemploi issu de ressources locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de démarches en lien avec la transition inclusive : environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adaptée, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique, mise aux normes ou installation d&amp;#039;éclairage économe en énergie en lien avec l&amp;#039;usage de l&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs : raccordement aux réseaux, clôtures, préau ou casquette, aménagements paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrains ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/equipements-scolaires-et-periscolaires-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d77-equipements-scolaires-et-periscolaires-politi/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>144496</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Réglement d'aide à la construction, la restructuration ou la réhabilitation des bâtiments scolaires du 1er degré</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département peut accorder une subvention pour des 
+travaux de construction, restructuration tendant à une adaptation aux 
+normes pédagogiques ou de simple réhabilitation des bâtiments scolaires 
+du premier degré (salles de classe, restaurant scolaire…) à l&amp;#039;exclusion :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des simples travaux d&amp;#039;entretien courants,&lt;/li&gt;&lt;li&gt;des bâtiments dédiés à un usage périscolaire,&lt;/li&gt;&lt;li&gt;des salles polyvalentes,&lt;/li&gt;&lt;li&gt;des équipements et mobiliers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Priorité est donnée aux projets motivés par les éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des mesures de cartes scolaires (création de classe)&lt;/li&gt;&lt;li&gt;la mise en sécurité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Des modalités spécifiques sont mises en œuvre pour les dépenses liées à 
+la sécurisation des groupes scolaires. Une subvention peut être accordée
+ aux communes et groupements de communes pour les travaux, aménagements 
+liés à cette sécurisation des groupes scolaires du 1er degré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/construction-restructuration-ou-rehabilitation-des-batiments-scolaires-du-premier-degre</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:education&amp;#64;landes.fr" target="_self"&gt;
+  education&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93c9-aider-a-la-construction-la-restructuration-ou/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>116416</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Utiliser le bois local dans les projets de rénovation et constructions (LEADER / Fiche action 4)</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>APPEL A PORTEURS DE PROJETS / GAL PAYS D'EPINAL COEUR DES VOSGES - Réouverture de la programmation LEADER 2014-2022</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte-tenu de l&amp;#039;enveloppe restant à engager à ce jour, le GAL du Pays d&amp;#039;Epinal Cœur des Vosges dispose d&amp;#039;une enveloppe budgétaire de 965 227,72 € à répartir entre les projets sélectionnés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets déposés devront relever des thématiques
+ sur l&amp;#039;accompagnement et l&amp;#039;utilisation du bois local dans les projets de rénovation et construction à des fins économiques, touristiques et culturelles &amp;#61; FICHE ACTION 4.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Soutien à la construction et/ou la rénovation de bâtiments publics et privés ayant recours au matériau bois dans une optique de promotion d&amp;#039;une identité architecturale (actions d&amp;#039;animations visant à développer les échanges entre les différents acteurs locaux du bâtiment; études visant à renforcer l&amp;#039;utilisation des bois locaux dans ce type de bâtiments; utilisation du bois local dans les aménagements intérieurs de bâtiments, mobilier extérieur s&amp;#039;inscrivant dans un projet à vocation administrative, économique, touristique, culturelle; action de communication et de promotion de la forêt et de l&amp;#039;utilisation des bois extraits sur les projets réalisés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la fonction « loisirs » de la forêt, à travers l&amp;#039;organisation de manifestations « tout public » sensibilisant aux différentes fonctions de la forêt
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier du financement au titre de la
+ &lt;strong&gt;
+  FICHE ACTION 4 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres personnes morales de droit public (Groupement d&amp;#039;Intérêt Public et Société d&amp;#039;Économie Mixte)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations (loi 1901 et 1908) et leurs fédérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME / TPE / Micro-entreprises au sens communautaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tous types d&amp;#039;établissements publics, notamment EPIC locaux et nationaux,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chambres consulaires,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers disposant d&amp;#039;un numéro SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agriculteurs : Exploitants à titre principal ou secondaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
- Bénéficiaires : Lycéens inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;État, scolarisés en classe de seconde, première, terminale de lycées d&amp;#039;enseignement général, technologique et professionnel.
-[...2 lines deleted...]
- Apprentis inscrits dans un centre de formation.
+ Conditions requises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les opérations sont réalisées sur le territoire du GAL. Par dérogation, les opérations pourront être réalisées en dehors du territoire du GAL, à condition que l&amp;#039;opération bénéficie à la zone couverte par le GAL, dans le respect de l&amp;#039;article 70 paragraphe 2 du règlement (UE) n°1303/2013.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur devra présenter un budget de fonctionnement prévisionnel sur 3 années, couplé à l&amp;#039;identification des moyens humains mobilisés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-pays-epinal.jimdofree.com/actualites/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ GAL du Pays d&amp;#039;Épinal, Cœur des Vosges
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service Ingénierie
+ &lt;/li&gt;
+ &lt;li&gt;
+  4 Avenue de la République Le port du canal 88000 EPINAL
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+ &lt;li&gt;
+  leader&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ludmilla HELLOT,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 26 76
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ou
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cécile PIERRE,
+ chargée de mission LEADER
+ &lt;/li&gt;
+ &lt;li&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  03 29 37 54 96
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>contact@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/837a-accompagner-les-changements-de-pratiques-pour/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays d'Epinal Coeur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>100679</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une ingénierie publique et une aide à la décision</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au sens de l&amp;#039;article L 5511-1 du Code général des collectivités territoriales,
+ &lt;strong&gt;
+  Cantal Ingénierie &amp;amp; Territoires
+ &lt;/strong&gt;
+ est un établissement public dénommé agence départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est chargée d&amp;#039;apporter, aux collectivités territoriales et aux établissements publics intercommunaux du département qui le demandent, une assistance d&amp;#039;ordre technique, juridique ou financier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="X13" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Service d&amp;#039;aide aux devoirs
-[...2 lines deleted...]
- (appel gratuit), du lundi au jeudi de 18h à 21h, hors vacances scolaires et jours fériés.
+ Une assistance à toutes les étapes du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ - dès la définition du besoin à la réalisation des travaux,
+&lt;/p&gt;
+&lt;p&gt;
+ - pour une simple expertise, de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage ou en maitrise d&amp;#039;oeuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce périmètre d&amp;#039;intervention est évolutif et s&amp;#039;adapte aux besoins des adhérents, notamment :
+&lt;/p&gt;
+&lt;p&gt;
+ • Assistance et conseils juridiques et administratifs dans les domaines liés à la gestion locale;
+&lt;/p&gt;
+&lt;p&gt;
+ • Accompagnement de projets et aide à la programmation ;
+&lt;/p&gt;
+&lt;p&gt;
+ • Eau et Assainissement : Assistance à maîtrise d&amp;#039;ouvrage;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie, ouvrages d&amp;#039;art et réseaux divers : Assistance à maitrise d&amp;#039;ouvrage et maitrise d&amp;#039;œuvre;
+&lt;/p&gt;
+&lt;p&gt;
+ • Patrimoine bâti, Espaces publics et Tourisme;
+&lt;/p&gt;
+&lt;p&gt;
+ • Numérique et E administration : dématérialisation, développement du numérique éducatif dans les écoles;
+&lt;/p&gt;
+&lt;p&gt;
+ • RGPD – DPO.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Tourisme
+Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre membre de CIT  (l&amp;#039;ensemble des communes, établissements publics de coopération intercommunale (EPCI) et autres
+ organismes de coopération locale ayant leur siège dans le Département peuvent adhérer).
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;acquitter d&amp;#039;une cotisation annuelle forfaitaire (par
+ habitant ou suivant le budget). Celle- ci ouvre droit à un panel de services gratuits (conseil juridique
+ et administratif, utilisation de la plateforme de dématérialisation, d&amp;#039;une salle virtuelle de visioconférence,
+ de l&amp;#039;ENT pour les écoles primaires...). L&amp;#039;accès aux autres prestations est facturé en supplément.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>http://www.ingenierie-et-territoires.cantal.fr</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 15 000 AURILLAC
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;
+&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c6c-les-missions-et-le-perimetre-dintervention-de/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>143309</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
+&lt;/p&gt;
+&lt;p&gt;
+ Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elu d&amp;#039;une collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaire d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable d&amp;#039;exploitation (bâtiments, espaces verts, équipements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser la performance énergétique des bâtiments et réaliser des économies ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions pour rafraîchir l&amp;#039;école, favoriser la biodiversité et sensibiliser les plus jeunes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment sécuriser les espaces extérieurs (cours et abords) ? Les adapter à la diversité des usages ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise transversale (bâtiment, aménagement, mobilité, solutions fondées sur la nature) et écosystémique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expérience confirmée auprès des établissements scolaires (programme Cube S)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une forte proximité (26 implantations en métropole et outre-mer) avec les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une posture fédératrice propice à la concertation avec les acteurs locaux (personnels enseignants, techniques) et les partenaires (publics et privés).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le Cerema vous accompagne à chaque étape du projet. Nos compétences mobilisables :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et appui méthodologique intégrant la prise en compte de la règlementation, des besoins des usagers, des enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique et expertises : diagnostic, mise en œuvre, évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation : ateliers techniques, démarches participatives, réseaux d&amp;#039;acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement d&amp;#039;innovations, d&amp;#039;expérimentations et évaluation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NOS PROGRAMMES CUBE.S ET ACTEE CUBE ECOLE
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, en partenariat avec l&amp;#039;&amp;#039;Institut Français pour la performance du bâtiment (IFPEB), le Cerema déploie des challenges dédiés aux économies d&amp;#039;énergie dans les bâtiments scolaires à destination
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des collèges et lycées avec CUBE.S Climat, Usages, Bâtiments Enseignement Scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  des écoles avec ACTEE CUBE.Ecoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutenus par les Ministères de l&amp;#039;Education Nationale et de la Transition Écologique, ces challenges fédèrent les parties prenantes autour d&amp;#039;actions permettant de réaliser des économies d&amp;#039;énergie rapidement et sans lourd investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ 12% d&amp;#039;économies sur un an, en moyenne, grâce à CubeS
+&lt;/p&gt;
+&lt;p&gt;
+ VERS UN PROJET D&amp;#039;ÉCOLE RÉSILIENT,
+&lt;/p&gt;
+&lt;p&gt;
+ cohérent à l&amp;#039;échelle du territoire, intégrant trois dimensions
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Améliorer le patrimoine bâti
+&lt;/p&gt;
+&lt;p&gt;
+ Stratégie patrimoniale pour rationaliser et améliorer la qualité des bâtiments : diagnostic du parc, priorisation des sites, chiffrage économique en coût global, phasage pluriannuel des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Plan et appui à la mise en œuvre des travaux (isolation, choix de matériaux performants, qualité de l&amp;#039;air intérieur) afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  répondre aux nouvelles exigences environnementales (décret éco-énergie tertiaire, RE 2020), accessibilité, conformité électrique, sécurité incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir un confort optimal été comme hiver entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compréhension des usages (besoins et pratiques) et actions sur les comportements des occupants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2. Aménager les cours d&amp;#039;écoles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renaturation : création d&amp;#039;îlots de fraîcheur, aménagement d&amp;#039;espaces végétalisés (vergers, potagers, jardins)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et la continuité des trames vertes et bleues
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des eaux pluviales : favoriser l&amp;#039;infiltration et la réutilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces sécurisés et adaptés à divers usages : jeux, temps calme, école dehors
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 3. Rendre les abords sûrs et accueillants
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement des mobilités actives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Itinéraires sécurisés et accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>121339</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations favorisant le développement local dans l'Oise - FNADT</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Fonds national d'aménagement et de développement du territoire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de région — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds national d&amp;#039;aménagement et de développement du territoire (FNADT) est de soutenir des opérations favorisant le développement local, notamment dans les territoires les plus en difficulté, cumulant les handicaps économiques et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FNADT participe au financement, en investissement comme en fonctionnement, des opérations faisant l&amp;#039;objet d&amp;#039;une contractualisation (CPER et CRTE notamment) entre l&amp;#039;État et une ou plusieurs collectivités territoriales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espaces verts
+Accès aux services
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Equipement public
+Bâtiments et construction
+Emploi
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les champs d&amp;#039;intervention privilégiés du FNADT sont :
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions en faveur de l&amp;#039;emploi, en particulier celles qui favorisent les démarches de
+ &lt;br /&gt;
+ développement local intégré, contribuent à l&amp;#039;organisation de systèmes productifs locaux, soutiennent la création de nouvelles activités et de nouveaux services d&amp;#039;appui à l&amp;#039;économie locale et aux besoins de proximité, en particulier grâce à l&amp;#039;utilisation des technologies de l&amp;#039;information et de la communication.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions qui concourent à accroître l&amp;#039;attractivité des territoires, au travers des programmes ayant pour objet d&amp;#039;assurer une meilleure préservation des milieux naturels et des ressources, ou de favoriser la mise en valeur du patrimoine naturel, social ou culturel, et au travers des grands équipements et des actions permettant d&amp;#039;améliorer les services rendus aux populations et aux entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ • Les actions présentant un caractère innovant ou expérimental dans le domaine de
+ &lt;br /&gt;
+ l&amp;#039;aménagement et du développement durable.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.gouv.fr/Politiques-publiques/Collectivites-territoriales/Concours-financiers-de-l-Etat-subventions-et-dotations/Fonds-national-d-amenagement-et-de-developpement-du-territoire-FNADT</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/oise-demande-subvention-fnadt-2023</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La campagne de dépôt des demandes de subvention au titre du FNADT pour l&amp;#039;exercice 2023 est ouverte depuis le mercredi 2 novembre 2022. Elle s&amp;#039;achèvera le mardi 31 janvier 2023 (à 23 h 59, heure de Paris).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les demandes de subvention doivent être formulées en ligne sur la plateforme « Démarches simplifiées ». Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour toute information complémentaire sur les concours financiers de l&amp;#039;État à destination des collectivités locales, vous pouvez consulter la page dédiée du site internet de la préfecture de l&amp;#039;Oise. Lien ci-dessous.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous y retrouverez notamment l&amp;#039;appel à projets pour l&amp;#039;exercice 2023, ainsi que le guide d&amp;#039;ingénierie financière à destination des collectivités locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos interlocuteurs des services de la préfecture restent à votre disposition pour toute demande complémentaire :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Beauvais :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Anne-Laure FERRY : 03 44 06 12 63 /
+ &lt;a href="mailto:anne-laure.ferry&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  anne-laure.ferry&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Clermont :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Véronique FORESTIER : 03 44 06 13 89 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Mme Nadine WASSEN : 03 44 06 13 96 /
+ &lt;a href="mailto:sp-clermont-collectivites&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-clermont-collectivites&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Compiègne :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Charline KOPMELS : 03 44 06 74 29 /
+ &lt;a href="mailto:charline.kopmels&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  charline.kopmels&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour une collectivité de l&amp;#039;arrondissement de Senlis :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mme Corinne MERESSE : 03 44 06 85 65 /
+ &lt;a href="mailto:corinne.meresse&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  corinne.meresse&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Boite fonctionnelle :
+ &lt;a href="mailto:sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr" rel="noopener" target="_blank"&gt;
+  sp-senlis-collectivites-territoriales&amp;#64;oise.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>lucille.dechaize@oise.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec42-soutenir-les-operations-favorisant-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Oise / Bureau des concours financiers et du contrôle budgétaire</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>74156</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets d'espaces publics et de bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de la Charente - ATD16 et opérateur public de services numériques (OPSN)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ATD16 est
+ &lt;strong&gt;
+  assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
+ &lt;/strong&gt;
+ . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
+ &lt;strong&gt;
+  faisabilité
+ &lt;/strong&gt;
+ du projet, une
+ &lt;strong&gt;
+  estimation
+ &lt;/strong&gt;
+ des coûts prévisionnels et les dispositifs de
+ &lt;strong&gt;
+  financements activables
+ &lt;/strong&gt;
+ (subventions, FCTVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Après validation de la phase faisabilité, l&amp;#039;ATD16 vous aidera pour recruter votre futur maître d&amp;#039;œuvre en vous proposant la
+ &lt;strong&gt;
+  rédaction de vos documents de consultation
+ &lt;/strong&gt;
+ et en vous assistant pour l&amp;#039;analyse des offres.
+ L&amp;#039;agence peut aller au-delà en faisant un
+ &lt;strong&gt;
+  suivi d&amp;#039;opérations
+ &lt;/strong&gt;
+ de votre maîtrise d&amp;#039;œuvre recrutée.
+&lt;/p&gt;
+&lt;p&gt;
+ En termes de voirie, vous pouvez bénéficier d&amp;#039;une estimation de vos travaux d&amp;#039;
+ &lt;strong&gt;
+  entretien de voirie communale
+ &lt;/strong&gt;
+ ainsi que des priorités à engager.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de bourg
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de sécurité sur route départementale et mobilité douce
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cimetière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lotissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une ancienne mairie en logement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une maison de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un espace France Service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;une salle des fêtes
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien de la voirie communale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi d&amp;#039;opérations - veille au respect de l&amp;#039;acte d&amp;#039;engagement, supervision des marchés de travaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique de bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Être une collectivité locale de Charente.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être adhérent à l&amp;#039;ATD16, au volet Assistance à Maîtrise d&amp;#039;Ouvrage.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd16.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  ATD16 -
+  &lt;a href="mailto:contact&amp;#64;atd16.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;atd16.fr
+  &lt;/a&gt;
+  - 05 45 20 07 60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ronan Mévellec - Directeur
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresse : Agence Technique de la Charente - Domaine de la Combe - 241 rue des Mesniers - 16710 Saint-Yrieix-sur-Charente
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>contact@atd16.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dfd6-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/01/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>128964</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un avis technique sur un ouvrage ou une construction</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Descriptif
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;une analyse technique d&amp;#039;un bâti existant
+dans la perspective de sa réutilisation ou de sa
+réhabilitation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obtenir l&amp;#039;examen des désordres ou sinistres d&amp;#039;une
+construction ainsi que les pistes opérationnelles de
+réparation (préconisations, estimation prévisionnelle
+du coût,...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet de Gironde
+Ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconnaissance des lieux et inspections visuelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour les projets et travaux en
+découlant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;p&gt;
+ Fiche d&amp;#039;analyse et de faisabilité opérationnelle
+comprenant, le cas échéant :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des éléments de diagnostic ou une analyse technique
+de la problématique avec des propositions
+  &lt;/li&gt;
+  &lt;li&gt;
+   des éléments de compréhension et/ou de
+programmation du projet, le cas échéant
+  &lt;/li&gt;
+  &lt;li&gt;
+   une synthèse du déroulement de l&amp;#039;opération avec
+indication des procédures de marché public
+  &lt;/li&gt;
+  &lt;li&gt;
+   une estimation prévisionnelle sommaire des coûts
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fourniture de documents techniques relatifs au projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edea-obtenir-un-avis-technique-sur-un-ouvrage-ou-u/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Entretien des ponts
+Gestion d'une base nautique
+Réfection/aménagement de la voirie
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>119941</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans vos projets de construction et rénovation de bâtiments</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement de collectivité</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ASDER est un acteur majeur de la transition énergétique en Savoie depuis plus de 40 ans. Nous accompagnons les communes et territoires dans leur politique de transition énergétique, notre spécialité étant l&amp;#039;énergie.
+ &lt;br /&gt;
+ L&amp;#039;ASDER peut vous accompagner du début à la fin de votre projet ou intervenir ponctuellement pour vous apporter des conseils sur le volet énergétique.
+ &lt;br /&gt;
+ Nous visitons le bâtiment et vous faisons un pré-diagnostic et des préconisations d&amp;#039;amélioration.
+ &lt;br /&gt;
+ Si vous décidez de lancer le projet nous sommes à vos côtés pour vous conseiller sur les choix les plus à même d&amp;#039;assurer la qualité environnementale du projet.
+ &lt;br /&gt;
+ Nous pouvons, avec vous, analyser les propositions qui vous sont faites, vous proposer une grille d&amp;#039;analyse pour faire ressortir les éléments essentiels pour réaliser un projet efficace et respectueux de l&amp;#039;environnement.
+ &lt;br /&gt;
+ L&amp;#039;objectif de notre accompagnement est de vous amener vers un projet le plus vertueux possible, avantageux pour la maîtrise d&amp;#039;ouvrage.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons accompagné plusieurs communes pour la rénovation de leur école, dans une réflexion très en amont avec le CAUE de la Savoie (pré-diagnostic ; pré-programme). Nous accompagnons les maîtres d&amp;#039;ouvrage tout au long des projets, ce qui nous permet d&amp;#039;avoir une bonne expérience.
+ &lt;br /&gt;
+ Nous intervenons régulièrement pour les communes, sur tout type de bâtiments (mairie ; école ; salle polyvalente ; logements communaux ; ...) et à différents stades de leurs projets de patrimoine (programme, pré-diagnostic, consultations des entreprises, suivi des installations, ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes communes et EPCI de Savoie sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christian Fleury - Responsable du pôle collectivités et territoires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  christian.fleury&amp;#64;asder.asso.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ - 04 79 85 88 50
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e84c-etre-accompagner-dans-vos-projets-de-construc/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>391</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>130993</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour son projet de Bois-Énergie</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VENTE DE CHALEUR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du transfert de compétence «Production et distribution de chaleur», le SIEL-TE peut, dans certains cas, proposer la vente de chaleur et ainsi gérer de A à Z le fonctionnement de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, l&amp;#039;achat des différents combustibles et fluides (bois, appoint, électricité, eau, téléphone), ainsi que les charges de fonctionnement (maintenance, exploitation et renouvellement du matériel) sont à la charge du SIEL-TE qui vend la chaleur à la collectivité pendant une durée de 20 ans, en lieu et place de la contribution annuelle sous forme de loyer.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; prix chaleur selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OEUVRE DÉLÉGUÉE - OPTION «ÉNERGIES RENOUVELABLES ET RÉSEAU DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : adhésion à la compétence optionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SAINT-MAURICE-EN-GOURGOIS
+&lt;/p&gt;
+&lt;p&gt;
+ En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferie automatique au bois déchiqueté et son réseau de chaleur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Puissance de la chaudière : 90 kW
+  &lt;/li&gt;
+  &lt;li&gt;
+   Consommation annuelle de bois : 99 tonnes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equivalence énergétique : 27 575 litres de fioul
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois utilisé : plaquette forestière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume du silo de stockage : 36 m2
+  &lt;/li&gt;
+  &lt;li&gt;
+   Surface totale chauffée : 2 031 m2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>http://www.te42.fr</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Responsable du Pôle ENR
+&lt;/p&gt;
+&lt;p&gt;
+ Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>151701</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du soutien et de l'accompagnement en matière d'ingénierie publique en bâtiment / maîtrise de l'énergie</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique du Département du Rhône (ATDR)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ATDR 69 conseille, coordonne, accompagne.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention pour la thématique bâtiment / maîtrise de l&amp;#039;énergie sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CONSEIL : étude d&amp;#039;opportunité évaluant le bien-fondé d&amp;#039;un projet sur les volets technique, financier et organisationnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSISTANCE À MAITRE D&amp;#039;OUVRAGE ET CONDUITE D&amp;#039;OPÉRATION : préparation, choix et suivi des contrats des prestataires intellectuels puis coordination et pilotage de l&amp;#039;opération en phase travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039; assistance à maîtrise d&amp;#039;ouvrage (AMO) :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire à Corcelles-en-Beaujolais
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une bibliothèque et extension de la mairie à Saint-Clément-les-Places
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du restaurant scolaire à Saint-Julien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et travaux de réaménagements intérieurs et extérieurs de la salle polyvalente de Cogny
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation d&amp;#039;une ancienne caserne de pompiers en salle de réunions à Juliénas
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un établissement public de coopération intercommunal sur le département du Rhône hors métropole.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Modalités d&amp;#039;accès au service :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les collectivités éligibles au Service d&amp;#039;Assistance Technique d&amp;#039;Aide à l&amp;#039;Equipement Rural (SATAER) et adhérentes (cotisation annuelle) à l&amp;#039;ATDR :
+ &lt;br /&gt;
+ - les missions de conseil sont gratuites,
+ &lt;br /&gt;
+ - les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage  sont payantes avec remise sur les coûts journaliers des intervenants.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Pour les autres collectivités, l&amp;#039;ensemble des missions de conseil et d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage sont payantes
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Rhône Département (hors métropole de Lyon)</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>http://rhône.fr</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>http://atdr@rhone.fr</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Courriel : atdr&amp;#64;rhone.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Tél : 04 72 61 79 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>patricia.pompon@rhone.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/115e-beneficier-du-soutien-et-de-laccompagnement-e/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>138028</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement des communes - CAP43 Communes</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>CAP43 Communes (soutien l'investissement des communes)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Aide calculée selon la taille de la population municipale, sur la base de 5 tranches</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ Communes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+ Fiche projet, délibération, devis
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Appel à Projets Biannuels
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagements de bourgs, bâtiments communaux, voiries, routes, équipements scolaires, équipements d&amp;#039;accueil de la petite enfance, équipements enfance jeunesse, équipements culturels, équipements de loisirs, équipements sportifs, service aux habitants, acquisition de matériels, adressage...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Voirie et réseaux
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Recherche-d-aides-departementales.html</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  -    Elus du Département de la Haute-Loire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  -    Service gestionnaire :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Éducation et Coopération
+&lt;/p&gt;
+&lt;p&gt;
+ Adrien Garcia
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:adrien.garcia&amp;#64;hauteloire.fr" target="_self"&gt;
+  adrien.garcia&amp;#64;hauteloire.fr
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+ Téléphone : 04.71.07.43.86
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d15c-soutenir-linvestissement-des-communes/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162634</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter et construire des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiment</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
+&lt;p&gt;Dans le domaine du bâtiment nos techniciens vous accompagnent en réalisant des études de faisabilité ou des missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/p&gt;&lt;p&gt;Les études de faisabilités vous permettent de disposer d&amp;#039;un document dans lequel sera retranscrit vos besoins, la faisabilité de votre projet en fonction des contraintes (techniques, environnementales, architecturales...), l&amp;#039;enveloppe financière de l&amp;#039;opération et les aides mobilisable pour la réalisation du projet&lt;/p&gt;&lt;p&gt;L&amp;#039;AMO intervient à l&amp;#039;issue de la réalisation d&amp;#039;une étude de faisabilité ou d&amp;#039;opportunité réalisées par l&amp;#039;ATD ou d&amp;#039;une structure publique tel que le CAUE... ou une structure privée. la mission d&amp;#039;AMO nous permet avec la collectivité et toute structure associée au projet de définir le programme de l&amp;#039;opération et l&amp;#039;enveloppe budgétaire associée. L&amp;#039;Agence vous accompagne ainsi  pour la consultation des Maîtres d&amp;#039;Ouevre (rédaction du dossier de consultation, rapport d&amp;#039;analyse des offres et assistance à la passation du marché) durant le suivi des études (assistance aux choix techniques, vérification des projets de décomptes, du planning, respect de l&amp;#039;enveloppe budgétaire, assistance durant la consultation des entreprises de travaux...) et durant la phase de chantier jusqu&amp;#039;à la levée des réserves.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Construction d&amp;#039;écoles, de bâtiments techniques, de mairie, gymnase...&lt;/p&gt;&lt;p&gt;Réhabilitation de bâtiment avec ou sans changement de destination&lt;/p&gt;&lt;p&gt;Amélioration thermique des bâtiments&lt;/p&gt;&lt;p&gt;Mise aux normes d&amp;#039;un parc bâtimentaire (accessibilité, défense incendie...)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/batiment/</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-les-vitesses-et-le-trafic-routier/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>139936</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement de projets et d’une aide à la programmation sur le volet bâtiments et espaces publics</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>AMO Mission Bâtiments</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale : Cantal Ingénierie &amp; Territoires – CIT (ATD)</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Établissement public administratif créé en 2012, Cantal Ingénierie &amp;amp; Territoires (CIT), propose aux Collectivités Territoriales et aux Établissements Publics Intercommunaux du département du Cantal qui le demandent, une aide à la décision et à la réalisation de leurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cantal Ingénierie &amp;amp; Territoires (CIT) propose des prestations d&amp;#039;accompagnement de projets et d&amp;#039;aide à la programmation en phase d&amp;#039;étude ou en phase opérationnelle. CIT propose des missions d&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO), notamment dans le cas d&amp;#039;opérations nécessitant l&amp;#039;intervention d&amp;#039;équipes pluridisciplinaires
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réhabilitation et rénovation énergétique de bâtiments publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restauration de patrimoine public
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aménagement d&amp;#039;espaces publics : projets centres-bourgs
+  &lt;/li&gt;
+  &lt;li&gt;
+   Construction de bâtiments publics (AMO)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion de projets à vocation touristique
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etre une collectivité territoriale ou un établissement public situé dans le département du Cantal
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre adhérent à CIT
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conventionnement
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Cantal</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>http://ingenierie-et-territoires.cantal.fr/</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ cit&amp;#64;cantal.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 71 45 27 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>cit@cantal.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a6d-beneficier-dun-accompagnement-de-projets-et-d/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Cantal Ingénierie &amp; Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>157097</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à maîtrise d'ouvrage sur vos projets de rénovation ou construction de bâtiments</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une agence technique départementale, dont l&amp;#039;objectif est d&amp;#039;apporter à l&amp;#039;ensemble des collectivités et EPCI de Moselle, une assistance technique de l&amp;#039;ordre de l&amp;#039;ingénierie publique, mais aussi de l&amp;#039;ordre administrative et juridique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations du pôle Bâtiment à MATEC, relèvent du conseil et de l&amp;#039;aide à la décision, mais aussi de l&amp;#039;assistance à maitrise d&amp;#039;ouvrage (AMO) pour le montage des marchés.
+ &lt;br /&gt;
+ -    Réalisation d&amp;#039;études de faisabilité permettant un cadrage technique et financier des projets :
+ &lt;br /&gt;
+ o    Approche architecturale du projet,
+ &lt;br /&gt;
+ o    Détermination des mises en conformité et de l&amp;#039;accessibilité des bâtiments.
+ &lt;br /&gt;
+ o    Conseil concernant la rénovation énergétique des bâtiments, en lien avec le pôle Eau Energie et Environnement de MATEC,
+ &lt;br /&gt;
+ o    Conseil sur la requalification du patrimoine communal.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ -    Assistance Maitrise d&amp;#039;Ouvrage :
+ &lt;br /&gt;
+ o    Rédaction des programmes d&amp;#039;opération, permettant de définir les besoins, les montants de travaux, les contraintes techniques qui s&amp;#039;imposeront au maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Conseil et aide à la consultation en vue du recrutement d&amp;#039;un maitre d&amp;#039;œuvre (rédaction de pièces administratives, assistance à l&amp;#039;organisation de la procédure et gestion de la consultation via une plateforme de dématérialisation).
+ &lt;br /&gt;
+ o    Analyse des candidatures et organisation des procédure de concours ou CAO en procédure adaptée.
+ &lt;br /&gt;
+ o    Analyse et accompagnement lors des études du maitre d&amp;#039;œuvre.
+ &lt;br /&gt;
+ o    Assistance et aide à la consultation pour les marchés de travaux (rédaction des pièces administratives, gestion de la consultation, avis sur analyse du maitre d&amp;#039;œuvre, aide à la notification).
+ &lt;br /&gt;
+ MATEC reste présente aux côtés des collectivités pour permettre une sécurisation de l&amp;#039;ensemble des procédures de marchés, pour analyser les différentes études lors de réunions de travail, mais aussi pour les conseiller tout au long de leur projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Rénovation ou construction de bâtiment communaux : Mairie, ateliers municipaux, écoles, périscolaire, salle communale, complexe sportif...
+ &lt;br /&gt;
+ •    Rénovation thermique des bâtiments
+ &lt;br /&gt;
+ •    Extension de bâtiment communaux ;
+ &lt;br /&gt;
+ •    Mise en conformité et accessibilité des ERP ;
+ &lt;br /&gt;
+ •    Restructuration/revalorisation du patrimoine communal : presbytère, ancienne école, ancienne mairie...
+ &lt;br /&gt;
+ •    Construction de bâtiments d&amp;#039;intérêt public : MSP, MAM, salle intergénérationnelle...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa06-beneficier-dune-assistance-a-maitrise-douvrag/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>117148</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière de bâtiments publics : école, installations sportives, ...(programme, construction, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;équipement en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des architectes-urbanistes conseils du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du département).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil du CAUE77 vise à intégrer dans le projet une approche :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    Qualitative, en termes architectural et paysager,
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Environnementale et soutenable (en proposant notamment un pré diagnostic énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  -    Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  -    La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ID 77 peut par ailleurs, dans le cadre de ce projet, vous assister :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  dans la procédure administrative récupération bien vacant sans maître,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique pour les chantiers insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention pour pré-diagnostic énergétique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/11f6-conseiller-les-collectivites-programme-constr/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>162637</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les acte d'urbanisme</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Urbanisme</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) des Vosges</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une collectivité ou un EPCI du Département des Vosges
+&lt;/p&gt;
+&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD 88
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Vosges</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd88.fr/competences/urbanisme/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe Milliot - Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  dotation de soutien à l&amp;#039;investissement local
+  1.    Les communes doivent :
  &lt;/strong&gt;
- (DSIL) a été créée en 2016 afin de soutenir l&amp;#039;investissement local des collectivités du bloc communal, d&amp;#039;accompagner et de favoriser la transformation des territoires. Les décisions d&amp;#039;attribution de la DSIL relèvent du préfet de région et les crédits de cette dotation sont destinés à financer des opérations entrant dans l&amp;#039;une des 6 thématiques fixées par l&amp;#039;article L. 2334-42 du CGCT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Rénovation thermique, transition énergétique, développement des énergies renouvelables
-[...14 lines deleted...]
-  Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La dotation est également destinée à financer la réalisation d&amp;#039;opérations visant au développement des territoires ruraux inscrites dans un contrat signé avec le représentant de l&amp;#039;Etat.
-[...6 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Règles de répartition des enveloppes régionales
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;enveloppe totale de DSIL est répartie entre les régions de métropole et d&amp;#039;outre-mer, ainsi que le département de Mayotte :
- &lt;br /&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pour 65% au prorata de leur population au 1er janvier 2021 ;
-[...2 lines deleted...]
-  pour 35% en fonction de la  population située dans une unité urbaine de moins de 50.000 habitants.
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Pour la première part, est prise en compte la population municipale des régions. Pour le département de Mayotte, la population DGF du département est retenue. Pour la seconde part, la population prise en compte est la population DGF des communes, telle que définie à l&amp;#039;article L. 2334-2 du CGCT et les unités urbaines sont celles qui figurent sur la liste publiée par l&amp;#039;Institut national de la statistique et des études économiques.
-[...4 lines deleted...]
-&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Gestion déconcentrée de la DSIL :
+  BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
- Le projet de loi relatif à la différenciation, la décentralisation, la déconcentration et portant diverses mesures de simplification de l&amp;#039;action publique locale (3DS) réaffirme la compétence de principe du préfet de région pour l&amp;#039;attribution des subventions. Afin de fluidifier le processus d&amp;#039;attribution, il autorise néanmoins le préfet de département à signer les actes associés à l&amp;#039;attribution des subventions, au nom et par délégation du préfet de région et dans les conditions que celui-ci fixe.
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>155117</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Créer, rénover, étendre des bâtiments administratifs et techniques</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments administratifs et techniques (politique territoriale 22-28)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DES PROJETS ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet visant à la création, rénovation, extension de bâtiments administratifs et techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les locaux éligibles sont des locaux accueillant des usagers, du personnel de la collectivité ou visant à créer un espace adapté à la sauvegarde et à la communication des archives de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Participation du conseil départemental sur la base des dépenses éligibles HT avec application d&amp;#039;un taux fixe de 10% à 40 %. Si le projet répond aux conditions de bonification, le montant de la subvention sera majoré de 20%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces justifiant la bonification si sollicitée
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Respect de la réglementation en vigueur, notamment en matière de performance énergétique des bâtiments publics et d&amp;#039;accessibilité des établissements recevant du public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document de diagnostic définissant un état des lieux énergétique du bâti et des préconisations de travaux si nécessaire (dépenses éligibles) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  A minima, travail avec un maître d&amp;#039;œuvre pour s&amp;#039;assurer de la bonne réalisation du projet dans le respect des normes vigueur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouquet de deux types de travaux énergétiques obligatoire si nécessité d&amp;#039;entreprendre ce type de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions spécifiques aux archives :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets traitant de la sauvegarde des archives, les travaux auront pour objectif d&amp;#039;installer ces dernières dans des locaux où les normes de température et d&amp;#039;hygrométrie seront respectées. Les travaux devront donc être conformes aux prescriptions des archives départementales en termes d&amp;#039;aménagement de locaux d&amp;#039;archives, de sécurité accès et incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ La commune devra respecter les normes en vigueur relatives aux archives inscrites au code du patrimoine. Une visite des archives départementales est obligatoire avant et après travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ NB : Un équipement ayant déjà fait l&amp;#039;objet d&amp;#039;un accompagnement financier du Département dans un délai de 4 ans, ne pourra pas faire l&amp;#039;objet d&amp;#039;une nouvelle demande d&amp;#039;aide financière, sauf à justifier cette nouvelle demande par de nouveaux besoins (réglementaires, nouvelles activités...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS DE BONIFICATION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet devra s&amp;#039;inscrire dans une démarche d&amp;#039;innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Les démarches mentionnées ci-dessous ne sont que des exemples.
+&lt;/p&gt;
+&lt;p&gt;
+ Le caractère vertueux du projet sera étudié à la lumière de la prise en compte de ces deux transitions.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition écologique :
+  &lt;/strong&gt;
+  Réalisation d&amp;#039;un audit énergétique (préconisation base du cahier des charges ADEME) certifiant l&amp;#039;atteinte d&amp;#039;un gain énergétique égal ou supérieur à 50% pour les projets de rénovation ou supérieur à la RE2020 pour les projets de création, recours à des artisans RGE pour récupération des CEE, installation d&amp;#039;un système de production d&amp;#039;énergie renouvelable et/ou système de récupération des eaux de pluie pour la consommation du bâtiment, utilisation de matériaux biosourcés, réalisation d&amp;#039;une fiche d&amp;#039;information du fonctionnement du bâtiment, désimperméabilisation et végétalisation des espaces de stationnement ou création de stationnements perméables et végétalisés, insertion de clauses environnementales dans les marchés publics, acquisition de mobiliers de réemploi issu de ressourceries locales...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Exemples de démarches en lien avec la transition inclusive :
+  &lt;/strong&gt;
+  Un environnement d&amp;#039;accueil adapté soumis à l&amp;#039;avis de la commission communale ou intercommunale d&amp;#039;accessibilité, un accompagnement par un prestataire externe pour l&amp;#039;accessibilité universelle de l&amp;#039;équipement, mobiliers de confort adaptés, desserte de l&amp;#039;équipement par transport en commun et/ou voies de mobilité douce, signalétique adapté, participation des usagers sur la phase co-construction du projet et/ou réalisation et/ou animation du projet (réalisation de chantier participatif, programmation d&amp;#039;animations régulières sur le site, ...), formation à l&amp;#039;accueil de public en situation de handicap ou de vulnérabilité, version complémentaire du registre d&amp;#039;accessibilité (Facile à Lire et à Comprendre, version audio, vidéo, ...), insertion de clauses sociales dans les marchés publics favorisant ainsi le retour à l&amp;#039;emploi des habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES ÉLIGIBLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études préalables en lien direct avec le projet : études de faisabilité, études de conception, études environnementales, études techniques, études paysagères, études énergétiques...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de maitrise d&amp;#039;œuvre ainsi que les études et contrôles obligatoires (géomètre, étude de sol, contrôle technique, missions SPS, SSI, OPC...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de bâtiment (si acquisition de moins de 5 ans) plafonnés au montant des travaux éligibles HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de gros œuvre clos et couvert, redistribution des locaux, amélioration de la performance énergétique * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;aménagements extérieurs (raccordement aux réseaux, clôtures, préau ou casquette ...) ou paysagers (parterres, plantations...) directement liés au projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Et toutes autres dépenses inhérentes à l&amp;#039;obtention de la bonification.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * il est précisé que pour l&amp;#039;amélioration des conditions de conservation des archives, les travaux portant sur les locaux d&amp;#039;archives peuvent également porter sur les installations suivantes : l&amp;#039; aménagement ou la mise aux normes électricité ou plomberie, l&amp;#039; installation ou la mise aux normes de ventilation et/ou de climatisation, l&amp;#039;installation ou la mise aux normes de circuits de chauffage, l&amp;#039;installation de rayonnages, l&amp;#039;installation ou la mise aux normes de systèmes de détection et de protection incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais d&amp;#039;acquisition de terrain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de desserte routière de l&amp;#039;équipement et de parking si non perméable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux liés uniquement à l&amp;#039;accessibilité et à l&amp;#039;entretien courant des locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de publicité, de reproduction des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux d&amp;#039;assainissement non collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/batiments-administratifs-et-techniques-politique-territoriale-22-28/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 05 96 79
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46de-batiments-administratifs-et-techniques-politi/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>98630</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition et la mise en oeuvre de leur projet d'aménagement, de voirie, d'ouvrage d'art, de bâtiment, d'eau-assainissement, de restauration</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Cher Ingénierie des Territoires (CIT)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;opportunité et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  le diagnostic de voirie et d&amp;#039;ouvrage d&amp;#039;art
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;assistance à la maitrise d&amp;#039;ouvrage pour la réalisation de projet de voirie, aménagement espaces publics  , de bâtiment (bibliothèque, mairie, salle polyvalente, école, cantine, maison de santé,..)
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche de financement et accompagnement dans le montage de dossier (y compris Fonds européens).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Alimentation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Cher</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Caroline Edilber, Directrice CIT :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 02 48 27 80 27
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:cit&amp;#64;departement18.fr" rel="noopener" target="_blank"&gt;
+   cit&amp;#64;departement18.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>caroline.edilber@departement18.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0ee-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Gestion d'une base nautique
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>23/07/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>128958</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un accompagnement pour une Assistance à Maîtrise d’Ouvrage (AMO)</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources (ATD)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être accompagné pour les projets d&amp;#039;aménagement urbain,
+paysager ou de construction publique, tout au long de leur
+réalisation :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aide à la définition de la procédure nécessaire
+à mettre en oeuvre
+• identification des étapes et des différents
+prestataires à mobiliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  interface entre les différents intervenants
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide au pilotage et à l&amp;#039;animation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités d&amp;#039;accompagnement
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rencontre avec le conseiller en développement
+territorial et/ou un chef de projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point de l&amp;#039;accompagnement nécessaire
+et proposition d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de la mission d&amp;#039;AMO : suivi administratif
+et juridique, marchés publics, coordination des
+intervenants (dont le maître d&amp;#039;oeuvre) ...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Livrables
+:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faisabilité opérationnelle (élément de compréhension
+et de la programmation du projet, déroulement
+de l&amp;#039;opération, estimation prévisionnelle,...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents nécessaires à la bonne conduite du projet :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ --&amp;gt; actes administratifs tels que conventions,
+délibérations...
+&lt;/p&gt;
+&lt;p&gt;
+ --&amp;gt; marchés publics et toutes pièces relevant
+de l&amp;#039;exécution d&amp;#039;un marché notamment le marché
+de maîtrise d&amp;#039;oeuvre (règlement de la consultation,
+cahier des charges, cahier des clauses
+administratives particulières, acte d&amp;#039;engagement...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Architecture
+Appui méthodologique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Rénovation thermique des bâtiments communaux
-[...13 lines deleted...]
- - rénovation de la cantine scolaire
+  Saisine officielle de l&amp;#039;exécutif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fourniture de documents administratifs et études
+diverses relatives au projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gironde.fr/collectivites/gironde-ressources</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gironde Ressources
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 99 57 70
+&lt;/p&gt;
+&lt;p&gt;
+ contact&amp;#64;gironderessources.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>contact@gironderessources.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b56-beneficier-dun-accompagnement-pour-une-assist/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Gironde Ressources</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Education et renforcement des compétences
 Technologies numériques et numérisation
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
-  https://lannuaire.service-public.fr/navigation/prefecture
-[...8 lines deleted...]
-      <c r="Y14" s="1" t="inlineStr">
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...488 lines deleted...]
-      <c r="G17" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Etablissement public dont services de l'Etat
-[...22 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;éducation aux médias et à l&amp;#039;information doit donner aux citoyens et en particulier aux jeunes les moyens de se réapproprier l&amp;#039;information et la liberté de se forger leur propre opinion. Le ministère de la Culture soutient l&amp;#039;éducation aux médias et à l&amp;#039;information en allouant une subvention porteurs de projets.
-[...1 lines deleted...]
-&lt;h4&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Volet 1 - Soutien aux actions d&amp;#039;éducation aux médias et à l&amp;#039;information (EMI)
+  Conditions financières :
  &lt;/strong&gt;
-&lt;/h4&gt;
-[...14 lines deleted...]
- Avec quatre priorités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Lutter contre les contenus haineux et déconstruire les théories complotistes dont la massification de la diffusion en ligne, notamment sur les réseaux sociaux, constitue un défi croissant pour notre société et notre démocratie
-[...50 lines deleted...]
- Le soutien de la DRAC peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local (Fonds de soutien à l&amp;#039;expression radiophonique ou Fonds de soutien aux médias d&amp;#039;information sociale de proximité par exemple). Toutefois, les projets seront analysés en rapport avec les financements déjà perçus par les structures.
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
-[...132 lines deleted...]
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X17" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour toute question sur l&amp;#039;éducation aux médias et à l&amp;#039;information en région Pays de la Loire, vous êtes invités à vous adresser à :
-[...5 lines deleted...]
- Service Territoires et Publics
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
 &lt;/p&gt;
 &lt;p&gt;
  Email :
- &lt;a href="mailto:stp.paysdelaloire&amp;#64;culture.gouv.fr" target="_self"&gt;
-  stp.paysdelaloire&amp;#64;culture.gouv.fr
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="E18" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J50" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>101706</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités sous forme d'ingénierie publique</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne (ATD 89)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider à la recherche de financements ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la définition du besoin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier la faisabilité technique, réglementaire et financière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation les élus avec les financeurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats pour la réalisation des études préalables ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir le programme de l&amp;#039;opération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider à la passation des contrats de maîtrise d&amp;#039;œuvre et suivre les études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter l&amp;#039;aide nécessaire au maître d&amp;#039;ouvrage pendant la phase de réalisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sur les domaines de compétence suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VOIRIE : classement de la voirie communale ; programme pluriannuel et travaux d&amp;#039;entretien et de réparation de chaussée ; aménagement de sécurité ; entrées et traversées de bourg.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ESPACES PUBLICS : aménagement de l&amp;#039;espace ; places de village ; trottoirs ; parking ; carrefours ;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  BÂTIMENTS PUBLICS : inventaire et analyse du patrimoine immobilier ; études préalables avant travaux (levé topographique,
+  &lt;br /&gt;
+  levé géométrique, diagnostic structure, plomb, amiante, thermique,
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .) ;  opérations de construction neuve, de rénovation, ou de réhabilitation ; opérations d&amp;#039;isolation et d&amp;#039;accessibilité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASSAINISSEMENT (EAUX USÉES &amp;amp; EAUX PLUVIALES) : schémas directeurs ; réseaux et station d&amp;#039;épuration (études et travaux) ; transfert de compétence assainissement ; marchés de prestation de service, délégation de service public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  EAU POTABLE : diagnostics réseaux et schémas directeurs ; réalisation ou réhabilitation d&amp;#039;ouvrages de production de traitement et de stockage d&amp;#039;eau potable ; renforcement, extension, réhabilitation de réseaux ; défense incendie ; délégation de service public.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations d&amp;#039;AMO :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagements de sécurité routière en traversée d&amp;#039;agglomération ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de cheminements doux ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation des abords des écoles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un City-parc ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de la place de la Mairie, de l&amp;#039;Église ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un centre culturel ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un restaurant scolaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de la salle des fêtes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des ateliers municipaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;une nouvelle station d&amp;#039;épuration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de diagnostic d&amp;#039;assainissement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la mise en place d&amp;#039;un contrat de prestations de service (assainissement, eau potable) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de réhabilitation du réseau d&amp;#039;eaux usées ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude des solutions de gestion des eaux pluviales ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma de défense incendie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préfiguration de l&amp;#039;organisation des services AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renouvellement du réseau d&amp;#039;eau potable ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude de bassin d&amp;#039;alimentation de captage AEP ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   etc
+  &lt;/em&gt;
+  .
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espace public
+Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité adhérente de l&amp;#039;Agence technique départementale (commune, communauté de communes, syndicat).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Yonne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atd89.fr/</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;ATD 89 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:atd&amp;#64;yonne.fr" rel="noopener" target="_blank"&gt;
+  atd&amp;#64;yonne.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10 avenue du 4° Régiment d&amp;#039;infanterie - 89 000 Auxerre
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Standard :
+ 03 86 34 61 01
+&lt;/p&gt;
+&lt;p&gt;
+ Site Internet :
+ &lt;a href="https://www.atd89.fr/" target="_self"&gt;
+  https://www.atd89.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>yvan.telpic@yonne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cb3-apporter-une-assistance-a-maitrise-douvrage-a/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Yonne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>15/09/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3741,243 +11625,286 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T52" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X18" s="1" t="inlineStr">
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>94676</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités ardennaises dans la concrétisation de leur projet</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental des Ardennes
 Ardennes Ingenierie</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sur le territoire ardennais, les collectivités peuvent faire appel au dispositif ARDENNES INGENIERIE créé et animé par le Département.
 &lt;/p&gt;
 &lt;p&gt;
  Le Conseil départemental a mis en service un dispositif simple, facile d&amp;#039;accès et gratuit, de conseil et d&amp;#039;accompagnement des communes et groupements de communes dans l&amp;#039;exercice de leurs compétences et la réalisation de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif Ardennes Ingénierie est opérationnel depuis le 1er juillet 2020.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandeurs peuvent consulter l&amp;#039;offre de services du Département et de ses partenaires et déposer une demande de conseil via la plateforme numérique d&amp;#039;Ardennes Ingénierie et son formulaire en ligne. Les domaines d&amp;#039;intervention sont actuellement les suivants : aménagement, voirie et infrastructures, logement et équipement public, eau et assainissement, analyse de l&amp;#039;eau, économies d&amp;#039;énergie, tourisme, aménagement foncier agricole, lecture publique/bibliothèque, projet culturel, archives, archéologie, informations juridiques et marchés publics, numérique et dématérialisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement se décline en trois niveaux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   niveau 1 : un conseil de premier niveau aux bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 2 : un accompagnement à la conduite de projet (accompagnement à la définition du projet et à sa mise en œuvre) ;
  &lt;/li&gt;
  &lt;li&gt;
   niveau 3 : un accompagnement spécifique pour des prestations identifiées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ardennes Ingénierie apporte sur des sujets précis, des conseils ponctuels en réponse à des questions simples : conseils réglementaires, juridiques, identification des services compétents, recherche de financements...
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie propose un accompagnement de projet à la carte comprenant un appui méthodologique, depuis la pré-faisabilité jusqu&amp;#039;à la réception des travaux avec la mise à disposition d&amp;#039;un ensemble d&amp;#039;expertises au regard de la diversité des exigences attendues (techniques, administratives, règlementaires, financières...)
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, le Département développe un réseau de partenaires publics délivrant de l&amp;#039;ingénierie aux collectivités, dans le cadre de ce dispositif, dont l&amp;#039;enjeu est d&amp;#039;apporter la meilleure réponse aux besoins des communes et donc de faire appel aux compétences les plus adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  Ardennes Ingénierie n&amp;#039;intervient pas dans le champ concurrentiel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement et Equipement publics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Aide à la réflexion quant à la réutilisation et à la rénovation énergétique d&amp;#039;une ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Résorption de logements vacants dégradés
 &lt;/p&gt;
 &lt;p&gt;
  -	Déplacement de la mairie dans l&amp;#039;ancienne école
 &lt;/p&gt;
 &lt;p&gt;
  -	Revue de projets communaux : informations et conseils multi domaines
 &lt;/p&gt;
 &lt;p&gt;
  -	Mise aux normes PMR de la Mairie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Voirie et infrastructures
  &lt;/strong&gt;
@@ -4090,844 +12017,1919 @@
 &lt;/p&gt;
 &lt;p&gt;
  Recherche de financements
 &lt;/p&gt;
 &lt;p&gt;
  -	Thématique transversale ; pour chaque demande déposée sur la plateforme, est associée une aide à la recherche de financements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Numérique et dématérialisation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Quelle réglementation pour l&amp;#039;installation de poteau téléphonique 5G ? Une commune peut-elle s&amp;#039;y opposer ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projet culturel
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -	Projet de pôle culturel comprenant un Musée et une bibliothèque
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Culture et identité collective
 Tourisme
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toutes les communes et intercommunalités du territoire départemental peuvent en bénéficier, quelle que soit leur taille.
 &lt;/p&gt;
 &lt;p&gt;
  Ce service est gratuit pour les interventions hors dispositifs réglementés : Cellule Archéologique et Agence de Développement Touristique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Ardennes</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W53" s="1" t="inlineStr">
         <is>
           <t>https://sig.cd08.fr/portal/apps/sites/#/indep</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  mail : ardennesingenierie&amp;#64;cd08.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>anne.durand@cd08.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e2ad-accompagner-les-collectivites-ardennaise-dans/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une bibliothèque municipale
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>121337</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements structurants (Fonds "Thématiques")</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fonds "Thématiques"</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département accompagne financièrement les bénéficiaires dans leurs projets d’investissement structurants des collectivités.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt; Équipements sportifs,&lt;/li&gt;&lt;li&gt; Équipements socioculturels,&lt;/li&gt;&lt;li&gt; Équipements de santé,&lt;/li&gt;&lt;li&gt; Groupes scolaires, structures petite enfance,&lt;/li&gt;&lt;li&gt; Secours à la personne,&lt;/li&gt;&lt;li&gt; Patrimoine historique (classé, inscrit, non classé)&lt;/li&gt;&lt;li&gt; Aménagements touristiques&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Santé
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;Agence technique départementale propose ses compétences aux collectivités adhérentes pour du conseil technique et des missions d&amp;#039;ASSISTANCE A MAÎTRISE d&amp;#039;OUVRAGE (AMO) en phase pré-opérationnelle et opérationnelle, pour :
+  Montant minimum de dépenses éligibles HT
  &lt;/strong&gt;
-&lt;/p&gt;
-[...26 lines deleted...]
- &lt;/li&gt;
+ : 150 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ : communes, EPCI&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...110 lines deleted...]
-&lt;p&gt;
+&lt;p&gt;Outre les conditions administratives d’éligibilité, l’examen des dossiers sera assuré par la commission organique compétente, en se basant sur des critères objectifs permettant d’évaluer la capacité, la faisabilité et l’opportunité du projet. Elle sera compétente pour apprécier si un soutien financier du Département est pertinent et souhaitable sur le projet..
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
-[...58 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;br /&gt;Tél : 03.25.32.86.16&lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57b-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>02/12/2022</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Renouvellement du matériel et du mobilier des cantines scolaires et regroupement pédagogique.
-[...2 lines deleted...]
- 12,80€ par ayant droit (valeur 2015).
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Citoyenneté
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>145890</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les opérations des collectivités</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiée par le Département de l&amp;#039;Ain en 2013, l&amp;#039;Agence départementale d&amp;#039;Ingénierie de l&amp;#039;Ain, nommée Agence 01, a inscrit son fonctionnement dans le cadre de sa politique de soutien aux communes et intercommunalités.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;agence a pour principales missions d&amp;#039;accompagner et de conseiller les collectivités dans leurs projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cela se traduit pour la mise à disposition, via conventionnement, de moyens humains ayant des compétences techniques et administratives sur chacune des thématiques portées par l&amp;#039;agence :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Voirie (sécurisation, modes doux, sentiers, etc.), aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.).
+ &lt;br /&gt;
+ • Construction et rénovation de bâtiments publics (mairie, école, maison de santé, salle polyvalente, etc.).
+ &lt;br /&gt;
+ • Cycle de l&amp;#039;eau (assainissement, stations d&amp;#039;épuration, équipements de lutte contre les incendies, etc.).
+ &lt;br /&gt;
+ • Urbanisme (planification et opérationnel).
+ &lt;br /&gt;
+ • Accompagnement à la passation des marchés publics.
+ &lt;br /&gt;
+ • Accompagnement juridique (conseil, accompagnement dans la mise en place de délégations de service public, etc.).
+ &lt;br /&gt;
+ • Ingénierie financière (accompagnement et réalisation des demandes de subventions, conseils d&amp;#039;optimisation des plans de financement, rédaction des candidatures aux appels à projets, etc.).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Sécurisation de carrefour.
+ &lt;br /&gt;
+ -  Rénovation de voirie existante.
+ &lt;br /&gt;
+ - Aménagement de pistes cyclables.
+ &lt;br /&gt;
+ - Aménagement de city-stade.
+ &lt;br /&gt;
+ - Construction de déchèterie.
+ &lt;br /&gt;
+ - Diagnostic pour la rénovation des ouvrages d&amp;#039;art.
+ &lt;br /&gt;
+ - Rénovation de salle polyvalente.
+ &lt;br /&gt;
+ - Construction de centre de loisirs.
+ &lt;br /&gt;
+ - Rénovation de la mairie.
+ &lt;br /&gt;
+ - Construction de médiathèque.
+ &lt;br /&gt;
+ - Accompagnement de la réalisation de schéma directeur d&amp;#039;assainissement et d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Rénovation des réseaux de distribution d&amp;#039;eau potable.
+ &lt;br /&gt;
+ - Déconnexion des réseaux d&amp;#039;eaux pluviales et d&amp;#039;assainissement.
+ &lt;br /&gt;
+ - Construction et rénovation de station d&amp;#039;épuration.
+ &lt;br /&gt;
+ -  Aménagement d&amp;#039;équipements de lutte contre les incendies.
+ &lt;br /&gt;
+ - Diagnostic des ouvrages d&amp;#039;art
+ &lt;br /&gt;
+ - Mise en œuvre d&amp;#039;urbanisme opérationnel
+ &lt;br /&gt;
+ - Révision de PLU
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour pouvoir bénéficier de conseils il suffit d&amp;#039;être adhérent à l&amp;#039;agence.
+ &lt;br /&gt;
+ Pour bénéficier d&amp;#039;un accompagnement de l&amp;#039;agence dans la préfiguration et/ou la réalisation d&amp;#039;une opération , il est nécessaire de conventionner pour définir, de manière précise, les missions pour lesquelles la collectivité souhaite l&amp;#039;intervention de nos équipes.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>http://agence01.fr/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Yvan Pauget, Directeur
+&lt;/p&gt;
+&lt;p&gt;
+ conseil&amp;#64;agence01.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 74 55 49 00
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>conseil@agence01.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b83f-accompagner-les-operations-damenagement-des-c/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une maison de santé
+Création d’un terrain de football
+Gestion d'une base nautique
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Ingénierie de l'Ain</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
 Education et renforcement des compétences
-Equipement public</t>
-[...17 lines deleted...]
-      <c r="S21" s="1" t="inlineStr">
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X21" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Mail :
-[...2 lines deleted...]
- &lt;/a&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD58" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...17 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Dotation d&amp;#039;équipement des territoires ruraux
+  Domaine du paysage et de l&amp;#039;urbanisme
  &lt;/strong&gt;
- (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
-[...51 lines deleted...]
- Les données utilisées sont les données au 1er janvier N-1.
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
-Culture et identité collective
 Sports et loisirs
 Tourisme
-Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Recyclage et valorisation des déchets
-[...2 lines deleted...]
-Cohésion sociale et inclusion
+Réseaux de chaleur
 Commerces et services
-Technologies numériques et numérisation
 Tiers-lieux
-Agriculture et agroalimentaire
 Revitalisation
-Risques naturels
-Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Emploi
-[...4 lines deleted...]
-Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...4 lines deleted...]
-      <c r="O22" s="1" t="inlineStr">
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
-[...43 lines deleted...]
-      <c r="S22" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
-[...42 lines deleted...]
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>120379</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et à réaliser les projets ayant un caractère structurant et lisible à l’échelle du bassin de vie</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Cohérence Territoriale</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 70</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Objectif
 &lt;/h3&gt;
 &lt;p&gt;
  Aider les communes et leurs groupements à mettre en valeur leur patrimoine bâti et espaces publics, et à réaliser les projets ayant un caractère structurant et lisible à l&amp;#039;échelle du bassin de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Ceci dans le cadre d&amp;#039;une enveloppe annuelle affectée à l&amp;#039;échelle du périmètre de l&amp;#039;EPCI au terme d&amp;#039;une concertation organisée par le Département avec les Conseillers départementaux et les partenaires concernés (EPCI, communes), dans un esprit de vision d&amp;#039;ensemble des projets.
 &lt;/p&gt;
 &lt;h3&gt;
  Type d&amp;#039;aide
 &lt;/h3&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;h3&gt;
  Dépenses subventionnables
 &lt;/h3&gt;
 &lt;p&gt;
  Dépenses HT sans déduction des autres financements, dans le respect de la limite de 80 % d&amp;#039;aides publiques
 &lt;/p&gt;
 &lt;p&gt;
  En cas de sollicitation de cofinancements (DETR notamment), le Département attendra l&amp;#039;avis des cofinanceurs pour déterminer le montant de la subvention départementale, qui pourra être adaptée pour ne pas aller au delà de la règle précitée.
 &lt;/p&gt;
@@ -5066,64 +14068,64 @@
  – instruction par le Service des Relations avec les Collectivités en lien avec les services concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – rencontre de concertation organisée à l&amp;#039;initiative du Département sous la présidence du vice-président en charge de l&amp;#039;Aménagement du Territoire avec les Conseillers Départementaux et les élus du Territoire.
 &lt;/p&gt;
 &lt;p&gt;
  – réunion de la Commission Organique Aménagement élargie aux Conseillers départementaux concernés.
 &lt;/p&gt;
 &lt;p&gt;
  – décision de la Commission permanente qui attribue la subvention.
 &lt;/p&gt;
 &lt;h3&gt;
  Versement
 &lt;/h3&gt;
 &lt;p&gt;
  Un acompte peut-être versé à l&amp;#039;envoi des ordres de services. Les autre acomptes sont versés au prorata des justificatifs de paiements transmis au Département.
 &lt;/p&gt;
 &lt;h3&gt;
  Bases règlementaires
 &lt;/h3&gt;
 &lt;p&gt;
  Délibération du 30 novembre 2015 : « Aides aux territoires drômois – dispositif 2016 » amendé par délibération des 13 février 2017 et 4 février 2019.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Equipement public
 Bâtiments et construction
 Accessibilité</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  &lt;strong&gt;
   Opérations éligibles
  &lt;/strong&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les communes de – 5 000 habitants
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bâtiments Communaux
  &lt;/strong&gt;
  : constructions, aménagements, rénovation globale et restructurations de : mairies, édifices cultuels non protégés, locaux d&amp;#039;animation et salles des fêtes, équipements ruraux d&amp;#039;animation, cimetières, locaux administratifs ou techniques, halles, monuments aux morts, salles d&amp;#039;exposition, salles de réunions, postes, perceptions, commerces multiples ruraux en l&amp;#039;absence de tout autre commerce dans la commune, maisons de santé (voir nouvelles modalités ci-après), etc...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité
  &lt;/strong&gt;
  des équipements publics
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -5320,2010 +14322,1677 @@
  &lt;strong&gt;
   Pour les communes de &amp;#43; 5 000 habitants et les EPCI
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  -Logement.
  &lt;br /&gt;
  – Acquisition foncière (pour réserve).
  &lt;br /&gt;
  – Sièges administratifs communautaires et locaux techniques communautaires.
  &lt;br /&gt;
  – Groupes scolaires.
  &lt;br /&gt;
  – Aménagement de zones d&amp;#039;activités économiques/pépinières d&amp;#039;entreprises.
  &lt;br /&gt;
  –  Projets de vidéo-protection (sauf ceux aux abords des collèges qui font l&amp;#039;objet d&amp;#039;un dispositif spécifique complémentaire) .
 &lt;/p&gt;
 &lt;h3&gt;
  Bénéficiaires
 &lt;/h3&gt;
 &lt;p&gt;
  Toutes les communes (à l&amp;#039;exclusion des villes de plus de 25 000 habitants), et les groupements de communes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/aides-financieres-drome/aides-departementales-aux-collectivites-et-aux-tiers/aides-a-linvestissement-des-collectivites/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Politiques Territoriales – Service des Relations avec les Collectivités
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Quentin DUVILLIER, Coordonnateur zone nord –
  &lt;strong&gt;
   Tél. : 04 75 79 26 65
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Christel MORIN, Coordonnatrice zone sud –
  &lt;strong&gt;
   Tél. : 04 75 79 26 31
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Aurore MERMET, Coordonnatrice zone centre –
  &lt;strong&gt;
   Tél. : 04 75 79 82 29
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Laurence ROCHER, Chef de service, Coordonnatrice zone ouest –
  &lt;strong&gt;
   Tél. : 04 75 79 26 67
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3007-projets-de-coherence-territoriale/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de miroir de circulation de sécurité routière
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>121762</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Contrat rural</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
-[...2 lines deleted...]
- Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+ La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
-[...2 lines deleted...]
-Eau pluviale
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de communes de moins de 3.000 habitants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
+&lt;br /&gt;
+&lt;p&gt;
+ Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
+&lt;/p&gt;
+&lt;strong&gt;
+ Dates limites de dépôt des dossiers de demandes de subvention
+&lt;/strong&gt;
+&lt;br /&gt;
+- 10/01/2023 : présentation à partir de la CP de mars 2023
+&lt;br /&gt;
+- 15/03/2023: présentation à partir de la CP de juin 2023
+&lt;br /&gt;
+- 20/04/2023: présentation à partir de la CP de juillet 2023
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a rel="noopener" target="_blank"&gt;
+ contrats-ruraux&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Somme
+CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
-[...1 lines deleted...]
-Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
-Alimentation
 Commerces et services
-Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
-Consommation et production
-Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-Emploi
 International
 Attractivité économique
-Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...212 lines deleted...]
-      <c r="O25" s="1" t="inlineStr">
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
-[...388 lines deleted...]
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
-[...245 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...99 lines deleted...]
- Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="30" spans="1:27" customHeight="0">
-[...200 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>141290</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Financer la transformation écologique et énergétique de votre territoire</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Transformation Ecologique : accompagner vos projets dans la transition environnementale</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
-Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- En complément de
-[...64 lines deleted...]
-ou du Haut-commissariat, puis de la DGOM.
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur du secteur public local (collectivité territoriale, établissement public local, etc.) et vous souhaitez financer un projet contribuant à la transformation écologique et énergétique de votre territoire, en le dotant d&amp;#039;infrastructures performantes sur le long terme ? La Banque des Territoires propose un prêt au Secteur Public Local (PSPL) pour la transformation énergétique.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt permet de financer les projets de long terme nécessitant des prêts de 25 ans ou plus, dans le cadre de l&amp;#039;adaptation au changement climatique (renaturation des villes, sécurisation de terrains ou bâtiments menacés par le changement climatique, etc.), de la rénovation énergétique des bâtiments (pour un gain énergétique de 30% après travaux), de la construction de bâtiments performants, de la maîtrise de l&amp;#039;éclairage public urbain, de la réalisation de projets autour des énergies renouvelables, de l&amp;#039;eau, de la mobilité, de la biodiversité ou encore de la valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PSPL Transformation énergétique de la Banque des Territoires, vous bénéficiez du meilleur taux pour votre projet, et d&amp;#039;une durée de prêt adaptée avec un amortissement jusqu&amp;#039;à 60 ans. Vous pouvez également emprunter 100% de votre besoin, quel que soit le montant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transformation-ecologique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transfo_eco_psat</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Secteurs éligibles :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Infrastructures
-[...33 lines deleted...]
-et des contrats Etat-COM.
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
-[...71 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/72ca-financer-la-transformation-ecologique-et-ener/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un café / bistrot
+Mise en place d’un réseau de chaleur
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...168 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -7366,10801 +16035,916 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X33" s="1" t="inlineStr">
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB66" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...14 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Créée en 2014, l&amp;#039;ATD16, Agence Technique de la Charente, apporte soutien et ingénierie auprès des élus charentais afin de mener à bien les projets de leur collectivité.
-[...4 lines deleted...]
-  assistante à maîtrise d&amp;#039;ouvrage en espaces publics et bâtiments publics
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
- . Les chargés d&amp;#039;opération se déplacent sur le terrain avec vous et avec les partenaires que vous souhaitez associer, pour vous proposer une étude de
-[...426 lines deleted...]
-Tourisme
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
+espaces naturels et des espèces de la faune, la fonge et de la flore associées
+à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
+L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
+peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
+restauration.&lt;/p&gt;
+&lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
+local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
+biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
+diagnostic du territoire, de développer une vision partagée et d’objectiver des
+actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
+collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
+qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
+plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
+œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
+peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
+des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
+les usages sur ces espaces, et ainsi protéger les espèces de l’activité
+humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
+une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
+différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
+évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
+écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
+espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
+de nichoirs&lt;/a&gt;,
+faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
+stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
+biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
+des missions de restauration, favorisant le rétablissement des fonctions
+écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
+vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
+Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
+et ainsi faciliter l’accès à des financements en ce sens. Il donne également
+accès à des ressources et des retours d’expériences riches d’inspiration et de
+partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
-Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
-[...12 lines deleted...]
-Innovation, créativité et recherche
 Risques naturels
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
-Accessibilité
-International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Artisanat
-[...5 lines deleted...]
-Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="U35" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
-[...516 lines deleted...]
- &lt;br /&gt;
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB67" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...191 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les accompagnements proposés pour les collectivités souhaitant définir et mettre en oeuvre leur projet d&amp;#039;aménagement, de voirie, d&amp;#039;ouvrage d&amp;#039;art, de bâtiment, d&amp;#039;eau-assainissement, de restauration sont :
-[...124 lines deleted...]
-  Cantal Ingénierie &amp;amp; Territoires
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
- est un établissement public dénommé agence départementale.
-[...2895 lines deleted...]
-Assainissement des eaux
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Sports et loisirs
-[...1079 lines deleted...]
-Tourisme
+Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Voirie et réseaux
-Transition énergétique
 Economie d'énergie et rénovation énergétique
-Technologies numériques et numérisation
-[...203 lines deleted...]
-Economie sociale et solidaire
 Risques naturels
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
-Accessibilité
-[...2178 lines deleted...]
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Artisanat
-[...11 lines deleted...]
-Fiscalité des entreprises
 Mers et océans
-Réduction de l'empreinte carbone
-[...1 lines deleted...]
-Mobilité fluviale
 Milieux humides
-Inclusion numérique
-Sécurité
 Cimetières et funéraire
-Mobilité et véhicules autonomes
-Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
-[...78 lines deleted...]
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...876 lines deleted...]
-      <c r="E78" s="1" t="inlineStr">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...1754 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I69" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J87" s="1" t="inlineStr">
+      <c r="J69" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
- &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat d’entreprise : faire de son plan d’engagement un atout
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Le mécénat d&amp;#039;entreprises citoyennes &lt;/strong&gt;permet d&amp;#039;engager les entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet et en publicisant leur engagement
-[...2 lines deleted...]
-investissements pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N87" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18199,1863 +16983,4651 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T69" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y87" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>141752</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>​​Accompagner l'aménagement d’une cour d’école​</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d'espace (péri)scolaire</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...2 lines deleted...]
-      <c r="H88" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets. Les enjeux de réduction des consommations énergétiques, la réalisation de projets neufs à faibles impact environnemental, la mise en accessibilité et la préservation du patrimoine sont autant de domaines dans lesquels l&amp;#039;ATD 88 peut vous assister dans la conduite de vos opérations.&lt;/p&gt;
-[...11 lines deleted...]
-Economie d'énergie et rénovation énergétique
+ Dans une démarche de co-design, s&amp;#039;appuyant sur un outil d&amp;#039;aide à la co-conception d&amp;#039;aménagement de vos espaces pédagogiques, nos équipes vous accompagnent dans la mise en place de la cour d&amp;#039;école de demain. L&amp;#039;objectif est de faciliter le travail en co-design pour qu&amp;#039;un collectif soit en mesure de créer des espaces pensés par et pour leurs utilisateurs et permettre une meilleure appropriation de ces espaces par leurs usagers pour les utiliser et les faire vivre.
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Une collectivité souhaite rénover la cour de récréation d&amp;#039;une de ses écoles.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet par et pour ses utilisateurs co-piloté par l&amp;#039;Atelier Canopé de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communautés impliquées dans le projet : les élus, les personnels de la collectivité, les personnels périscolaires, les enseignants, les parents d&amp;#039;élèves, les habitants du quartier... et bien entendu les élèves !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un projet en quatre phases principales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   se projeter :
+  &lt;/strong&gt;
+  &lt;em&gt;
+   le rapport d&amp;#039;étonnement
+  &lt;/em&gt;
+  . Il s&amp;#039;agit d&amp;#039;observer l&amp;#039;existant, les pratiques qui y sont liées, les ressentis et les envies de l&amp;#039;ensemble des usagers de la cour et de ses abords comme ceux des personnels et élus municipaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   co-construire
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   le hackathon
+  &lt;/em&gt;
+  . Pendant une journée, entre 30 et 50 personnes se retrouveront pour construire des prototypes de réhabilitation à partir des conclusions du rapport d&amp;#039;étonnement via un hackathon. Des experts (services techniques, architectes, paysagers...) sont présents tout au long de la journée pour aider les équipes et les médiateurs Canopé accompagnent chacun des groupes. À l&amp;#039;issue de cette journée, un vote permet de faire émerger les trois projets les plus aboutis.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   finaliser
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   l&amp;#039;incubation
+  &lt;/em&gt;
+  . Les participants des trois projets retenus sont réunis pour une dernière journée de mise en commun des idées afin d&amp;#039;obtenir le projet qui sera mis en oeuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   vivre
+  &lt;/strong&gt;
+  :
+  &lt;em&gt;
+   la formation et l&amp;#039;accompagnement
+  &lt;/em&gt;
+  . Une fois le chantier livré,  les enseignants et le service périscolaire seront accompagnés ; pour les aider à vivre et faire vivre ce nouvel espace, des ressources  et des formations adaptées aux enjeux leur seront proposées
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Transition énergétique
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat</t>
-[...2 lines deleted...]
-      <c r="O88" s="1" t="inlineStr">
+Architecture
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Etre une collectivité ou un EPCI du Département des Vosges
-[...2 lines deleted...]
- Etre adhérent à l&amp;#039;ATD 88
+ Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="X88" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- ATD 88 - &lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt;  - 03 29 29 89 01
-[...5 lines deleted...]
- Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/190f-accompagner-lamenagement-dune-cour-decole-fac/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="89" spans="1:27" customHeight="0">
-[...133 lines deleted...]
-      <c r="G90" s="1" t="inlineStr">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
-[...23 lines deleted...]
-          <t>Sols
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Réduction de l'empreinte carbone
-[...3 lines deleted...]
-      <c r="O90" s="1" t="inlineStr">
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...153 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
-[...23 lines deleted...]
-          <t>Sols
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
 Espaces verts
 Espace public
-Friche
 Foncier
 Voirie et réseaux
-Transition énergétique
-[...1 lines deleted...]
-Réseaux de chaleur
+Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Mobilité pour tous
-[...5 lines deleted...]
-      <c r="O92" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...27 lines deleted...]
-      <c r="AA92" s="1" t="inlineStr">
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-[...27 lines deleted...]
-      <c r="G93" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>115158</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Aider le fonctionnement en restauration scolaire</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Restauration scolaire - Aide au fonctionnement</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Basé sur des orientations partagées nationalement, « Territoires 
-[...5 lines deleted...]
-une démarche de progrès en faveur de la biodiversité.
+ Aide destinée à abaisser le prix des repas réclamé aux familles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne concerne que les cantines scolaires de regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 0,98€ par repas servi (valeur 2015).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Santé
+Education et renforcement des compétences
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ayant droit sont les élèves fréquentant une école maternelle, primaire ou une classe spécialisée située hors de leur commune, dépourvue d&amp;#039;école ou dont l&amp;#039;école fait partie d&amp;#039;un regroupement pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas considérés comme ayant droit les élèves habitant la commune siège de la cantine ou ses hameaux distants de moins de trois kilomètres, même dans le cas d&amp;#039;un regroupement pédagogique, et les élèves accueillis dans une école ne dépendant pas de leur secteur scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/25/18-restauration-scolaire.htm</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c09-aider-le-fonctionnement-en-restauration-scola/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>65152</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de la pratique du sport scolaire</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de la pratique du sport scolaireLe sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
+&lt;/p&gt;
+&lt;p&gt;
+ Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les sections sportives
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à l&amp;#039;association sportive de l&amp;#039;établissement scolaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accueil des championnats de France
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les déplacements en championnat de France et internationaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau individuel : la carte jeune
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport-scolaire</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Sports
  &lt;/strong&gt;
- &lt;br /&gt;
-[...66 lines deleted...]
-          <t>Cours d'eau / canaux / plans d'eau
+&lt;/p&gt;
+&lt;p&gt;
+ Service développement des pratiques sportives et formation
+&lt;/p&gt;
+&lt;p&gt;
+ Fanny DARNATIGUES :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 93 15
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : marie-francoise.darnatigues&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f6f-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2020</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>115157</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Equiper les classes d'intégration scolaire (ULIS)</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Equipement des classes d'intégration scolaire (ULIS)</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Equipement en matériel pédagogique.
+&lt;/p&gt;
+&lt;p&gt;
+ 150€/classe.
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions sont calculées sur la base des propositions de l&amp;#039;Inspection Académique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les classes d&amp;#039;enfants handicapés, il n&amp;#039;est pas requis de durée minimale du séjour. Les demandes de subvention sont rassemblées et étudiées par la Direction académique des services de l&amp;#039;Éducation nationale de l&amp;#039;Aube, qui remet également le formulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Handicap
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/28/18-equipement-des-classes-d-integration-scolaire-ulis.htm</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9400-equiper-les-classes-dintegration-scolaire-uli/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>117172</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements des communes rurales (FAL)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’aménagement local (FAL)</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>en fonction du nombre d'habitants</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil départemental fixe chaque année au budget primitif le montant global de l’enveloppe dédiée au fonds d’aménagement local (FAL) et sa répartition par canton.&lt;/p&gt;&lt;p&gt;Le projet est étudié dans sa globalité, et devra respecter les exigences et les normes règlementaires et techniques (accessibilité des personnes à mobilité réduite aux espaces et équipements publics…).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;&lt;p&gt;Bâtiments communaux (construction, création, extension, réhabilitation ou mise aux normes) : bâtiments publics (à l’exclusion des bâtiments sans accueil du public), habitat, enfance-jeunesse, sport et loisirs, santé, économie- tourisme.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Espaces publics : Construction, création, extension, réhabilitation ou mise aux normes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Patrimoine : Réhabilitation ou mise aux normes de monument classé, inscrit, non classé, et du patrimoine rural non protégé.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Voirie : Aménagement sur ou le long des routes départementales en agglomération.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eau potable : création, extension, renouvellement, réhabilitation de réseaux, traitement de potabilisation de l’eau, création et raccordement de points d’eau, remplacement des branchements, aménagement de captage, réhabilitation d’ouvrages de stockage d’eau potable, renouvellement d’installations courantes (pompe de surpresseurs, armoire électrique, filtre, vannes et vannettes...), études diagnostiques d’infrastructures, études de recherches en eau.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assainissement : création, extension, renouvellement/réhabilitation de réseaux, mise en conformité des branchements eaux usées en domaine privé, création, réhabilitation, mise aux normes d’ouvrages de traitement des eaux usées, renouvellement d’installations courantes, études diagnostiques d’infrastructures, études de valorisation des sous-produits issus du traitement des eaux usées, mise aux normes des installations d’assainissement autonome, études parcellaires.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Eaux pluviales : optimisation des réseaux.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Défense incendie : installation, réhabilitation et mise aux normes de réserves incendies.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Développement durable : bornes de rechargement pour VE, aire de covoiturage, mobilité douce, panneaux photovoltaïques.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
 Patrimoine et monuments historiques
-Forêts
-[...1 lines deleted...]
-Sols
+Sports et loisirs
+Tourisme
 Espaces verts
 Espace public
+Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
-Risques naturels
-Biodiversité
+Jeunesse
+Famille et enfance
+Santé
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Paysage
-[...9 lines deleted...]
-      <c r="O93" s="1" t="inlineStr">
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
-[...86 lines deleted...]
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Montant minimum de dépense éligible HT : &lt;/strong&gt;5 000 €.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires : &lt;/strong&gt;communes (hors Saint-Dizier, Chaumont et Langres) et syndicats intercommunaux dans le domaine de l&amp;#039;eau et/ou de l&amp;#039;assainissement&lt;/p&gt;
+&lt;p&gt;L’avis conjoint des deux conseillers départementaux du canton concerné par l’opération sera sollicité sur tous les projets préalablement à leur programmation en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/guide-des-aides/</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://e-subventions.haute-marne.fr/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Guide des aides&lt;/strong&gt; : &lt;a href="https://haute-marne.fr/guide-des-aides/" target="_blank"&gt;https://haute-marne.fr/guide-des-aides/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plateforme eSubventions&lt;/strong&gt; : &lt;a href="https://e-subventions.haute-marne.fr/Extranet" target="_blank"&gt;https://e-subventions.haute-marne.fr/Extranet&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Service « Aides et partenariats avec les collectivités »&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Centre administratif départemental&lt;br /&gt;Cours Marcel Baron&lt;br /&gt;52000 CHAUMONT&lt;br /&gt;Tél : 03.25.32.86.16&lt;br /&gt;Mail : dat.communes&amp;#64;haute-marne.fr &lt;/blockquote&gt;&lt;p&gt;&lt;strong&gt;Toute correspondance doit être adressée à :&lt;/strong&gt;&lt;/p&gt;&lt;blockquote&gt;Monsieur le Président du Conseil départemental&lt;br /&gt;1 rue du Commandant Hugueny&lt;br /&gt;CS 62127&lt;br /&gt;52905 CHAUMONT Cedex 9&lt;/blockquote&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>sarah.janda@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/98d0-fonds-damenagement-local/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes électriques
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2022</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...56 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Basé sur des orientations partagées nationalement, « Territoires 
-[...5 lines deleted...]
-une démarche de progrès en faveur de la biodiversité.
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...81 lines deleted...]
-Espaces verts
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
+Friche
 Voirie et réseaux
-Economie d'énergie et rénovation énergétique
-[...1 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
-Attractivité économique
-[...3 lines deleted...]
-Milieux humides
+Accessibilité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
-[...73 lines deleted...]
-66&lt;/p&gt;&lt;p&gt;
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...28 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>97602</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser ou maintenir des bâtiments scolaires</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
-[...50 lines deleted...]
-          <t>Eau souterraine
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du Département de l&amp;#039;Aude est d&amp;#039;aider les communes et leurs groupements à réaliser ou à maintenir en bon état les bâtiments publics permettant la scolarisation et éventuellement la restauration des jeunes enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Constructions, restructurations et aménagements de bâtiments scolaires : classes maternelles et élémentaires, restaurants scolaires 1er degré et locaux annexes (préau, cour, salle de jeu, bureaux d&amp;#039;enseignants, locaux de rangement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne seront pris en compte que les projets qui intègreront des exigences règlementaires en matière d&amp;#039;accessibilité aux personnes à mobilité réduite et qui feront un effort en matière de développement durable (performance énergétique, normes HQE, gestion économe de l&amp;#039;espace, utilisation des énergies renouvelables...)
+&lt;/p&gt;
+&lt;p&gt;
+ Seront examinés favorablement et prioritairement les projets qui favorisent la mutualisation des équipements pour plusieurs communes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Dépenses de mobilier et d&amp;#039;entretien courant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/equipements-scolaires</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04.68.11.69.81
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : richard.cane&amp;#64;aude.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/239e-aider-a-la-realisation-ou-a-la-maintenance-de/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>30758</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Développer la pratique du sport scolaire</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
+&lt;/p&gt;
+&lt;p&gt;
+ Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les lycéens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les associations sportives des lycées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  services régionaux et départementaux UNSS,
+ &lt;/li&gt;
+ &lt;li&gt;
+  comités régionaux sport universitaire et USEG
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement du sport scolaire passe par un engagement politique important se traduisant par une ligne financière votée annuellement.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Jeunesse
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les axes d&amp;#039;intervention régionaux peuvent être vus à trois niveaux :
+  &lt;em&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Niveau régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Services régionaux de l&amp;#039;Union Nationale du Sport Scolaire (UNSS) et Comités Régionaux de Sport Universitaire
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  2. Niveau territorial
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les établissements et les sections sportives
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les associations sportives
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accueil des championnats de France
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Niveau individuel :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La carte jeune
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Niveau Régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Accompagnement des services régionaux de l&amp;#039;UNSS et des Comités Régionaux du sport Universitaire. Il est important au même titre que les comités régionaux, que la Région soit en partenariat avec la tête de réseau régional afin d&amp;#039;apport de la cohérence sur le territoire et d&amp;#039;être un interlocuteur lors des réunions avec les rectorats. Le sport universitaire revêt les mêmes problématiques.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un soutien au développement des actions et à la formation des jeunes officiels semble être en cohérence avec les compétences de la collectivité. La participation régionale peut également accompagner des initiatives d&amp;#039;échelle régionale du type le cross régional, jeux des lycéens, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   La participation de la Région ne peut excéder 50% du budget global de la structure.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Niveau Territorial
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les établissements et les sections sportives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à la structure qui en supporte la charge financière : Établissement, Association Sportive de l&amp;#039;Établissement ou Club sportif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - L&amp;#039;accueil des championnats de France
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ - Les déplacements en championnat de France et internationaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   3. Niveau individuel : la carte jeune
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une association sportive existe dans chaque lycée, et cela permet d&amp;#039;adapter les pratiques et de faire un lien avec le mouvement sportif fédéral. Ainsi le sport scolaire suit également les évolutions de la société et du monde sportif en termes de pratiques et d&amp;#039;attentes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   De nouveaux groupes d&amp;#039;activités voient le jour : d&amp;#039;entretien de soi (musculation, le step), la pratique de pleine nature (la course d&amp;#039;orientation, VTT, escalade, canoë-kayak), l&amp;#039;accro-gym.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les lycéens et apprentis bénéficient de la participation financière de la Région à &amp;#34;l&amp;#039;acquisition d&amp;#039;une licence sportive auprès d&amp;#039;une association sportive de lycée ou CFA&amp;#34;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ce dispositif est présenté par ailleurs dans le cadre des dispositions de la Carte Jeune.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Sports
+&lt;/p&gt;
+&lt;p&gt;
+ Service développement des pratiques sportives et formation
+&lt;/p&gt;
+&lt;p&gt;
+ Fanny DARNATIGUES : 04 67 22 93 15
+&lt;/p&gt;
+&lt;p&gt;
+ Francis FOURES : francis.foures&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>145879</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les résidences territoriales artistiques et culturelles en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Résidence territoriale artistique et culturelle en milieu scolaire</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>Direction des Affaires Culturelles (DAC) - La Réunion</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les résidences d&amp;#039;artistes permettent de soutenir la démarche artistique personnelle et innovante d&amp;#039;un artiste ou d&amp;#039;un collectif, en ouvrant un espace de recherche, de création et de transmission au sein d&amp;#039;un établissement scolaire. Ces projets d&amp;#039;éducation artistique et culturelle se font en partenariat étroit avec les équipes pédagogiques des établissements scolaires, au bénéfice de tous les élèves.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que la résidence territoriale artistique et culturelle ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour ambition de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  participer au développement de
+  &lt;a href="https://www.education.gouv.fr/l-education-artistique-et-culturelle-7496" rel="noopener" target="_blank"&gt;
+   l&amp;#039;éducation artistique et culturelle
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  construire une collaboration entre des professionnels des métiers artistiques et culturels, des équipes éducatives et un nombre conséquent de classes
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondir les partenariats sur un territoire, en complémentarité d&amp;#039;autres dispositifs existants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La résidence a vocation à s&amp;#039;ouvrir et à rayonner sur un territoire. Elle peut donc concerner plusieurs établissements scolaires. Dans ce cas, un établissement pilote doit être désigné pour animer le réseau des établissements scolaires associés et veiller à la mise en place et au fonctionnement d&amp;#039;un comité de suivi commun. Une résidence peut ainsi contribuer à fédérer les relations entre écoles, collèges et lycées d&amp;#039;un même territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Plus largement, l&amp;#039;action de la résidence peut rejaillir sur celle d&amp;#039;une diversité d&amp;#039;acteurs du territoire (centres de loisirs, maisons des jeunes et de la culture, maisons de quartier, centres sociaux, associations, centres médico-sociaux, unités de la protection judiciaire de la jeunesse, centres hospitaliers, maisons de retraite, etc.). La résidence doit fédérer un nombre significatif d&amp;#039;élèves et une équipe pluridisciplinaire d&amp;#039;enseignants au sein de chaque établissement concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La résidence territoriale artistique et culturelle en milieu scolaire a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer à réduire les inégalités d&amp;#039;accès à l&amp;#039;art et à la culture
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre au plus grand nombre d&amp;#039;appréhender le processus de création qu&amp;#039;il soit en lien avec la création contemporaine, le patrimoine ou la culture scientifique, ou les programmes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouvrir à une autre vision du monde et de développer l&amp;#039;esprit critique de l&amp;#039;élève
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer une éducation artistique et culturelle fédératrice concernant aussi bien les enfants et les jeunes que leurs familles
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer au développement artistique et culturel du territoire (patrimoine, lecture publique, musées, cinéma, théâtre, danse, musique et pratique chorale, etc.) en inscrivant le projet dans une dynamique locale (communale, intercommunale, etc.) et participative (publics, établissements scolaires, structures municipales et associatives), tout en mobilisant la communauté éducative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;appel à projets &amp;#34;Résidence de recherche et de création en territoire scolaire&amp;#34; est proposé et subventionné par la Direction des affaires culturelles (DAC) de La Réunion.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet artistique est conçu comme une mise en partage de l&amp;#039;acte de création et du processus de recherche qui lui est associé. Il offre un espace d&amp;#039;ouverture, de réflexion et de rencontres, dont les élèves et les équipes pédagogiques sont parties prenantes. Il comporte un temps de transmission auprès des jeunes et de restitution pouvant se faire dans ou en dehors de l&amp;#039;établissement scolaire. L&amp;#039;articulation et la porosité entre acte de création, partage et transmission sont au cœur de l&amp;#039;identité de ce programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse de manière privilégiée à une ou deux classes de l&amp;#039;école ou de l&amp;#039;établissement d&amp;#039;accueil tout en rayonnant plus largement sur l&amp;#039;ensemble de l&amp;#039;établissement et du territoire (structures culturelles sociales, acteurs locaux), notamment lors des temps de restitution. Le projet mené peut s&amp;#039;ouvrir à d&amp;#039;autres dispositifs : école ouverte, plan mercredi, ...
+ &lt;br /&gt;
+ Une attention particulière sera portée aux projets se déroulant dans les territoires les plus éloignés de l&amp;#039;offre culturelle : les zones rurales, les Cirques, les Hauts de La Réunion et le réseau de l&amp;#039;éducation prioritaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de recherche et de création artistique sont de réels leviers pour atteindre l&amp;#039;objectif du 100 % EAC et contribuent à renforcer le lien école-collège- lycée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durant votre résidence de recherche et de création en territoire scolaire, merci de prévoir dans votre planning détaillé un créneau sur lequel vous inviterez le conseiller EAC (sur l&amp;#039;un des temps d&amp;#039;intervention et/ou la restitution).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  En amont de toute demande de subvention, merci de prendre contact avec les conseillers EAC de la DAC pour vous guider dans la construction de votre projet.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention ne peut excéder 80 % du budget total de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;attribution de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est réalisée en versement unique, à l&amp;#039;issue de la Commission de sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers déposés seront examinés selon les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la qualité du projet de création et de recherche artistique et culturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  le lieu d&amp;#039;implantation de la résidence : une attention particulière sera portée aux projets qui se dérouleront dans les Cirques, les Hauts de La Réunion, les zones rurales et le réseau de l&amp;#039;éducation prioritaire au titre de la politique de la ville (REP, REP&amp;#43;)
+ &lt;/li&gt;
+ &lt;li&gt;
+  une présence minimale de 20 jours au sein de l&amp;#039;établissement scolaire concerné (en temps scolaire ou périscolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à d&amp;#039;autres établissements (projets inter-établissements et/ou inter-degré)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ouverture à l&amp;#039;environnement de l&amp;#039;établissement : familles, quartiers etc
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage sur le territoire réunionnais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité technique et financière du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ouverture du dépôt des dossiers : 31 juillet 2023.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Date limite de dépôt des dossiers : 08 octobre 2023, 23h59 (heure de Paris)
+  &lt;/strong&gt;
+  . Aucun dossier ne pourra être déposé ou pris en compte après cette date.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annonce des résultats : à l&amp;#039;issue de la Commission de sélection, les usagers recevront un avis favorable ou défavorable à leur demande via la plateforme Démarches Simplifiées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  « Faire chemin » par GPSEO (Grand Paris Seine et Oise)– 91 – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ « Faire chemin » est un projet pluridisciplinaire proposant une approche sensible du territoire par le biais de la marche, la photographie, le son et l&amp;#039;écriture.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet permet de créer des romans photos à partir de la matière accumulée, en s&amp;#039;appuyant sur les événements culturels, le maillage des acteurs en mettant en échos leurs ateliers à l&amp;#039;effervescence culturelle du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenariat avec : lycée professionnel et des métiers Adrienne Bolland(pilote)/ Collège Les Châtelaines de Triel-sur-Seine, Collège Flora Tristan de Carrières-sous-Poissy, Collège Jacques Cartier d&amp;#039;Issou, Collège Galilée de Limay, Collège René Cassin de Chanteloup-les-Vignes, Lyée Camille Claudel de Mantes-la-Ville, IME Les Papillons Blancs de Conflans-Sainte-Honorine, IME Beuil-Bois-Robert de Beuil-Bois-Robert.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Craft » par La compagnie Keatbeck – 75 – 10 000 € - Académie de Paris
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ C R A F T est une création contemporaine, un projet de vidéo-danse immersif et participatif, qui a pour objectif de créer des vidéos autour de créations chorégraphiques, à travers différents ateliers de pratiques artistiques (chorégraphie, danse, vidéo, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Les élèves vont à la découverte de métiers d&amp;#039;artisanat d&amp;#039;art rares dans des lycées professionnels et centres de formation, « collectent » les gestes inhérents à ces métiers, les traduisent en chorégraphies, et réalisent ensuite des vidéos à partir de ces chorégraphies.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet est mené en partenariat avec le centre Pompidou.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  « Nos lendemains qui chantent » par PIVO (Pôle itinérant en Val-d&amp;#039;Oise) - 95 - (résidence territoriale en ruralité) – 11 000 € - Académie de Versailles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Imaginons un groupe de jeunes livrés à eux-mêmes en l&amp;#039;absence de tout adulte. Quelle seraient leurs discussions sur l&amp;#039;état de notre monde, que voudraient-ils changer ? Comment voudraient ils imaginer leurs lendemains ? Seuls ou en groupe, ils pourraient rejouer les conflits, les luttes, les rêves, les fantasmes, qu&amp;#039;ils soient d&amp;#039;une beauté ou d&amp;#039;une cruauté extrême, s&amp;#039;interroger sur leurs désirs, leurs utopies, et dénoncer à travers leurs idéaux les antagonismes belliqueux qui déchirent nos sociétés contemporaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous souhaitons ainsi organiser un État Général des Utopies avec des élèves afin de les inviter à réfléchir à ce que serait leur société idéale, et ce faisant, interroger leur capacité à apporter une réponse aux errements de ses aînés. Nous nous demanderons notamment si les utopies portées par les nouvelles générations sont motivées par une construction ou une déconstruction de notre société... et quel projet d&amp;#039;utopies articulant écriture, théâtre, arts visuels, arts numériques, ils créeront lors de cette résidence.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Jeunesse
+Education et renforcement des compétences
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut déposer un dossier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises privées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises publiques locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI à fiscalité propre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics / Services de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit être porté par un ou des artistes, professionnels œuvrant dans tous les champs artistiques et les esthétiques : musique, théâtre, danse, cirque, arts plastiques, marionnettes, art de rue, photographie, cinéma et audiovisuel, design, architecture, littérature, poésie, bande dessinée, arts numériques, mode, journalisme, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La présence de l&amp;#039;artiste au sein de l&amp;#039;établissement scolaire doit être pensée sur le moyen et long terme. La résidence ne peut avoir une durée inférieure à trois mois, son cadre ordinaire est l&amp;#039;année scolaire (selon un calendrier établi avec les partenaires), afin de permettre une interaction la plus riche possible avec les élèves et l&amp;#039;équipe pédagogique. D&amp;#039;une manière plus générale, il est demandé de veiller à l&amp;#039;équilibre entre les phases d&amp;#039;observation, de médiation et de pratique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le lien entre la communauté éducative et l&amp;#039;artiste ou l&amp;#039;équipe artistique sera développé, en amont et en aval, ainsi que pendant le temps de la résidence, par le biais notamment des technologies de l&amp;#039;information et de la communication, dans le respect de la législation en vigueur en matière de droit à l&amp;#039;image et de propriété intellectuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de non-éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;absence de processus de recherche et de création
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets de diffusion exclusive d&amp;#039;une création déjà existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  une résidence se déroulant sur une durée inférieure à trois mois
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier administratif incomplet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/residence-territoriale-artistique-et-culturelle-en-milieu-scolaire</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute question sur les résidences de recherche et de création en territoire , vous êtes invités à vous adresser à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Affaires Culturelles de La Réunion (DAC Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ Emails :
+ &lt;a href="mailto:nicolas.stojcic&amp;#64;culture.gouv.fr" target="_self"&gt;
+  nicolas.stojcic&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:marie-dominique.picard&amp;#64;culture.gouv.fr" target="_self"&gt;
+  marie-dominique.picard&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+ ;
+ &lt;a href="mailto:karine.saingainy&amp;#64;culture.gouv.fr" target="_self"&gt;
+  karine.saingainy&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0692 45 99 47
+&lt;/p&gt;
+&lt;p&gt;
+ 23 Rue Labourdonnais 97400 Saint-Denis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt des dossiers ouvrira le 31 juillet 2023.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36db-residence-territoriale-artistique-et-culturel/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>104573</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
+ &lt;br /&gt;
+ La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
+ &lt;br /&gt;
+ Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Alimentation
+Economie locale et circuits courts
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;appui de 6 conseillers restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  le financement d&amp;#039;équipements adaptés à la préparation des produits frais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en relation avec les opérateurs des filières des productions régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Fonctionnement des lycées publics
+ &lt;br /&gt;
+ Pôle Restauration
+&lt;/p&gt;
+&lt;p&gt;
+ Régis Albert
+ &lt;br /&gt;
+ 0228206018
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165696</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les scolaires à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d&amp;#039;ateliers en classe de CE2, CM1 et CM2 des écoles de Gironde assurée par une association spécialisée. Par l&amp;#039;expérience et la participation, les élèves découvrent les enjeux du climat, de l&amp;#039;air et de l&amp;#039;énergie. Un livret pédagogique est ensuite remis à l&amp;#039;enseignant pour continuer d&amp;#039;explorer ces sujets au cours de l&amp;#039;année.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
 Sols
-Foncier
-[...2 lines deleted...]
-Commerces et services
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Education et renforcement des compétences
 Economie circulaire
-Economie locale et circuits courts
-[...2 lines deleted...]
-Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
-Paysage
-[...2 lines deleted...]
-Prévention des risques
+Connaissance de la mobilité
 Réduction de l'empreinte carbone
-Milieux humides</t>
-[...2 lines deleted...]
-      <c r="O95" s="1" t="inlineStr">
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="Q95" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Signature de la convention de prestations&lt;/p&gt;&lt;p&gt;- Validation du devis d&amp;#039;intervention proposé&lt;/p&gt;&lt;p&gt;Aide sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/atelier-pedagogique/</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-les-scolaires-a-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-      <c r="A96" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>141754</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>​​Mener un projet de réaménagement du foyer des élèves en établissement scolaire</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Réaménagement foyer élèves</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Réseau Canopé propose une démarche d&amp;#039;accompagnement du réaménagement du foyer, basée sur la participation des élèves et de l&amp;#039;équipe éducative. Recueil de besoins et des envies, ateliers de conception participative pour travailler sur les contraintes et les leviers afin de coconstruire des espaces adaptés aux besoins éducatifs et de bien-être des élèves au bénéfice d&amp;#039;un climat scolaire positif et propice aux apprentissages.
 &lt;/p&gt;
 &lt;p&gt;
  Prix : sur devis
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  1. Sondage en ligne ou en classe auprès des élèves pour exprimer leurs besoins (se détendre, discuter, jouer, etc.) et leurs souhaits d&amp;#039;aménagement du foyer (mobilier, matériel, couleurs, etc.)
 &lt;/p&gt;
 &lt;p&gt;
  2. Ateliers de conception participative : à l&amp;#039;aide des outils Archiclasse et Archistart, élèves, équipe éducative et représentants des collectivités explorent et modélisent de nouvelles idées d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  3. Réunion de travail avec l&amp;#039;équipe éducative et la collectivité pour discuter des besoins éducatifs, des conditions techniques et de sécurité liées à l&amp;#039;aménagement du foyer. Planification de la mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  4. Mise en place d&amp;#039;une phase de test autour de plusieurs modélisations d&amp;#039;aménagement du foyer.
 &lt;/p&gt;
 &lt;p&gt;
  5. Phase d&amp;#039;évaluation permettant aux élèves de donner leur avis sur le nouvel aménagement du foyer, via un sondage en ligne et une réunion.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de ces activités est de s&amp;#039;assurer que le réaménagement du foyer réponde aux besoins et aux souhaits de toutes les parties impliquées, en veillant à ce que les élèves se sentent inclus et pris en compte dans le processus.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Famille et enfance
 Education et renforcement des compétences
 Architecture</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette offre de service s&amp;#039;adresse à toutes les collectivités désireuses de faire travailler ensemble dans une démarche de co-design tous les partenaires impliqués et concernés par le projet de réaménagement d&amp;#039;un espace scolaire ou périscolaire  au bénéfice du bien-être des élèves.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département  :
  &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
   https://www.reseau-canope.fr/nous-trouver/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>frederic.kapala@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7dc6-mener-un-projet-de-reamenagement-du-foyer-des/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...15 lines deleted...]
-          <t>Région
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>104662</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d'un abri sur un point d'arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention pour la mise en place d&amp;apos;un abri sur un point d&amp;apos;arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   Par ailleurs, cette compétence relève de plein droit d&amp;#039;autres autorités organisatrices dans certaines situations notamment de périmètres de transports spécifiques ou encore lorsque le trajet s&amp;#039;effectue à 100% à l&amp;#039;intérieur d&amp;#039;une autre AOM.
+  &lt;/p&gt;
+  De nombreux points d&amp;#039;arrêts jalonnent la région, que fréquentent les élèves utilisateurs des transports scolaires. Des collectivités ou groupements de collectivités souhaitent parfois doter ces arrêts d&amp;#039;abris pour améliorer le confort des élèves. La compétence de la Région en matière de transport scolaire n&amp;#039;inclut pas la compétence de réalisation et d&amp;#039;entretien des éléments de mobilier urbain de ces arrêts. Cependant, la Région souhaite accompagner les projets portés par les collectivités en faveur de la mise en oeuvre de ce type d&amp;#039;équipements.
+</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent règlement porte sur les modalités de cofinancement régional relatif à des travaux d&amp;#039;installation d&amp;#039;abris sur les arrêts intégralement destinés au transport scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus du présent règlement d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les points d&amp;#039;arrêts du réseau de lignes régulières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts de transport à la demande,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts situés sur le ressort territorial d&amp;#039;un EPCI organisant lui-même de plein droit les transports scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être éligible au présent règlement, la demande devra respecter les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le point d&amp;#039;arrêt scolaire concerné devra accueillir a minima 3 élèves inscrit pour l&amp;#039;année scolaire en cours ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;implantation de l&amp;#039;abri ne devra pas être de nature à entraîner une dégradation des conditions de sécurité notamment du fait de problèmes de visibilité par les usagers de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien financier de la Région sera matérialisé par la pose de la marque Aléop selon la charte graphique régionale ; à minima, un sticker fourni par la Région sera collé sur l&amp;#039;abri ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire devra figurer parmi ceux énumérés au sein de l&amp;#039;article 2 du présent règlement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier devra être complet comprenant tous les éléments demandés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;une note descriptive du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de situation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un planning prévisionnel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux instruiront les dossiers afin de vérifier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le caractère complet des pièces demandées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/subvention-pour-la-mise-en-place-dun-abri-sur-un-point-darret-de-ligne-scolaire</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Nicolas Poulin
+   &lt;/strong&gt;
+   :
+   02 51 44 75 03
+   &lt;br /&gt;
+   nicolas.poulin&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Marie-Pascale Cado :
+   &lt;/strong&gt;
+   02 43 67 22 79
+   &lt;br /&gt;
+   marie-pascale.cado&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4767-subvention-pour-la-mise-en-place-dun-abri-sur/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>162387</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Instruction tout au long de l&amp;#039;année. Pas de date butoir.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Via le site de demande de subvention en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>95069</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Développer le photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
-[...91 lines deleted...]
-      <c r="X97" s="1" t="inlineStr">
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Direction des Sports
+  Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...10 lines deleted...]
- Mail : marie-francoise.darnatigues&amp;#64;laregion.fr
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de gaz à effet de serre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la rentabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider les porteurs de projets à sécuriser leurs coûts énergétiques en les incitants à installer un système de production d&amp;#039;électricité à coût constant,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre le développement de compétences dans le domaine de l&amp;#039;autoconsommation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires de l&amp;#039;aide
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales, leurs groupements et leurs délégataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bailleurs sociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les copropriétés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets participatifs et citoyens.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les particuliers à titre individuel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion immobilière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;Etat, les Départements et leurs opérateurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  De l&amp;#039;action
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les professionnels de la filière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation de générateur photovoltaïque raccordé au réseau ou en autoconsommation produisant de l&amp;#039;électricité renouvelable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les installations faisant l&amp;#039;objet d&amp;#039;une aide au titre des appels à projets nationaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les installations au sol présentant des conflits d&amp;#039;usage : terre agricole ou forestière, espaces naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets privés de revente totale hors délégation et projets citoyens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bâtiments ou sites utilisant un mode de chauffage par effet joule.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises et en application du régime d&amp;#039;aide SA.40405, le montant subventionnable est déterminé après déduction du coût d&amp;#039;une solution de référence correspondant à un investissement similaire, moins respectueux de l&amp;#039;environnement et de même capacité en terme de production effective d&amp;#039;énergie.
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Taux :
+  &lt;/strong&gt;
+  70 % sauf 60 % pour les moyennes entreprises, 50 % pour les grandes entreprises.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Plafond :
+  &lt;/strong&gt;
+  5 000 € d&amp;#039;assiette par bâtiment étudié.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remarque
+  &lt;/strong&gt;
+  : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cas particulier des projets participatifs et citoyens
+ &lt;/strong&gt;
+ Ce type de projet peut bénéficier d&amp;#039;un accompagnement spécifique – ex : aide la structuration juridique du projet, aide à la mise en place et à l&amp;#039;animation de réunions d&amp;#039;informations - à hauteur de 70 % plafonné à 10 000 € d&amp;#039;aide voir 12 000 € pour les territoires en zone Pacte de ruralité (voir fiche dispositif dédiée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  I
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  nvestissement – puissance inférieure à 100 kWc :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Taux : 30 % maximum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond : de 200 €/kWc à 400 €/kWc selon le taux d&amp;#039;autoconsommation, la puissance et la nature du porteur de projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Il sera accordé une aide par point de raccordement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarque : intervention par la Région seule
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Consultez le
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique"&gt;
+  règlement et les documents annexes sur Climaxion
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0078/depot/simple</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-photovoltaique" rel="noopener" target="_blank"&gt;
+  https://www.climaxion.fr/docutheque/soutien-au-photovoltaique
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/68aa-soutien-au-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="98" spans="1:27" customHeight="0">
-      <c r="A98" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>95067</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Développer le solaire thermique (production d'eau chaude par capteurs solaires)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au solaire thermique</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de gaz à effet de serre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la rentabilité économique des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les charges de production d&amp;#039;eau chaude sanitaire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les collectivités territoriales, leurs groupements et leurs délégataires,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les associations,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les entreprises, incluant, les exploitations agricoles, les professions libérales, la grande distribution, les professionnels du tourisme,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les bailleurs sociaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les copropriétés,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Ne sont pas éligibles :
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les particuliers à titre individuel,
+  &lt;/li&gt;
+  &lt;li&gt;
+   la promotion immobilière,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets portés par l&amp;#039;Etat, les Départements et leurs opérateurs.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Natures des projets
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Production d&amp;#039;eau chaude par capteurs solaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les entreprises et en application du régime d&amp;#039;aide SA.40405, le montant subventionnable est déterminé après déduction du coût d&amp;#039;une solution de référence correspondant à un investissement similaire, moins respectueux de l&amp;#039;environnement et de même capacité en terme de production effective d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Etude pour une surface de capteurs inférieure à 25 m2 ou pour le cas copropriétés:
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Nature : subvention
+  &lt;/li&gt;
+  &lt;li&gt;
+   Section : investissement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Taux maxi : 50% pour les grandes entreprises, 60% pour les moyennes entreprises, 70% pour les autres bénéficiaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond de l&amp;#039;assiette éligible : 3 500 € d&amp;#039;assiette par bâtiment étudié
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Investissement pour une surface inférieure à 25 m2 :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Nature : subvention
+  &lt;/li&gt;
+  &lt;li&gt;
+   Section : investissement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Taux maxi : 60% maximum plafonné à 1 200 €HT/m2, dans le respect du régime cadre en vigueur, notamment le régime cadre exempté de notification SA 40405 (6.6) relatif aux aides pour la protection de l&amp;#039;environnement sur la période 2014-2020,
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Investissement pour une surface supérieure à 25 m2 :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cas général :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Règles : « Fonds chaleur » de l&amp;#039;ADEME Remarque : intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique par l&amp;#039;ADEME (&amp;#61; dossier à transmettre uniquement à l&amp;#039;ADEME Grand Est).
+&lt;/p&gt;
+&lt;p&gt;
+ Cas des copropriétés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nature : subvention avance remboursable à taux zéro Section : investissement fonctionnement Taux maxi : 60 % maximum plafonné à 1 100 €HT/m2 et 120 m2 de surface de capteurs Remarque : intervention par la Région seule
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
+  le règlement et les documents annexes sur Climaxion
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-solaire-thermique-2/</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rendez-vous sur le
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-au-solaire-thermique" rel="noopener" target="_blank"&gt;
+  site de la région Grand-Est
+ &lt;/a&gt;
+ pour obtenir les informations relatives aux conditions d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5da-soutien-au-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>162301</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Proposer aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Manuels scolaires numériques</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La Région Sud met tout en oeuvre pour que les élèves bénéficient des meilleures conditions d’apprentissage et poursuit la transition numérique des établissements et propose désormais aux lycéens des manuels scolaires gratuits en version numérique, consultables sur tablette tactile.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Depuis la rentrée scolaire 2019, la Région met à la disposition des lycéens et des professeurs des manuels scolaires numériques sur une tablette tactile pour en permettre la lecture sans avoir besoin d’une connexion permanente.&lt;/p&gt; &lt;p&gt;Les élèves de seconde et première depuis septembre 2019 inscrits dans les 86% de lycées de la Région ayant opté pour les manuels scolaires numériques. Ceux de terminale en bénéficieront à la rentrée 2020.&lt;/p&gt; &lt;p&gt;Permettre toutes les nouvelles formes d&amp;#039;enseignement avec l&amp;#039;usage d&amp;#039;un équipement identique, intégrant tous les nouveaux programmes, pour tous les lycéens.&lt;/p&gt;
+&lt;h5&gt;Les avantages&lt;/h5&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Pour les élèves :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Un poids du cartable allégé.&lt;/li&gt; 		&lt;li&gt;Un manuel enrichi : la version numérique du manuel scolaire propose de nombreuses ressources supplémentaires (vidéos, sons, animations) et des fonctionnalités interactives. &lt;/li&gt; 		&lt;li&gt;Une meilleure accessibilité pour les élèves à besoins éducatifs particuliers : Les textes peuvent être zoomés ou écoutés, les couleurs et polices changées, etc.&lt;/li&gt; 		&lt;li&gt;Un accès en ligne de tout point connecté à internet.&lt;/li&gt; 		&lt;li&gt;La facilité de récupérer un document oublié.&lt;/li&gt; 		&lt;li&gt;Plus de nécessité d&amp;#039;un accès en ligne une fois téléchargé, pour l&amp;#039;essentiel du manuel.&lt;/li&gt; 		&lt;li&gt;La possibilité de télécharger le manuel sur plusieurs supports personnels ou familiaux.&lt;/li&gt; 		&lt;li&gt;La possibilité d&amp;#039;annoter le manuel, d&amp;#039;exporter des extraits dans d&amp;#039;autres documents.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2020</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/manuels-scolaires-numeriques</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Région :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;l-ec&amp;#64;maregionsud.fr&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Délégations Académiques au Numérique Educatif :&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;Aix-Marseille : ce.dan&amp;#64;ac-aix-marseille.fr&lt;/li&gt; 		&lt;li&gt;Nice : dane&amp;#64;ac-nice.fr,&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Direction Régionale de l&amp;#039;Alimentation, de l&amp;#039;Agriculture et de la Forêt (DRAAF).&lt;/strong&gt; 	&lt;ul&gt; 		&lt;li&gt;drtic.paca&amp;#64;educagri.fr&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manuels-scolaires-numeriques/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>117409</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Conseiller et accompagner les collectivités sur leurs projets de gare routière à vocation scolaire</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la collectivité ou l&amp;#039;EPCI dans la conception d&amp;#039;un projet de gare routière scolaire et la recherche de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M90" s="1" t="inlineStr">
         <is>
           <t>Appui technique
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R90" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W98" s="1" t="inlineStr">
+      <c r="W90" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a239-conseiller-et-accompagner-les-collectivites-s/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="99" spans="1:27" customHeight="0">
-      <c r="A99" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>152446</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Aider à la création et la réhabilitation du patrimoine bâti des collectivités (hors scolaire et périscolaire)</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>CONSTRUCTIONS ET RÉNOVATIONS PUBLIQUES</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Oise</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I99" s="1" t="inlineStr">
+      <c r="I91" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 52</t>
         </is>
       </c>
-      <c r="J99" s="1" t="inlineStr">
+      <c r="J91" s="1" t="inlineStr">
         <is>
           <t>Le taux de financement est variable en fonction du taux communal attribué annuellement par le Département à chaque collectivité de l'Oise. Le taux communal moyen est de 36 %.</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L99" s="1" t="inlineStr">
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la création, la rénovation, la réhabilitation et à l&amp;#039;extension du patrimoine bâti des collectivités (hors scolaire et périscolaire).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;une crèche écologique &amp;#34;les petits écoliers&amp;#34; - isolation thermique et mobilier
  &lt;/li&gt;
  &lt;li&gt;
   Extension du centre de santé &amp;#34;santé pour tous&amp;#34; - construction d&amp;#039;un nouveau bâtiment
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du monument aux morts &amp;#34;à nos héros&amp;#34; - conservation du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de réfection du square &amp;#34;le jardin du bonheur&amp;#34; - espaces verts et aires de jeux
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement numérique de la bibliothèque &amp;#34;lire connecté&amp;#34; - équipement informatique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de l&amp;#039;ancienne école en salle de réunion &amp;#34;espace commun&amp;#34; - isolation et aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes d&amp;#039;accessibilité de la mairie &amp;#34;l&amp;#039;accès pour tous&amp;#34; - rampes et sanitaires adaptés
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un centre culturel &amp;#34;l&amp;#039;art en herbe&amp;#34; en partenariat avec la médiathèque départementale
@@ -20068,66 +21640,66 @@
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation lourde du café-restaurant &amp;#34;au bon goût&amp;#34; - réhabilitation du dernier commerce local
  &lt;/li&gt;
  &lt;li&gt;
   Construction de maisons d&amp;#039;assistantes maternelles &amp;#34;les petits explorateurs&amp;#34; - mobilier inclus de création d&amp;#039;un établissement d&amp;#039;accueil pour jeunes enfants &amp;#34;petite enfance heureuse&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Alarmes anti-intrusions pour la salle des associations &amp;#34;sécurité communale&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions de matériel informatique &amp;#34;connectivité villageoise&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Démolition de bâtiments dangereux &amp;#34;sécurisation de l&amp;#039;environnement&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Extension du cimetière communal &amp;#34;espace sérénité&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation du local des services techniques &amp;#34;outils modernes pour la commune&amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Espace public
 Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R91" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -20447,270 +22019,5551 @@
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conventionnement, si le besoin est avéré, avec le Département pour l&amp;#039;attribution de plages horaires pour les médecins de la protection maternelle et infantile (PMI).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux s&amp;#039;apparentant à des travaux d&amp;#039;entretien ;
  &lt;/li&gt;
  &lt;li&gt;
   Tous travaux dans des bâtiments donnant lieu à la perception de loyers (hors maintien de l&amp;#039;activité économique et de service public en zone rurale, de logement social, de maison de santé, de maisons médicales, et de Maisons d&amp;#039;Assistantes Maternelles) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les acquisitions foncières et l&amp;#039;équipement des structures médicales.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W99" s="1" t="inlineStr">
+      <c r="W91" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’une bibliothèque municipale
+Création d’une crèche
+Isolation du bâtiment
+Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>162396</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de subvention pour l'étude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; &lt;br /&gt; Il existe aussi aides pour les travaux de solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;br /&gt; &lt;br /&gt; En amont d&amp;#039;un projet, pour une aide au choix de l&amp;#039;énergie renouvelable, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : aroussaly&amp;#64;maregionsud.fr ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>162398</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et la réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides des aides aux études de faisabilité solaire thermique ainsi que pour les travaux d&amp;#039;installations solaires thermiques, ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>102099</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide aux travaux) - Prime éco-chaleur</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Grand Lyon La Métropole</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire en fonction de la production d'énergie renouvelable (€/MWh)</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur développe la chaleur renouvelable sur son territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Plus d&amp;#039;énergies renouvelables, moins de CO2
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Un accompagnement gratuit et des aides financières
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse aux collectivités territoriales, copropriétés, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie, un réseau de chaleur ou récupérer de la chaleur fatale. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;La fondation ARALIS a bénéficier d&amp;#039;une aide de plus de 50 % de l&amp;#039;investissement pour de la géothermie sur sondes pour une pension de famille et du logement social.&lt;/li&gt;&lt;li&gt;Le constructeur Léon Grosse a bénéficié de la Prime éco-chaleur sur la construction de son siège le 8ieme Chemin à Bron pour de la géothermie sur sondes. &lt;/li&gt;&lt;li&gt;L&amp;#039;EHPAD Thérèse Couderc a décarboné sa production de chaleur avec la mise en place d&amp;#039;une chaudière bois granulés dans un bâtiment patrimonial. La chaudière assurera près de 90 % de la production de chaleur du site.&lt;/li&gt;&lt;li&gt;L&amp;#039;industriel Renault Trucks a installé une production de géothermie sur nappe lors de la réhabilitation de son bâtiment tertiaire au coeur du site industriel. La production assurer plus de 85 % de la production de chaleur, le reste étant complété par une pompe à chaleur aérothermique. Le site atteint 100 % de production électrique.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux éligibles concernent les installations de chaleur renouvelable utilisant le bois énergie, la géothermie, le solaire thermique ou la chaleur fatale.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces installations doivent respecter des critères d&amp;#039;éligibilité dont le détail est précisé sur le site dédié au dispositif. Ces exigences concernent les volets suivants :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;étude préalables
+&lt;/li&gt;&lt;li&gt;critères techniques de performance
+&lt;/li&gt;&lt;li&gt;qualification des prestataires
+&lt;/li&gt;&lt;li&gt;performance énergétique du bâtiment&lt;/li&gt;&lt;li&gt;suivi de l&amp;#039;installation (comptage obligatoire)
+ &lt;/li&gt;&lt;li&gt;contrat d&amp;#039;entretien
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ Des seuils d&amp;#039;éligibilité max sont indiqués et au dessus de ces seuils (2000 MWh entrée PAC pour la géothermie, 12 000 MWh pour le bois énergie, 1 500 m2 pour le solaire thermique et 1 000 MWh pour la chaleur fatale), les projets sont renvoyés vers l&amp;#039;ADEME Régionale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Référent Métropole de Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Maxime Dinnat
+ &lt;br /&gt;
+ Chef de projets Transition Énergétique EnR&amp;amp;R - Prime éco-chaleur
+ &lt;br /&gt;
+ 04 26 83 90 63 - prime-ecochaleur&amp;#64;grandlyon.com
+ &lt;br /&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Référent ALEC Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Lucas Venosino
+ &lt;br /&gt;
+ Chargé de développement efficacité énergétique et énergie renouvelable
+ &lt;br /&gt;
+ 04 28 29 96 09 - prime-ecochaleur&amp;#64;alec-lyon.org
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>lucas.venosino@alec-lyon.org</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ae9-prime-eco-chaleur-aide-aux-travaux/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Lucas Venosino - ALEC Lyon</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>102098</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable sur le territoire de la Métropole de Lyon (aide à la décision) - Prime éco-chaleur</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Contrat de développement des énergies renouvelables thermiques sur la Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Grand Lyon La Métropole</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>ALEC Lyon - Agence Locale de l'Energie et du Climat</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la décision : études de faisabilité, études d'AMO, forages de reconnaissance, TRT</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service d&amp;#039;accompagnement et d&amp;#039;aides financières proposé par la Métropole de Lyon, la Prime éco-chaleur vise à favoriser la filière des énergies renouvelables thermiques sur son territoire.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plus d&amp;#039;énergies renouvelables, moins de CO2
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Schéma directeur des énergies de la Métropole de Lyon, a mis en évidence que plus de la moitié des consommations du territoire découlent des besoins de chaleur qui ne sont couverts que de manière marginale par les Énergies renouvelables et de récupération (EnR&amp;amp;R).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Prime éco-chaleur est un des leviers d&amp;#039;action pour atteindre la sobriété énergétique sur le territoire et pour répondre aux objectifs du Plan climat air énergie territorial : plus 17% EnR&amp;amp;R dans la part des consommations et moins 43% d&amp;#039;émissions de CO2 par rapport à 2000.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur est le nom communiquant du Contrat de développement territorial des énergies renouvelables thermiques signé en 2020 entre l&amp;#039;ADEME et la Métropole de Lyon. La Métropole de Lyon, avec l&amp;#039;appui fort de l&amp;#039;ALEC Lyon soutient et coordonne le dispositif sur son territoire et instruit les subventions pour le compte de l&amp;#039;ADEME.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Un accompagnement gratuit et des aides financières
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Prime éco-chaleur de la Métropole de Lyon s&amp;#039;adresse exclusivement aux collectivités territoriales, entreprises, promoteurs et aménageurs, associations et bailleurs sociaux qui souhaitent installer une chaufferie bois, du solaire thermique, de la géothermie ou un réseau de chaleur. L&amp;#039;accompagnement est gratuit. Les subventions peuvent aller jusqu&amp;#039;à 70% des montants pour la partie études et des aides forfaitaires sont déterminées selon la production de chaleur EnR pour la partie travaux. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un commune du territoire Métropolitain va réaliser un Test de Réponse Thermique (TRT) pour connaître le potentiel thermique du sol ainsi qu&amp;#039;une étude de faisabilité pour la réalisation d&amp;#039;une salle polyvalente chauffée par géothermie. Les études bénéficieront de 70 % d&amp;#039;aide de la PRIME ÉCO-CHALEUR pour des coûts d&amp;#039;étude de 18 500€ (TRT) et 5 400€ (EF) (avant subvention).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études éligibles sont les études de faisabilité, test de réponse thermique (géothermie sur sondes), forage d&amp;#039;essai/de reconnaissance, études d&amp;#039;AMO (assistance à maîtrise d&amp;#039;ouvrage).
+&lt;/p&gt;
+&lt;p&gt;
+ Il est nécessaire de respecter les critères d&amp;#039;éligibilité suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;respecter les cahiers des charges ADEME sur l&amp;#039;étude considérée.
+&lt;/li&gt;&lt;li&gt;sélectionner un prestataire qualifié Reconnu Garant de l&amp;#039;Environnement (RGE) dans la filière concernée (bois énergie, géothermie, solaire thermique, réseau de chaleur, récupération de chaleur fatale)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://seafile.alec-lyon.org/f/cb31ce77c63742c6b541/" target="_self"&gt;- critères d&amp;#039;éligibilités détaillés -&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Métropole de Lyon</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://youtu.be/1wMp35r-S3w?si=G2TimqPXXn55LUGA</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.alec-lyon.org/services/aides-et-accompagnements/la-prime-eco-chaleur/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Référent Métropole de Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Maxime Dinnat
+ &lt;br /&gt;
+ Chef de projets Transition Énergétique EnR&amp;amp;R – Prime Éco-Chaleur - prime-ecochaleur&amp;#64;grandlyon.com
+&lt;/p&gt;
+&lt;p&gt;
+ 04 26 83 90 63
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Référent ALEC Lyon
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Lucas Venosino
+ &lt;br /&gt;
+ Chargé de développement efficacité énergétique et énergie renouvelable  - prime-ecochaleur&amp;#64;alec-lyon.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04 28 29 96 09
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>lucas.venosino@alec-lyon.org</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf5f-prime-eco-chaleur-aide-a-la-decision/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Lucas Venosino - ALEC Lyon</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>154976</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Aider au maintien et au développement des établissements scolaires publics du 1er degré, des locaux périscolaires et des accueils de loisirs</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>ÉTABLISSEMENTS SCOLAIRES PUBLICS DU 1ER DEGRÉ, LOCAUX PÉRISCOLAIRES ET ACCUEILS DE LOISIRS</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>- Taux ramené à 25% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - Dispositif concerné par les bonifications environnementale et insertion</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au maintien et au développement des établissements de l&amp;#039;enseignement public du 1er degré, de leurs locaux d&amp;#039;animation, des garderies périscolaires, des accueils de loisirs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d&amp;#039;investissement pour l&amp;#039;achat d&amp;#039;un bâtiment (suivi ou non de travaux), la construction, l&amp;#039;extension ou la réhabilitation d&amp;#039;un bâtiment ayant vocation à en augmenter la valeur ou la durée d&amp;#039;usage (y compris la végétalisation des murs et toitures) à usage scolaire et/ou d&amp;#039;animation, de garderies périscolaires, d&amp;#039;accueil de loisirs, de cantines (y compris leur cuisine si utilisation exclusivement scolaire du 1er degré), &lt;/li&gt;&lt;li&gt;L&amp;#039;aménagement des cours d&amp;#039;école&lt;/li&gt;
+ &lt;li&gt;Les aires de jeux inclusives comportant au moins un équipement spécifique ou jeu adapté à un ou plusieurs handicaps ou déficiences qu&amp;#039;il soit moteur, auditif, visuel ou mental
+ &lt;/li&gt;
+ &lt;li&gt;Les clôtures et portails (dans le cadre de la sécurisation du site)&lt;br /&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Dans le cadre d&amp;#039;un projet global, les travaux de mise en accessibilité peuvent être inclus dans la dépense éligible si leur coût est inférieur à 50% du coût total H.T. du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses concomitantes éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Démolitions et/ou désamiantage liés au projet, (uniquement si accompagnés de travaux de (re)construction, extension, réhabilitation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions de mobilier et de gros matériel fixe (cuisine) uniquement si elles sont liées à un projet de construction, d&amp;#039;extension ou de création,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études d&amp;#039;investissement préalables, ingénierie, assistance à maîtrise d&amp;#039;ouvrage si elles ont fait l&amp;#039;objet d&amp;#039;un mandat dans les 3 ans précédant la date du dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions foncières et / ou bâtimentaires si la date de signature de l&amp;#039;acte d&amp;#039;acquisition a eu lieu dans les 3 ans précédant la date de dépôt de la demande de subvention,
+ &lt;/li&gt;
+ &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/etablissements-scolaires-publics-du-1er-degre-locaux-periscolaires-et-accueils-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0e3-aider-au-maintien-et-au-developpement-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>162397</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ce dispositif s’inscrit dans le Plan Solaire : Le Plan Solaire a pour ambition de définir un plan d’actions d’animation et d’intervention régionale et de fédérer tous les dispositifs et soutiens mis en œuvre par la Région en faveur de l’énergie solaire (photovoltaïque et thermique), qui viendront notamment en appui du plan d’actions.&lt;br /&gt; La démarche d’animation qu’il intègre a pour dessein principal de stimuler et accélérer le déploiement de projets solaires sur les territoires en région, afin de contribuer à l’atteinte des objectifs énergétiques ambitieux du SRADDET 2019, et ce via la mise en place d’actions de promotion, de conseil et d’accompagnement des maîtres d’ouvrage.&lt;br /&gt; Il existe aussi aides pour les études de faisabilité solaire thermique, pour la réhabilitation des installations de solaire thermique ainsi que des aides pour d&amp;#039;autres énergies renouvelables thermiques : géothermie, récupération de chaleur fatale...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P98" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Si besoin, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs présents sur le territoire régional :&lt;br /&gt; - pour la métropole Aix-Marseille-Provence : contacter M. Hugo Morel : hugo.morel&amp;#64;ampmetropole.fr&lt;br /&gt; - pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : z.soussan-rabette&amp;#64;ville-arles.fr&lt;br /&gt; - pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : f.gaborit&amp;#64;sde04.fr&lt;br /&gt; - pour le département des Hautes-Alpes : M. Nicolas Ferrand : nicolas.ferrand&amp;#64;hautes-alpes.fr&lt;br /&gt; - pour le département des Alpes-Maritimes : Mme. Julie Viglione : jviglione&amp;#64;departement06.fr&lt;br /&gt; - pour le département du Var : M. Edmond Deslongchamps : edmond.deslongchamps&amp;#64;symielecvar.fr&lt;br /&gt; - pour le département du Vaucluse : M. Léonard Ricolleau : lricolleau&amp;#64;sev84.fr&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, concernant la partie administrative : il est possible de contacter les chargées de missions régionales :&lt;br /&gt; - Mme. Alix Roussaly : aroussaly&amp;#64;maregionsud.fr&lt;br /&gt; - Mme. Catherine Ramos : cramos&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://subventionsenligne.maregionsud.fr/Authentification/LogOn?ReturnUrl=%2F</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alix Roussaly : &lt;a href="mailto:aroussaly&amp;#64;maregionsud.fr"&gt;aroussaly&amp;#64;maregionsud.fr &lt;/a&gt;;&lt;/p&gt;
+&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-deau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>merged</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2024</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y99" s="1" t="inlineStr">
         <is>
-          <t>contact-aidesetsubventions@oise.fr</t>
+          <t>communication@siel42.fr</t>
         </is>
       </c>
       <c r="Z99" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e1e2-aider-a-la-realisation-de-travaux-damenagemen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
         </is>
       </c>
       <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="100" spans="1:27" customHeight="0">
+    <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
-        <v>119882</v>
+        <v>140805</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une allocation pour la rentrée scolaire</t>
+          <t>Accompagner les communes membres dans la transition énergétique</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Mairie de Tressin</t>
-[...4 lines deleted...]
-          <t>Centre communal d'action sociale (CCAS) de Tressin</t>
+          <t>Syndicat d'Énergie des Alpes-de-Haute-Provence (SDE04)</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
-          <t>Particulier</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil amont : réalisation de note d&amp;#039;opportunité, avant- projet sommaire, 1er niveau de conseil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de projet : réalisation de projets, de l&amp;#039;étude de faisabilité à la réalisation des travaux, portage de marchés publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie administrative : conseil et assistance aux communes, mandat de maîtrise d&amp;#039;ouvrage, montage des dossiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie financière : conseil et recherche de financements, négociation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une installation photovoltaïque avec autoconsommation sur la toiture d&amp;#039;un bâtiment communal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur la pertinence d&amp;#039;un projet photovoltaïque porté par une entreprise privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation ou déplacement d&amp;#039;une borne de recharge pour véhicule électrique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils sur le remplacement d&amp;#039;une chaudière obsolète
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance et conseils dans la réalisation d&amp;#039;un réseau de chaleur alimenté par une chaudière bois plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- Allocation de 30 euros pour les rentrées scolaires pour les tressinois justifiant d&amp;#039;une inscription en collège, lycée ou faculté.
+ Formalisation de la demande dans la fiche annuelle de recensement des besoins ou contact direct avec le service Énergie – Mobilité – Données (EMD) pour un échange avec le référent du sujet (photovoltaïque, EnR thermique ou IRVE).
+&lt;/p&gt;
+&lt;p&gt;
+ Différentes modalités d&amp;#039;intervention selon le sujet : convention de service, lettre de commande ou mandat de maîtrise d&amp;#039;ouvrage.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O100" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Alpes-de-Haute-Provence</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sde04.fr/</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : 5, avenue Bad-Mergentheim - 04000 Digne-les-Bains
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 32 32 32
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;sde04.fr" target="_self"&gt;
+  contact&amp;#64;sde04.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e99-accompagne-les-communes-membres-dans-la-trans/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB100" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>133546</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>le taux maximum varie selon la taille de l'entreprise</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
+ &lt;em&gt;
+  subvention max : 300 000€
+ &lt;/em&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
+ &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
+  voir le site de la Région
+ &lt;/a&gt;
+ )
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Consommation et production
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Production énergétique à des fins d&amp;#039;autoconsommation (
+  &lt;em&gt;
+   individuelle ou collective
+  &lt;/em&gt;
+  ) sans ou avec vente de surplus (
+  &lt;strong&gt;
+   sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
+  &lt;/strong&gt;
+  ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir une puissance d&amp;#039;installation de minimum 10 kwc
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les équipements de production énergétique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le raccordement au réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux pour l&amp;#039;accueil des installations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
+        </is>
+      </c>
+      <c r="W101" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>12/04/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>140764</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Produire de la chaleur à partir d'énergies renouvelables et de récupération</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du Jura (Syndicat mixte d’énergies, d’équipements et de e-communication)</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable selon opération. Concerne des  projets de taille modeste (&lt; aux seuils du Fonds chaleur ADEME) grâce à un dispositif de mutualisation.</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ Développer les énergies renouvelables thermiques (biomasse, solaire, géothermie superficielle)
+&lt;/h1&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dispositif d&amp;#039;accompagnement :
+  Fonds Chaleur de l&amp;#039;ADEME
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Objectifs:
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ -- valoriser les ressources du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - favoriser l&amp;#039;activité locale
+&lt;/p&gt;
+&lt;p&gt;
+ - réduire les émissions de gaz à effet de serre
+&lt;/p&gt;
+&lt;p&gt;
+ - s&amp;#039;affranchir des énergies fossiles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chaufferie bois (granulés, plaquettes forestières) avec ou sans réseau de chaleur, production d&amp;#039;eau chaude sanitaire solaire, géothermie sur sondes ou sur nappe
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Différents critères techniques d&amp;#039;éligibilité à respecter
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sidec-jura.com</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  SIDEC du Jura
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue Maurice Chevassu
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS-LE-SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Contact :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  transitionenergetique&amp;#64;sidec-jura.fr
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  03 84 47 83 21
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>b.caron@sidec-jura.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c04-produire-de-la-chaleur-a-partir-denergies-ren/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>SIDEC du JURA</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>56191</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J104" s="1" t="inlineStr">
+        <is>
+          <t>Intervention dans le cadre d'un transfert de compétence énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDEC ENERGIE étudie, finance, construit et exploite l&amp;#039;installation de production électrique photovoltaïque. Il intervient dans le cadre d&amp;#039;un transfert de compétence &amp;#34;énergies renouvelables&amp;#34;, sur décision de son bureau syndical et après avis de sa commission Transition Energétique.
+ Le bâtiment support de l&amp;#039;installation reste dans le patrimoine de la collectivité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La valorisation de l&amp;#039;électricité peut être par vente totale ou en autoconsommation, en bénéficiant au bâtiment où l&amp;#039;installation est construite.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement de l&amp;#039;opération est assuré par les fonds propres de la régie &amp;#34;énergies renouvelables&amp;#34; du syndicat, les dotations des partenaires, éventuellement la vente d&amp;#039;électricité et au besoin, une contribution de la collectivité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide intervient dans le cadre d&amp;#039;un transfert de compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e396-installer-une-chaufferie-bois-energie-substit/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>56182</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;étude est réalisée par le SDEC ENERGIE qui prend en charge l&amp;#039;intégralité de son coût (estimé à 1400€/étude).
+&lt;/p&gt;
+&lt;p&gt;
+ Elle porte sur l&amp;#039;opportunité de réaliser un projet solaire photovoltaïque en toiture d&amp;#039;un bâtiment public, en vente totale ou en autoconsommation, dans la limite d&amp;#039;une étude par an par collectivité.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Transition énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+  energie&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 80
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3c8-realiser-letude-energetique-dun-batiment-etud/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2020</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>161697</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les entreprises et les collectivités dans la mise en place de leur toiture ou ombrière solaire photovoltaïque en ACI, base de la valorisation du surplus en ACC</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour de l’autoconsommation électrique photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ACI : Autoconsommation individuelle&lt;br /&gt;ACC : Autoconsommation collective&lt;/p&gt;&lt;p&gt;Quand la consommation électrique de vos bâtiments, de vos équipements intervient essentiellement de jour, il peut être intéressant pour vous d’étudier la faisabilité de &lt;strong&gt;couvrir une partie de cette consommation au moyen d’électricité solaire photovoltaïque&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME peut accompagner les prestations externes d’études de faisabilité à hauteur de 60 % dans la limite de 100 k€ d’assiette. Cette aide peut être portée à &lt;strong&gt;70 % pour des moyennes entreprises&lt;/strong&gt; au sens européen et à &lt;strong&gt;80 % pour des petites entreprises&lt;/strong&gt; ou bénéficiaires dans le cadre d’une « activité non économique ».&lt;/p&gt;&lt;p&gt;Nota : « Bénéficiaire dans le cadre d’une activité non économique » signifie une structure qui :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soit n’exerce pas d’activité consistant à offrir à autrui des biens ou des services.&lt;/li&gt;&lt;li&gt;Soit, bien qu’exerçant une activité consistant à offrir à autrui des biens ou des services, ne se trouve pas sur un marché concurrentiel. Tel est le cas notamment de bénéficiaires qui disposent d’un monopole de droit (par exemple les autorités exerçant des prérogatives de puissances publiques comme l’armée, la police, la surveillance antipollution) ou de fait (technique ou géographique).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité sujette à la présente aide ADEME, concerne &lt;strong&gt;l&amp;#039;évaluation et l&amp;#039;analyse du potentiel d&amp;#039;un projet&lt;/strong&gt; (technique, économique, sociale, environnementale, juridique, etc.), qui visent à soutenir le processus décisionnel en révélant de façon objective et rationnelle les forces et les faiblesses du projet, ainsi que les perspectives et les menaces qu&amp;#039;il suppose, et qui précisent les ressources nécessaires pour le mener à bien, et en évaluent, en définitive, les chances de succès…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_06_94_975_987</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-lautoconsommation-electrique-photovoltaique</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-de-lautoconsommation-electrique-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>161711</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'un audit d'installation solaire thermique et du chantier de réhabilitation associé, pour des collectivités, entreprises ou associations</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Audit et réhabilitation d'installations solaires thermiques collectives</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un financement pour votre audit ainsi que les travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Préalablement à votre projet de réhabilitation, un audit est nécessaire pour qualifier les problèmes rencontrés sur l’installation puis &lt;strong&gt;établir et chiffrer les actions correctives&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide intègre également &lt;strong&gt;un financement des travaux&lt;/strong&gt; et se conclut par &lt;strong&gt;la signature d’un contrat d’exploitation&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Modalités pratiques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;1ʳᵉ étape :&lt;/strong&gt; consultez des prestataires d’études sur la base du cahier des charges proposé par l’ADEME dans le document C.E.F. précédent. Présélectionnez une offre mais à ce stade ne vous engagez pas et ne signez pas de commande.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;2ᵉ étape : &lt;/strong&gt;déposez une demande d’aide en joignant la proposition technique et financière du prestataire d’études, ainsi que les pièces à déposer listées ci-dessous. Indiquez bien les dépenses prévisionnelles pour l&amp;#039;audit, la maitrise d&amp;#039;œuvre éventuelle et le montant de l&amp;#039;enveloppe travaux allouée à la réhabilitation.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_32_44_52_53_75_76_84_94</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/audit-rehabilitation-dinstallations-solaires-thermiques-collectives</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/audit-et-rehabilitation-dinstallations-solaires-thermiques-collectives/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>146793</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Déployer un dispositif d’accompagnement aux énergies renouvelables thermiques pour les collectivités, entreprises, bailleurs et associations</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Contrat chaleur renouvelable</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Ademe - Direction régionale Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Au forfait ou en %</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Approuvé en février 2021, le Plan Climat Air Energie Territorial (PCAET) permet de développer fortement les énergies renouvelables et de récupération (EnR&amp;amp;R). La MEL vise ainsi une multiplication par 2,3 de la production locale entre 2016 et 2030.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour ce faire, la MEL déploie un contrat de chaleur renouvelable pour une première période de 3 ans. Financé par l&amp;#039;ADEME dans le cadre du Fonds Chaleur, il vise à accompagner financièrement et techniquement les acteurs du territoire (hors particuliers) : communes, entreprises, industries, bailleurs sociaux, copropriétés, équipements médico-sociaux, acteurs agricoles - souhaitant produire des énergies renouvelables thermiques (géothermie, biomasse, solaire thermique, réseaux, récupération de chaleur fatale).
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif est ouvert à des projets de toute taille (bâtiment neuf, réhabilitation, changement de production de chaleur) et offre un soutien technique et financier pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;accompagnement en ingénierie,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le financement des études de diagnostic, de faisabilité et missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le financement des investissements.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Quel financement ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Jusqu&amp;#039;à 70 % pour les études,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Selon les barèmes forfaitaires du fond chaleur ADEME pour les travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Sur les 3 prochaines années, près de 8 M€ d&amp;#039;aides pour la chaleur renouvelable seront apportés aux acteurs du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement d&amp;#039;une chaudiere biomasse pour une médiateque
+&lt;/p&gt;
+&lt;p&gt;
+ Financement d&amp;#039;une installation solaire thermique pour un établissement de santé
+&lt;/p&gt;
+&lt;p&gt;
+ Financement d&amp;#039;un raccordement de deux copropriétés au réseau de chaleur urbain
+&lt;/p&gt;
+&lt;p&gt;
+ Financement d&amp;#039;une étude de faisabilité pour une opération de géothermie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout d&amp;#039;acteur hors particulier
+&lt;/p&gt;
+&lt;p&gt;
+ Critères du fond chaleur
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Métropole Européenne de Lille</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lillemetropole.fr/chaleur-renouvelable-la-mel-accompagne-les-projets-de-son-territoire</t>
+        </is>
+      </c>
+      <c r="W113" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.lillemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Etre tressinois
+   Alexandre Pauvert :
+   &lt;a target="_self"&gt;
+    a.pauvert&amp;#64;lillemetropole.fr
+   &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Jusqu&amp;#039;à 21 ans
+   Maxime Lassalle :
+   &lt;a target="_self"&gt;
+    m.lassalle&amp;#64;lillemetropole.fr
+   &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   Quotient familial inférieur à 2000
+   &lt;a target="_self"&gt;
+    enr&amp;#64;lillemetropole.fr
+   &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X100" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>apauvert@lillemetropole.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/80db-contrat-chaleur-renouvelable-metropole-europe/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Métropole Européenne de Lille</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2023</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>163832</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J114" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production
+Qualité de l'air
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W114" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB114" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD114" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>120631</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des actions d’éducation aux médias et à l’information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l’année scolaire 2023-2024</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Education aux médias et à l&amp;apos;information (EMI) / Résidences de journalistes</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- MAIRIE DE TRESSIN : 1 Rue du Stade 59152 TRESSIN
-[...2 lines deleted...]
- &lt;br /&gt;
+ L&amp;#039;éducation aux médias et à l&amp;#039;information doit donner aux citoyens et en particulier aux jeunes les moyens de se réapproprier l&amp;#039;information et la liberté de se forger leur propre opinion. Le ministère de la Culture soutient l&amp;#039;éducation aux médias et à l&amp;#039;information en allouant une subvention porteurs de projets.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Volet 1 - Soutien aux actions d&amp;#039;éducation aux médias et à l&amp;#039;information (EMI)
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Objectifs
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Soutenir des actions d&amp;#039;éducation aux médias et à l&amp;#039;information de rayonnement régional ou local pour un déploiement à compter de la rentrée 2023 ou l&amp;#039;année scolaire 2023-2024.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avec quatre priorités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lutter contre les contenus haineux et déconstruire les théories complotistes dont la massification de la diffusion en ligne, notamment sur les réseaux sociaux, constitue un défi croissant pour notre société et notre démocratie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrypter les infox, analyser les images, savoir s&amp;#039;orienter dans les différentes sources d&amp;#039;information, comprendre les mécanismes d&amp;#039;influence qui sont en jeu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser une meilleure compréhension du travail journalistique, du fonctionnement des médias et des réseaux sociaux, dans un contexte de grande défiance d&amp;#039;une partie de la population vis-à-vis des médias traditionnels et de circulation massive de fausses informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre le piratage et sensibiliser au rôle de la propriété intellectuelle dans la protection des auteurs et de la création
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Au-delà des acteurs impliqués dans l&amp;#039;éducation aux médias et à l&amp;#039;information, il semble important de mobiliser autour de cet enjeu les médias locaux et régionaux, quel que soit leur mode de diffusion : audiovisuel, radiophonique, papier, numérique, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la DRAC, ne peut pas excéder 50% du budget.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la DRAC peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local (Fonds de soutien à l&amp;#039;expression radiophonique ou Fonds de soutien aux médias d&amp;#039;information sociale de proximité par exemple). Toutefois, les projets seront analysés en rapport avec les financements déjà perçus par les structures.
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Volet 2 - Renforcement de l&amp;#039;accompagnement du développement de l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèque
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour permettre une diffusion large des actions en matière d&amp;#039;éducation aux médias et à l&amp;#039;information, et plus particulièrement dans les bibliothèques qui constituent le premier maillage culturel du territoire, le présent appel à candidatures a vocation à soutenir également les projets portés par des établissements de lecture publique et la formation des professionnels des bibliothèques, des bénévoles et des volontaires de service civique en bibliothèques. Les bibliothèques départementales et les réseaux de lecture publique, de par leurs missions et le rayonnement de leurs actions, ont vocation à faire évoluer leurs compétences dans le domaine de l&amp;#039;éducation aux médias et à l&amp;#039;information pour accompagner au mieux leurs publics dans la société de l&amp;#039;information.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, les acteurs de la formation (centres régionaux de formation aux carrières des bibliothèques, écoles de journalisme, bibliothèques départementales) peuvent également être soutenus pour accompagner les professionnels de la lecture publique dans la définition et la mise en place de programmes et plans de formation permettant le développement de l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèque.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Montant de la subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la DRAC, ne peut pas excéder 50% du budget.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien de la DRAC peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local (Fonds de soutien à l&amp;#039;expression radiophonique ou Fonds de soutien aux médias d&amp;#039;information sociale de proximité par exemple). Toutefois, les projets seront analysés en rapport avec les financements déjà perçus par les structures.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ Volet 1 - Soutien aux actions d&amp;#039;éducation aux médias et à l&amp;#039;information (EMI)
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent déposer un dossier les :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  acteurs locaux de l&amp;#039;éducation aux médias
+ &lt;/li&gt;
+ &lt;li&gt;
+  associations issues des médias
+ &lt;/li&gt;
+ &lt;li&gt;
+  associations professionnelles ou collectifs de journalistes ou de médias
+ &lt;/li&gt;
+ &lt;li&gt;
+  acteurs culturels et artistiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  acteurs locaux de l&amp;#039;éducation populaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  collectivités territoriales :  bibliothèques municipales, intercommunales, départementales,  services des archives départementales ou espaces publics numériques
+ &lt;/li&gt;
+ &lt;li&gt;
+  médias locaux, départementaux ou régionaux (publications de presse, services de presse en ligne, radios, webradios, télévisions, webTV)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ce soutien peut se cumuler avec d&amp;#039;autres dispositifs existant au niveau national ou au niveau local comme le Fonds de soutien à l&amp;#039;expression radiophonique ou le Fonds de soutien aux médias d&amp;#039;information sociale de proximité. Dans cette hypothèse, il s&amp;#039;agit bien de cibler l&amp;#039;aide sur une activité ou un projet identifié d&amp;#039;éducation aux médias et à l&amp;#039;information.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets suivants sont éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - Actions d&amp;#039;éducation aux médias et à l&amp;#039;information en particulier à destination des jeunes quelle que soit leur situation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en temps scolaire en  lien avec des enseignants
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets à destination des jeunes en situation spécifique (IME, protection judiciaire de la jeunesse, établissements de soins, écoles de la deuxième chance ou établissements  pour  décrocheurs scolaires, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets hors temps scolaire portés par des établissements de lecture publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets de l&amp;#039;éducation populaire pour toucher les jeunes hors temps scolaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Actions de formation de formateurs ou d&amp;#039;intervenants
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement, valorisation et diffusion d&amp;#039;outils pédagogiques et de ressources
+&lt;/p&gt;
+&lt;p&gt;
+ - Amplification de projets déjà existants qui méritent d&amp;#039;être déployés plus largement pour augmenter le nombre de bénéficiaires
+&lt;/p&gt;
+&lt;h4&gt;
+ Volet 2 - Renforcement de l&amp;#039;accompagnement du développement de l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèque
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du demandeur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent déposer un dossier les :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  collectivités territoriales au titre des bibliothèques municipales, intercommunales, départementales
+ &lt;/li&gt;
+ &lt;li&gt;
+  structures de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  organismes assurant, en lien avec des collectivités territoriales, le portage des volontaires en service   civique sur l&amp;#039;éducation aux médias et à l&amp;#039;information en bibliothèques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Critères d&amp;#039;éligibilité du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions et programmes d&amp;#039;éducation aux médias et à l&amp;#039;information à l&amp;#039;attention de tous les publics et en particulier des publics jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions et programmes de formation de formateurs, d&amp;#039;intervenants ou de médiateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de formation mis en partage pour les bibliothèques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement, valorisation et diffusion d&amp;#039;outils   pédagogiques, d&amp;#039;outils de formation et de ressources
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les bénéficiaires pourront être aussi bien des jeunes, leurs parents, les publics usagers des bibliothèques, éducateurs, ou personnels des bibliothèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/education-aux-medias-et-a-l-information-emi-residences-de-journalistes</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;éducation aux médias et à l&amp;#039;information en région Pays de la Loire, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ DRAC Pays de la Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Service Territoires et Publics
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:stp.paysdelaloire&amp;#64;culture.gouv.fr" target="_self"&gt;
+  stp.paysdelaloire&amp;#64;culture.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1, rue Stanislas Baudry BP 63518 44035 NANTES Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/535b-education-aux-medias-et-a-linformation-emi-re/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-      <c r="A101" s="1">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>50028</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux d’efficacité énergétique des bâtiments</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour l’efficacité et la performance énergétique des bâtiments</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;🚩&lt;/p&gt;&lt;p&gt;Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;________________________________________________________________________&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un maître
+d’ouvrage privé ou une entreprise du secteur tertiaire, un maître d’ouvrage
+public (collectivité territoriale, EPCI, établissement de l&amp;#039;État, SEM, SPL) ou
+encore un industriel engagé dans une démarche de réduction de consommation
+énergétique ou de décarbonation de vos process ? Vous souhaitez réduire la
+consommation d’énergie et les émissions de gaz à effet de serre de vos bâtiments,
+bénéficier d’une démarche d’accompagnement pour favoriser la conduite du
+changement ou du soutien d’un tiers de confiance, ou encore être soutenu dans
+le développement de solutions de décarbonation innovantes ? La Banque des
+Territoires vous accompagne à travers différentes offres d’investissement, en
+fonction de vos besoins et de vos projets.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Ces solutions
+d’investissement permettent ainsi de financer la rénovation des bâtiments
+tertiaires publics, selon différentes modalités : par exemple MGPE (Marchés
+Publics Globaux de Performance Energétique) à paiement différé, ou MPPE
+(Marchés de Partenariat de Performance Energétique), avec ou sans création de
+SAS ou SEMOp. Nous finançons également les entreprises publiques locales
+(sociétés d’économie mixte, sociétés publiques locales). Selon des modalités
+particulières, nous accompagnons également les projets concernant les bâtiments
+tertiaires privés. Enfin, l’efficacité énergétique et la décarbonation de
+l’industrie peuvent également faire l’objet de financement, selon certains
+prérequis.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-efficacite-energetique-batiments?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=efeb_psat</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-travaux-efficacite-energetique-batiment/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>145008</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Financer des investissements pour la transition énergétique : réseaux de chaleur, production d'énergies renouvelables et rénovation globale</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Fonds énergies</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Fonds Energies a été instauré le 14 avril 2023. Il est doté de 100 millions d&amp;#039;euros d&amp;#039;ici 2030. Les dossiers de demande de subvention doivent être envoyés au fil de l&amp;#039;eau par voie dématérialisée à
+ &lt;strong&gt;
+  fondsenergies&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ . L&amp;#039;attribution des subventions est réalisée par le Conseil métropolitain et chaque projet fait l&amp;#039;objet d&amp;#039;une convention spécifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidats auront démontré la performance environnementale de leur projet et qu&amp;#039;il s&amp;#039;inscrit dans l&amp;#039;une des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Production d&amp;#039;énergie renouvelable ou de récupération locale
+  &lt;/strong&gt;
+  , par exemple géothermie de surface, géothermie profonde, solaire thermique, solaire photovoltaïque (hors revente totale), verdissement de réseau de chaleur (atteinte d&amp;#039;au moins 60% d&amp;#039;énergies renouvelables et de récupération), récupération de chaleur fatale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Extension/densification/création de réseaux de chaleur
+  &lt;/strong&gt;
+  alimentés à plus de 50% par des énergies renouvelables ou de récupération, raccordement d&amp;#039;un ou plusieurs bâtiments à un réseau de chaleur.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rénovation énergétique performante de bâtiments tertiaires publics
+  &lt;/strong&gt;
+  répondant aux objectifs du décret tertiaire, et les travaux d&amp;#039;étanchéité et d&amp;#039;isolation de toitures en vue d&amp;#039;une solarisation. Les constructions neuves ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets expérimentaux d&amp;#039;ampleur métropolitaine qui accélèrent la transition énergétique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Création/extension/densification d&amp;#039;un réseau de chaleur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;une production de géothermie de surface pour un bâtiment public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique globale de bâtiments publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes, les établissements publics territoriaux, les syndicats exerçant la compétence de distribution d&amp;#039;électricité ou la maîtrise d&amp;#039;ouvrage de réseaux de chaleur sur le territoire de la Métropole du Grand Paris, les autres établissements publics situés sur le territoire de la Métropole pour des projets d&amp;#039;ampleur métropolitaine et les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les candidats auront démontré qu&amp;#039;ils ont sollicité l&amp;#039;ensemble des aides existantes, notamment régionales et nationales, pour mener à bien la réalisation de leur projet.
+ &lt;/strong&gt;
+ Par exemple, pour la chaleur renouvelable, le fonds énergies a vocation à venir en complément des aides du fonds chaleur de l&amp;#039;ADEME ou l&amp;#039;AAP Chaleur renouvelable de la Région, pour s&amp;#039;assurer que des projets bénéfiques pour la transition énergétique du territoire voient bien le jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-energies</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fondsenergies&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae70-financer-des-investissements-dans-la-transiti/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>152466</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la transition énergétique du patrimoine bâti des collectivités</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>TRANSITION ENERGETIQUE DU PATRIMOINE COMMUNAL ET INTERCOMMUNAL</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I118" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 62</t>
+        </is>
+      </c>
+      <c r="J118" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié ( de + 10% à + 20%)</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider à la construction et à la rénovation du patrimoine bâti des collectivités en termes de performance énergétique, de développement des énergies renouvelables, d&amp;#039;éclairage public performant et de mise en œuvre d&amp;#039;une mobilité durable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation de panneaux solaires photovoltaïques sur le toit de l&amp;#039;école primaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de fenêtres à double vitrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation du réseau de chauffage urbain à Chaleurville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de l&amp;#039;efficacité énergétique des bâtiments publics de Lumino-Ville
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de systèmes de récupération d&amp;#039;eau de pluie dans les bâtiments municipaux de Pluiebourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation énergétique des bâtiments historiques du Vieilbourg
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;div&gt;
+  &lt;table&gt;
+   &lt;tbody&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         Dépenses éligibles
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         Taux de financement
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         Observations
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        RENOVATION ENERGETIQUE DES BATIMENTS
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        &lt;span&gt;
+         XX
+        &lt;/span&gt;
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        &lt;span&gt;
+         XX
+        &lt;/span&gt;
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Travaux de rénovation des bâtiments communaux ou intercommunaux en termes de performances énergétiques.
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        Travaux éligibles
+       &lt;/strong&gt;
+       &lt;strong&gt;
+        :
+       &lt;/strong&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       - Isolation des combles
+       &lt;br /&gt;
+       - Isolation des murs
+       &lt;br /&gt;
+       - Isolation du plancher bas
+       &lt;br /&gt;
+       - Changement des menuiseries sur au moins
+       &lt;br /&gt;
+       20 % des surfaces restantes
+       &lt;br /&gt;
+       - Traitement de l&amp;#039;étanchéité à l&amp;#039;air
+       &lt;br /&gt;
+       - Chauffage à haut rendement / condensation
+       &lt;br /&gt;
+       - Ventilation simple flux performante ou double flux
+       &lt;br /&gt;
+       - Rénovation de l&amp;#039;éclairage intérieur
+       &lt;br /&gt;
+       - Régulation, distribution et émission de chauffage
+       &lt;br /&gt;
+       - Utilisation d&amp;#039;une énergie renouvelable
+       &lt;br /&gt;
+       - Mise en place d&amp;#039;isolants biosourcés
+       &lt;br /&gt;
+       - Mise en place d&amp;#039;une télégestion énergétique
+       &lt;br /&gt;
+       - Systèmes passifs d&amp;#039;amélioration du confort d&amp;#039;été (isolation renforcée, brise soleil...)
+       &lt;br /&gt;
+       - Régulation de l&amp;#039;éclairage, ventilation
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 10 %)
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 15 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Gain énergétique compris entre 15 % et 30%
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       800 000 € HT
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       &lt;br /&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       Gain énergétique supérieur à 30 %
+      &lt;/p&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       800 000 € HT
+       &lt;br /&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        CONSTRUCTION DE BATIMENTS ENERGETIQUEMENT EXEMPLAIRES
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         ;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         ;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Construction de bâtiments à énergie passive (BEPAS) ou positive (BEPOS) dans une optique de transition énergétique.
+      &lt;/p&gt;
+      &lt;p&gt;
+       Construction de bâtiments biosourcés (label), matériaux issus de ressources naturelles renouvelables majoritairement d&amp;#039;origine végétale (bois, chanvre, lin, coton recyclé, ouate de cellulose, paille de blé...)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 20 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       800 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        DEVELOPPEMENT DES ENERGIES RENOUVELABLES
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         #9bd2ff;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         #9bd2ff;XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Solaire photovoltaïque
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal
+       &lt;br /&gt;
+       &amp;#43; 10 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à
+      &lt;/p&gt;
+      &lt;p&gt;
+       250 € HT/m2
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Bois énergie
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux fixe 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à 50 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Solaire thermique
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux fixe 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à 1 000 € HT/m2
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Géothermie
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux fixe 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense plafonnée à
+       &lt;br /&gt;
+       200 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        ECLAIRAGE PUBLIC PERFORMANT
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Travaux de rénovation de l&amp;#039;éclairage public par de l&amp;#039;éclairage à économie d&amp;#039;énergie performant (type LED) dans les communes de moins de
+       &lt;br /&gt;
+       3 500 habitants *
+      &lt;/p&gt;
+      &lt;p&gt;
+       Dispositifs intelligents de modulation de l&amp;#039;éclairage public
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 10 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       150 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;strong&gt;
+        MOBILITE DURABLE ET CIRCULATIONS DOUCES (VOIR THEMATIQUE CIRCULATIONS DOUCES)
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       &lt;span&gt;
+        &lt;strong&gt;
+         XX
+        &lt;/strong&gt;
+       &lt;/span&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Bornes de recharge accélérées et bornes de recharge rapides (super chargeurs) pour véhicules électriques -
+       &lt;strong&gt;
+        uniquement pour les projets sous maîtrise d&amp;#039;ouvrage d&amp;#039;un syndicat d&amp;#039;énergie.
+       &lt;/strong&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux 50 %
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à :
+      &lt;/p&gt;
+      &lt;p&gt;
+       - 10 000 € HT pour les bornes dites accélérées en
+       &lt;em&gt;
+        courant alternatif (AC) entre 16 A (3,7 kW en monophasé, 11kW en triphasé) et 32 A (7,4kW en monophasé, 22kW en triphasé) et pour les bornes dédiées collectivités territoriales en courant alternatif (AC) 7kVA sur domaine privé
+       &lt;/em&gt;
+      &lt;/p&gt;
+      &lt;p&gt;
+       - 40 000 € HT pour les bornes dites rapides (super chargeurs) (
+       &lt;em&gt;
+        courant continu (DC) entre 50kW et 250kW).
+       &lt;/em&gt;
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+    &lt;tr&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Acquisition neuves ou d&amp;#039;occasion par les communes de moins de 10.000 habitants, pour leurs services techniques, de véhicules utilitaires légers hybrides ou électriques.
+       &lt;br /&gt;
+       (1 véhicule par bénéficiaire tous les 5 ans)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Taux communal ou intercommunal bonifié (&amp;#43; 10 %)
+      &lt;/p&gt;
+     &lt;/td&gt;
+     &lt;td&gt;
+      &lt;p&gt;
+       Dépense subventionnable plafonnée à
+       &lt;br /&gt;
+       20 000 € HT
+      &lt;/p&gt;
+     &lt;/td&gt;
+    &lt;/tr&gt;
+   &lt;/tbody&gt;
+  &lt;/table&gt;
+ &lt;/div&gt;
+&lt;p&gt;
+ * Pour les travaux réalisés sous maîtrise d&amp;#039;ouvrage du Syndicat d&amp;#039;Energie de l&amp;#039;Oise (SE60) ou du Syndicat des Energies des Zones Est de l&amp;#039;Oise (SEZEO), le taux de financement retenu est le taux de la commune où sont réalisés les travaux cela afin de ne pas pénaliser les communes rurales délégataires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉPENSES EXCLUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   travaux d&amp;#039;entretien.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Oise</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.oise.fr/actions/aide-aux-communes</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aidesetsubventions.oise.fr</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de l&amp;#039;Oise
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ DGA Réussites éducatives, citoyennes et territoriales
+ &lt;br /&gt;
+ Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
+ &lt;br /&gt;
+ Direction adjointe des territoires, des sports et de la vie associative
+ &lt;br /&gt;
+ Service de l&amp;#039;aide aux communes
+ &lt;br /&gt;
+ Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
+ &lt;br /&gt;
+ Téléphone : 03.44.06.63.27
+ &lt;br /&gt;
+ Mél :
+ &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
+  aideauxcommunes&amp;#64;oise.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>contact-aidesetsubventions@oise.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6565-preparer-la-mise-en-uvre-doperations-de-renou/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB118" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>19/10/2023</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
         <v>30561</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Mener un projet culturel : "Le Lauragais dans les arts"</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H119" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
+      <c r="I119" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J101" s="1" t="inlineStr">
+      <c r="J119" s="1" t="inlineStr">
         <is>
           <t>Plafonnée à 2000€</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
+      <c r="K119" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L101" s="1" t="inlineStr">
+      <c r="L119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le « Lauragais dans les arts » est un programme éducatif et culturel qui vise à mettre en pratique sur le territoire du PETR du Pays Lauragais les trois grands principes ou « piliers » de l&amp;#039;Education Artistique et Culturelle : 1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des lieux culturels.
 &lt;/p&gt;
 &lt;p&gt;
  Le « Lauragais dans les arts » vise à favoriser la connaissance, la compréhension et 
  l&amp;#039;appropriation du patrimoine culturel du Lauragais par ses habitants, notamment les enfants et les 
 jeunes, à travers une lecture artistique originale de cet héritage commun
  : transformer la vision que les publics ont du patrimoine grâce à une proposition artistique 
 immersive et participative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;action doit :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   être portée par un établissement du périmètre du PETR du Pays Lauragais,
  &lt;/li&gt;
  &lt;li&gt;
   avoir lieu sur le territoire,
  &lt;/li&gt;
@@ -20751,51 +27604,51 @@
 :
  &lt;/strong&gt;
  Les projets aidés doivent s&amp;#039;inscrire dans les domaines des arts visuels, des arts
  vivants, des savoirs-faire et métiers d&amp;#039;art locaux. Ils doivent porter sur au moins un élément constitutif du 
 patrimoine culturel du Lauragais, à des fins de valorisation et de diffusion auprès des 
 habitants, particulier des jeunes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contenu du projet 
 :
  &lt;/strong&gt;
  Le projet donne lieu à une mise en valeur et à une meilleure compréhension 
 du patrimoine, culturel du Lauragais en se basant sur les trois piliers de l&amp;#039;Education Artistique et Culturelle 
 (1°pratique avec un professionnel, 2°rencontre avec les œuvres et les artistes, 3°fréquentation des 
 lieux culturels).
 &lt;/p&gt;
 &lt;p&gt;
  Le projet repose sur un partenariat avec un/des artistes ou compagnies artistiques exerçant 
 dans les domaines des arts vivants ou des arts visuels, ou 
  un/des artisans d&amp;#039;art ou entreprises 
 artisanales détenteurs d&amp;#039;un savoir-faire représentatif du patrimoine culturel du Lauragais.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après l&amp;#039;édition 2018 qui a vu la concrétisation de 13 projets portés par des établissements scolaires ou des équipements culturels, l&amp;#039;Appel à Projet va permettre d&amp;#039;accompagner 16 projets d&amp;#039;ici la fin de l&amp;#039;année 2019 !
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Voici la liste de nos partenaires porteurs de projets pour cette année :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole de Musique Intercommunale Castelnaudary Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Syndicat Lauragais Audois
   &lt;/li&gt;
   &lt;li&gt;
    Le Lycées agricole Pierre-Paul Riquet de Castelnaudary (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;Ecole Jean Côme Noguès de Soupex
@@ -20803,63 +27656,63 @@
   &lt;li&gt;
    Le Lycée des métiers du bois et de l&amp;#039;ameublement de Revel
   &lt;/li&gt;
   &lt;li&gt;
    Le Réservoir, Espace découverte du canal du Midi (3 projets)
   &lt;/li&gt;
   &lt;li&gt;
    Le Réseau Lecture Publique de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Jeunesse de la Communauté de Communes Piège Lauragais Malepère
   &lt;/li&gt;
   &lt;li&gt;
    La Médiathèque d&amp;#039;Avignonet-Lauragais
   &lt;/li&gt;
   &lt;li&gt;
    Le Collège Nicolas de Condorcet de Nailloux
   &lt;/li&gt;
   &lt;li&gt;
    Le Service Enfance-Jeunesse de la Communauté de Communes des Terres du Lauragais
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N119" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O119" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le projet doit être en cohérence avec les objectifs et orientations d
 e la CGEAC du Pays Lauragais et s&amp;#039;appuyer sur au moins l&amp;#039;un d&amp;#039;entre eux
 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Développer et soutenir la présence d&amp;#039;artistes sur le territoire grâce à la découverte et à la pratique sur le temps scolaire,
   &lt;/li&gt;
   &lt;li&gt;
    Soutenir et structurer les pratiques amateurs en dehors du temps scolaire
   &lt;/li&gt;
   &lt;li&gt;
    Favoriser les actions visant un accès et une plus grande
  implication de tous les publics
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le projet doit satisfaire des critères de qualité artistique, culturelle et éducative
  :
@@ -20923,317 +27776,884 @@
   public familial, notamment dans u
 ne relation parent/enfant
  &lt;/li&gt;
  &lt;li&gt;
   les habitants du territoire, en privilégiant la mixité sociale et intergénérationnelle
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le projet fait l&amp;#039;objet d&amp;#039;une restitution.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet intègre une démarche de développement durable.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet porte une attention particulière à la promotion de l&amp;#039;égalité fille
 -garçons / femmes-hommes et à la prévention et la lutte contre toutes formes de discriminations.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S119" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U119" s="1" t="inlineStr">
         <is>
           <t>PETR du Pays Lauragais</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V119" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/le-pays-en-action/projet-artistique-pedagogique</t>
         </is>
       </c>
-      <c r="W101" s="1" t="inlineStr">
+      <c r="W119" s="1" t="inlineStr">
         <is>
           <t>http://www.payslauragais.com/sites/scot-lauragais/files/fichiers/aap_lauragais_dans_les_arts_2020_cahier_des_charges.pdf</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X119" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  PETR du Pays Lauragais
 &lt;/p&gt;
 &lt;p&gt;
  04 68 60 56 54
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission Culture : William Dupré
 &lt;/p&gt;
 &lt;p&gt;
  Mail : culture.payslauragais&amp;#64;orange.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y119" s="1" t="inlineStr">
         <is>
           <t>sylvie.forestier@payslauragais.com</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z119" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bbd5-projet-culturel-le-lauragais-dans-les-arts/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA119" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays Lauragais</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2020</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="102" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H102" s="1" t="inlineStr">
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>104550</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Gratuité des ressources pédagogiques et manuels scolaires</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="J120" s="1" t="inlineStr">
+        <is>
+          <t>90 euros par élève : enseignement général et technologique, 70 euros : enseignement professionnel</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous avez un ou des enfants inscrit(s) dans un lycée de Nouvelle-Aquitaine et vous vous trouvez en difficulté financière en raison d&amp;#039;une perte significative de revenus liée au Coronavirus. Vous pouvez prétendre à une aide ponctuelle pour vous aider à financer toute dépense liée à la scolarité.
+ Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en maintenant la gratuité des manuels scolaires pour tous les lycéens des établissements publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagner la transition vers le numérique éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir la liberté pédagogique des enseignants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale prend la forme d&amp;#039;une dotation pluriannuelle exceptionnelle versée aux établissements publics et privés. Elle permet l&amp;#039;acquisition par les établissements de manuels papier ou numérique, mis à disposition des lycéens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Revitalisation
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Attribution d&amp;#039;une aide exceptionnelle aux établissements à la CP du 6 juin 2019.
+ &lt;br /&gt;
+ (pas de dossier à constituer)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/gratuite-des-ressources-pedagogiques-et-manuels-scolaires</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+ &lt;br /&gt;
+ 0228205876
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a325-gratuite-des-ressources-pedagogiques-et-manue/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>141753</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Découvrir le rôle des émotions en classe maternelle et savoir les gérer [FORMATION]</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>Cités éducatives</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des émotions</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formation de 6h en présentiel autour de la gestion des émotions des élèves, permettant aux ATSEM de venir en appui des équipes pédagogiques sur l&amp;#039;amélioration du climat scolaire.&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : ​Apports théoriques : connaître les différentes émotions et leur impact sur le comportement de l&amp;#039;enfant. Elaborer des outils permettant l&amp;#039;observation et la compréhension des émotions de l&amp;#039;enfant. Réfléchir aux moyens d&amp;#039;actions de l&amp;#039;ATSEM pour accompagner enfants, enseignants et parents pour un climat scolaire favorable aux apprentissages. Comment aider les enfants à gérer leurs émotions ? Comment être en appui de l&amp;#039;enseignant ​?
+&lt;/p&gt;
+&lt;p&gt;
+ Prix : sur devis
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réalisation d&amp;#039;un livret d&amp;#039;accueil travaillé en équipe pour les familles, les enfants.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;accueil des élèves en classe – des outils pratiques pour faire exprimer les émotions à l&amp;#039;arrivée à l&amp;#039;école (jeux et activités autour des émoticones, photolangage, éducation à l&amp;#039;image)
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la mise en œuvre d&amp;#039;activités autour de l&amp;#039;expression orale des enfants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Egalité des chances
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ​​Groupe de 6 à 15 ATSEM par session​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département :
+ &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;
+  https://www.reseau-canope.fr/nous-trouver/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>frederic.kapala@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d06-decouvrir-le-role-des-emotions-en-classe-mate/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>131826</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le patrimoine bâti communal</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>ISERENOV'</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Isère (TE38)</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J122" s="1" t="inlineStr">
+        <is>
+          <t>Par poste de travaux : 50% des 20.000 premiers € HT ; puis 20% des 30.000 € HT suivants</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide à l&amp;#039;amélioration énergétique des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention calculée par poste de travaux : 50% des dépenses HT d&amp;#039;investissement sur les premiers 20.000 €, puis 20% jusqu&amp;#039;à 50.000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ 16.000 € maximum par poste de travaux ; 48.000 € maximum par commune par an ; non cumulable avec les CEE (cédés à TE-38 en contre-partie de la subvention)
+&lt;/p&gt;
+&lt;p&gt;
+ Réservé aux communes ayant transféré la perception de leur TCCFE à TE-38, ou aux bâtiments intercommunaux situés sur le territoire d&amp;#039;une de ces communes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Changement de menuiseries sur l&amp;#039;école d&amp;#039;une commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rénovation multi-postes d&amp;#039;une mairie (isolation des murs, isolation de toiture, changement de chaudière...)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement de chaudière d&amp;#039;un gymnase
+  &lt;/li&gt;
+  &lt;li&gt;
+   ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les critères d&amp;#039;éligibilités sont calés sur les fiches d&amp;#039;opérations standardisées relatives aux Certificats d&amp;#039;Economies d&amp;#039;Energies (CEE), mais seules un certain nombre de postes de travaux sont concernés par ces subventions.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectifs
+  Postes de travaux :
  &lt;/strong&gt;
- :
-[...15 lines deleted...]
-      <c r="O102" s="1" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Isolation toiture : BAT-EN-101 / BAR-EN-101
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation murs : BAT-EN-102 / BAR-EN-102
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation sous plancher : BAT-EN-103 / BAR-EN-103
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement menuiseries : BAT-EN-104 / BAR-EN-104
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fenêtre/porte fenêtre avec vitrage pariétodynamique : BAT-EN-111 / BAR-EN-111
+  &lt;/li&gt;
+  &lt;li&gt;
+   Isolation toit terrasse : BAT-EN-107 / BAR-EN-107
+  &lt;/li&gt;
+  &lt;li&gt;
+   Changement chaudière combustible : BAT-TH-102 / BAR-TH-106/107
+  &lt;/li&gt;
+  &lt;li&gt;
+   Système de régulation par prog d&amp;#039;intermittence : BAT-TH-108 / BAR-TH-118
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chauffe-eau solaire collectif : BAT-TH-111 / BAR-TH-124/135
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pompe à chaleur : BAT-TH-113 / BAR-TH-129
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion Technique Centralisée (GTC) : BAT-TH-116
+  &lt;/li&gt;
+  &lt;li&gt;
+   Raccordement bâtiment tertiaire à un réseau chaleur : BAT-TH-127 / BAR-TH-137
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pompe chaleur absorption type air/eau ou eau/eau : BAT-TH-140 / BAR-TH-150
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaudière biomasse collective : BAT-TH-157 / BAR-TH-113/165
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Lien vers le site gouvernemental des fiches CEE :
+ &lt;a href="https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie" target="_self"&gt;
+  https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Isère</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te38.fr/iserenov/</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Envoyez votre demande sur iserenov&amp;#64;te38.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : Jérémie GIONO - Conseiller en Energie - 04.26.78.24.03.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>jgiono@te38.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e54-renover-le-patrimoine-bati-communal/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>TERRITOIRE ENERGIE 38</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2023</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>162651</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Rénover énergétiquement vos bâtiments publics via le programme SERENE</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Programme SERENE - Service de Rénovation énergétique du SDE35</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energie 35</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;Vous souhaitez engager des travaux de rénovation énergétique sur un bâtiment public ? Vous vous interrogez sur les travaux à privilégier ? Sur les aides financières et les types d&amp;#039;accompagnement possible ?&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le SDE35 a mis en place un service dédié à la rénovation énergétique des bâtiments des collectivités, SERENE, dont l’objectif est de massifier les travaux de rénovation énergétique en apportant aux collectivités un accompagnement global tant technique que financier.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quels sont les travaux accompagnés ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Opérations de rénovation globale&lt;/li&gt;&lt;li&gt;Travaux d&amp;#039;efficacité énergétique avec priorité donnée aux travaux éligibles à l&amp;#039;intracting (remplacement des équipements de chauffage, relamping, GTB)&lt;/li&gt;&lt;li&gt;Possibilité de confier les travaux lourds de rénovation : en coordination avec les offres existantes des SEM : Territoires, SEM Breizh, Orchestr&amp;#039;Am, Terres et toits.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui est concerné ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les collectivités d&amp;#039;Ille-et-Vilaine. Si vous disposez d’un CEP (Conseiller en Energie Partagé) sur votre territoire, il reste la porte d’entrée pour déclencher un accompagnement. Le service SERENE travaille main dans la main avec le réseau des CEP sur l’ensemble du territoire d’Ille-et-Vilaine. Les territoires non couverts par un CEP sont invités à s’adresser directement au SDE35.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement technique&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation des travaux « d’efficacité énergétique » par le SDE35 sous mandat de maitrise d’ouvrage déléguée, afin de mutualiser le suivi et les achats ou achats&lt;/li&gt;&lt;li&gt;Ou réalisation des travaux en Assistance à Maitrise d’Ouvrage (AMO) pour vous garantir que les moyens sont en adéquation avec vos objectifs de performances énergétiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement financier&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mutualisation du financement des travaux de rénovation à l’échelle du SDE35, comprenant la recherche de financements extérieurs (subventions) et le portage des emprunts via un partenariat engagé avec la Banque des Territoires (pour les temps de retour sur investissement inférieur à 13 ans) ou des banques privées (pour les TRI &amp;gt; 13 ans).&lt;/li&gt;&lt;li&gt;Remboursement différé des annuités après la mise en service de la rénovation, afin de permettre à la collectivité propriétaire de dégager des capacités de remboursement par les économies de fluides réalisées&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Coût pour les collectivités&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cession des CEE des travaux au SDE35&lt;/li&gt;&lt;li&gt;Frais de commissionnement allant de 1 à 5 % suivant l&amp;#039;ingénierie demandée&lt;/li&gt;&lt;li&gt;Conventionnement adapté sur la durée avec les communes en fonction de chaque projet&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Projets en délégation de maitrise d&amp;#039;ouvrage&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/20240111-140256-66742bd853de6.jpg" alt /&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Remplacement du système de chauffage par création d&amp;#039;une chaufferie et d&amp;#039;un réseau technique - Budget prévisionnel de l&amp;#039;opération HT : 345 000 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectif : 35 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une chaudière à granulés avec son silo&lt;/p&gt;&lt;p&gt;Création d&amp;#039;un réseau technique reliant 2 bâtiments&lt;/p&gt;&lt;p&gt;Rénovation du site existant&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/bain-ext-66742c8b48e7e.jpg" alt /&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Rénovation d&amp;#039;une salle polyvalente - Budget prévisionnel de l&amp;#039;opération HT : 254 730 €&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;Objectifs : 56 % de réduction des consommations énergétiques et 54 % de réduction des émissions de GES&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Mise en place d&amp;#039;une Gestion Technique Centralisée de bâtiment&lt;/p&gt;&lt;p&gt;Changement des menuiseries et installation de filtres solaires&lt;/p&gt;&lt;p&gt;Abaissement et isolation de plafond&lt;/p&gt;&lt;p&gt;Installation d&amp;#039;une Centrale de Traitement d&amp;#039;Air double-flux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
-[...44 lines deleted...]
-      <c r="S102" s="1" t="inlineStr">
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité au dispositif SERENE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La collectivité reverse la totalité ou une partie de la TCFE au SDE35&lt;/li&gt;&lt;li&gt;La collectivité conventionne avec le service CEP sur son territoire. Les territoires non couverts par un CEP sont invités à s&amp;#039;adresser directement au SDE35.&lt;/li&gt;&lt;li&gt;La collectivité a réalisé un audit énergétique ou un pré-diagnostic du CEP avant l&amp;#039;intervention de SERENE.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...37 lines deleted...]
-      <c r="AA102" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Ille-et-Vilaine</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/renovez-vos-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sde35.fr/contactez-nous</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thomas BERTHIAU - responsable du pôle SERENE - &lt;a target="_self"&gt;t.berthiau&amp;#64;sde35.fr&lt;/a&gt; - 07 56 05 45 65&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Accueil SERENE - &lt;a target="_self"&gt;serene&amp;#64;sde35.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>sde35@sde35.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renover-energetiquement-vos-batiments-publics-avec-le-soutien-technique-et-financier-du-sde35/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>SDE35</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2024</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="103" spans="1:27" customHeight="0">
-      <c r="A103" s="1">
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
         <v>120929</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Permettre à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Budget d'autonomie éducative francilien (BAEF)</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H124" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
         <is>
           <t>La Région propose, à travers ce dispositif, une structuration qui permet, à chaque lycée, de pouvoir conduire des actions éducatives correspondant à ses spécificités et à ses besoins.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N124" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O124" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P103" s="1" t="inlineStr">
+      <c r="P124" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q103" s="1" t="inlineStr">
+      <c r="Q124" s="1" t="inlineStr">
         <is>
           <t>15/07/2026</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls sont éligibles les lycées publics franciliens (EPLE, EPLEA, EPLEFPA) et les lycées privés sous contrat d&amp;#039;association.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les lycées publics
   &lt;br /&gt;
   Le montant de la participation régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
     10.000 euros.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les lycées privés
   &lt;br /&gt;
   Le montant de la subvention régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
    2.000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les projets se déroulent sur une année scolaire, selon des procédures simplifiées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le remboursement s&amp;#039;opère sur l&amp;#039;envoi d&amp;#039;un état récapitulatif détaillé des paiements, listant l&amp;#039;ensemble des factures dans la limite de 10.000€ pour les lycées publics et 2.000€ pour les lycées privés sous-contrat.
@@ -21277,2528 +28697,2047 @@
  &lt;span&gt;
   Une part de ce BAEF est confiée aux lycéens pour qu&amp;#039;ils puissent mener leurs actions.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande, unique par année scolaire, est à saisir par l&amp;#039;établissement sur la plateforme d&amp;#039;aide régionale
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et s&amp;#039;accompagne de la transmission d&amp;#039;un état récapitulatif des paiements.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dépôt doit être réalisé par le proviseur ou le gestionnaire à l&amp;#039;exclusion de toute autre personne de l&amp;#039;établissement.
 &lt;/p&gt;
 &lt;p&gt;
  Lors du dépôt sur cette plateforme : accès au tableau « état récapitulatif détaillé des paiements », sous format Excel (utilisez Chrome de préférence),  à compléter et à déposer obligatoirement en ligne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S124" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U124" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V124" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/budget-dautonomie-educative-francilien-baef</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X124" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:budgetdautonomie&amp;#64;iledefrance.fr"&gt;
   budgetdautonomie&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les informations utiles sur le site dédié aux lycées :
  &lt;a href="https://www.lycees.iledefrance.fr/budget-dautonomie"&gt;
   lycees.iledefrance.fr/budget-dautonomie
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y124" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z124" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c8-budget-dautonomie-educative-francilien-baef-a/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA124" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E104" s="1" t="inlineStr">
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>104472</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social lycéen régional</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H104" s="1" t="inlineStr">
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Afin de soutenir les jeunes et certains secteurs en difficulté, la Région des Pays de la Loire a décidé de
-[...9 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutenir les jeunes qui doivent travailler pour pouvoir poursuivre leurs études
-[...2 lines deleted...]
-  Encourager l&amp;#039;emploi dans des secteurs qui ont du mal à recruter sur des emplois réguliers ou occasionnels
+  soutenir le pouvoir d&amp;#039;achat des familles en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Peuvent bénéficier de l&amp;#039;offre :
-[...2 lines deleted...]
- Tous les jeunes de moins de 26 ans, scolarisés en Pays de la Loire, exerçant une activité rémunérée en Pays de la Loire (hors cadre des études), durant la période scolaire de référence.
+ &lt;strong&gt;
+  Type de procédure :
+ &lt;/strong&gt;
+ Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O104" s="1" t="inlineStr">
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les demandes se font en ligne sur la
  &lt;strong&gt;
-  plateforme e.pass jeunes des Pays de la Loire.
+  Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pièce d&amp;#039;identité
-[...11 lines deleted...]
-  RIB
+  Jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  A noter :
+  Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-      <c r="S104" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  lycées publics et privés, scolaires dans les MFR
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U104" s="1" t="inlineStr">
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X104" s="1" t="inlineStr">
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Service jeunesse
-[...5 lines deleted...]
- &amp;#43;33 2 28 20 52 05
+ Direction des lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  fabienne.rigoli&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 58 76
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y125" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="105" spans="1:27" customHeight="0">
-[...105 lines deleted...]
-      <c r="H106" s="1" t="inlineStr">
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>105330</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et soutenir la mise en valeur des sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Schéma des espaces naturels - sentiers de découverte</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J106" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Appel à projets - Projets Educatifs Culturels en Catalan et/ou Occitan - 2020/2021
+  DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
+ Mettre en valeur les Itinéraires de randonnées inscrits au Plan Départemental des itinéraires de Promenade et de Randonnée (PDIPR)
+&lt;/p&gt;
+&lt;p&gt;
+ Développer à l&amp;#039;échelle du territoire départemental une politique efficace de sensibilisation au patrimoine naturel, culturel et paysager, à destination du grand public et des publics scolaires du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre à disposition du visiteur des outils de découverte originaux et interactifs
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contexte et objectifs :
+  MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...21 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la création contemporaine qui sert de support,
-[...226 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+  Etude : 45% du montant HT du coût de l&amp;#039;étude, plafonné à 10.000 € &amp;#43; 5 % pour un projet réalisé avec la participation d&amp;#039;un ou plusieurs groupes scolaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux : 35% du montant HT du coût des travaux, plafonné à 30.000 € &amp;#43; 5 % pour la réalisation des travaux par une entreprise d&amp;#039;insertion &amp;#43; 10% pour la mise en place d&amp;#039;une accessibilité aux personnes handicapées
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Soutien pluriannuel à destination des associations d&amp;#039;éducation à la nature, à l&amp;#039;environnement et au développement durable
+  CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectifs
+  → Conception du sentier de découverte : étude réalisée par un prestataire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Permettre la compréhension et la participation des jeunes à la protection de la nature, de l&amp;#039;environnement et au développement durable.
-[...11 lines deleted...]
-  Permettre aux principales associations soutenues par la Région de bénéficier d&amp;#039;un conventionnement triennal permettant d&amp;#039;accompagner au mieux et dans la durée les territoires, offrant une meilleure visibilité à moyen terme et favorisant la prospection de co-financements.
+  critères de décision :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ - vérification de l&amp;#039;état et de la nature des chemins supports de l&amp;#039;aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ - identification d&amp;#039;un thème en lien avec le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - nature originale et pédagogique du projet
+&lt;/p&gt;
+&lt;p&gt;
+ - méthodologie
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - participation d&amp;#039;un ou plusieurs groupes scolaires
+&lt;/p&gt;
+&lt;p&gt;
+ - concertation avec les acteurs et partenaires locaux
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  → Exécution des travaux d&amp;#039;aménagement
  &lt;/strong&gt;
- : associations
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères de décision :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - chemins inscrits au PDIPR et accessibles au public (propriété publique, servitudes ou conventions dûment signées)
+&lt;/p&gt;
+&lt;p&gt;
+ - supports d&amp;#039;interprétation et de découverte variés, interactifs, et originaux
+&lt;/p&gt;
+&lt;p&gt;
+ - volonté pédagogique, accessible à tout public
+&lt;/p&gt;
+&lt;p&gt;
+ - thème comportant un fil conducteur, intégrant une valorisation des richesses locales (naturelles, patrimoniales, culturelles...)
+&lt;/p&gt;
+&lt;p&gt;
+ - matériaux pouvant s&amp;#039;intégrer dans le contexte paysager, et respectueux de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  critères optionnels :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - accessibilité des sentiers à tout public, y compris en situation de handicap
+&lt;/p&gt;
+&lt;p&gt;
+ - sentier compris entre 2 et 5 kilomètres
+&lt;/p&gt;
+&lt;p&gt;
+ - réalisation des travaux par une entreprise d&amp;#039;insertion
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Nature et montant de l&amp;#039;aide
+  PIECES A FOURNIR
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Partie étude :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  L&amp;#039;aide est une subvention de fonctionnement
-[...3 lines deleted...]
-  Taux max : 80 %
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  la carte des chemins utilisés en précisant leur nature juridique
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Partie travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement prévu comprenant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude réalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les collectivités territoriales et EPCI :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maître d&amp;#039;ouvrage sollicitant le concours financier du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;extrait de la délibération de la collectivité maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les associations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le contrat d&amp;#039;engagement républicain signé
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  La demande d&amp;#039;aide :
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;aide prend la forme d&amp;#039;un appel à projet.
-[...22 lines deleted...]
-La date de réception par la Région de la lettre d&amp;#039;intention doit être antérieure à la date de démarrage de l&amp;#039;opération.
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : maximum de deux acomptes proportionnels au montant de l&amp;#039;opération réalisée, et jusqu&amp;#039;à 80% du montant de la subvention ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive (4 ans si phase étude préalable à l&amp;#039;aménagement)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
-[...241 lines deleted...]
-      <c r="S108" s="1" t="inlineStr">
+      <c r="S126" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U108" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA108" s="1" t="inlineStr">
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/05-Environnement_et_espaces_naturels/sentiers_de_decouverte.pdf</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  http://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Service environnement, agriculture et aménagement foncier ; Tél. : 05 16 09 60 98
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/941f-accompagner-et-soutenir-la-mise-en-valeur-des/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>03/12/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="109" spans="1:27" customHeight="0">
-[...121 lines deleted...]
-      <c r="G110" s="1" t="inlineStr">
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>164934</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Former les citoyens de demain à une gestion durable et concertée de l’eau</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H110" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I110" s="1" t="inlineStr">
-[...478 lines deleted...]
-      <c r="T110" s="1" t="inlineStr">
+      <c r="I127" s="1" t="inlineStr">
+        <is>
+          <t> Min : 75 Max : 85</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interventions pédagogiques en milieu scolaire, périscolaire et extrascolaire visant la préservation des milieux aquatiques, de la biodiversité aquatique, de la gestion des ressources en eau.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
-[...32 lines deleted...]
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://eaureunion.fr/</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;aidesfinancieres&amp;#64;eaureunion.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>aidesfinancieres@eaureunion.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/former-les-citoyens-de-demain-a-une-gestion-durable-et-concertee-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB127" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Réunion</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-[...63 lines deleted...]
-      <c r="R111" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>137951</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les structures culturelles (salle de spectacle ...) sur le territoire - Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Aide au spectacle vivant (accompagnement des structures culturelles)</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>Aide de 15% du cachet artistique qui ne pourra excéder 5.000€ par an et par structure.</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires:
+  Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Lycéens inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;État, scolarisés en classe de seconde, première, terminale de lycées d&amp;#039;enseignement général, technologique et professionnel.
-[...5 lines deleted...]
- &lt;/li&gt;
+  Favoriser les créations et les actions culturelles sur le territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place des actions en direction des publics cibles identifiés par le Département (collégiens, jeunes fréquentant les centres de loisirs, scolaires, extra-scolaires, plus de 60 ans, publics empêchés..) en relation avec leur territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public concerné :
+ &lt;/strong&gt;
+ tout public et publics cibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récurrence de l&amp;#039;aide :
+ &lt;/strong&gt;
+ annuelle&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pièces à fournir : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Lettre de demande de
+     subvention&lt;/li&gt;&lt;li&gt;Bilan de l&amp;#039;année N-1 ( si une
+     aide avait été attribuée)&lt;/li&gt;&lt;li&gt;Budget ou plan de financement&lt;/li&gt;&lt;li&gt;Dossier de demande de
+     subvention complété (CERFA / Spécifique)&lt;/li&gt;&lt;li&gt;Présentation du projet&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour
+les demandes de subvention en fonctionnement : &lt;strong&gt;Formulaire
+CERFA N°12156*06&lt;/strong&gt; :  &lt;a href="https://www.service-public.gouv.fr/particuliers/vosdroits/R1271" target="_self"&gt;https://www.service-public.gouv.fr/particuliers/vosdroits/R1271&lt;/a&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://docs-aides.hauteloire.fr/catalogue_aides/catalogue_aides_CD43.pdf" target="_self"&gt;
+  Cliquer ici pour télécharger le catalogue des aides du Département de la Haute-Loire (format pdf)
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;&lt;p&gt;
+  Partenariats : programme de projets d&amp;#039;actions culturelles
+ &lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X111" s="1" t="inlineStr">
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour profiter du service gratuit d&amp;#039;aide aux devoirs par téléphone, appelez le Service d&amp;#039;aide au devoir, Direction de l&amp;#039;éducation :
-[...82 lines deleted...]
-      <c r="R112" s="1" t="inlineStr">
+ Aide au financement de spectacles/concerts dans le cadre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;accueil de créations d&amp;#039;artistes soutenus via l&amp;#039;accompagnement des artistes du Département (même après période de création/résidence) et/ou
+ &lt;/li&gt;
+ &lt;li&gt;
+  de la mise en place d&amp;#039;actions culturelles avec les écoles de musique, et/ou en direction des publics cibles comme les collégiens, plus de 60 ans, centres de loisirs, publics empêchés et/ou mise en valeur des sites patrimoniaux majeurs du Département (Château de Chavaniac, Domaine du Sauvage, La Chaise-Dieu, le lac du Bouchet, la Pinatelle du Zouave, les Narces de la Sauvetat...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;span&gt;
+ Bonification financière de l&amp;#039;accompagnement si esthétique proposée peu présente (musique classique, danse/musique contemporaine, musiques actuelles).
+&lt;/span&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.hauteloire.fr/Formulaire-de-demande-de.html</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.service-public.gouv.fr/particuliers/vosdroits/R1271</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Calendrier
+  -    Elus du Département de la Haute-Loire :
  &lt;/strong&gt;
- :
-[...2 lines deleted...]
- Le règlement de cette aide s&amp;#039;applique pour l&amp;#039;année scolaire 2019-2020.
+ &lt;br /&gt;
+ &lt;a href="https://www.hauteloire.fr/sites/cg43/IMG/pdf/listing-elus-dep43-mails.pdf" target="_self"&gt;
+  Cliquer ici pour accéder aux coordonnées des élus du Département
+ &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  -    Service gestionnaire :
  &lt;/strong&gt;
- :
-[...2 lines deleted...]
- Jeunes en formation (lycéens, classes post-bac, apprentis exclus du dispositif spécifique FSAA) inscrits dans les établissements (lycées publics, privés, MFR, CFA) des départements suivants : Charente, Charente-Maritime, Deux-Sèvres, Vienne.
+ &lt;br /&gt;
+ Direction  de l&amp;#039;Attractivité et du Développement des Territoires (DADT)
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Déléguée Culture et Patrimoine :
+ &lt;a href="mailto:emilie.langlois&amp;#64;hauteloire.fr" target="_self"&gt;
+  culture.patrimoine&amp;#64;hauteloire.f&lt;/a&gt;r - 04 71 07 43 76 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Gestionnaire : Jérôme TOURNAYRE - jerome.tournayre&amp;#64;hauteloire.fr - 04 71 07 43 53&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>sea@hauteloire.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aaaf-favoriser-les-creations-et-les-actions-cultur/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>DEPARTEMENT DE LA HAUTE-LOIRE</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2023</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>05/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>143403</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et nettoyer les milieux aquatiques  : collecter les déchets dans les milieux aquatiques et zones humides</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>ACTION 5.3.5 AIDE OPERATION NETTOYAGE</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Office de l'eau Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J129" s="1" t="inlineStr">
+        <is>
+          <t>PLAFOND 5000 euros</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est de permettre la réalisation d&amp;#039;opération de préservation des milieux (nettoyages, collectes de déchets) mises en oeuvre dans des cadres scolaires ou associatifs (journée régionale de nettoyage du littoral et des fonds marins).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecte de déchets dans les milieux aquatiques et zones humides
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Recyclage et valorisation des déchets
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations d&amp;#039;usagers, d&amp;#039;éducation et de protection de l&amp;#039;environnement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Associations déclarée et actives
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissements scolaires, Communes et EPCI
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eauguadeloupe.com</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ OFFICE DE L&amp;#039;EAU GUADELOUPE
+ &lt;br /&gt;
+ Jardin Botanique de Basse-Terre
+ &lt;br /&gt;
+ Circonvallation
+ &lt;br /&gt;
+ Rue Alexandre Buffon
+ &lt;br /&gt;
+ 97100 BASSE-TERRE
+ &lt;br /&gt;
+ Mail :
+ &lt;a target="_self"&gt;
+  contact&amp;#64;oe971.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ standard : 0590 80 99 78
+ &lt;br /&gt;
+ télécopie : 0590 80 02 21
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>cedric.vincent@oe971.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6b83-preserver-et-nettoyer-les-milieux-aquatiques-/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>OFFICE DE L'EAU GUADELOUPE</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>163739</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met progressivement en place une tarification solidaire adaptée aux revenus des familles. Depuis la rentrée de septembre 2024, cela concerne les lycées du Lot-et -Garonne, de la Creuse, de la Charente, des Deux-Sèvres et le Lycée Gustave Eiffel à Bordeaux. A partir de septembre 2025, seront concernés les lycées de la Vienne, de la Haute Vienne, de la Dordogne et des Landes. A partir de septembre 2026, le déploiement devrait être généralisé à tous les lycées publics de Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Proposer des tarifs plus justes et solidaires, adaptés aux ressources des familles,&lt;/p&gt;&lt;p&gt;Harmoniser les tarifs de la restauration scolaire en Nouvelle-Aquitaine,&lt;/p&gt;&lt;p&gt;Donner aux lycées les moyens de poursuivre les objectifs de qualité de la restauration scolaire,&lt;/p&gt;&lt;p&gt;Garantir une restauration saine et durable dans les lycées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;L’inscription est possible tout au long de l’année scolaire :&lt;/p&gt;&lt;p&gt; Année scolaire 2024/2025 en cours :&lt;/p&gt;&lt;p&gt;inscription jusqu’au 13 avril 2025 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement.&lt;/p&gt;&lt;p&gt; Année scolaire 2025/2026 à venir :&lt;/p&gt;&lt;p&gt;inscription du lundi 25 août au vendredi 10 octobre 2025 dernier délai pour bénéficier de la tarification sur les 3 trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 11 octobre 2025 au vendredi 23 janvier 2026 dernier délai pour bénéficier de la tarification aux 2ème et 3ème trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 24 janvier au vendredi 17 avril 2026 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement. &lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le tarif du repas est déterminé en fonction de votre quotient familial régional annuel, lequel est déterminé en fonction de vos revenus fiscaux.&lt;/p&gt;&lt;p&gt;Calcul du quotient familial régional annuel &amp;#61; revenu fiscal de référence annuel divisé par le nombre de parts fiscales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A défaut d&amp;#039;inscription sur la plateforme dédiée, c&amp;#039;est le tarif de la tranche tarifaire la plus élevée qui est automatiquement attribuée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Lycéens de l&amp;#039;enseignement public,&lt;/p&gt;&lt;p&gt;Étudiants post bac des lycées publics.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Être lycéen ou étudiant post-bac dans un établissement public de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Être demi-pensionnaire ou interne dans le cadre d&amp;#039;un forfait.&lt;/p&gt;&lt;p&gt;Année 2024-2025 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Année 2025-2026 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne, de la Vienne, de la Haute-Vienne, de la Dordogne, des Landes ou au lycée Gustave Eiffel de Bordeaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Année 2026-2027 : en Nouvelle-Aquitaine.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;S’inscrire en ligne sur le site : Tarification solidaire de la restauration collective aux périodes d’ouverture détaillées ci-dessus.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-[...43 lines deleted...]
-      <c r="O113" s="1" t="inlineStr">
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>163291</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
+spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
+internes suffisantes de mettre en place une politique énergétique 
+maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
+économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
+ indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
+ établir un bilan énergétique, le CEP réalise un inventaire du 
+patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
+consommations eau/gaz et électricité des bâtiments communaux et apporte 
+une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="S113" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="X113" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>145009</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation thermique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'investissement métropolitain (FIM) - Volet rénovation des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I133" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J133" s="1" t="inlineStr">
+        <is>
+          <t>Plafond à 1 million d'euros</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Métropole du Grand Paris finance via son fonds d&amp;#039;investissement métropolitain (FIM) les
  &lt;strong&gt;
-  Maison Départementale des Personnes Handicapées (MDPH) de l&amp;#039;Aude :
-  &lt;br /&gt;
+  rénovations thermiques de bâtiments publics des communes et établissements publics territoriaux
  &lt;/strong&gt;
-&lt;/p&gt;
-&lt;p&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de candidature sont à envoyer par mail à
+ &lt;strong&gt;
+  fim&amp;#64;metropolegrandparis.fr
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Le FIM constitue notamment un outil de rééquilibrage et de correction des disparités constatées sur le périmètre métropolitain. A ce titre, l&amp;#039;examen des dossiers s&amp;#039;accompagne d&amp;#039;une analyse de la situation financière de la collectivité, qui peut mener à un financement différencié en fonction des capacités financières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation énergétique performante d&amp;#039;un gymnase, d&amp;#039;une école, d&amp;#039;une mairie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier d&amp;#039;une subvention au titre du Fonds d&amp;#039;Investissement Métropolitain (FIM) les communes, établissements publics territoriaux (EPT) et autres établissements publics pour les projets dont ils assurent la maîtrise d&amp;#039;ouvrage, ainsi que les personnes privées bénéficiant d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage par l&amp;#039;une des personnes publiques éligibles, pour le financement d&amp;#039;équipements en lien avec les compétences métropolitaines et sous réserve que la subvention ne finance pas le déficit d&amp;#039;une concession d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ La métropole du Grand Paris peut participer au financement d&amp;#039;études de maîtrise d&amp;#039;œuvre (APS, APD,PRO notamment) préalables. La métropole du Grand Paris ne participe pas au financement d&amp;#039;études d&amp;#039;opportunité. Les projets doivent débuter dans les 12 mois suivant l&amp;#039;attribution de la subvention. Une analyse de la performance environnementale du projet est requise. Les dossiers de rénovation thermique doivent contenir des pièces techniques complémentaires permettant d&amp;#039;évaluer l&amp;#039;amélioration de la performance énergétique des bâtiments après travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.metropolegrandparis.fr/fr/fonds-dinvestissement-metropolitain-fim-0</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ fim&amp;#64;metropolegrandparis.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>david.glotin@metropolegrandparis.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0fee-financer-la-renovation-thermique-de-batiments/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’un gymnase
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Métropole du Grand Paris</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2023</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>115169</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Mettre à disposition des outils pour la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Mise à disposition d'outils de valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Faire profiter à l&amp;#039;ensemble du territoire des actions de valorisation du patrimoine aubois, développées dans le cadre de la Cité du vitrail et des expositions culturelles initiées par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département, engagé dans une politique de mise en valeur de son patrimoine, organise régulièrement des expositions d&amp;#039;envergure (Beau XVIe, Templiers, Clairvaux, Arkéaube).
+&lt;/p&gt;
+&lt;p&gt;
+ A cette occasion, il peut prêter ses expositions itinérantes, ses ateliers pédagogiques ou encore animer des ateliers consacrés au vitrail sur le territoire départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Champs d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Adresse : 18 rue Moulin de la Seigne -
- 11855 Carcassonne Cedex 9
+   Prêts d&amp;#039;expositions itinérantes : mise à disposition d&amp;#039;un livrable (guide de montage, mise à disposition d&amp;#039;outils pour exploiter et valoriser l&amp;#039;exposition, mettre en œuvre les ateliers correspondants).
   &lt;/li&gt;
   &lt;li&gt;
-   Tél : 08.00.77.77.32
+   Prêts d&amp;#039;ateliers pédagogiques et ludiques
   &lt;/li&gt;
   &lt;li&gt;
-   Mail :
-[...2 lines deleted...]
-   &lt;/a&gt;
+   Animation d&amp;#039;ateliers vitrail dans les établissements scolaires du département.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Edition : le visuel de l&amp;#039;exposition est fourni, sur demande de l&amp;#039;emprunteur, en PDF ou en JPG haute résolution pour la réalisation d&amp;#039;affiches et de supports de communication. Le logo du Département de l&amp;#039;Aube est également transmis pour les supports de communication de l&amp;#039;emprunteur.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...21 lines deleted...]
- &lt;/ul&gt;
+ Prêt gratuit d&amp;#039;expositions et d&amp;#039;ateliers de quelques jours à 1 mois.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Le transport est à la charge du demandeur.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Caution : 2000€
+ &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le règlement &amp;#34;Encouragement aux sports scolaires&amp;#34; vise à soutenir les actions des associations sportives « l&amp;#039;Union Nationale du Sport Scolaire » et « l&amp;#039;Union Sportive de l&amp;#039;Enseignement du Premier degré » des établissements scolaires primaires et secondaires.
+ Bénéficiaires : Communes, EPCI et Etablissements scolaire de l&amp;#039;Aube.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention entre le Département et la commune doit être signée.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attestation d&amp;#039;assurance doit être fournie.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M114" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/95/18-mise-a-disposition-d-outils-de-valorisation-du-patrimoine.htm</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...242 lines deleted...]
-  did.dreal-bourgogne-franche-comte&amp;#64;developpement-durable.gouv.fr
+ Mail :
+ &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d991-mettre-a-disposition-des-outils-pour-la-valor/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>07/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-      <c r="A116" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>82911</v>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C135" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE du Loiret
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE Lot-et-Garonne
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
 CAUE du Tarn
 CAUE d'Alsace
 CAUE de Corse
 CAUE de l'Yonne
 CAUE de l'Aude
 CAUE du Maine-et-Loire
 CAUE du Cher
 CAUE de l'Ardèche
-CAUE du Gers
+CAUE du Loiret
 CAUE de Corrèze
 CAUE de l'Aisne
 CAUE de l'Isère
 CAUE de l'Ain
 CAUE du Morbihan
 CAUE de la Sarthe
 CAUE du Var
 CAUE du Gard
-CAUE de la Vendée
-[...7 lines deleted...]
-CAUE du Cantal
 CAUE de la Seine-Maritime
-CAUE de l'Aveyron
-[...7 lines deleted...]
-CAUE de la Haute-Loire
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
-CAUE du Puy-de-Dôme
-[...27 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H116" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K116" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L116" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -23845,85 +30784,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M116" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N116" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -23943,79 +30882,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O116" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S116" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T116" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U116" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V116" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X116" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -24195,5014 +31134,91 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y116" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z116" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA116" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...4950 lines deleted...]
-          <t>published</t>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>