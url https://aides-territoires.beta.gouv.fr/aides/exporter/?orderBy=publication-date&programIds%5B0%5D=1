--- v3 (2026-05-31)
+++ v4 (2026-09-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH101"/>
+  <dimension ref="A1:AH100"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -481,51 +481,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165518</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
@@ -695,51 +695,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>163871</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
@@ -965,51 +965,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>163959</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
@@ -1279,51 +1279,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>163894</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
@@ -1565,51 +1565,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>157561</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
@@ -1834,51 +1834,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/12/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>157095</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 EUROPE - FEDER - Fonds européen de développement régional
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -2059,51 +2059,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>149775</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - InvestEU</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
@@ -2211,51 +2211,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>12/09/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>142680</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
@@ -2654,51 +2654,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>142229</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
@@ -3115,51 +3115,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>123492</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
@@ -3368,51 +3368,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>122832</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
@@ -3597,51 +3597,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>122831</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
@@ -3836,51 +3836,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>120584</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
@@ -4042,51 +4042,51 @@
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>120085</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Financer l'aménagement d'itinéraires cyclables structurants</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours CYCL'YN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes Yvetot Normandie</t>
@@ -4246,51 +4246,51 @@
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes Yvetot Normandie</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>30/08/2022</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>119892</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Apporter un éclairage sur les documents d'urbanisme et d'aménagement</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -4449,51 +4449,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>119891</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -4662,51 +4662,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>119889</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Activer le déploiement opérationnel d’un projet de territoire</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -4846,51 +4846,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>119887</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude d'implantation commerciale</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -5040,51 +5040,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>119914</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
@@ -5263,51 +5263,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>119912</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Destination France</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
@@ -5455,51 +5455,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>119911</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
@@ -5661,51 +5661,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>119908</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
@@ -5870,51 +5870,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>119907</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
@@ -6063,51 +6063,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>119850</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6231,51 +6231,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>119849</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Prêt d'honneur</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
@@ -6381,51 +6381,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>119703</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Construire une stratégie de développement économique territorial</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6556,51 +6556,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>CNER</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>22/06/2022</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>119728</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6910,51 +6910,51 @@
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>119706</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
@@ -7105,51 +7105,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>117543</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Accéder à des contrats types permettant d’encadrer une relation transparente entre les architectes et les différentes catégories de maîtrise d’ouvrage</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil national de l'Ordre des architectes (CNOA)</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7253,51 +7253,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/05/2022</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>117561</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer la revitalisation des centres-villes</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
@@ -7416,51 +7416,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>116478</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Connaitre l'état de son bien</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Dispositif communs pour la reconversion des biens</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
@@ -7676,51 +7676,51 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>112041</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Voisins Solidaires</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7850,51 +7850,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>27/01/2022</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>111729</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études relatives aux petites ville de demain (PVD)</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Partenariat avec les PVD</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
@@ -8183,51 +8183,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>111696</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bénéficier des compétences d'un jeune diplômé (VTA)</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Volontaire territorial en administration</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
@@ -8408,51 +8408,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>21/12/2021</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>104849</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8603,51 +8603,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Christian LANDAIS</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>19/11/2021</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>92355</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner la revitalisation des centres anciens</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
@@ -8849,51 +8849,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>101596</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Obtenir un financement et une expertise pour construire un projet de territoire appuyé sur une démarche paysagère</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
@@ -8972,51 +8972,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>101600</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Faire des patrimoines l'axe majeur de mon projet de revitalisation</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Association Petites Cités de Caractère</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -9106,617 +9106,465 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
-        <v>101601</v>
+        <v>101603</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Révéler les atouts culturels et patrimoniaux de mon territoire en amont de la stratégie</t>
+          <t>Bénéficier de l'accompagnement d'experts et de l'appui de centres de ressources</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Association Petites Cités de Caractère</t>
+          <t>Sites &amp; Cités remarquables de France</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H41" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L41" s="1" t="inlineStr">
-        <is>
-[...150 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous voulez disposer d&amp;#039;un accompagnement plus continu de vos services en matière de de restauration et réaménagement urbain, de l&amp;#039;immeuble à la parcelle, de l&amp;#039;ilot au quartier.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez participer à un forum d&amp;#039;appui diagnostic et d&amp;#039;échanges rapides et efficaces sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez offrir à vos équipes un soutien et une écoute adaptés à l&amp;#039;actualité et aux projets de votre collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Sites &amp;amp; Cités vous vous ouvre l&amp;#039;accès aux centres de ressources sur tous les sujets portant sur l&amp;#039;urbanisme des centres villes.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez y trouver plusieurs méthodologies, des fiches thématiques, études et expérimentations locales, ainsi qu&amp;#039;un guide de sensibilisation et de mise en œuvre de projet pour les entreprises et les professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez participer avec des élus et leurs services aux plateformes et forums internet animés par Sites &amp;amp; Cités.
 &lt;/p&gt;
 &lt;p&gt;
  Les trois principaux portails à votre disposition sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Centre de ressources de Sites &amp;amp; Cités (en ligne) sur lequel vous trourvez des informations sur : les sites patrimoniaux remarquables, les villes et pays d&amp;#039;art et d&amp;#039;histoire : réglementation, expériences des collectivités ;
   &lt;/li&gt;
   &lt;li&gt;
    Quartiers anciens quartiers durables ;
   &lt;/li&gt;
   &lt;li&gt;
    Centre de ressources pour la réhabilitation responsable du bâti ancien (en ligne) CREBA.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>http://www.sites-cites.fr</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>Contactez l&amp;#039;association Sites et Cités remarquables de France : reseau&amp;#64;sites-cites.fr</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9dd4-beneficier-de-laccompagnement-dexperts-et-de-/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>101576</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises thématiques pour mettre en œuvre des projets de revitalisation</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>Vous vous êtes engagés dans une démarche de revitalisation et avez identifié un besoin d&amp;#039;ingénierie pour concrétiser une action ou un projet précis.
 &lt;br /&gt;
 &lt;br /&gt;
 La Banque des Territoires vous propose un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de votre plan d&amp;#039;actions : des experts présélectionnés via un accord cadre (marché à bons de commande) pris en charge à 100% par la Banque des Territoires sont mis à votre disposition. Il s&amp;#039;agit de missions ponctuelles aux typologies prédéfinies pouvant être déclenchées à tout moment du projet jusqu&amp;#039;au terme du programme national (mars 2026).</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>Contactez votre direction régionale de la Banque des Territoires : https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ee0f-beneficier-dexpertises-thematiques-pour-mettr/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>101580</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Intégrer le numérique dans le quotidien des artisans</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
 &lt;br /&gt;
 &lt;br /&gt;
 Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>101585</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Protéger par une offre de services sur mesure</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Direction générale de la gendarmerie nationale (DGGN)</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Améliorer la sécurité du quotidien pour une meilleure qualité de vie au sein de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Engager votre commune dans une &amp;#34; sécurité dès la conception &amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser l&amp;#039;implication des acteurs locaux dans la sécurité de leur territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour #RépondrePrésent, pour la population, par le gendarme, la gendarmerie a lancé son plan stratégique « GEND 20.24 » sous l&amp;#039;autorité du ministre de l&amp;#039;intérieur, afin de « mieux protéger par une offre de protection sur mesure ».
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, il s&amp;#039;agit d&amp;#039;appuyer cette démarche de développement territorial par la signature d&amp;#039;un contrat de sécurité déclinant localement l&amp;#039;ensemble de l&amp;#039;offre de protection de la gendarmerie, incluant :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une relation avec les élus et la population construite sur le principe de la redevabilité, à travers par exemple le dispositif de consultation et d&amp;#039;amélioration du service (DCAS) ou d&amp;#039;autres dispositifs visant à recueillir et mesurer la satisfaction des usagers ;
@@ -9742,1272 +9590,1272 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l‘association des forces de sécurité aux grands projets d&amp;#039;urbanisme et d&amp;#039;aménagement par des diagnostics de rénovation urbaine associant le groupement de gendarmerie local ;
   &lt;/li&gt;
   &lt;li&gt;
    la rénovation immobilière de l&amp;#039;infrastructure gendarmerie sous l&amp;#039;angle de :
   &lt;/li&gt;
   &lt;li&gt;
    La transition écologique : rénovation thermique, autonomie énergétique, bornes de recharge électriques, ... ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;amélioration du service : conditions d&amp;#039;accueil du public, sécurité des emprises et protection des gendarmes et familles, obligations d&amp;#039;accessibilités (PMR,...), etc. ;
   &lt;/li&gt;
   &lt;li&gt;
    une participation à l&amp;#039;adaptation de l&amp;#039;offre de service aux enjeux du territoire : locaux de permanence &amp;#34;hors les murs&amp;#34; pour les gendarmes, soutien à la participation de la gendarmerie aux France Services ;
   &lt;/li&gt;
   &lt;li&gt;
    le développement des technologies et le soutien au développement des territoires intelligents et de confiance.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Sécurité</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre gendarmerie locale – ou votre groupement de gendarmerie départementale – ggd00&amp;#64;gendarmerie.intérieur.gouv.fr – (pour votre commune remplacer « 00 » par le numéro de votre département)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f820-proteger-par-une-offre-de-services-sur-mesure/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>101589</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
 &lt;br /&gt;
 &lt;br /&gt;
 La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité comptant sur son territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
  &lt;/li&gt;
  &lt;li&gt;
   des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la Fondation du patrimoine :
  &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
   https://www.fondation-patrimoine.org/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>101569</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un "Conseil en énergie partagée"</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>Vous manquez de moyens humains et financiers pour vous engager dans une démarche de rénovation énergétique.
 &lt;br /&gt;
 Vous souhaitez réaliser des économie d&amp;#039;énergie et agir sur votre patrimoine communal.
 &lt;br /&gt;
 &lt;br /&gt;
 Le &amp;#34;Conseil en Énergie Partagé&amp;#34; (CEP) permet de partager les compétences en énergie d&amp;#039;un technicien spécialisé et ainsi de mettre en place votre politique énergétique maîtrisée et d&amp;#039;agir concrètement sur votre patrimoine pour réaliser des économies.
 &lt;br /&gt;
 &lt;br /&gt;
 Le CEP peut réaliser un inventaire du patrimoine, suivre des consommations et dépenses énergétiques, détecter les erreurs de facturation, optimiser la tarification, émettre des préconisations hiérarchisées pour optimiser les systèmes en place (programmation/régulation), mais aussi apporter des conseils dans la rédaction de cahier des charges et dans le choix de la maîtrise d&amp;#039;œuvre ... et plus généralement animer la démarche énergie de votre territoire.</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre direction régionale de l&amp;#039;Ademe :
  &lt;a href="https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe" rel="noopener" target="_blank"&gt;
   https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb4a-beneficier-dun-conseil-en-energie-partagee/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>101572</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de retours d'expériences innovantes au Forum des solutions</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plan urbanisme construction architecture (PUCA)
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;ANCT et le PUCA vous proposent de bénéficier des cycles de conférences « Forum des solutions ». Le Forum des solutions est une série de rendez-vous mensuels et thématiques qui s&amp;#039;adresse à toutes les collectivités qui souhaitent placer l&amp;#039;innovation au cœur des stratégies de revitalisation urbaine. Chaque rendez-vous permet la présentation par leurs auteurs de projets réalisés répondant aux problématiques rencontrées par les villes petites et moyennes.
 &lt;br /&gt;
 &lt;br /&gt;
 La saison 3 2021-2022 débutera en octobre 2021.
 &lt;br /&gt;
 &lt;br /&gt;
 Les retours d&amp;#039;expérience visent la bonne compréhension de l&amp;#039;impact concret des solutions présentées, mais aussi sur les montages financiers mis en œuvre, les types d&amp;#039;innovation sur lesquelles elles reposent et la manière dont elles pourraient être répliquées sur l&amp;#039;ensemble du territoire. Il s&amp;#039;agira également d&amp;#039;identifier les pièges à éviter et les obstacles auxquels ont dû se confronter les parties prenantes lors de la mise en œuvre du projet.</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;br /&gt;
 Etre une commune ou une intercommunalité Action cœur de ville
 &lt;br /&gt;
 Etre une commune ou intercommunalité ayant signé une Opération de revitalisation du territoire.
 &lt;br /&gt;
 Etre un acteur économique intéressé par les questions de revitalisation de cœur de ville.</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://agence-cohesion-territoires.gouv.fr/forum-des-solutions-89</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>Consultez la dernière publication : http://www.urbanisme-puca.gouv.fr/parution-l-innovation-en-partage-dans-les-coeurs-a2355.html (août 2021).
 &lt;br /&gt;
 &lt;br /&gt;
 Captations vidéos des séances précédentes : http://www.urbanisme-puca.gouv.fr/forums-des-solutions-en-videos-a1879.html)</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a939-beneficier-de-retours-dexperiences-innovantes/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>101570</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
  &lt;/li&gt;
  &lt;li&gt;
   La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez Chris Trouvat :
  &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
   chris.trouvat&amp;#64;afpa.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>101597</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accélérer la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+ADEME
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>101598</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Être informé des opportunités transfrontalières</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - Interreg - Fonds européens
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Mission opérationnelle transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous souhaitez connaître vos opportunités transfrontalières ?
   &lt;br /&gt;
  &lt;/strong&gt;
  La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   développement territorial transfrontalier
  &lt;/li&gt;
  &lt;li&gt;
   services et équipements publics transfrontaliers
  &lt;/li&gt;
  &lt;li&gt;
   attractivité transfrontalière
  &lt;/li&gt;
  &lt;li&gt;
   préservation de l&amp;#039;environnement transfrontalier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Logement et habitat
 Paysage
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Industrie
 Mers et océans</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.espaces-transfrontaliers.org/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>mathias.ribert@mot.asso.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Mission Opérationnelle Transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>98585</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.reseau-pluriels.fr/pluriels/nos-missions/
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-pluriels.fr/</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>98582</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Réaliser des diagnostics territoriaux de l'ESS - Observatoire de l'ESS</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle anime l&amp;#039;Observatoire Régional de l&amp;#039;Economie Sociale et Solidaire en région qui permet d&amp;#039;exploiter et d&amp;#039;analyser les données de l&amp;#039;emploi dans l&amp;#039;ESS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -11020,355 +10868,355 @@
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de &amp;#34;Liste des entreprises de l&amp;#039;ESS&amp;#34;
   &lt;/strong&gt;
   - Tout comme la demande de chiffres clés, l&amp;#039;ORESS fournit des listes des entreprises de l&amp;#039;ESS à la demande. Une cartographie peut être proposée ainsi que des listes plus détaillées selon les commandes.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de diagnostics territoriaux de l&amp;#039;ESS
   &lt;/strong&gt;
   – réalisés à la demande, pour donner à voir la réalité de l&amp;#039;ESS sur un territoire, d&amp;#039;un point de vue quantitatif et d&amp;#039;un point de vue qualitatif (poids dans le tissu économique du territoire, analyse des statuts/ secteurs d&amp;#039;activités/ typologie des emplois/ écosystème de l&amp;#039;ESS/ initiatives/ liste et cartographie des entreprises de l&amp;#039;ESS/...) et sensibiliser les élus d&amp;#039;un territoire en vue d&amp;#039;intégrer l&amp;#039;ESS dans leurs actions/politiques
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation d&amp;#039;études
   &lt;/strong&gt;
   – l&amp;#039;ORESS réalise des études sur des sujets spécifiques soit à la demande d&amp;#039;acteurs soit pour mettre en avant une situation/filière...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LES FACTEURS D&amp;#039;IMPLANTATION
  &lt;br /&gt;
  DES ENTREPRISES DE L&amp;#039;ESS
  &lt;br /&gt;
  DANS LES TERRITOIRES : http://www.cress-aura.org/sites/default/files/etude_implantation_ess_decembre_2018_vf.pdf
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/presentation-1</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Lorène Pastiau -
  &lt;a href="mailto:lpastiau&amp;#64;cress-aura.org" rel="noopener" target="_blank"&gt;
   lpastiau&amp;#64;cress-aura.org
  &lt;/a&gt;
  - 04 78 09 11 97 -
  &lt;a rel="noopener" target="_blank"&gt;
   info&amp;#64;cress-aura.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ff1-copie-10h43-appuyer-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>100073</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez bénéficier de l&amp;#039;accompagnement humain d&amp;#039;un conseil expert de votre territoire, pour élaborer et mettre en œuvre une stratégie de soutien aux activités économiques, industrielles, commerciales situées sur votre commune ou votre intercommunalité.
 &lt;br /&gt;
 Vous souhaitez pouvoir accéder plus facilement à cet accompagnement humain en mutualisant son coût financier avec d&amp;#039;autres collectivités de votre département ou de votre bassin de vie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le réseau des CCI propose de mettre à votre disposition l&amp;#039;expertise d&amp;#039;un conseiller spécialisé en développement économique. Ce chef de projet CCI, en lien avec tous les services de la CCI et ses partenaires, identifie avec vous la solution d&amp;#039;appui la plus adaptée à vos besoins d&amp;#039;ingénierie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le chef de projet CCI peut par exemple réaliser un diagnostic de la situation économique/industrielle/commerciale de votre territoire (étude-action) ou des études spécifiques sur-mesure. Au terme du diagnostic, il vous fait part de ses recommandations et vous propose un plan d&amp;#039;actions.
 &lt;br /&gt;
 &lt;br /&gt;
 Il peut également accompagner la mise en œuvre de vos actions dans des domaines très variés: maintien de l&amp;#039;activité et aide aux entreprises en difficulté, animation du commerce de centre-ville, actions d&amp;#039;accompagnement des entreprises/commerçants dans leurs mutations (numériques et écologiques notamment), implantation commerciale, lutte contre la vacance, création et reprise d&amp;#039;entreprise, animation de réseaux d&amp;#039;entreprises – clubs et filières, orientation et formation des jeunes, des actifs et des demandeurs d&amp;#039;emplois présents sur votre territoire ...
 &lt;br /&gt;
 &lt;br /&gt;
 Il est attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales). Les conditions tarifaires varient selon les modalités d&amp;#039;accompagnement retenues.</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>100074</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
  &lt;br /&gt;
  - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
  &lt;br /&gt;
  - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
  &lt;br /&gt;
  - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
@@ -11377,188 +11225,188 @@
   Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les aides disponibles nationalement et localement pour vos entreprises ;
  &lt;br /&gt;
  - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
  &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
   les-aides.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>100075</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vos opérations de revitalisation territoriale sont contraintes par divers facteurs tels que l&amp;#039;essor des zones commerciales périphériques, la diminution de la population en centre-ville, ou encore l&amp;#039;augmentation de la vacance commerciale. Vous devez maintenir l&amp;#039;attractivité de votre territoire, de vos centres-villes, de vos centres-bourgs, et la développer pour assurer leur avenir.
 &lt;/p&gt;
 &lt;p&gt;
  Vos projets de redynamisation d&amp;#039;un centre-ville, ou d&amp;#039;un territoire plus large, nécessitent d&amp;#039;analyser en premier lieu la situation des commerces et l&amp;#039;équilibre des zones commerciales. Votre diagnostic de l‘appareil commercial local est le préalable qui vous permet ensuite d&amp;#039;élaborer ou d&amp;#039;adapter la stratégie de développement de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut réaliser le
  &lt;strong&gt;
   diagnostic de votre appareil commercial
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;analyse de la demande :
  &lt;/strong&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11643,184 +11491,184 @@
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/diagnostic-de-lappareil-commercial-dun-territoire</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3c81-realiser-une-etude-action-sur-le-tissu-commer/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>100076</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire sur vos projets</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En associant les entrepreneurs et commerçants de votre territoire à vos orientations, en recueillant leurs ressentis, leurs doutes, leurs réflexions sur les sujets de développement économique, vous amorcez et entretenez une relation de proximité avec votre tissu économique local. Ce nouvel éclairage vous permet de sécuriser vos prises de décision qui auront un impact sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est en les comptant comme parties prenantes et grâce à leurs témoignages que vous pourrez conduire avec succès vos projets de dynamisation économique et d&amp;#039;attractivité territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous facilite le recueil d&amp;#039;avis et attentes auprès des acteurs économiques locaux, et ce en vous proposant de mettre en place une
  &lt;strong&gt;
   enquête
  &lt;/strong&gt;
  sur-mesure, conçue pour être administrée de façon ponctuelle. Suivant vos besoins, cette enquête (flash à un moment donné ou actualisée régulièrement) peut être réalisée selon plusieurs modalités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE TERRAIN :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des rencontres entre un conseiller CCI et un chef d&amp;#039;entreprise. Elles peuvent être réalisées par exemple sur un périmètre géographique précis (recueillir l&amp;#039;avis de chefs d&amp;#039;entreprises concernés par des travaux, un équipement, ...).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE EN LIGNE :
@@ -11897,178 +11745,178 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/consultation-des-chefs-dentreprise-de-votre-territoire</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a08-consulter-les-chefs-dentreprise-de-votre-terr/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>100077</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Animer les entreprises de votre territoire</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez faire vivre votre centre-ville, revitaliser l&amp;#039;économie de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer le management de votre centre-ville, notamment pour la mise en place de plateformes locales de e-commerce et/ou de logiques de circuits courts.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en réseau les entreprises et les commerces présents sur votre territoire, encourager les logiques de filière ou de chaînes de valeur.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez relayer vos événements auprès des entreprises de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer les liens entre les entreprises et les autres acteurs du territoire (collectivités, centres de formation, laboratoires de recherche, technologiques, tiers lieux...).
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous propose de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bénéficier de l&amp;#039;expertise de votre conseiller CCI en animation des entreprises et des commerces du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser le coût financier du recours à cette expertise d&amp;#039;animation avec d&amp;#039;autres collectivités de votre territoire.
@@ -12077,211 +11925,211 @@
 &lt;p&gt;
  L&amp;#039;animation des entreprises du territoire peut prendre les formes suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de visites d&amp;#039;entreprises par un conseiller CCI ;
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers sur des thématiques intéressant les chefs d&amp;#039;entreprise, qui peuvent se tenir dans votre collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   Constitution de clubs d&amp;#039;entreprises, avec des intervenants externes ;
  &lt;/li&gt;
  &lt;li&gt;
   Création et animation de clusters, faisant le lien entre les entreprises et l&amp;#039;écosystème de la recherche et de l&amp;#039;innovation... ;
  &lt;/li&gt;
  &lt;li&gt;
   Structuration et animation de filières.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il peut être attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Industrie</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Certaines CCI proposent des plateformes d&amp;#039;animation et de professionnalisation des managers du commerce et de centre-ville :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réseau MANACOM (Nouvelle-Aquitaine) :
   &lt;a href="https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce" rel="noopener" target="_blank"&gt;
    https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réseau MG2T – Management de Centre-Ville (Auvergne-Rhône-Alpes) :
   &lt;a href="https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire" rel="noopener" target="_blank"&gt;
    https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc1b-animer-les-entreprises-de-votre-territoire/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>100078</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Soutenir les entreprises dans leur développement</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Aider les entreprises de votre territoire à se développer</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie Juridique / administrative
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez dynamiser le développement des TPE et commerces de votre territoire, encourager la création d&amp;#039;entreprise ou accompagner vos entreprises locales dans leurs transformations écologique, numérique, notamment.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez animer le développement économique de votre commune ou de votre intercommunalité en favorisant les échanges entre acteurs.
 &lt;/p&gt;
 &lt;p&gt;
  Vous voulez aider vos entrepreneurs locaux à concrétiser leurs projets de développement ou de transmission de leur entreprise, pour préserver et stimuler les compétences sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI accompagne vos entrepreneurs locaux pour maintenir une activité économique locale.
 &lt;/p&gt;
 &lt;p&gt;
  Son offre de produits et services est répartie sur 8 thèmes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;entrepreneuriat : créer, reprendre, transmettre une entreprise ;
  &lt;/li&gt;
  &lt;li&gt;
   le financement : sécuriser la gestion financière de l&amp;#039;entreprise et accéder aux financements ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;international : développer des parts de marché à l&amp;#039;export ;
@@ -12316,1408 +12164,1408 @@
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;intervention.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/soutien-des-entreprises-dans-leur-developpement</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W58" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/solutions</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec14-aider-les-entreprises-de-votre-territoire-a-s/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>100081</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre CCI peut être à vos côtés pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Accessibilité
 Emploi
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>95250</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Dataviz Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le service Dataviz repose sur trois piliers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un centre de ressource
  &lt;/li&gt;
  &lt;li&gt;
   Un recueil d&amp;#039;initiatives
  &lt;/li&gt;
  &lt;li&gt;
   Un outil de diagnostic
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Revitalisation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
   Découvrez le service Dataviz PVD
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB61" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>95256</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide à la structuration des moyens des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Aide à la structuration des moyens des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose aux collectivités une prise en charge temporaire de missions d&amp;#039;aide à la structuration des moyens, lorsqu&amp;#039;un co-financement est inadapté.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui vise à répondre aux besoins des territoires Petites villes de demain pour la réalisation de missions sécurisant juridiquement et financièrement le portage de projet.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des territoires propose :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une aide à la décision
  &lt;/li&gt;
  &lt;li&gt;
   Des conseils juridique et financier
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/aide-structuration-des-moyens-des-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=struct</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ee5-beneficier-dune-aide-a-la-structuration-des-m/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>95255</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement à la stratégie foncière et immobilière des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à la stratégie foncière et immobilière des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose aux collectivités une prise en charge de missions d&amp;#039;analyse foncière et immobilière pour vous aider à réaliser le volet urbain de votre projet de revitalisation.
 &lt;/p&gt;
 &lt;p&gt;
  Plusieurs missions répondant aux besoins des territoires Petites villes de demain sont couvertes dont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;aide à la formalisation d&amp;#039;une stratégie foncière et immobilière pour identifier les parcelles à traiter pour réaliser son projet urbain
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses bâtimentaires et architecturales pour appréhender les possibilités physiques d&amp;#039;évolution d&amp;#039;un bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-strategie-fonciere-immobiliere-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_co</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/247e-beneficier-dun-accompagnement-a-la-strategie-/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>95254</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un co-financement pour fiabiliser et expérimenter des solutions innovantes</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Co-financement des expérimentations de solutions innovantes des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires, avec des partenaires locaux, propose aux collectivités bénéficiaires du Programme Petites villes de demain de bénéficier d&amp;#039;un co-financement pour fiabiliser et expérimenter des solutions innovantes au profit de la redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre permet de bénéficier d&amp;#039;un appui en ingénierie pour le déploiement en amont de solutions innovantes, mais également, d&amp;#039;expérimenter ou d&amp;#039;amorcer ces solutions avec sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-experimentations-de-solutions-innovantes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b8d9-beneficier-dun-co-financement-des-experimenta/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>95253</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/conseil-et-ingenierie/co-financement-des-assistances-maitrise-ouvrage-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2f6d-beneficier-dun-co-financement-des-assistances/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>95252</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Co-financer l'ingénierie opérationnelle pour les Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Co-financement des ingénieries opérationnelles des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour faciliter l&amp;#039;accès des petites villes et des intercommunalités au soutien méthodologique du programme Petites villes de demain, la Banque des Territoires et ses partenaires régionaux proposent un co-financement des études visant à fiabiliser et sécuriser une opération d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dimensions sont couvertes : technique, économique, juridique, financière, commerciale, foncière, temporelle, de gouvernance, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-ingenieries-operationnelles-des-PVD?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6180-beneficier-dun-co-financement-des-ingenieries/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>95249</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un co-financement des ingénieries locales stratégiques des Petites de Villes de demain</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Co-financement des ingénieries stratégiques des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Autre aide financière</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
@@ -13733,351 +13581,351 @@
  &lt;strong&gt;
   Les missions peuvent être liées à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réalisation de diagnostics socio-économiques et urbains,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;élaboration du projet global de revitalisation, à l&amp;#039;élaboration d&amp;#039;un plan de référence,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation d&amp;#039;une programmation urbaine ou d&amp;#039;un plan guide,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;identification des îlots/secteurs géographiques stratégiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-ingenieries-strategiques-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cof</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/603e-co-financement-des-ingenieries-strategiques-d/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>95248</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un appui à la conception du projet de revitalisation des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Appui à la conception du projet global de revitalisation des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires accompagnes les communes qui souhaitent élaborer une stratégie de revitalisation et définir un plan d&amp;#039;action, notamment pour la dynamisation des commerces de leur territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Sont pris en charge des missions pour élaborer des documents stratégiques nécessaires à la conception du projet global de revitalisation, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La production de diagnostics identifiant les causes de la dévitalisation
  &lt;/li&gt;
  &lt;li&gt;
   La production de programmation urbaine et plans guides pour établir les besoins
  &lt;/li&gt;
  &lt;li&gt;
   La production de plans d&amp;#039;actions pour la revitalisation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-projet-revitalisation-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=conception_r</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f452-appui-a-la-conception-du-projet-global-de-rev/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>95247</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Accueillir une association locale « L’Outil en  Main » pour faire découvrir aux jeunes les métiers manuels et du patrimoine</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Association L'Outil en Main</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez renforcer le lien intergénérationnel sur votre territoire et encourager les jeunes à découvrir les
  métiers manuels.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Outil en Main France propose un accompagnement à la création d&amp;#039;une association locale labellisée « L&amp;#039;Outil
  en Main » !,
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce qu&amp;#039;une association « L&amp;#039;Outil en Main » ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une association Loi 1901 implantée sur une ou plusieurs communes qui propose aux jeunes de découvrir les
  métiers de l&amp;#039;artisanat, manuels et du patrimoine. Les jeunes sont initiés par des bénévoles, professionnels ou
  passionnés, souvent retraités, dans de vrais ateliers avec de vrais outils. Chaque semaine, les jeunes découvrent
  plusieurs métiers et produisent de leurs mains des objets utiles. Les bénévoles transmettent les savoir-faire et
  participent à créer des vocations chez les jeunes. Bien vieillir et mieux grandir, pour l&amp;#039;épanouissement de deux
  générations !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui est « L&amp;#039;Outil en Main France » ?
@@ -14133,256 +13981,256 @@
 &lt;p&gt;
  Les étapes de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation du concept, visite d&amp;#039;un atelier.
  &lt;/li&gt;
  &lt;li&gt;
   Confirmation de la volonté de création de l&amp;#039;association sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la mobilisation des parties prenantes : bénévoles, parents, partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la création de l&amp;#039;association.
  &lt;/li&gt;
  &lt;li&gt;
   Intégration au réseau national des associations « L&amp;#039;Outil en Main
  &lt;/li&gt;
  &lt;li&gt;
   Lancement des activités de l&amp;#039;association.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Artisanat</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité du programme Petites villes de demain, en priorité située dans
  un département dépourvu d&amp;#039;une association locale « L&amp;#039;Outil en Main »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>http://www.loutilenmain.fr</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact :
  &lt;a href="mailto:secrétariat&amp;#64;loutilenmain.fr" rel="noopener" target="_blank"&gt;
   secrétariat&amp;#64;loutilenmain.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5195-accueillir-une-association-locale-loutil-en-m/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>95207</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -14408,62 +14256,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -14570,1065 +14418,1065 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB69" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>95205</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Financer le projet de vie sociale et partagée des habitants qui font le choix de vivre dans un habitat inclusif (aide à la vie partagée)</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseils départementaux</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide à la vie partagée est destinée aux personnes en situation de handicap et aux personnes âgées de plus de 65 ans qui font le choix de vivre dans un habitat inclusif. Cette aide a vocation à financer leur projet de vie sociale et partagée et, ainsi, les fonctions liées au « partage de vie », au « vivre ensemble » à l&amp;#039;intérieur comme à l&amp;#039;extérieur de l&amp;#039;habitat :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;animation du projet de vie sociale et des temps partagés ;
  &lt;/li&gt;
  &lt;li&gt;
   la participation sociale des habitants, le développement de la citoyenneté et du pouvoir d&amp;#039;agir ;
  &lt;/li&gt;
  &lt;li&gt;
   la facilitation des liens d&amp;#039;une part entre les habitants et d&amp;#039;autre part entre les habitants et l&amp;#039;environnement proche ;
  &lt;/li&gt;
  &lt;li&gt;
   la coordination des intervenants permanents et ponctuels au sein de l&amp;#039;habitat ou à l&amp;#039;extérieur (hors coordination médico-sociale) ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;interface technique et logistique des logements avec le propriétaire, le bailleur.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Elle n&amp;#039;a pas vocation à financer l&amp;#039;accompagnement social ou médico-social individuel de la personne pour le soutien à l&amp;#039;autonomie, ni le suivi des parcours individuels ou la coordination des interventions médico-sociales.
  &lt;br /&gt;
  Elle n&amp;#039;est pas cumulable, pour un même projet, avec le forfait habitat inclusif.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;aide à la vie partagée (AVP) est une aide individuelle, versée par le Conseil départemental aux porteurs de projet d&amp;#039;habitats inclusifs conventionnés avec le département, pour financer le projet de vie sociale et partagée des habitants vivant dans un habitat inclusif.
  &lt;br /&gt;
  Le montant de l&amp;#039;aide (jusqu&amp;#039;à 10 000€ par an et par habitant) varie en fonction du contenu du projet de vie partagée élaboré par ou avec les habitants et de l&amp;#039;intensité de l&amp;#039;aide apportée aux habitants. Cette aide ne peut pas se cumuler avec le forfait habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le déploiement de l&amp;#039;aide à la vie partagée débute en 2021 sur les territoires. Pour les projets, existants ou nouveaux, identifiés par les Départements en 2021 et 2022, les Conseils départementaux pourront bénéficier d&amp;#039;un soutien financier de la CNSA jusqu&amp;#039;à 8000€ par an et par habitant. Pour cela, un accord pour l&amp;#039;habitat inclusif doit être conclu entre le département, l&amp;#039;Etat et la CNSA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Cohésion sociale et inclusion
 Revitalisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AVP est destinée :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux personnes en situation de handicap (bénéficiant de droits ouverts à la MDPH ou d&amp;#039;une pension d&amp;#039;invalidité délivrée par la CPAM) ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux personnes âgées de plus de 65 ans.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Elle est versée par le Conseil départemental directement au porteur de projet de l&amp;#039;habitat inclusif responsable de la mise en oeuvre du projet de vie sociale et partagée, sur la base d&amp;#039;un conventionnement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.cnsa.fr/grands-chantiers/habitat-inclusif</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W70" s="1" t="inlineStr">
         <is>
           <t>https://www.cnsa.fr/budget-et-financement/financement-de-lhabitat-inclusif</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e85-financer-le-projet-de-vie-sociale-et-partagee/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>95203</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités vers le LABEL "AMI DES AÎNÉS"®</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>LABEL "AMI DES AÎNÉS"®</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Réseau francophone des villes amies des aînés</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sensibilisation aux enjeux de l&amp;#039;adaptation des territoires au vieillissement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La démarche Villes Amies des Aînés (VADA), initiée par l&amp;#039;Organisation Mondiale de la Santé (OMS) et développée en France par le Réseau Francophone des Villes amies des aînés (RFVAA), consiste à
  &lt;strong&gt;
   interroger les particularités territoriales et les politiques locales au prisme des particularités liées au vieillissement de la population
  &lt;/strong&gt;
  . Cette méthodologie, qui s&amp;#039;appuie sur de la conduite de projet, a pour particularité de
  &lt;strong&gt;
   rendre incontournable la consultation des habitants, la transversalité des politiques publiques, le partenariat avec les acteurs du territoire et la lutte contre les stéréotypes liés à l&amp;#039;âge
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce contexte, les collectivités peuvent s&amp;#039;engager vers le LABEL &amp;#34;AMI DES AÎNÉS&amp;#34;&lt;span&gt;®&lt;/span&gt; pour
  &lt;strong&gt;
   être accompagnées dans l&amp;#039;amélioration de leurs politiques locales et pour affirmer leur volonté d&amp;#039;améliorer l&amp;#039;environnement social et bâti
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A travers leur appartenance au programme Petites Villes de Demain ou Action Cœur de Ville, les collectivités qui le souhaitent pourront
  &lt;strong&gt;
   bénéficier d&amp;#039;un accompagnement approfondi pour aller vers ce processus de labellisation
  &lt;/strong&gt;
  (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des retours d&amp;#039;expériences de territoires labellisés, rendez-vous sur le numéro spécial de la Gazette des communes grâce au lien suivant : http://villesamiesdesaines-rf.fr/pdf/HS-GazettexRFVAA.pdf
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Santé
 Revitalisation</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être adhérent au Réseau Francophone des Villes Amies des Aînés
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>http://villesamiesdesaines-rf.fr/label-ami-des-aines</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>http://villesamiesdesaines-rf.fr/</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus contactez :
  &lt;a href="mailto:contact&amp;#64;rfvaa.com" rel="noopener" target="_blank"&gt;
   contact&amp;#64;rfvaa.com
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>agiacomini@rfvaa.com</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/76d9-accompagner-les-collectivites-vers-le-label-a/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Réseau Francophone des Villes Amies des Aînés</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>93537</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Ateliers hors les murs</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Enseignement supérieur et de la Recherche
 Fédération des parcs naturels régionaux de France
 Ministère de la Culture
 Ministères de l'Aménagement du territoire et de la Transition écologique
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Autre aide financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="J73" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>bourse de 1000€</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L73" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Revitalisation
 Innovation, créativité et recherche
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Nicolas Sanaa -
  &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
   nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>fhugault@parcs-naturels-regionaux.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Fédération des Parcs naturels régionaux de France</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>27/05/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>93666</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui technique pour la préservation et la valorisation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PNR des Volcans d&amp;#039;Auvergne dispose d&amp;#039;un inventaire conséquent (près de 5000 éléments recensés) du petit patrimoine bâti non protégé sur l&amp;#039;ensemble des 147 communes du Parc : chapelle, oratoire, croix, calvaire, fours, lavoirs, moulins, ...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;appui de cet inventaire disponible auprès des acteurs locaux et du grand public sur la plateforme du CRAIG, le PNR des Volcans d&amp;#039;Auvergne peut apporter un accompagnement technique sur la connaissance et la stratégie de mise en valeur de ce petit patrimoine bâti : inventaire participatif du petit patrimoine, démarche de labellisation, source de financement pour la restauration, mise en œuvre de sentier d&amp;#039;interprétation, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Patrimoine-bati/Inventaire-du-petit-patrimoine-bati</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc64-appui-technique-pour-la-preservation-et-la-va/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>93665</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un conseil et d'un accompagnement pour la mise en valeur des paysages et des patrimoines naturels</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Riche de nombreuses études paysagères et d&amp;#039;inventaires sur les milieux naturels du territoire, le PNR des Volcans d&amp;#039;Auvergne peut apporter une expertise en termes de gestion de site à forts enjeux paysagers et environnementaux.
 &lt;/p&gt;
 &lt;p&gt;
  Il peut également proposer un appui technique et méthodologique pour l&amp;#039;élaboration de stratégie paysagère opérationnelle et d&amp;#039;aménagement de sites naturels (mesure de gestion de site type : zone humide, puy, col, lac...), ou plus structurante à l&amp;#039;échelle d&amp;#039;un territoire plus large (animation de démarche Plan de paysage, schéma paysager).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Paysage</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Paysage-et-cadre-de-vie/Un-Plan-de-paysage-Vallee-de-la-Rhue-Val-de-Sumene</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8313-conseil-et-accompagnement-pour-la-mise-en-val/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>93664</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Participer à un Atelier rural d’urbanisme (ARU)</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARU un collectif technique intervenant gratuitement dans les domaines de l&amp;#039;urbanisme et du paysage.
 &lt;/p&gt;
 &lt;p&gt;
  Animé par le PNR des Volcans d&amp;#039;Auvergne, il s&amp;#039;adresse aux communes et aux EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc.
 &lt;/p&gt;
 &lt;p&gt;
  Il intervient auprès des collectivités en tant que structure de conseil et d&amp;#039;aide à la définition de projet. Il propose un appui technique sur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   la réflexion préalable à l&amp;#039;élaboration de documents de planification (SCoT, PLU/PLUi) : sensibilisation, identification des enjeux, définition des objectifs poursuivis, ... ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;approche stratégique des projets d&amp;#039;urbanisme opérationnel (requalification des espaces publics, entrée de bourg, ...) : définition des besoins et des enjeux, parti pris paysager, estimation budgétaire,...
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Nota : l&amp;#039;ARU est un outil de conseil et d&amp;#039;aide à la décision. Par conséquent, ses actions ne se situent pas dans le champ concurrentiel. L&amp;#039;ARU ne se substitue pas aux bureaux d&amp;#039;études et structures d&amp;#039;ingénierie intervenant sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Paysage</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Urbanisme-et-habitat/L-Atelier-Rural-d-Urbanisme</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50bf-atelier-rural-durbanisme-aru/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>93194</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -15650,221 +15498,221 @@
  sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives Jeunes Majeurs
  &lt;/strong&gt;
  concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives de Territoire
  &lt;/strong&gt;
  , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mon ESS à l&amp;#039;école : exemples de projets:
  &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coopératives Jeunesses de Services (CJS) :
  &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CJS de Lyon 8ème (69) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W76" s="1" t="inlineStr">
         <is>
           <t>https://lafabriquecooperative.fr/</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
  &lt;br /&gt;
  Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>93193</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Appuyer l’émergence de coopérations</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -15880,454 +15728,454 @@
    Accueil Information Orientation
   &lt;/strong&gt;
   proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Organisation de rencontres d&amp;#039;affaires
   &lt;/strong&gt;
   pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Facilitation de dynamiques collectives
   &lt;/strong&gt;
   en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Club des collectivités : programme de la rencontre du 29 avril :
  &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
  &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/les-esspresso
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://cress-aura.org</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>92578</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I78" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T78" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>83481</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
-Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
+Union régionale des CAUE de Nouvelle-Aquitaine
 Union régionale des CAUE d'Occitanie
-Union régionale des CAUE des Pays de la Loire
-[...4 lines deleted...]
-      <c r="G80" s="1" t="inlineStr">
+Union régionale des CAUE des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16370,85 +16218,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16471,79 +16319,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -16576,151 +16424,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>83479</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16778,77 +16626,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16870,79 +16718,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -16975,969 +16823,379 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>82918</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Analyser les dynamiques de mon territoire</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ANCT propose aux acteurs des territoires des analyses territoriales et des outils produits par l&amp;#039;Observatoire des  territoires  :  mise  à  disposition  de  données,  d&amp;#039;indicateurs, de  typologies  de  territoires,  d&amp;#039;analyses  à différentes échelles et sur le temps long, de cartes interactives, d&amp;#039;outils d&amp;#039;analyses et de data-visualisations. En particulier, découvrez les espaces de consultation mis à votre disposition comme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Visiothèque, un catalogue de tous les graphiques et cartes produits, avec accès à des indicateurs, aux publications et aux contributeurs.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;espace des données ouvertes : espace de recherche et de téléchargement de plus de 600 indicateurs, disponibles  à  différents  échelons  territoriaux  (plus  de  25  échelles  géographiques  de  la  commune  à  la région européenne).
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;annuaire  des  acteurs  de  l&amp;#039;observation  (*):  plus  de  30  références  nationales  et  200  références  régionales et locales -fiches, logos et liens des sites produisant une information territorialisée nationale ou locale en France.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des outils d&amp;#039;aide aux diagnostics territoriaux sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser des portraits de territoires (à l&amp;#039;échelle de commune, EPCI, département, région) et ainsi obtenir et comparer les chiffres clés de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Un module de consultation de zonages de politique publique (ZRR, AFR, zone de montagne...) mais également par les programmes de l&amp;#039;ANCT.
  &lt;/li&gt;
  &lt;li&gt;
   Un  catalogue  d&amp;#039;outils  interactifs  :  des  outils  de  datavisualisations  interactives  qui  permettent  de  répondre à des questions simples : D&amp;#039;où viennent les nouveaux arrivants dans mon territoire, où partent ceux qui le quittent, quels impacts ces mobilités ont sur la composition de sa population?
  &lt;/li&gt;
  &lt;li&gt;
   La Cartographie interactive :permettant à un public averti de produire ses propres cartes ou portraits de territoire  avec  plus  de  600  indicateurs  multithématiques,  plus  de  25  échelles  géographique  de  la commune au pays européen, et la possibilité d&amp;#039;intégrer ses propres données.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.observatoire-des-territoires.gouv.fr/</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter"&gt;
   https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f96c-analyser-les-dynamiques-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-[...590 lines deleted...]
-      <c r="A84" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>82911</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
-[...38 lines deleted...]
-CAUE de la Haute-Vienne
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Savoie
 CAUE du Lot
 CAUE de l'Oise
 CAUE de la Dordogne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
 CAUE des Pyrénées-Atlantiques
 CAUE de la Haute-Garonne
 CAUE du Puy-de-Dôme
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Haute-Loire
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
+CAUE du Pas-de-Calais
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
-CAUE du Pas-de-Calais</t>
-[...2 lines deleted...]
-      <c r="G84" s="1" t="inlineStr">
+CAUE de la Meuse
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Somme
+CAUE de la Drôme
+CAUE du Tarn
+CAUE du Gers
+CAUE de l'Orne
+CAUE du Calvados
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de la Vendée
+CAUE du Cantal</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -17984,85 +17242,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -18082,79 +17340,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -18334,167 +17592,167 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB84" s="1" t="inlineStr">
+      <c r="AB82" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>82917</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -18508,283 +17766,283 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://federation-flame.org</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Frank Sentier, Délégué général de la Fédération FLAME
 &lt;/p&gt;
 &lt;p&gt;
  frank.sentier&amp;#64;federation-flame.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>82915</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE des Vosges
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Landes
 CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
 CAUE des Deux-Sèvres
-CAUE de la Haute-Vienne
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Ariège
 CAUE des Hautes-Alpes
-CAUE de l'Ariège
-[...39 lines deleted...]
-Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
 CAUE d'Alsace
-CAUE de l'Yonne
-[...26 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -18826,88 +18084,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -18926,79 +18184,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -19470,306 +18728,1017 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Seine-et-Marne
+CAUE de la Seine-Maritime
+CAUE du Pas-de-Calais
+CAUE des Hautes-Alpes
+CAUE de la Martinique
+CAUE du Val-de-Marne
+CAUE du Loir-et-Cher
+CAUE des Deux-Sèvres
+CAUE de la Sarthe
+CAUE du Puy-de-Dôme
+CAUE de la Dordogne
+CAUE de la Charente
+CAUE du Val d'Oise
+CAUE de la Moselle
+CAUE de la Mayenne
+CAUE de la Gironde
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE des Hautes-Pyrénées
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Pyrénées-Atlantiques
+CAUE des Pyrénées-Orientales
+CAUE de la Charente-Maritime
+CAUE de l'Île-de-la-Réunion
+CAUE de Meurthe-et-Moselle
+CAUE des Bouches-du-Rhône
+CAUE Lot-et-Garonne
+CAUE de la Haute-Loire
+CAUE de la Savoie
+CAUE de la Haute-Garonne
+CAUE du Tarn-et-Garonne
+CAUE des Hauts-de-Seine
+CAUE de Rhône-Métropole
+CAUE de la Haute-Vienne
+CAUE de la Haute-Savoie
+CAUE du Calvados
+CAUE de l'Isère
+CAUE de l'Aisne
+CAUE de Corrèze
+CAUE du Loiret
+CAUE du Cantal
+CAUE de l'Orne
+CAUE de l'Oise
+CAUE de l'Aude
+CAUE de l'Ain
+CAUE de Corse
+CAUE d'Alsace
+CAUE du Tarn
+CAUE du Gers
+CAUE du Gard
+CAUE du Cher
+CAUE du Var
+CAUE du Lot
+CAUE de la Vendée
+CAUE de la Manche
+CAUE de la Guyane
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Morbihan</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>66397</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)
 Cerema</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement peut intervenir aux différentes phases du projet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •    le diagnostic territorial et l&amp;#039;identification des enjeux ;
  &lt;br /&gt;
  •    la définition des orientations stratégiques et du plan d&amp;#039;actions ;
  &lt;br /&gt;
  •    le passage à l&amp;#039;opérationnel ;
  &lt;br /&gt;
  •    le dispositif d&amp;#039;évaluation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, les bâtiments publics, la revitalisation économique et commerciale...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il mobilise différents outils méthodologiques appuyant une vision globale d&amp;#039;émergence de projet, une gouvernance partenariale et une démarche participative.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La prestation d&amp;#039;ingénierie est cofinancée avec une répartition qui diffère selon la strate démographique de la commune et de l&amp;#039;EPCI, et la capacité à financer de la commune :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une prise en charge est possible par l&amp;#039;Anct, avec un taux de prise en charge déterminé par l&amp;#039;Anct en fonction d&amp;#039; indicateurs de fragilité de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   dans les cas où l&amp;#039;Anct peut intervenir (après validation de l&amp;#039;Anct), le Cerema et l&amp;#039;Anct cofinancent à parité le montant pris en charge qui est variable (33%, 50%, 80%, 100%).
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espace public
 Friche
 Foncier
 Transition énergétique
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/actualites/programme-petites-villes-demain-premier-bilan-du-cerema-son</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de département pour exprimer votre besoin d&amp;#039;étude et d&amp;#039;accompagnement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe de référents PVD au sein du Cerema :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Olivier Mazenq olivier.mazenq&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Mélanie Belot melanie.belot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ouest&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Juliette Maître juliette.maitre&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Loïc Guilbot loic.guilbot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Hauts de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Julien Leroy julien.leroy&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Elsa Moutet elsa.moutet&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Romaric Courtier-Arnoux romaric.courtier-arnoux&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Karine Dreyer karine.dreyer&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Centre Est&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Clément Lainé clement.laine&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Aude Noël aude.noel&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Méditerranée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Brigitte Pouget brigitte.pouget&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Christophe Sabot christophe.sabot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Anne Talha anne.talha&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Agences Outre-mer&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Bénédicte Baxerres (Guyane) / benedicte.baxerres&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Charlotte Lebris (Antilles) Charlotte.LE-BRIS&amp;#64;cerema.fr&lt;/p&gt;
 &lt;p&gt;
  Jonathan Priester (Océan Indien) / jonathan.priester&amp;#64;cerema.fr
 &lt;/p&gt;
 &lt;p&gt;José-Luis Del Gado  (Océan Indien) / jose-luis.delgado&amp;#64;cerema.fr
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>raphaele.ratto@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Cerema Direction Territoires et ville</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>66403</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y87" s="1" t="inlineStr">
         <is>
-          <t>raphaele.ratto@cerema.fr</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z87" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
         </is>
       </c>
       <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC87" s="1" t="inlineStr">
         <is>
-          <t>Cerema Direction Territoires et ville</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>11/03/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
         <v>80365</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -19876,86 +19845,86 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>15/02/2021</t>
         </is>
       </c>
       <c r="AH88" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:34" customHeight="0">
       <c r="A89" s="1">
         <v>80363</v>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Libérer l’initiative économique dans les territoires</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Particulier</t>
         </is>
       </c>
       <c r="H89" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Prêt
+          <t>Prêt
 Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -20055,560 +20024,439 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>15/02/2021</t>
         </is>
       </c>
       <c r="AH89" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
-        <v>66403</v>
+        <v>66398</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+          <t>Implanter une micro-folie</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+          <t>La Villette
+Ministère de la Culture
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
-[...3 lines deleted...]
-&lt;/p&gt;</t>
+ Le ministère de la Culture et le Ministère de la cohésion des territoires et des relations avec les collectivités territoriales vous proposent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement global de votre projet de Micro-Folie par la Direction régionale des affaires culturelles (DRAC) ou la Direction des affaires culturelles (DAC) de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement technique de votre projet de Micro-Folie par l&amp;#039;établissement public du parc et de la grande halle de la Villette (calibrage et faisabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide à l&amp;#039;investissement (DETR, DSIL)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise à disposition des collections numériques des Micro-Folies, des outils de médiation et des formations
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation au réseau national des Micro-Folies
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N90" s="1" t="inlineStr">
         <is>
-          <t>Foncier
-[...2 lines deleted...]
-Appui méthodologique</t>
+          <t>Musée</t>
         </is>
       </c>
       <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="U90" s="1" t="inlineStr">
         <is>
-          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V90" s="1" t="inlineStr">
         <is>
-          <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
+          <t>http://www.micro-folies.com</t>
         </is>
       </c>
       <c r="X90" s="1" t="inlineStr">
-        <is>
-[...137 lines deleted...]
-      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez le référent Micro-Folie de votre DRAC ou DAC :
  &lt;a href="https://www.culture.gouv.fr/Regions"&gt;
   https://www.culture.gouv.fr/Regions
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a6c-implanter-une-micro-folie/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>77368</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T91" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB91" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>77080</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cet accompagnement peut prendre la forme :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets éligibles peuvent concerner :
  &lt;/strong&gt;
@@ -20622,214 +20470,213 @@
  &lt;/li&gt;
  &lt;li&gt;
   La création de foncières locales spécialisées pour le commerce
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;infrastructures numériques et de services innovants
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de programmes alimentaires territoriaux et des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Le traitement des friches
  &lt;/li&gt;
  &lt;li&gt;
   Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Friche
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
    &lt;strong&gt;
     Contactez-nous à travers notre formulaire de contact
    &lt;/strong&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/05/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>63653</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F94" s="1" t="inlineStr">
+      <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...10 lines deleted...]
-      <c r="I94" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
-      <c r="J94" s="1" t="inlineStr">
+      <c r="J93" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
  &lt;br /&gt;
  &lt;br /&gt;
  La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
  &lt;br /&gt;
@@ -20881,148 +20728,142 @@
   &lt;/strong&gt;
   : les besoins d&amp;#039;hébergement des personnes pendant les travaux doivent être évalués et des solutions doivent être recherchées en concertation entre le maître d&amp;#039;ouvrage, votre collectivité et les autres collectivités impliquées, et l&amp;#039;Etat.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : Jusqu&amp;#039;à 50 % des dépenses HT liées à l&amp;#039;Amo pour la phase de rédaction du cahier des charges et de conception du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3. Réaliser et financer des travaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le maître d&amp;#039;ouvrage peut bénéficier d&amp;#039;aides de l&amp;#039;Anah pour la réalisation des travaux. Ces aides permettent de financer une assistance à maîtrise d&amp;#039;ouvrage à la fois administrative, technique et financière, ainsi que les travaux eux-mêmes. Les honoraires du maître d&amp;#039;œuvre peuvent aussi être financés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    L&amp;#039;aide aux travaux
   &lt;/strong&gt;
-  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.
- &lt;/li&gt;
+  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.&lt;/li&gt;&lt;li&gt;Plafond maximum de subvention par place : 10 000 € (15 000 € en Ile de 
+France). Ce plafond peut être exceptionnellement porté 17 500 € par 
+place (26 250 € en Ile de France) après dérogation régionale.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Par dérogation exceptionnelle, afin d&amp;#039;éviter de peser sur les charges de fonctionnement de la structure maître d&amp;#039;ouvrage : jusqu&amp;#039;à 80 % des dépenses de travaux de réhabilitation du centre d&amp;#039;hébergement. L&amp;#039;aide de l&amp;#039;Anah est dans ce cas portée à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
  &lt;br /&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
-   L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
+&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
   &lt;/strong&gt;
   : cette prestation vous permet d&amp;#039;être épaulé lors de deux missions distinctes : la mission financière qui concerne le montage, le dépôt et le suivi du dossier de subvention de la phase travaux et la mission technique et administrative : elle concerne en premier lieu la mise en place de solutions alternatives pour héberger les personnes pendant les travaux. L&amp;#039;assistant à maîtrise d&amp;#039;ouvrage sera également en charge du suivi financier de l&amp;#039;opération et du bon déroulement du chantier. Il accompagnera le maitre d&amp;#039;ouvrage lors de la réception des travaux.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer l&amp;#039;opération
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M93" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
   :
   &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
   &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CHRS : le nouveau visage de la Cité Saint-Martin
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Éligibilité du projet de travaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
  transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
 &lt;/p&gt;
 &lt;p&gt;
  Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Sont ainsi subventionnables les travaux suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mises aux normes d&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   mise en sécurité des locaux,
@@ -21098,795 +20939,726 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales ou leurs groupements et leurs établissements publics,
    notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
    CIAS) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
    œuvrer dans le domaine de l&amp;#039;hébergement ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
  et disposer de l&amp;#039;agrément
  relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
  défavorisées
  (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
  financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>63652</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Développer un parc locatif privé à vocation sociale</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
+      <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)
 Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...6 lines deleted...]
-          <t>Autre aide financière
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie financière
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I95" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez bâtir une politique locale de l&amp;#039;habitat dont l&amp;#039;un des objectifs est de produire des logements privés à des loyers abordables pour des locataires modestes. Cette politique doit s&amp;#039;appuyer sur un diagnostic du marché local du logement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
-&lt;/p&gt;
-&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
-&lt;/p&gt;
-&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
- &lt;br /&gt;
-[...63 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Le pacte territorial France Rénov’ est signé entre les 
+délégations locales de l’Anah (Préfet ou collectivité délégataire le cas
+ échéant), de l’Etat et la collectivité maître d’ouvrage du pacte 
+territorial (les collectivités territoriales et leurs groupements 
+compétents en matière d’habitat, de politique du logement et du cadre de
+ vie). Il a vocation à regrouper en un seul dispositif conventionnel la 
+déclinaison locale du service public de la rénovation de l’habitat sur 
+l’ensemble des champs d’intervention  de l’Anah (rénovation énergétique,
+ adaptation des logements au vieillissement ou au handicap, lutte contre
+ l’habitat indigne ou dégradé, rénovation des copropriétés).&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le pacte territorial est signé pour une durée de 3 à 5 ans renouvelable et se décline autour de trois volets d’interventions :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- le volet dynamique territorial: &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des ménages : &lt;/strong&gt;L’animation du 
+dispositif réalisée par la collectivité maître d’ouvrage du pacte 
+territorial a pour enjeu de faire connaître aux ménages la marque 
+« France Rénov’ »  dans l’objectif que cela devienne une marque 
+référence lorsqu’il y a un besoin de rénovation. L’enjeu est ainsi de 
+pouvoir informer tous les ménages de cette capacité à s’informer et à 
+être conseillés gratuitement avant de lancer leurs projets de travaux. 
+Il s’agit également de s’adresser de manière proactive aux ménages. &lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des publics prioritaires - « Aller-vers »  :  &lt;/strong&gt;Au-delà
+ de la mobilisation de tous les ménages, le pacte territorial vise à 
+cibler plus précisément les ménages prioritaires pour lesquels des 
+dispositifs spécifiques d’accompagnement peuvent être mis en place. 
+Peuvent être mises en place des actions spécifiques « d’aller vers »,  
+en complément des actions généralistes de mobilisation des ménages.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des professionnels :&lt;/strong&gt;  dans 
+l’objectif d’avoir sur le territoire une offre professionnelle 
+quantitative et qualitative à destination des ménages, il est important 
+de parvenir à mobiliser l’ensemble des parties prenantes de l’écosystème
+ de la rénovation de l’habitat et donc tous les professionnels qui 
+participent à cette politique de rénovation&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;-le volet information,conseil&lt;/p&gt;&lt;p&gt;Ce service d&amp;#039;information, conseil et d&amp;#039;orientation doit être 
+accessible pour tous les publics et sur l&amp;#039;ensemble des thématiques de la
+ rénovation de l’habitat (rénovation énergétique, adaptation des 
+logements au vieillissement ou au handicap, lutte contre l’habitat 
+indigne ou dégradé, traitement des copropriétés, parc locatif privé..). 
+Il se traduit notamment par :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Mise en œuvre d’un &lt;strong&gt;point d’accueil téléphonique ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Mise en place de &lt;strong&gt;points d&amp;#039;accueils physiques périodiques&lt;/strong&gt;
+ par EPCI pour la fourniture d’une information de premier niveau, des 
+conseils personnalisés et l’orientation des ménages vers des dispositifs
+ ou des assistants à maîtrise d’ouvrage (AMO) adaptés à leurs besoins ;&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;orientation de ménages &lt;/strong&gt;vers l’interlocuteur
+ adéquat pour poursuivre son projet : obtenir d’autres sources 
+d’information selon la thématique abordée (ADIL, CAUE, etc.), obtenir de
+ l’aide administrative (France services) ou être accompagné dans son 
+projet de travaux (assistants à maîtrise d’ouvrage).  &lt;/li&gt;&lt;/ul&gt;
+    &lt;p&gt;-le volet accompagnement (facultatif)&lt;/p&gt;&lt;p&gt;Financement:&lt;/p&gt;&lt;p&gt;Mission d&amp;#039;information, de conseil et d&amp;#039;orientation (obligatoire)&lt;br /&gt;Subvention de 50 % des dépenses éligibles.&lt;br /&gt;Le plafond annuel de dépenses varie selon la taille du parc privé de résidences principales de la collectivité :&lt;br /&gt;&lt;br /&gt;Mission de dynamique territoriale (obligatoire)&lt;br /&gt;Également financée à hauteur de 50 % des dépenses éligibles, avec des plafonds définis par la délibération de l&amp;#039;Anah.&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations en plateaux en Auvergne :
  &lt;a href="https://www.anah.fr/dossiers/auvergne-des-operations-en-plateaux-pour-redynamiser-les-centres-anciens/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan Logement d&amp;#039;Abord gagne du terrain en Gironde :
  &lt;a href="https://www.anah.fr/dossiers/gironde-le-plan-logement-dabord-gagne-du-terrain/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bail à réhabilitation dans le Calvados :
  &lt;a href="https://www.anah.fr/dossiers/calvados-cinq-logements-tres-sociaux-grace-au-bail-a-rehabilitation/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dossier conventionnement avec ou sans travaux :
  &lt;a href="https://www.anah.fr/dossiers/conventionnement-avec-ou-sans-travaux-un-outil-pour-developper-le-parc-prive-social/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/developper-un-parc-prive-a-vocation-sociale/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276e-developper-un-parc-prive-a-vocation-sociale/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>63650</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Adapter les logements à la perte d'autonomie</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I96" s="1" t="inlineStr">
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J96" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
  &lt;br /&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...67 lines deleted...]
-  4. Évaluer votre intervention
+ &lt;li&gt;&lt;strong&gt;Le pacte territorial France Rénov’ est signé entre les délégations locales de l’Anah (Préfet ou collectivité délégataire le cas échéant), de l’Etat et la collectivité maître d’ouvrage du pacte territorial (les collectivités territoriales et leurs groupements compétents en matière d’habitat, de politique du logement et du cadre de vie). Il a vocation à regrouper en un seul dispositif conventionnel la déclinaison locale du service public de la rénovation de l’habitat sur l’ensemble des champs d’intervention  de l’Anah (rénovation énergétique, adaptation des logements au vieillissement ou au handicap, lutte contre l’habitat indigne ou dégradé, rénovation des copropriétés).&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le pacte territorial est signé pour une durée de 3 à 5 ans renouvelable et se décline autour de trois volets d’interventions :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- le volet dynamique territorial: &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des ménages : &lt;/strong&gt;L’animation du 
+dispositif réalisée par la collectivité maître d’ouvrage du pacte 
+territorial a pour enjeu de faire connaître aux ménages la marque 
+« France Rénov’ »  dans l’objectif que cela devienne une marque 
+référence lorsqu’il y a un besoin de rénovation. L’enjeu est ainsi de 
+pouvoir informer tous les ménages de cette capacité à s’informer et à 
+être conseillés gratuitement avant de lancer leurs projets de travaux. 
+Il s’agit également de s’adresser de manière proactive aux ménages. &lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des publics prioritaires - « Aller-vers »  :  &lt;/strong&gt;Au-delà
+ de la mobilisation de tous les ménages, le pacte territorial vise à 
+cibler plus précisément les ménages prioritaires pour lesquels des 
+dispositifs spécifiques d’accompagnement peuvent être mis en place. 
+Peuvent être mises en place des actions spécifiques « d’aller vers »,  
+en complément des actions généralistes de mobilisation des ménages.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des professionnels :&lt;/strong&gt;  dans 
+l’objectif d’avoir sur le territoire une offre professionnelle 
+quantitative et qualitative à destination des ménages, il est important 
+de parvenir à mobiliser l’ensemble des parties prenantes de l’écosystème
+ de la rénovation de l’habitat et donc tous les professionnels qui 
+participent à cette politique de rénovation&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;-le volet information,conseil&lt;/p&gt;&lt;p&gt;Ce service d&amp;#039;information, conseil et d&amp;#039;orientation doit être 
+accessible pour tous les publics et sur l&amp;#039;ensemble des thématiques de la
+ rénovation de l’habitat (rénovation énergétique, adaptation des 
+logements au vieillissement ou au handicap, lutte contre l’habitat 
+indigne ou dégradé, traitement des copropriétés, parc locatif privé..). 
+Il se traduit notamment par :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Mise en œuvre d’un &lt;strong&gt;point d’accueil téléphonique ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Mise en place de &lt;strong&gt;points d&amp;#039;accueils physiques périodiques&lt;/strong&gt;
+ par EPCI pour la fourniture d’une information de premier niveau, des 
+conseils personnalisés et l’orientation des ménages vers des dispositifs
+ ou des assistants à maîtrise d’ouvrage (AMO) adaptés à leurs besoins ;&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;orientation de ménages &lt;/strong&gt;vers l’interlocuteur
+ adéquat pour poursuivre son projet : obtenir d’autres sources 
+d’information selon la thématique abordée (ADIL, CAUE, etc.), obtenir de
+ l’aide administrative (France services) ou être accompagné dans son 
+projet de travaux (assistants à maîtrise d’ouvrage).  &lt;/li&gt;&lt;/ul&gt;
+    &lt;p&gt;-le volet accompagnement (facultatif)&lt;/p&gt;&lt;p&gt;Financement:&lt;/p&gt;&lt;p&gt;Mission d&amp;#039;information, de conseil et d&amp;#039;orientation (obligatoire)&lt;br /&gt;Subvention de 50 % des dépenses éligibles.&lt;br /&gt;Le plafond annuel de dépenses varie selon la taille du parc privé de résidences principales de la collectivité :&lt;br /&gt;&lt;br /&gt;Mission de dynamique territoriale (obligatoire)&lt;br /&gt;Également financée à hauteur de 50 % des dépenses éligibles, avec des plafonds définis par la délibération de l&amp;#039;Anah.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
  &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>63648</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Lutter contre l'habitat indigne et dégradé</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F97" s="1" t="inlineStr">
+      <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I97" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 100</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;habitat ancien sur votre territoire peut parfois s&amp;#039;avérer en très mauvais état et se traduire pour certains habitants par des conditions de vie indignes,  qui peuvent générer des risques pour leur santé et leur sécurité. L&amp;#039;intervention publique permet de mener des actions incitatives et/ou coercitives pour réhabiliter le parc de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...14 lines deleted...]
-  l&amp;#039;objet de l&amp;#039;OPAH plus large que celui du PIG. Elle comprend plusieurs volets dont le volet &amp;#34;habitat indigne&amp;#34; et permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat ainsi que des actions coercitives (travaux d&amp;#039;office, recyclage foncier, restauration immobilière..) . L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
+&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH) avec un volet &amp;#34;renouvellement urbain&amp;#34; :
+  &lt;/strong&gt;   Elle permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat ainsi que des actions coercitives (travaux d&amp;#039;office, recyclage foncier, restauration immobilière..) . L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Établir une convention d&amp;#039;opération programmée
  &lt;/strong&gt;
  : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3. Financer la phase opérationnelle
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires privés. Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération. Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -21982,231 +21754,229 @@
 &lt;p&gt;
  &lt;strong&gt;
   5
  &lt;/strong&gt;
  .
  &lt;strong&gt;
   Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une opération THIRORI à Saint Florentin :
  &lt;a href="https://www.dailymotion.com/video/x4rwwmi"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lutte contre l&amp;#039;habitat dégradé au Havre :
  &lt;a href="https://www.anah.fr/dossiers/le-havre-la-lutte-contre-lhabitat-degrade-dans-les-quartiers-anciens/"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mobilisation locale contre l&amp;#039;habitat indigne dans le Gard :
  &lt;a href="https://www.anah.fr/dossiers/gard-les-acteurs-locaux-se-mobilisent-contre-lhabitat-indigne/"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lutte contre l&amp;#039;habitat indigne à Valenciennes :
  &lt;a href="https://www.anah.fr/actualites/detail/actualite/a-valenciennes-la-lutte-contre-lhabitat-indigne-saccelere/?tx_news_pi1%5Bcontroller%5D&amp;#61;News&amp;amp;tx_news_pi1%5Baction%5D&amp;#61;detail&amp;amp;cHash&amp;#61;1b5ba7b5e825e5a1f50fde004c0ec78f"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/lutter-contre-lhabitat-indigne/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a58-lutter-contre-lhabitat-indigne/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>63642</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Traiter les copropriétés fragiles et en difficulté</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
-France Relance
 Action cœur de ville
-ÉcoQuartier</t>
-[...2 lines deleted...]
-      <c r="E98" s="1" t="inlineStr">
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...10 lines deleted...]
-      <c r="I98" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réhabilitation de copropriétés dégradées peut constituer une lourde charge pour votre collectivité. Deux dispositifs proposés par l&amp;#039;Anah contribuent à prévenir la dégradation des copropriétés. Leur mise en place permet de détecter le plus en amont possible des copropriétés en fragilité et d&amp;#039;intervenir avant qu&amp;#039;elles basculent en difficulté
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Veille et observation des copropriétés (VOC)
   &lt;/strong&gt;
   : la VOC est une aide méthodologique et financière au développement des démarches d&amp;#039;observation locales des copropriétés fragiles. Elle repose sur la mise en place d&amp;#039;indicateurs, sur un périmètre que vous définissez, qui englobe tout ou partie de votre territoire. Vous pouvez ainsi ajuster au mieux votre politique d&amp;#039;intervention et détecter au plus tôt la fragilité de certaines copropriétés. Vous assurez la maîtrise d&amp;#039;ouvrage de cet observatoire ou la confiez à un organisme spécialisé comme par exemple une agence d&amp;#039;urbanisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50% de la dépense dans la limite de 60 000 € d&amp;#039;aides de l&amp;#039;Anah, pour une durée minimum de trois ans.
 &lt;/p&gt;
 &lt;ul&gt;
@@ -22247,611 +22017,560 @@
   2. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  À l&amp;#039;issue de la phase d&amp;#039;études préparatoires, vous avez conclu à la nécessité d&amp;#039;agir sur votre territoire et en particulier sur les copropriétés. Vous avez déterminé avec l&amp;#039;ensemble de vos partenaires une stratégie d&amp;#039;intervention. Pour mettre en œuvre cette stratégie, vous disposez d&amp;#039;un outil contractuel d&amp;#039;amélioration de l&amp;#039;habitat privé : l&amp;#039;opération programmée. Elle vous permet de déterminer vos objectifs, les moyens de les atteindre et les contributions attendues.
-&lt;/p&gt;
-[...11 lines deleted...]
-   L&amp;#039;OPAH Copropriété
+&lt;/p&gt;&lt;ul&gt;
+ &lt;li&gt;&lt;strong&gt;L&amp;#039;OPAH Copropriété
  Dégradées
   &lt;/strong&gt;
   (OPAH - CD) : c&amp;#039;est un dispositif incitatif, préventif ou curatif, qui ne      concerne que les actions de redressement des copropriétés dégradées. Il porte sur un ou plusieurs immeubles et permet d&amp;#039;accompagner les syndicats de copropriétaires pour redresser la gestion des copropriétés. L&amp;#039;OPAH - CD facilite également la mise en œuvre d&amp;#039;un programme de travaux d&amp;#039;amélioration des bâtiments, sur les parties communes comme privatives. L&amp;#039;Anah finance de 35 à 50% les travaux réalisées par les copropriétés.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
-   L&amp;#039; OPAH simple avec un volet &amp;#34;copropriétés en difficulté&amp;#34;
+   L&amp;#039; OPAH Renouvellement Urbain avec un volet &amp;#34;copropriétés en difficulté&amp;#34;
   &lt;/strong&gt;
   : ce volet s&amp;#039;insère dans un dispositif d&amp;#039;intervention dont l&amp;#039;objet est plus large que la copropriété. Il dépasse en effet la seule intervention ciblée sur une ou plusieurs copropriétés. Dans ce cas l&amp;#039;intervention s&amp;#039;opère sur un échantillon d&amp;#039;immeubles préalablement définis.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Le plan de sauvegarde (PDS) :
   &lt;/strong&gt;
   le PDS permet d&amp;#039;intervenir sur les situations particulièrement difficiles. Il est décidé directement par le préfet du département ou sur proposition du maire de la commune. Le préfet désigne un coordinateur chargé du bon déroulement du plan.  Vous devez signer une convention à l&amp;#039;appui de ce plan. Cette convention précise les engagements financiers de chaque partenaire et l&amp;#039;accompagnement prévu. L&amp;#039;Anah finance à 50% l&amp;#039;ensemble des travaux prévus par la copropriété.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Établir une convention d&amp;#039;opération programmée
  &lt;/strong&gt;
  : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Financement du suivi-animation
   &lt;/strong&gt;
   : Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes : assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ; sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ; accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % des dépenses HT dans la limite annuelle de 75 000 € d&amp;#039;aide de l&amp;#039;Anah et de 250 € par logement.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aide au redressement de la gestion urbaine de proximité
   &lt;/strong&gt;
   : aide pour la réalisation par la collectivité d&amp;#039;actions d&amp;#039;amélioration du cadre de vie des occupants et contribuant au redressement global de la copropriété (propreté de l&amp;#039;immeuble et des abords, actions favorisant le lien social...) .
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
- : 50% des dépenses HT dans la limite annuelle de 450€ par   logement.
-[...1 lines deleted...]
-&lt;/p&gt;
+ : Financement de 100% TTC des dépenses éligibles dans la limite d&amp;#039;un plafond de 5000€/bâtiment et 150€/lot d&amp;#039;habitation principale pour les copropriétés de plus de 30 lots d&amp;#039;habitation principale. &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La VOC mise en oeuvre par Grenoble :
  &lt;a href="https://www.anah.fr/dossiers/grenoble-la-voc-outil-de-ciblage-de-laction-publique/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le POPAC mis en œuvre par la Métropole du Grand Lyon dans le quartier de la Duchère :
  &lt;a href="https://www.anah.fr/dossiers/metropole-de-lyon-un-popac-pour-accompagner-le-quartier-de-la-duchere/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Plan de Sauvegarde à Mulhouse :
  &lt;a href="https://www.anah.fr/dossiers/mulhouse-vers-le-redressement-de-la-copropriete-peupliers-nations/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie copropriétés de Nîmes :
  &lt;a href="https://www.anah.fr/dossiers/nimes-une-strategie-ambitieuse-pour-les-coproprietes-en-difficulte/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/traiter-les-coproprietes-fragiles-et-en-difficulte/mettre-en-place-des-dispositifs-dobservation-et-de-prevention/</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b862-traiter-les-coproprietes-fragiles-et-en-diffi/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>57803</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique du parc privé</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F99" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I99" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J99" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
-&lt;/p&gt;
-&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
-&lt;/p&gt;
-&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...79 lines deleted...]
-&lt;p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Le pacte territorial France Rénov’ est signé entre les 
+délégations locales de l’Anah (Préfet ou collectivité délégataire le cas
+ échéant), de l’Etat et la collectivité maître d’ouvrage du pacte 
+territorial (les collectivités territoriales et leurs groupements 
+compétents en matière d’habitat, de politique du logement et du cadre de
+ vie). Il a vocation à regrouper en un seul dispositif conventionnel la 
+déclinaison locale du service public de la rénovation de l’habitat sur 
+l’ensemble des champs d’intervention  de l’Anah (rénovation énergétique,
+ adaptation des logements au vieillissement ou au handicap, lutte contre
+ l’habitat indigne ou dégradé, rénovation des copropriétés).&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le pacte territorial est signé pour une durée de 3 à 5 ans renouvelable et se décline autour de trois volets d’interventions :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;- le volet dynamique territorial: &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des ménages : &lt;/strong&gt;L’animation du 
+dispositif réalisée par la collectivité maître d’ouvrage du pacte 
+territorial a pour enjeu de faire connaître aux ménages la marque 
+« France Rénov’ »  dans l’objectif que cela devienne une marque 
+référence lorsqu’il y a un besoin de rénovation. L’enjeu est ainsi de 
+pouvoir informer tous les ménages de cette capacité à s’informer et à 
+être conseillés gratuitement avant de lancer leurs projets de travaux. 
+Il s’agit également de s’adresser de manière proactive aux ménages. &lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des publics prioritaires - « Aller-vers »  :  &lt;/strong&gt;Au-delà
+ de la mobilisation de tous les ménages, le pacte territorial vise à 
+cibler plus précisément les ménages prioritaires pour lesquels des 
+dispositifs spécifiques d’accompagnement peuvent être mis en place. 
+Peuvent être mises en place des actions spécifiques « d’aller vers »,  
+en complément des actions généralistes de mobilisation des ménages.&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Mobilisation des professionnels :&lt;/strong&gt;  dans 
+l’objectif d’avoir sur le territoire une offre professionnelle 
+quantitative et qualitative à destination des ménages, il est important 
+de parvenir à mobiliser l’ensemble des parties prenantes de l’écosystème
+ de la rénovation de l’habitat et donc tous les professionnels qui 
+participent à cette politique de rénovation&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;-le volet information,conseil&lt;/p&gt;&lt;p&gt;Ce service d&amp;#039;information, conseil et d&amp;#039;orientation doit être 
+accessible pour tous les publics et sur l&amp;#039;ensemble des thématiques de la
+ rénovation de l’habitat (rénovation énergétique, adaptation des 
+logements au vieillissement ou au handicap, lutte contre l’habitat 
+indigne ou dégradé, traitement des copropriétés, parc locatif privé..). 
+Il se traduit notamment par :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Mise en œuvre d’un &lt;strong&gt;point d’accueil téléphonique ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Mise en place de &lt;strong&gt;points d&amp;#039;accueils physiques périodiques&lt;/strong&gt;
+ par EPCI pour la fourniture d’une information de premier niveau, des 
+conseils personnalisés et l’orientation des ménages vers des dispositifs
+ ou des assistants à maîtrise d’ouvrage (AMO) adaptés à leurs besoins ;&lt;/li&gt;&lt;li&gt;L’&lt;strong&gt;orientation de ménages &lt;/strong&gt;vers l’interlocuteur
+ adéquat pour poursuivre son projet : obtenir d’autres sources 
+d’information selon la thématique abordée (ADIL, CAUE, etc.), obtenir de
+ l’aide administrative (France services) ou être accompagné dans son 
+projet de travaux (assistants à maîtrise d’ouvrage).  &lt;/li&gt;&lt;/ul&gt;
+    &lt;p&gt;-le volet accompagnement (facultatif)&lt;/p&gt;&lt;p&gt;3.Financer votre intervention&lt;/p&gt;&lt;p&gt;Mission d&amp;#039;information, de conseil et d&amp;#039;orientation (obligatoire)&lt;br /&gt;Subvention de 50 % des dépenses éligibles.&lt;br /&gt;Le plafond annuel de dépenses varie selon la taille du parc privé de résidences principales de la collectivité :&lt;br /&gt;&lt;br /&gt;Mission de dynamique territoriale (obligatoire)&lt;br /&gt;Également financée à hauteur de 50 % des dépenses éligibles, avec des plafonds définis par la délibération de l&amp;#039;Anah.&lt;/p&gt;&lt;p&gt;
  &lt;strong&gt;
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
   Dans la Sarthe, une charte pour accélérer la rénovation énergétique
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
   Puy-de-Dôme : mission repérage pour les artisans
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>08/09/2020</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>72810</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -22888,79 +22607,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23003,398 +22722,398 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W100" s="1" t="inlineStr">
+      <c r="W99" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB99" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>56456</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative
-Subvention
-[...4 lines deleted...]
-      <c r="I101" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J101" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P101" s="1" t="inlineStr">
+      <c r="P100" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q101" s="1" t="inlineStr">
+      <c r="Q100" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>