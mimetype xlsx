--- v4 (2026-09-02)
+++ v5 (2026-10-18)
@@ -263,2053 +263,2193 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166761</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Accompagner la création, l’extension ou la modernisation des locaux professionnels</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Aide à l'immobilier d'entreprise</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>CC du Quercy Caussadais</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>La subvention est calculée sur le coût HT de l’opération. Montant minimum de dépenses éligibles : 10 000 €. Plafond de l’aide CCQC : 25 000 € par entreprise. Le cumul des aides publiques ne peut dépasser les taux européens.</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Objet :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide à l’immobilier
+d’entreprise de la Communauté de communes du Quercy Caussadais vise à soutenir
+les projets de construction, d’acquisition ou de réhabilitation de locaux
+professionnels afin de favoriser l’installation, le développement et la modernisation
+des entreprises du territoire. Les bénéficiaires s’engagent à maintenir leur
+activité au moins 5 ans sur le territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Conditions :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’entreprise doit être une TPE/PME de moins de 50 salariés, inscrite au RCS ou au Répertoire des Métiers, avec plus de 3 ans d’existence (ou 12 mois de bilan pour les projets particulièrement structurants). Les dépenses ne doivent pas être engagées avant l’accusé de réception de la CCQC. L’entreprise doit être à jour de ses obligations fiscales et sociales.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La subvention est calculée sur le coût HT de l’opération. Montant minimum de dépenses éligibles : 10 000 €. Plafond de l’aide CCQC : 25 000 € par entreprise. Le cumul des aides publiques ne peut dépasser les taux européens. Ce dispositif est accordé dans le
+respect du régime europééen d&amp;#039;exemption par catégorie &amp;#34;de minimis&amp;#34; qui limite à 300 000 € sur 3 exercices consécutifs le montant
+total d&amp;#039;aides publiques accordé par entreprise.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bénéficiaires :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles : &lt;/p&gt;&lt;p&gt;– entreprises industrielles, artisanales, de services ; &lt;/p&gt;&lt;p&gt;– commerces répondant à de nouveaux besoins ou dernier commerce de proximité ; &lt;/p&gt;&lt;p&gt;– associations d’insertion (EI/EA) ; &lt;/p&gt;&lt;p&gt;– SCI détenues majoritairement par l’entreprise ; &lt;/p&gt;&lt;p&gt;– activités touristiques (restauration, hôtellerie, camping) avec création d’au moins 2 ETP.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opérations éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;– Acquisition de terrains (dans la limite de 10 % du coût total) avec obligation de construire dans l’année ; &lt;/p&gt;&lt;p&gt;– Acquisition de bâtiments neufs ou vacants non aidés dans les 5 dernières années ; &lt;/p&gt;&lt;p&gt;– Construction, extension ou réhabilitation de locaux professionnels ; &lt;/p&gt;&lt;p&gt;– Honoraires liés au projet : maîtrise d’œuvre, géomètre, frais d’actes. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>CC du Quercy Caussadais</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.quercycaussadais.fr/developpement-eco</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ccontactez Lionel RAMI en charge du développement économique afin de vérifier votre éligibilité. Courriel : lionel.rami&amp;#64;quercycaussadais.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>lionel.rami@quercycaussadais.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-creation-l-extension-ou-la-modernisation-des-locaux-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CC du Quercy Caussadais</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>23/09/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>16/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165521</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agences de l'eau
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
 pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
 programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
 d’un plan d’actions, ainsi que dans la recherche de financements et de
 partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
 Artisan accompagne également les projets de SfN, par un animateur dans chaque
 région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
 l’aide à la décision. Il propose également de la sensibilisation, de la
 formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
 actions. Le programme TEN donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Prévention des risques
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/09/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165518</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...3 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/09/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163871</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
-[...3 lines deleted...]
-Office Français de la Biodiversité (OFB)
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...8 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/08/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163959</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
 Agences de l'eau
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)
-[...3 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/08/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163894</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Office Français de la Biodiversité (OFB)
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...10 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La
 protection de la biodiversité concerne l’ensemble de la population, sa
 dégradation nous impactera tous et toutes, il est donc important que chacun(e)
 puisse s’en saisir et participer activement à sa préservation. Les
 collectivités ont un rôle à jouer pour créer ces espaces de participation pour
 ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
 impliquer dans la protection de l’environnement sur leur territoire. La participation
 des habitant(e)s pour des projets de protection de la biodiversité peut prendre
 plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
 budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
 participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
 restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
 collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
 il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
 c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
 leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
 région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
 dans votre région ! Grâce au programme TEN, vous serez orienté vers des
 associations et professionnel(le)s qui sauront vous accompagner, partager leurs
 compétences à ce sujet et être potentiellement partenaires sur ces projets Par
 exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
 peut être un outil d’implication citoyenne à travers l’usage de sciences
 participatives. La reconnaissance TEN donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un
 exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
 acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/citoyen</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/08/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>157561</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
   &lt;/li&gt;
   &lt;li&gt;
    taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
   &lt;/li&gt;
   &lt;li&gt;
    aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
   &lt;/li&gt;
   &lt;li&gt;
    seuil minimum des dépenses éligibles : 20.000€ HT :
   &lt;/li&gt;
   &lt;li&gt;
    participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
   &lt;/li&gt;
   &lt;li&gt;
    aide départementale cumulable avec d&amp;#039;autres financements publics.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les études préalables ;
   &lt;/li&gt;
   &lt;li&gt;
    les travaux d&amp;#039;entretien ;
   &lt;/li&gt;
   &lt;li&gt;
    les dépenses d&amp;#039;équipement ;
   &lt;/li&gt;
   &lt;li&gt;
    le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Commerces et services
 Tiers-lieux
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilités :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour les communes « Petites villes de demain » :
    &lt;/strong&gt;
    sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour les autres bourgs structurants :
    &lt;/strong&gt;
    sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://subvention.somme.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil départemental de la Somme
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;attractivité et du développement des territoires
 &lt;/p&gt;
 &lt;p&gt;
  03 22 71 81 71
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>allefevre@somme.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>27/12/2023</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>157095</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 EUROPE - FEDER - Fonds européen de développement régional
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Aide montage des dossiers de subventions</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
  &lt;br /&gt;
  • trouver des pistes de financement pour les projets ;
  &lt;br /&gt;
  • monter au besoin les dossiers de subventions.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
  &lt;br /&gt;
  Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
  &lt;br /&gt;
  Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Santé
 Technologies numériques et numérisation
 Tiers-lieux
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •    Être une collectivité locale ou un EPCI de Moselle.
  &lt;br /&gt;
  •    Être adhérent à MATEC.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Moselle</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.matec57.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
  &lt;br /&gt;
  •    A
  &lt;a target="_self"&gt;
   contact&amp;#64;matec57.fr
  &lt;/a&gt;
  en exposant brièvement votre projet ainsi que votre besoin.
  &lt;br /&gt;
  •    Au 03.55.94.18.11
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  17 Quai Paul Wiltzer
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/08/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>149775</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - InvestEU</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires
 Commission européenne</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les collectivités de moins de 20 000 habitants s&amp;#039;inscrivant dans le cadre du programme Petites villes de demain ayant signé la convention cadre PVD peuvent bénéficier de cette offre de la Banque des Territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif : faciliter le passage à l&amp;#039;opérationnel des communes concernées en leur permettant d&amp;#039;accéder plus facilement aux financements verts.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans vos projets de transformation écologique et énergétique afin d&amp;#039;intégrer les critères verts qui seront déterminants pour l&amp;#039;obtention de financements.
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Identification des financements éligibles
  &lt;/li&gt;
  &lt;li&gt;
   Préconisations techniques et financières pour optimiser la capacité des projets à mobiliser les financements verts
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la préparation des dossiers de demande de financements si nécessaire
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/offre-pvd-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pdvplus_vert_psat</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/offre-pvd-plus?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;pvdplus&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;pvdplus_oat"&gt;
    Contactez-nous via le formulaire de sollicitation disponible ici
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2154-faciliter-lacces-des-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>12/09/2023</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/08/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>142680</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -2422,51 +2562,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -2484,56 +2624,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -2576,180 +2716,180 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/08/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>142229</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -2909,51 +3049,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -2963,56 +3103,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -3041,1124 +3181,1124 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/08/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>123492</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>122832</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles à la DSIL :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
  &lt;br /&gt;
  • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
  &lt;br /&gt;
  • la mise aux normes et la sécurisation des équipements publics,
  &lt;br /&gt;
  • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
  &lt;br /&gt;
  • le développement du numérique et de la téléphonie mobile,
  &lt;br /&gt;
  • la création, la transformation et la rénovation des bâtiments scolaires,
  &lt;br /&gt;
  • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DSIL est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt du dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>122831</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles à la DETR :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets répondant aux thématiques suivantes sont subventionnables :
  &lt;br /&gt;
  . la transition écologique,
  &lt;br /&gt;
  . l&amp;#039;attractivité des territoires,
  &lt;br /&gt;
  . la construction/la rénovation et l&amp;#039;urbanisme,
  &lt;br /&gt;
  . l&amp;#039;éducation et la santé,
  &lt;br /&gt;
  . la sécurité
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;br /&gt;
  &lt;br /&gt;
  • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;br /&gt;
  &lt;br /&gt;
  • Les communes :
  &lt;br /&gt;
  a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
  &lt;br /&gt;
  b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
  • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DETR est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
  &lt;/li&gt;
  &lt;li&gt;
   Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;br /&gt;
  . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;br /&gt;
  . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;br /&gt;
  . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB14" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Création d’une voie douce / piste cyclable
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>120584</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
 &lt;/p&gt;
 &lt;p&gt;
  Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
  &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
   www.miqcp.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
 &lt;/p&gt;
 &lt;p&gt;
  Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Comment mettre en place des démarches de programmation ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   mireille.guignard&amp;#64;developpement-durable.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 01 40 81 23 72 / 07 64 80 10 67
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>120085</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Financer l'aménagement d'itinéraires cyclables structurants</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours CYCL'YN</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes Yvetot Normandie</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La Communauté de Communes Yvetot Normandie crée un fonds spécial pour la mise en place du Plan Vélo intercommunal.
   &lt;/li&gt;
   &lt;li&gt;
    Un fonds de concours spécial CYCL&amp;#039;YN destiné aux communes de l&amp;#039;intercommunalité concernées par le Schéma cyclable de l&amp;#039;intercommunalité, d&amp;#039;un montant global de 1 283 600 euros, est instauré pour une période de 12 ans, de 2022 à 2033.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;OCTROI DU FONDS DE CONCOURS CYCL&amp;#039;YN
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   a.	Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles sont l&amp;#039;aménagement d&amp;#039;itinéraires cyclables structurants.
 &lt;/p&gt;
 &lt;p&gt;
  Le fonds de concours concerne en premier lieu les itinéraires cyclables identifiés au Schéma cyclable de l&amp;#039;intercommunalité, avec 2 niveaux de priorité :
 &lt;/p&gt;
 &lt;p&gt;
  -	Les 9 axes structurants identifiés au « scénario programmatique » et l&amp;#039;ensemble des points durs de sécurité. Ces axes, ont été retenus au regard de leur intérêt stratégique : nombre d&amp;#039;habitants, d&amp;#039;emplois et d&amp;#039;équipements à proximité. Il s&amp;#039;agit donc des axes à aménager en priorité pour constituer un réseau cyclable structurant, sous forme de linéaires continus,
 &lt;/p&gt;
 &lt;p&gt;
  -	Les axes du réseau complémentaire qui constituent un maillage complémentaire de grands axes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4172,171 +4312,171 @@
  Les dépenses éligibles sont :
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions d&amp;#039;emprise foncière exclusivement nécessaire aux aménagements cyclables,
 &lt;/p&gt;
 &lt;p&gt;
  - les études liées au projet (maîtrise d&amp;#039;œuvre, SPS, CT, etc.),
 &lt;/p&gt;
 &lt;p&gt;
  - les travaux (signalisation des travaux, terrassement et VRD de l&amp;#039;emprise d&amp;#039;aménagement cyclable, aménagement de chaussées, signalisation horizontale et verticale spécifique aux cycles),
 &lt;/p&gt;
 &lt;p&gt;
  - et les aménagements connexes (abris vélos, arceaux...).
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les aménagements soumis à Yvetot Normandie en amont de leur réalisation pourront bénéficier d&amp;#039;un fonds de concours. Yvetot Normandie devra être associé aux études préalables.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant versé de fonds de concours sera égal au maximum à 50 % du montant restant à charge de la commune, sachant que la participation minimale de la commune bénéficiaire s&amp;#039;élève à 20 % du montant total des financements publics qui lui sont accordés.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes pourront demander un appui technique des services de la Communauté de Communes pour la recherche des subventions possibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>CC Yvetot Normandie</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communauté de Communes Yvetot Normandie
   &lt;/li&gt;
   &lt;li&gt;
    Sandrine Lollier / 02 35 56 34 52
   &lt;/li&gt;
   &lt;li&gt;
    Blanche Despaigne / 02 77 43 99 93
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>pascal.prokop@yvetot-normandie.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4317-financer-lamenagement-ditineraires-cyclables-/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes Yvetot Normandie</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>30/08/2022</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>119892</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Apporter un éclairage sur les documents d'urbanisme et d'aménagement</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion des acteurs de proximité aux décisions d&amp;#039;urbanisme est une des principales clés de succès d&amp;#039;une stratégie d&amp;#039;aménagement local.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En recueillant les avis et contributions des acteurs économiques de votre territoire, votre CCI vous conseille dans l&amp;#039;élaboration des avis d&amp;#039;urbanisme (PLU, PLUI, SCoT...) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Description du cadre de consultation, et définition des enjeux :
   &lt;/strong&gt;
   &lt;br /&gt;
   - Préciser les contours de votre projet : enjeux, boosters, freins ;
   &lt;br /&gt;
   - Reconstituer l&amp;#039;historique éventuel du dossier (avis et travaux antérieurs) ;
   &lt;br /&gt;
   - Déterminer le cadre de réponse à votre demande et le plan d&amp;#039;actions adapté : calendrier à respecter, formalisme des livrables, etc. ;
   &lt;br /&gt;
   - Identifier les acteurs à consulter ;
   &lt;br /&gt;
   - Chiffrage éventuel pour des actions nécessitant un budget de mise en œuvre : logistique de réunions, par exemple.
   &lt;br /&gt;
   &lt;br /&gt;
@@ -4373,174 +4513,174 @@
   &lt;br /&gt;
   - Transmettre l&amp;#039;avis à vos chargés de projet, dans le respect du cadre de réponse posé en début de projet, par courrier ou par mail selon votre demande.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Communication sur l&amp;#039;avis :
   &lt;/strong&gt;
   &lt;br /&gt;
   - Transmission par mail de l&amp;#039;avis aux parties prenantes consultées ;
   &lt;br /&gt;
   - Votre CCI peut assurer la publicité de l&amp;#039;avis sur son site internet.
   &lt;br /&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un premier rendez-vous de cadrage avec votre Conseiller CCI pour bien comprendre vos enjeux et préciser le périmètre ainsi que les modalités de la consultation.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/eclairage-sur-les-documents-durbanisme-et-damenagement</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7ddc-apporter-un-eclairage-sur-les-documents-durba/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>119891</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -4572,183 +4712,183 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>119889</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Activer le déploiement opérationnel d’un projet de territoire</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Commune ou intercommunalité, votre territoire se réinvente perpétuellement pour rester attractif et préparer son avenir. Cette modernisation ou dynamisation s&amp;#039;appuie sur vos projets de territoire, à la fois structurants et à fort potentiel de notoriété.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiez d&amp;#039;un soutien et d&amp;#039;une expertise adaptés pour construire et piloter votre projet de territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre conseiller CCI intervient en maîtrise d&amp;#039;ouvrage, il dispose de toutes les informations et des relais d&amp;#039;expertises nécessaires à la réussite de votre projet.
  &lt;br /&gt;
  &lt;br /&gt;
  Il identifie les parties prenantes concernées par les enjeux de votre projet (votre collectivité, les entreprises, etc.). Il réalise une veille en rapport avec votre projet pour mettre en évidence les leviers de succès.
  &lt;br /&gt;
  &lt;br /&gt;
  Enfin, selon votre besoin, votre CCI mobilise des ressources et des compétences pour piloter la mise en œuvre du projet, en tant qu&amp;#039;AMO ou via une délégation de mission.
  &lt;br /&gt;
  &lt;br /&gt;
  Après un premier rendez-vous de découverte technique, la conduite du projet se poursuit en cinq étapes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étape 1 : Montage du projet :
   &lt;br /&gt;
@@ -4771,168 +4911,168 @@
   &lt;br /&gt;
   - Réaliser une étude sur mesure ;
   &lt;br /&gt;
   - Analyser les résultats et identifier le plan d&amp;#039;actions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étape 3 : Communication
   &lt;br /&gt;
   - Valoriser les résultats obtenus.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Étape 4 : Étude des conditions de mise en œuvre et de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   Étape 5 : Création des conditions de poursuite et de pérennisation de la démarche
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/deploiement-operationnel-dun-projet-de-territoire</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38ed-activer-le-deploiement-operationnel-dun-proje/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>119887</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude d'implantation commerciale</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
 &lt;/p&gt;
 &lt;p&gt;
  Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
  &lt;br /&gt;
  - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
  &lt;br /&gt;
  - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
  &lt;br /&gt;
  - Vous souhaitez passer du projet à sa réalisation ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous propose :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une étude du potentiel commercial :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -4958,178 +5098,178 @@
   Une aide et un conseil pour la mise en œuvre du projet
  &lt;/strong&gt;
  &lt;em&gt;
   :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
   &lt;em&gt;
    ;
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>119914</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
  &lt;br /&gt;
  &lt;br /&gt;
  Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   • Identifier vos besoins et les possibles interventions des artisans
  &lt;/strong&gt;
  &lt;br /&gt;
  Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
  &lt;br /&gt;
  Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
  &lt;br /&gt;
  • Informer les artisans sur les projets locaux
  &lt;br /&gt;
  Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
@@ -5151,606 +5291,606 @@
  &lt;br /&gt;
  - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
  &lt;br /&gt;
  - Les former sur les principes de la commande publique ;
  &lt;br /&gt;
  - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
   &lt;br /&gt;
  &lt;/strong&gt;
  - Identifier les artisans
  &lt;br /&gt;
  - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
  &lt;br /&gt;
  - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>119912</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Destination France</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez développer une offre touristique durable autour de la valorisation des produits et savoir-faire artisanaux proposés localement afin de renforcer le rayonnement, l&amp;#039;attractivité et la valeur ajoutée de votre territoire, dans le respect de l&amp;#039;environnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Les chambres de métiers et de l&amp;#039;artisanat interviennent pour valoriser le patrimoine artisanal :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de diagnostic et recensement des activités et savoir-faire du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Intégration du patrimoine artisanal au côté du patrimoine naturel et du patrimoine culturel dans l&amp;#039;offre et les parcours touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des entreprises artisanales dans le développement de la visite d&amp;#039;entreprise, l&amp;#039;accueil d&amp;#039;une clientèle touristique, les démonstrations de savoir-faire ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des entreprises artisanales dans le développement de pratiques numériques et notamment l&amp;#039;amélioration de leur visibilité en ligne ;
  &lt;/li&gt;
  &lt;li&gt;
   Développement d&amp;#039;une offre d&amp;#039;ateliers culinaires autour de produits locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Animation du territoire au travers d&amp;#039;événements consacrés aux savoir-faire (salon et journées des métiers d&amp;#039;art, etc.).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Création de parcours touristiques pour découvrir l&amp;#039;artisanat, le savoir-faire et les produits locaux
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b35-copie-14h37-developper-et-mettre-en-valeur-le/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>119911</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
  &lt;br /&gt;
  &lt;br /&gt;
  •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
  &lt;br /&gt;
  - Des activités déjà présentes sur le territoire ;
  &lt;br /&gt;
  - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
  &lt;br /&gt;
  - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
  &lt;br /&gt;
  - Du sourcing des artisans intéressés pour une installation ;
  &lt;br /&gt;
  &lt;br /&gt;
  •S&amp;#039;informer sur les offres d&amp;#039;installations :
  &lt;br /&gt;
  - Identifier les locaux vacants ;
  &lt;br /&gt;
  - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
  &lt;br /&gt;
  - Anticiper les futures cession-reprise d&amp;#039;activités ;
  &lt;br /&gt;
  - Collaborer avec la foncière du territoire ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
  &lt;br /&gt;
  - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
  &lt;br /&gt;
  - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
  &lt;br /&gt;
  &lt;br /&gt;
  •Contribuer aux réflexions sur la logistique urbaine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>119908</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer des filières alimentaires locales et circuits de proximité ;
@@ -5758,889 +5898,889 @@
  &lt;li&gt;
   Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>119907</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
  &lt;/li&gt;
  &lt;li&gt;
   réalisation de diagnostic flash
  &lt;/li&gt;
  &lt;li&gt;
   élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
  &lt;/li&gt;
  &lt;li&gt;
   aide à l&amp;#039;implantation d&amp;#039;artisans
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;br /&gt;
  • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>119850</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Prêt
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
-[...7 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+Prêt</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Dans un objectif commun de redynamisation économique et sociale des territoires,
  &lt;strong&gt;
   les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de Boutiques à l&amp;#039;Essai avec la Fédération Nationale des Boutiques à l&amp;#039;Essai  ou Pop-up store
  &lt;/li&gt;
  &lt;li&gt;
   Appels à projets permettant d&amp;#039;identifier des commerçants/artisans pour répondre aux enjeux de structuration et dynamisation de zones commerciales en centres-villes ou centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Suivi renforcé des entrepreneurs et parrainage éventuel les premières années de la vie de l&amp;#039;entreprise
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.cc-vallee-herault.fr/entreprendre/vie-economique/actualites-354/appel-a-projet-vous-avez-une-idee-une-envie-d-entreprise-3397.html?cHash&amp;#61;36793e3fcf0d0d459df4f0a3602188c4" rel="noopener" target="_blank"&gt;
    Appel à projet en vue d&amp;#039;une occupation de locaux vacants par des commerçants sur la commune de Gignac (Petite Ville de Demain)
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.initiative-seineyvelines.com/operation-ma-boutique-a-lessai.html" rel="noopener" target="_blank"&gt;
    Opération Ma boutique à l&amp;#039;essai à Bonnières-sur-Seine
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Voir la cartographie des associations du réseau Initiative France sur
   &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer" rel="noopener" target="_blank"&gt;
    https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0466-effectuer-le-diagnostic-laccompagnement-le-fi/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>119849</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Prêt d'honneur</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
  &lt;strong&gt;
   prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
  &lt;/strong&gt;
  et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
 &lt;/p&gt;
 &lt;p&gt;
  En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Voir la cartographie des associations du réseau Initiative France sur
   &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
    https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>119703</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Construire une stratégie de développement économique territorial</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mettre en œuvre une stratégie de développement économique sur votre territoire afin de répondre aux enjeux futurs de celui-ci et gérer au mieux le développement territorial orienter au mieux le futur de votre territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
  &lt;/li&gt;
  &lt;li&gt;
   projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
  &lt;/li&gt;
  &lt;li&gt;
   attraction résidentielle : nouveaux talents et nouvelles populations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous souhaitez vous inspirer de pratiques innovantes issues d&amp;#039;autres territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre :
 &lt;/p&gt;
 &lt;p&gt;
  Le CNER, fédération des agences d&amp;#039;attractivité, de développement et d&amp;#039;innovation vous propose un accompagnement comprenant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un diagnostic opérationnel de votre territoire en termes de développement économique identifiant les forces, faiblesses et potentialités de mise en dynamique de vos acteurs économiques locaux, de vos filières et des opportunités de renforcement par un développement exogène,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;émergence d&amp;#039;un positionnement compétitif du territoire basé sur le diagnostic ci-dessus complété du contexte global et des initiatives des autres acteurs institutionnels et d&amp;#039;un benchmark sur des écosystèmes innovants et inspirants
  &lt;/li&gt;
  &lt;li&gt;
   La construction d&amp;#039;axes de développement pour renforcer les potentiels identifiés (stratégie de développement économique)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;élaboration d&amp;#039;une feuille de route pour mettre en œuvre cette stratégie de développement économique s&amp;#039;appuyant sur les acteurs du territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour vous accompagner tout au long de cette démarche, le CNER sollicitera son réseau d&amp;#039;experts aguerris rompus à l&amp;#039;exercice territorial (plus de 30 ans d&amp;#039;expérience dans l&amp;#039;exercice), en prenant en compte les spécificités propres à chacun. Ceux-ci vous aideront à mieux comprendre l&amp;#039;environnement territorial et à appréhender les facteurs clés de succès dans ce type de démarche. Au terme du soutien, ces experts vous laisseront l&amp;#039;ensemble des éléments nécessaires (diagnostic, feuille de route, données, outils et méthodes)  pour que vous puissiez poursuivre le travail en toute autonomie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
  &lt;/li&gt;
  &lt;li&gt;
   projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
  &lt;/li&gt;
  &lt;li&gt;
   attraction résidentielle : nouveaux talents et nouvelles populations &amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Industrie</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   g.lombardi&amp;#64;cner-france.com
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>cner@cner-france.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/840a-construire-une-strategie-de-developpement-eco/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>CNER</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>22/06/2022</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>119728</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif de l&amp;#039;aide :
  &lt;/strong&gt;
  Favoriser l&amp;#039;implantation de services et d&amp;#039;activités en gare, afin de contribuer à la revitalisation des territoires et à l&amp;#039;attractivité du mode ferroviaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Présentation Générale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Place de la Gare vise à réinventer les gares en y facilitant l&amp;#039;implantation d&amp;#039;activités et de services à destination des voyageurs et des riverains. Le programme cherche ainsi à soutenir le développement économique local et à maintenir des gares animées sur tout le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Un site internet et des référents régionaux dédiés pour faciliter l&amp;#039;implantation de services dans les espaces disponibles en gare
 &lt;/p&gt;
 &lt;p&gt;
  SNCF Gares &amp;amp; Connexions met à disposition des acteurs locaux :
 &lt;/p&gt;
 &lt;p&gt;
  Des espaces disponibles, signalés sur un site internet dédié sous forme d&amp;#039;appels à projets. La liste des gares potentiellement éligibles est indiquée en annexe. Remarques :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -6710,88 +6850,88 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1.Une collectivité, une association ou une entreprise a une idée d&amp;#039;implantation et se renseigne sur les locaux disponibles auprès des équipes SNCF G&amp;amp;C
 &lt;/p&gt;
 &lt;p&gt;
  1.	Ou une collectivité, une association ou une entreprise repère un appel à projet sur un espace disponible en gare et manifeste son intérêt via le site internet Place de la Gare
  &lt;a href="https://placedelagare.sncf/" rel="noopener" target="_blank"&gt;
   https://placedelagare.sncf/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Les candidats déposent un dossier sur la plateforme en réponse à une consultation ouverte
 &lt;/p&gt;
 &lt;p&gt;
  3.	Un jury analyse les projets candidats et attribue le lot (jury composé de SNCF G&amp;amp;C, des collectivités et des autres financeurs potentiellement mobilisés)
 &lt;/p&gt;
 &lt;p&gt;
  4.	Mise en place de l&amp;#039;activité : SNCF Gares &amp;amp; Connexions réalise et finance tout ou partie des travaux propriétaires (si besoin de remise aux normes) ; le futur occupant réalise les travaux d&amp;#039;aménagement. Une convention d&amp;#039;occupation temporaire (COT) est signée entre SNCF G&amp;amp;C et l&amp;#039;occupant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   En priorité, projets d&amp;#039;implantation de services et commerces en gare (à destination des voyageurs et des riverains). Les annonces précisent à chaque fois le type de projets éligibles. Pour certains espaces (notamment en étage), les projets peuvent aussi concerner des implantations de bureaux ou de logements.
  &lt;/li&gt;
  &lt;li&gt;
   Viabilité économique du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Toutes les gares situées dans des communes bénéficiaires de Petites Villes de Demain, possédant des espaces disponibles valorisables et disposant d&amp;#039;une desserte ferroviaire (ou de bus conventionnés). Liste des gares concernées à la fois par les dispositifs Petites Villes de demain et Place de la gare.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Auvergne-Rhône-Alpes, Camille Chavigny,
   &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    camille.chavigny&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Bourgogne-Franche-Comté, Camille Chavigny,
   &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    camille.chavigny&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Bretagne, Enora Le Jeune,
   &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    enora.le-jeune&amp;#64;sncf.fr
    &lt;span&gt;
@@ -6868,694 +7008,694 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ile-de-France, Antoine Martin,
   &lt;a href="mailto:antoine.martin2&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    antoine.martin2&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle Aquitaine, Pierre Longeaux,
   &lt;a href="mailto:pierre.longeaux&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    pierre.longeaux&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>ebarbereau@retail-connexions-sncf.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d9ad-faire-de-la-gare-un-lieu-de-services-pour-la-/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>119706</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I30" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J31" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W30" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Gestion d'une base nautique
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>117543</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Accéder à des contrats types permettant d’encadrer une relation transparente entre les architectes et les différentes catégories de maîtrise d’ouvrage</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil national de l'Ordre des architectes (CNOA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le CNOA met à la disposition de tous des modèles de contrats types permettant d&amp;#039;encadrer une relation transparente et explicite entre les architectes et des catégories de maitrise d&amp;#039;ouvrage très variées. Chacune d&amp;#039;entre elles appelle à des rédactions spécifiques et adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  La CNOA vous propose désormais d&amp;#039;accéder à ces contrats grâce à leur nouvel outil numérique interactif : la « Contrathèque ». Grace à elle, vous pourrez maintenant rédiger vos contrats directement en ligne, avec un outil pratique et intuitif. Celui-ci vous guidera pas à pas dans la démarche en vous fournissant des explications et commentaires qui pourront vous aider pour opérer des choix ou comprendre les enjeux de telle ou telle clause. A chaque instant votre rédaction restera visible et vérifiable.
 &lt;/p&gt;
 &lt;p&gt;
  La contrathèque vous laisse de multiples libertés et facilités : vous restez libres de télécharger directement vos modèles, comme c&amp;#039;était déjà le cas. Vous pouvez également, pour les utilisateurs plus réguliers, ouvrir un compte en ligne (gratuit), afin de conserver vos projets de contrats en cours de rédaction, y revenir, saisir des données récurrentes et les récupérer automatiquement dans le contrat, ajouter des annexes, etc.
 &lt;/p&gt;
 &lt;p&gt;
  Cette plateforme, lancée dans une version &amp;#039;beta&amp;#039; sera améliorée progressivement pour tenir compte des retours des utilisateurs et enrichie de nouvelles fonctionnalités. Le CNOA organisera régulièrement des webinaires d&amp;#039;information pour faciliter sa prise en main et son utilisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.architectes.org/mon-compte/contratheque</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Si vous êtes architecte, connectez-vous à votre espace Architectes ou Société pour profiter des fonctionnalités les plus étendues de la contrathèque.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les autres utilisateurs, l&amp;#039;accès se fait par le bandeau situé sur la droite de cette page :
  &lt;a href="https://www.architectes.org/mon-compte/contratheque" rel="noopener" target="_blank"&gt;
   https://www.architectes.org/mon-compte/contratheque
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La première étape sera d&amp;#039;identifier le contrat qui vous convient, en fonction du profil de la maitrise d&amp;#039;ouvrage du projet. Ensuite, il ne vous restera plus qu&amp;#039;à vous laisser guider !
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute information relative à l&amp;#039;utilisation de ces contrats ou de la Contrathèque, vous pouvez vous adresser au service juridique du CNOA par courriel :
  &lt;a rel="noopener" target="_blank"&gt;
   support-contratheque&amp;#64;cnoa.com
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c3e2-acceder-a-des-contrats-types-permettant-denca/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>04/05/2022</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>117561</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Financer la revitalisation des centres-villes</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Prêt</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose plusieurs financements et plans d&amp;#039;action pour contribuer à la revitalisation des centres-villes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le prêt Action Cœur de Ville visant à revitaliser les centres-villes de demain ;
  &lt;/li&gt;
  &lt;li&gt;
   Le prêt de renouvellement urbain pour les Petites villes de demain pour améliorer les conditions de vie des habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Des solutions d&amp;#039;ingénierie et de financements spécifiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_revitalisation_dnat</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4a6f-financer-la-revitalisation-des-centres-villes/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/08/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>116478</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Connaitre l'état de son bien</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Dispositif communs pour la reconversion des biens</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Autre aide financière
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
-[...8 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de faciliter les opérations de préparation et/ou de remise en état du foncier en vue de la réalisation d&amp;#039;un projet (aménagement,
  construction, réhabilitation), l&amp;#039;EPF d&amp;#039;Alsace pourra, sous sa Maitrise d&amp;#039;Ouvrage, faire réaliser des diagnostics et des travaux de protoaménagement dans le respect du code de la commande publique.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a vocation à s&amp;#039;appliquer pendant le portage EPF, mais peut, au cas par cas, s&amp;#039;appliquer avant l&amp;#039;acquisition d&amp;#039;un bien.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Diagnostics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous maîtrise d&amp;#039;ouvrage, l&amp;#039;EPF d&amp;#039;Alsace prend en charge financièrement
  &lt;strong&gt;
   jusqu&amp;#039;à 100% du coût de certaines études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Des diagnostics obligatoires (diagnostics plomb et amiante avant travaux ou démolition, diagnostic gestion des déchets
    si nécessaire) en lien avec l&amp;#039;opération de proto-aménagement menée par l&amp;#039;EPF ou la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   Au cas par cas, des diagnostics spécifiques qui s&amp;#039;avèrent pertinents à l&amp;#039;opération, à juste appréciation de l&amp;#039;EPF. A titre d&amp;#039;illustration, les diagnostics concernés peuvent être, sans que cette liste soit exhaustive :
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics techniques immobiliers obligatoires ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics structure : solidité, état sanitaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics pyrotechniques ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics géotechniques ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics de sensibilité environnementale ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Boutique éphémère - Reichshoffen (67)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La commune de REICHSHOFFEN a sollicité l&amp;#039;EPF pour l&amp;#039;accompagner dans l&amp;#039;acquisition d&amp;#039;un immeuble avec un local commercial au rez-de-chaussée de 76 m2 et un logement sur 2 étages de 117 m2.
 &lt;/p&gt;
 &lt;p&gt;
  Cet immeuble situé au centre de la commune en face de l&amp;#039;église et présente une localisation stratégique pour la revitalisation du centre-ville en cours.
 &lt;/p&gt;
 &lt;p&gt;
  La propriétaire du bâtiment nous a fourni les diagnostics réglementaires obligatoires dans le cadre de la vente. Il a été mis en évidence la présence d&amp;#039;amiante et de plomb dans le bâtiment. Alors que l&amp;#039;amiante ne nécessite pas d&amp;#039;intervention immédiate, le plomb nécessite la réalisation de travaux rapidement (supports dégradés). La propriétaire s&amp;#039;est engagée à réaliser les travaux durant l&amp;#039;été et à l&amp;#039;issue de nous fournir un diagnostic plomb avant-vente.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;autre part lors de la visite du bien, nous avons observé une dégradation des poutres de soutènement en sous-sol. Nous avons fait appel à une entreprise spécialisée en structure bois pour identifier l&amp;#039;état sanitaire des poutres dégradées (présence de xylophages), vérifier si cette dégradation n&amp;#039;a pas d&amp;#039;impact sur la stabilité du bâtiment et estimer les coûts éventuels de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  La propriétaire a mis en vente son bien au prix de 107 000€ et a déjà consenti une baisse à 105 000 €. Les résultats du diagnostic de la structure bois nous ont permis de baisser encore le prix de vente. Un accord a été trouvé avec la propriétaire pour un montant de 95.000,00€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7581,418 +7721,418 @@
  &lt;/li&gt;
  &lt;li&gt;
   le reprofilage du lit mineur de la Sauer entre l&amp;#039;actuel barrage et le pont de la RD27 ;
  &lt;/li&gt;
  &lt;li&gt;
   la stabilisation de l&amp;#039;ouvrage de la RD27 (qui fera l&amp;#039;objet d&amp;#039;un réaménagement en 2023 par la Collectivité Européenne d&amp;#039;Alsace) ;
  &lt;/li&gt;
  &lt;li&gt;
   la renaturation totale du site : démolition des bâtiments et des infrastructures de la pisciculture, recréation des zones humides latérales par reprofilage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Après réalisation d&amp;#039;une évaluation du risque pyrotechnique réalisée en janvier 2021, il s&amp;#039;avère que des diagnostics et des travaux de dépollution pyrotechnique doivent être réalisés sur le site du Liebfrauenthal, propriété de l&amp;#039;EPF d&amp;#039;Alsace, et de la Nonnenhardt, propriété de l&amp;#039;Etat sur lequel le PNRVN intervient en délégation de maîtrise d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  A ce titre, le PNRVN a sollicité le dispositif friche de l&amp;#039;EPF afin que ce dernier puisse, en tant que propriétaire du site, prendre en charge une partie des diagnostics pyrotechniques, dont le coût estimatif est chiffré à 13.140 € TTC, et des travaux de dépollution pyrotechnique, dont le coût est chiffré à 57.120 € TTC, préalables au lancement des travaux. Compte tenu des modalités prévues par le dispositif de soutien en faveur des friches en cours de portage, il est prévu que l&amp;#039;EPF prenne en charge 80 % du coût des études, soit 10.512 € et 50 % du coût des travaux, soit 28.560 €.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF d&amp;#039;Alsace et le PNRVN partagent, de ce fait, des besoins similaires en matière d&amp;#039;achat. Afin de bénéficier de conditions techniques et économiques plus avantageuses et de mutualiser les procédures des marchés publics, il est proposé de créer un groupement de commandes ponctuel entre le PNRVN et l&amp;#039;EPF d&amp;#039;Alsace. Cette convention de groupement de commandes permettra la passation des marchés publics nécessaires à la réalisation des diagnostics et travaux pyrotechniques sur le site du Liebfrauenthal et de la Nonnenhardt. Le PNRVN est pressenti coordonnateur du groupement de commandes pour exécuter la quasi-totalité des missions de passation et d&amp;#039;exécution des marchés publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Alsace</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/remise-etat-foncier/</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/contact/</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Alsace
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;epf.alsace
 &lt;/p&gt;
 &lt;p&gt;
  03 69 20 75 53
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>killian.oliger@epf.alsace</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0742-reconvertir-son-bien/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>112041</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Voisins Solidaires</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;association « Voisins Solidaires » est à l&amp;#039;origine de la Fête des Voisins (10 millions de participants en France).  Elle développe tout au long de l&amp;#039;année un programme d&amp;#039;actions pour développer les solidarités de proximité, en complément des solidarités institutionnelles et familiales. Mettre en place une stratégie de mobilisation pour rendre les habitants plus solidaires entre eux et l&amp;#039;intégrer au cœur des politiques publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La crise sanitaire et le premier confinement ont révélé les gisements de générosité dont nos territoires disposent. Pour relancer cette dynamique et venir palier à la crise du bénévolat, l&amp;#039;association propose aux élus de lancer un appel à la mobilisation solidaire et d&amp;#039;inviter leurs administrés à donner une heure par mois pour une action citoyenne ou solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  Une heure par mois ? Chacun d&amp;#039;entre nous peut le faire !
 &lt;/p&gt;
 &lt;p&gt;
  Le rythme de vie de tous ne permet pas toujours de nous engager dans la durée. C&amp;#039;est pourquoi, nous avons imaginé lheurecivique.fr. Simple, près de chez soi et sans contrainte, les habitants peuvent choisir les gestes de solidarité qui leurs conviennent ! L&amp;#039;essentiel est de renforcer le lien, notre bien le plus précieux... Que ce soit pour aider les plus démunis, faire des courses pour des voisins ou encore aider dans des démarches administratives, chacun a de la valeur et peut être utile à l&amp;#039;autre. !
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Heure Civique propose aux élus, de participer, en tant que fondateurs, au lancement d&amp;#039;un Appel à la Mobilisation Solidaire et de mettre sa ville ou son village à l&amp;#039;Heure Civique. Vous proposez à chaque habitant de donner une heure par mois pour une action de solidarité de proximité. Deux façons d&amp;#039;agir :
 &lt;/p&gt;
 &lt;p&gt;
  -	soit de manière organisée en soutien aux besoins de la mairie ou de vos associations,
 &lt;/p&gt;
 &lt;p&gt;
  -	soit de manière informelle vis-à-vis de son voisinage.
 &lt;/p&gt;
 &lt;p&gt;
  Nous pourrons, en mutualisant les moyens et en partageant les bonnes pratiques, créer une dynamique nationale et faciliter la mobilisation locale, à l&amp;#039;instar de la Fête des Voisins (10 millions de participants en France) ou du « Kit Coronavirus : et si on s&amp;#039;organisait entre voisins » (plus d&amp;#039;1 million de téléchargements, 41 reportages TV). Plus nous serons nombreux, plus la dynamique sera forte : quatre départements et une soixantaine de villes ont commencé à tester ce dispositif expérimental avec des résultats étonnants. Les élus découvrent des habitants qui ne sont pas engagés dans les associations, des actifs, des jeunes...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vidéo illustrative du concept :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lien vers le site de Charente-Maritime :
  &lt;a href="https://lheurecivique.charente-maritime.fr/" rel="noopener" target="_blank"&gt;
   https://lheurecivique.charente-maritime.fr/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéo d&amp;#039;appel à participation au dispositif par le  Président du Conseil Départemental de la Somme :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://lheurecivique.fr/</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ecrivez à l&amp;#039;Association « Voisins solidaires » :
  &lt;a rel="noopener" target="_blank"&gt;
   contact&amp;#64;voisinssolidaires.fr
  &lt;/a&gt;
  / 01.42.12.72.72 ou
  &lt;a rel="noopener" target="_blank"&gt;
   aperifan&amp;#64;voisinssolidaires.fr
  &lt;/a&gt;
  06.20.63.34.10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f72a-offrir-une-heure-par-mois-pour-une-action-cit/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC34" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>27/01/2022</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>111729</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études relatives aux petites ville de demain (PVD)</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Partenariat avec les PVD</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale retenus au titre du programme d&amp;#039;appui de l&amp;#039;Agence Nationale de Cohésion Territoriale « Petites villes de demain »
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Perspectives de revitalisation des petites villes dans le cadre de la réalisation d&amp;#039;études nécessaires pour élaborer et mener à bien le projet global de (re)dynamisation des points de centralité, dans une configuration optimale selon chaque contexte territorial.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement Banque des territoires : 10 à 50% du montant TTC de la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement Département : 15% de la dépense TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Accès aux services
 Commerces et services
 Revitalisation</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les études doivent répondre aux critères d&amp;#039;éligibilité décrites dans le référentiel de la Banque des territoires (annexe 1) et doivent avoir été retenues par le Comité départemental PVD.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Frais d&amp;#039;études :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;ingénierie stratégique,
  &lt;/li&gt;
  &lt;li&gt;
@@ -8069,665 +8209,665 @@
   tout support de communication faisant apparaître la participation de la Banque des Territoires et du Département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : validation, par le Comité de régulation partenarial, d&amp;#039;un programme d&amp;#039;études visé dans le cadre d&amp;#039;une convention d&amp;#039;une durée de 1 an.
 &lt;/p&gt;
 &lt;p&gt;
  Selon la nature des dossiers, le projet d&amp;#039;étude peut faire l&amp;#039;objet d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (Banque des territoires, DDT, ABF, CAUE, ATD16 ou d&amp;#039;autres partenaires).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois à la remise de l&amp;#039;étude, validée par le bénéficiaire.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : conformément aux modalités de la convention signée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/partenariat_contractuel_avec_les_territoires.pdf</t>
         </is>
       </c>
-      <c r="W35" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement (pour les études suivies de travaux)
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action (pour les autres études)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 12 et 74 13
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/588e-soutenir-les-etudes-relatives-aux-petites-vil/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC35" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>111696</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Bénéficier des compétences d'un jeune diplômé (VTA)</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Volontaire territorial en administration</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="J36" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 15.000€ pour la collectivité</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le volontariat territorial en administration (VTA) permet aux collectivités territoriales rurales de bénéficier des compétences de jeunes diplômés le temps d&amp;#039;une mission de 12 à 18 mois maximum, au service de l&amp;#039;ingénierie de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 2021, le Volontariat territorial en administration s&amp;#039;adresse aux collectivités territoriales des territoires ruraux, qu&amp;#039;il s&amp;#039;agisse des établissements publics de coopération intercommunale ou des communes. Les pays, PETR et PNR pourront également embaucher des VTA, notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE). À titre plus exceptionnel, des structures portant des postes mutualisés pour le compte de plusieurs collectivités pourront bénéficier du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA ont vocation à soutenir les territoires ruraux, pour faire émerger leurs projets de développement et les aider à se doter d&amp;#039;outils d&amp;#039;ingénierie adaptés à leur besoin. Ils aident notamment les acteurs locaux à mobiliser des financements du plan de relance.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;État aidera la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15 000 euros pour financer le recrutement indifféremment que celui soit de 12 ou 18 mois. Ce sont 800 VTA qui auront pu être aidés d&amp;#039;ici la fin de l&amp;#039;année 2022.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une subvention forfaitaire de 15.000€ :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  → 15.000€ pour la collectivité : l&amp;#039;État aide la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15.000€ qui sera versée sur décision du préfet&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour l&amp;#039;année 2023, le nombre de VTA sera limité à 220 recrutements.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les VTA renforcent en ingénierie les collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi les missions peuvent permettre de rechercher et mobiliser des financements, d&amp;#039;accompagner les collectivités dans la réalisation de leur projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA sont recrutés sur des missions d&amp;#039;appui aux
  CRTE, aux programmes de l&amp;#039;ANCT &amp;#34;Petites villes de demain&amp;#34;, Avenir Montagnes ingénierie, France service...
 &lt;/p&gt;
 &lt;p&gt;
  Les domaines d&amp;#039;aménagement du territoire, de la culture, citoyenneté, transition écologique, sont représentés par ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P36" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>15/04/2021</t>
         </is>
       </c>
-      <c r="Q36" s="1" t="inlineStr">
+      <c r="Q37" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif s&amp;#039;adresse en premier lieu aux collectivités territoriales rurales (commune ou établissement public de coopération intercommunale – EPCI) selon la nouvelle définition de la ruralité l&amp;#039;Institut national de la statistique et des études économiques (INSEE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, afin d&amp;#039;apporter un soutien en ingénierie adapté aux besoins des organisations locales, d&amp;#039;autres collectivités territoriales, groupements de collectivités ou structures sont éligibles au recrutement d&amp;#039;un VTA :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les syndicats mixtes dont le siège est situé dans un département rural ou dans une commune appartenant à un EPCI rural au sein de l&amp;#039;INSEE si les missions proposées s&amp;#039;adressent exclusivement aux intercommunalités et communes rurales au sens de l&amp;#039;INSEE ;
  &lt;/li&gt;
  &lt;li&gt;
   les communes de moins de 20 000 habitants de densité intermédiaire au sens de l&amp;#039;INSEE mais situées dans un département rural ou un EPCI rural;
  &lt;/li&gt;
  &lt;li&gt;
   les associations dont l&amp;#039;objet est de fournir un service aux communes ou EPCI ruraux  au sens de l&amp;#039;INSEE, notamment dans le cadre de postes mutualisés pour plusieurs collectivités territoriales;
  &lt;/li&gt;
  &lt;li&gt;
   les pays et pôles d&amp;#039;équilibre territorial et rural (PETR), notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://vta.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="W36" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://vta.anct.gouv.fr/</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:vta&amp;#64;anct.gouv.fr" target="_self"&gt;
   vta&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>marie.laurent@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7950-beneficier-des-competences-dun-jeune-dipome/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC36" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>21/12/2021</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>104849</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
 &lt;/p&gt;
 &lt;p&gt;
  A. diagnostic d&amp;#039;un cinéma existant (environnement cinématographique, indicateurs d&amp;#039;activités, diagnostic architectural et besoins de modernisation, fourchette d&amp;#039;évaluation financière)
 &lt;/p&gt;
 &lt;p&gt;
  B. étude de faisabilité                           (extension en nombre d&amp;#039;écrans ou réhabilitation lourde, faisabilité ou choix de localisation sur nouveau site)
 &lt;/p&gt;
 &lt;p&gt;
  C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En terme de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fourmies (59) : Transfert-création d&amp;#039;un cinéma de trois écrans en coeur de ville
  &lt;/li&gt;
  &lt;li&gt;
   Mourenx (64) : Transfert-extension du cinéma au sein d&amp;#039;un ensemble culturel
  &lt;/li&gt;
  &lt;li&gt;
   Grand Amiénois (80) - Mise en réseau de trois cinémas ruraux du Pays d&amp;#039;Amiens à Albert, Doullens et Poix de Picardie : réhabilitation et projet culturel mutualisé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En matière d&amp;#039;études (en cours) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pauillac (33) : Transfert et extension à 3 écrans au sein d&amp;#039;une ancienne salle de fêtes
  &lt;/li&gt;
  &lt;li&gt;
   Prayssac (46) : Extension du cinéma à 2 écrans et projection plein-air, création parvis
  &lt;/li&gt;
  &lt;li&gt;
   Tullins (38) : Extension à 2 écrans et transfert en coeur de ville
  &lt;/li&gt;
  &lt;li&gt;
   Monsempron-Libos (47) : Extension du cinéma et réaménagement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Nort sur Erdre (44) : Transfert-extension à 3 écrans, projet urbain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique
 Médias et communication</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivité ou intercommunalité bénéficiaire du programme PVD
  qui souhaitent améliorer leur proposition d&amp;#039;offre cinématographique existante ainsi que celles qui souhaitent créer une offre cinématographique au sein d&amp;#039;une zone d&amp;#039;attraction dépourvue de cinémas
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://adrc-asso.org/salles-de-cinema/conseils-et-assistance</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://adrc-asso.org/actualites/creer-ou-transformer-un-cinema-0</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   etude&amp;#64;adrc-asso.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>c.landais@adrc-asso.org</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/919e-creer-ou-transfomer-une-salle-de-cinema-dans-/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Christian LANDAIS</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>19/11/2021</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>92355</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner la revitalisation des centres anciens</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie accompagne les collectivités dans la reconquête du centre des villes en les aidant à bâtir une stratégie globale destinée à agir sur les usages diversifiés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
  &lt;br /&gt;
  &lt;br /&gt;
  • accélérer les projets en sécurisant la maîtrise foncière,
  &lt;br /&gt;
  • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
  &lt;br /&gt;
  • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF accompagne les communes dans :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la qualification et la valorisation du patrimoine,
  &lt;/li&gt;
  &lt;li&gt;
   la qualification du cadre de vie, le développement économique y compris
  &lt;/li&gt;
  &lt;li&gt;
   le tourisme pour les territoires concernés et le développement de l&amp;#039;offre de logements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville (ACV) - L&amp;#039;EPF est porteur de foncier sur plusieurs projets parmi lesquels :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lot : Monument Historique - acquisition fin 2019
  &lt;/li&gt;
@@ -8765,806 +8905,806 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Entraygues-sur-Truyère (Aveyron)
  &lt;/li&gt;
  &lt;li&gt;
   Bram (Aude)&lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contrat Bourg-Centre Occitanie (BCO) -
  &lt;/strong&gt;
  L&amp;#039;EPF, partenaire du dispositif accompagne les petites villes, bourgs ruraux ou péri urbains dans leur politique de dynamisation de leurs bassins de vie. Une collaboration forte entre les services de la Région et des services de l&amp;#039;EPF permet d&amp;#039;identifier les problématiques foncières des territoires. Chaque contrat cadre définit une feuille de route partagée sur des sujets d&amp;#039;habitat, de qualité de vie et de cohésion sociale... L&amp;#039;EPF compte 183 conventions actives sur les communes BCO, parmi lesquelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Laguiole (Aveyron)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sommières (Gard)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.epf-occitanie.fr/appui-aux-politiques-publiques/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d9e-accompagner-la-redynamisation-des-centres-via/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>101596</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Obtenir un financement et une expertise pour construire un projet de territoire appuyé sur une démarche paysagère</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez développer votre projet de territoire à partir d&amp;#039;une démarche paysagère.
 &lt;br /&gt;
 &lt;br /&gt;
 Le plan de paysage est un outil à votre disposition pour renforcer l&amp;#039;attractivité de votre territoire. Il permet d&amp;#039;appréhender le paysage comme une ressource et un levier pour le développement local. Il s&amp;#039;agit donc d&amp;#039;une démarche qui invite à repenser la manière de concevoir l&amp;#039;aménagement du territoire (urbanisme, transports, infrastructures, énergies renouvelables, agriculture) en remettant le paysage au cœur du processus. Le Ministère de la transition écologique (Direction générale de l&amp;#039;aménagement, du logement et de la nature (DGALN) lance tous les ans un appel à projet qui permet d&amp;#039;identifier 15 lauréats bénéficiant d&amp;#039;une aide de 30 000 euros versée en 2 fois (lors de la sélection et à l&amp;#039;issue d&amp;#039;un délai de 3 ans). L&amp;#039;aide porte également sur l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et l&amp;#039;intégration à un réseau de collectivités le &amp;#34;club plan de paysage&amp;#34; pour inscrire l&amp;#039;accompagnement dans le temps.</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Revitalisation
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://www.objectif-paysages.developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>Contactez l&amp;#039;adresse mail suivante : contact.objectif-paysages&amp;#64;developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6246-obtenir-un-financement-et-une-expertise-pour-/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>101600</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Faire des patrimoines l'axe majeur de mon projet de revitalisation</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Association Petites Cités de Caractère</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez vous appuyer sur un cadre méthodologique pour définir un projet de territoire qui place les patrimoines (culturels, naturels, immatériels, personnes), comme porte d&amp;#039;entrée du projet de revitalisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;association Petites Cités de Caractère vous propose des outils méthodologiques pour vous appuyer dans la définition et la mise en œuvre de votre projet :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Accompagnement méthodologique pour la définition et la mise en œuvre de projets pluriannuels de valorisation des patrimoines matériels et immatériels.
   &lt;/li&gt;
   &lt;li&gt;
    En savoir plus sur les acteurs du patrimoine et les acteurs du tourisme (qui fait quoi ?), et comment travailler sur une stratégie touristique s&amp;#039;appuyant sur la valorisation des patrimoines.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  S&amp;#039;agissant du patrimoine naturel, cette offre peut être associée à celle relative aux territoires engagés pour la nature également présentée dans l&amp;#039;offre de services PVD.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.petitescitesdecaractere.com/fr/</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>Contactez Petites Cités de Caractère : petitescitesdecaracterefrance&amp;#64;gmail.com</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5de-faire-des-patrimoines-laxe-majeur-de-mon-proj/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC40" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>101603</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l'accompagnement d'experts et de l'appui de centres de ressources</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Sites &amp; Cités remarquables de France</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous voulez disposer d&amp;#039;un accompagnement plus continu de vos services en matière de de restauration et réaménagement urbain, de l&amp;#039;immeuble à la parcelle, de l&amp;#039;ilot au quartier.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez participer à un forum d&amp;#039;appui diagnostic et d&amp;#039;échanges rapides et efficaces sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez offrir à vos équipes un soutien et une écoute adaptés à l&amp;#039;actualité et aux projets de votre collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Sites &amp;amp; Cités vous vous ouvre l&amp;#039;accès aux centres de ressources sur tous les sujets portant sur l&amp;#039;urbanisme des centres villes.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez y trouver plusieurs méthodologies, des fiches thématiques, études et expérimentations locales, ainsi qu&amp;#039;un guide de sensibilisation et de mise en œuvre de projet pour les entreprises et les professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez participer avec des élus et leurs services aux plateformes et forums internet animés par Sites &amp;amp; Cités.
 &lt;/p&gt;
 &lt;p&gt;
  Les trois principaux portails à votre disposition sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Centre de ressources de Sites &amp;amp; Cités (en ligne) sur lequel vous trourvez des informations sur : les sites patrimoniaux remarquables, les villes et pays d&amp;#039;art et d&amp;#039;histoire : réglementation, expériences des collectivités ;
   &lt;/li&gt;
   &lt;li&gt;
    Quartiers anciens quartiers durables ;
   &lt;/li&gt;
   &lt;li&gt;
    Centre de ressources pour la réhabilitation responsable du bâti ancien (en ligne) CREBA.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>http://www.sites-cites.fr</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>Contactez l&amp;#039;association Sites et Cités remarquables de France : reseau&amp;#64;sites-cites.fr</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9dd4-beneficier-de-laccompagnement-dexperts-et-de-/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>101576</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises thématiques pour mettre en œuvre des projets de revitalisation</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>Vous vous êtes engagés dans une démarche de revitalisation et avez identifié un besoin d&amp;#039;ingénierie pour concrétiser une action ou un projet précis.
 &lt;br /&gt;
 &lt;br /&gt;
 La Banque des Territoires vous propose un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de votre plan d&amp;#039;actions : des experts présélectionnés via un accord cadre (marché à bons de commande) pris en charge à 100% par la Banque des Territoires sont mis à votre disposition. Il s&amp;#039;agit de missions ponctuelles aux typologies prédéfinies pouvant être déclenchées à tout moment du projet jusqu&amp;#039;au terme du programme national (mars 2026).</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>Contactez votre direction régionale de la Banque des Territoires : https://www.banquedesterritoires.fr/directions-regionales</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ee0f-beneficier-dexpertises-thematiques-pour-mettr/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>101580</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Intégrer le numérique dans le quotidien des artisans</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
 &lt;br /&gt;
 &lt;br /&gt;
 Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>101585</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Protéger par une offre de services sur mesure</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Direction générale de la gendarmerie nationale (DGGN)</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Améliorer la sécurité du quotidien pour une meilleure qualité de vie au sein de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Engager votre commune dans une &amp;#34; sécurité dès la conception &amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser l&amp;#039;implication des acteurs locaux dans la sécurité de leur territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour #RépondrePrésent, pour la population, par le gendarme, la gendarmerie a lancé son plan stratégique « GEND 20.24 » sous l&amp;#039;autorité du ministre de l&amp;#039;intérieur, afin de « mieux protéger par une offre de protection sur mesure ».
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, il s&amp;#039;agit d&amp;#039;appuyer cette démarche de développement territorial par la signature d&amp;#039;un contrat de sécurité déclinant localement l&amp;#039;ensemble de l&amp;#039;offre de protection de la gendarmerie, incluant :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une relation avec les élus et la population construite sur le principe de la redevabilité, à travers par exemple le dispositif de consultation et d&amp;#039;amélioration du service (DCAS) ou d&amp;#039;autres dispositifs visant à recueillir et mesurer la satisfaction des usagers ;
@@ -9590,1272 +9730,1272 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    l‘association des forces de sécurité aux grands projets d&amp;#039;urbanisme et d&amp;#039;aménagement par des diagnostics de rénovation urbaine associant le groupement de gendarmerie local ;
   &lt;/li&gt;
   &lt;li&gt;
    la rénovation immobilière de l&amp;#039;infrastructure gendarmerie sous l&amp;#039;angle de :
   &lt;/li&gt;
   &lt;li&gt;
    La transition écologique : rénovation thermique, autonomie énergétique, bornes de recharge électriques, ... ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;amélioration du service : conditions d&amp;#039;accueil du public, sécurité des emprises et protection des gendarmes et familles, obligations d&amp;#039;accessibilités (PMR,...), etc. ;
   &lt;/li&gt;
   &lt;li&gt;
    une participation à l&amp;#039;adaptation de l&amp;#039;offre de service aux enjeux du territoire : locaux de permanence &amp;#34;hors les murs&amp;#34; pour les gendarmes, soutien à la participation de la gendarmerie aux France Services ;
   &lt;/li&gt;
   &lt;li&gt;
    le développement des technologies et le soutien au développement des territoires intelligents et de confiance.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Sécurité</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre gendarmerie locale – ou votre groupement de gendarmerie départementale – ggd00&amp;#64;gendarmerie.intérieur.gouv.fr – (pour votre commune remplacer « 00 » par le numéro de votre département)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f820-proteger-par-une-offre-de-services-sur-mesure/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>101589</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Fondation du Patrimoine</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
 &lt;br /&gt;
 &lt;br /&gt;
 La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité comptant sur son territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
  &lt;/li&gt;
  &lt;li&gt;
   des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
  &lt;/li&gt;
  &lt;li&gt;
   des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T45" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la Fondation du patrimoine :
  &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
   https://www.fondation-patrimoine.org/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>101569</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un "Conseil en énergie partagée"</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>Vous manquez de moyens humains et financiers pour vous engager dans une démarche de rénovation énergétique.
 &lt;br /&gt;
 Vous souhaitez réaliser des économie d&amp;#039;énergie et agir sur votre patrimoine communal.
 &lt;br /&gt;
 &lt;br /&gt;
 Le &amp;#34;Conseil en Énergie Partagé&amp;#34; (CEP) permet de partager les compétences en énergie d&amp;#039;un technicien spécialisé et ainsi de mettre en place votre politique énergétique maîtrisée et d&amp;#039;agir concrètement sur votre patrimoine pour réaliser des économies.
 &lt;br /&gt;
 &lt;br /&gt;
 Le CEP peut réaliser un inventaire du patrimoine, suivre des consommations et dépenses énergétiques, détecter les erreurs de facturation, optimiser la tarification, émettre des préconisations hiérarchisées pour optimiser les systèmes en place (programmation/régulation), mais aussi apporter des conseils dans la rédaction de cahier des charges et dans le choix de la maîtrise d&amp;#039;œuvre ... et plus généralement animer la démarche énergie de votre territoire.</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre direction régionale de l&amp;#039;Ademe :
  &lt;a href="https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe" rel="noopener" target="_blank"&gt;
   https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb4a-beneficier-dun-conseil-en-energie-partagee/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>101572</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de retours d'expériences innovantes au Forum des solutions</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plan urbanisme construction architecture (PUCA)
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;ANCT et le PUCA vous proposent de bénéficier des cycles de conférences « Forum des solutions ». Le Forum des solutions est une série de rendez-vous mensuels et thématiques qui s&amp;#039;adresse à toutes les collectivités qui souhaitent placer l&amp;#039;innovation au cœur des stratégies de revitalisation urbaine. Chaque rendez-vous permet la présentation par leurs auteurs de projets réalisés répondant aux problématiques rencontrées par les villes petites et moyennes.
 &lt;br /&gt;
 &lt;br /&gt;
 La saison 3 2021-2022 débutera en octobre 2021.
 &lt;br /&gt;
 &lt;br /&gt;
 Les retours d&amp;#039;expérience visent la bonne compréhension de l&amp;#039;impact concret des solutions présentées, mais aussi sur les montages financiers mis en œuvre, les types d&amp;#039;innovation sur lesquelles elles reposent et la manière dont elles pourraient être répliquées sur l&amp;#039;ensemble du territoire. Il s&amp;#039;agira également d&amp;#039;identifier les pièges à éviter et les obstacles auxquels ont dû se confronter les parties prenantes lors de la mise en œuvre du projet.</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;br /&gt;
 Etre une commune ou une intercommunalité Action cœur de ville
 &lt;br /&gt;
 Etre une commune ou intercommunalité ayant signé une Opération de revitalisation du territoire.
 &lt;br /&gt;
 Etre un acteur économique intéressé par les questions de revitalisation de cœur de ville.</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://agence-cohesion-territoires.gouv.fr/forum-des-solutions-89</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>Consultez la dernière publication : http://www.urbanisme-puca.gouv.fr/parution-l-innovation-en-partage-dans-les-coeurs-a2355.html (août 2021).
 &lt;br /&gt;
 &lt;br /&gt;
 Captations vidéos des séances précédentes : http://www.urbanisme-puca.gouv.fr/forums-des-solutions-en-videos-a1879.html)</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a939-beneficier-de-retours-dexperiences-innovantes/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>101570</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
  &lt;/li&gt;
  &lt;li&gt;
   La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez Chris Trouvat :
  &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
   chris.trouvat&amp;#64;afpa.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>101597</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Accélérer la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique
 ADEME
 Banque des Territoires</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ce programme transversal vous apporte :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
   &lt;/li&gt;
   &lt;li&gt;
    Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
   &lt;/li&gt;
   &lt;li&gt;
    Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
   &lt;/li&gt;
   &lt;li&gt;
    Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;h4&gt;
   La Banque des territoires :
  &lt;/h4&gt;
  La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
  &lt;br /&gt;
  La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
  &lt;br /&gt;
  Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
  &lt;br /&gt;
  Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
  &lt;br /&gt;
  Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.programme-cee-actee.fr</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
 &lt;/p&gt;
 &lt;p&gt;
  Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
 &lt;/p&gt;
 &lt;p&gt;
  Voir fiches :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
   &lt;/li&gt;
   &lt;li&gt;
    «Financer des équipements publics pour une relance locale rapide »
   &lt;/li&gt;
   &lt;li&gt;
    «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
   &lt;/li&gt;
   &lt;li&gt;
    «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Kit élus :
  &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
   https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Gestion d'une base nautique
 Mise en place d’un réseau de chaleur
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>101598</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Être informé des opportunités transfrontalières</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - Interreg - Fonds européens
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Mission opérationnelle transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous souhaitez connaître vos opportunités transfrontalières ?
   &lt;br /&gt;
  &lt;/strong&gt;
  La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   développement territorial transfrontalier
  &lt;/li&gt;
  &lt;li&gt;
   services et équipements publics transfrontaliers
  &lt;/li&gt;
  &lt;li&gt;
   attractivité transfrontalière
  &lt;/li&gt;
  &lt;li&gt;
   préservation de l&amp;#039;environnement transfrontalier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Logement et habitat
 Paysage
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Industrie
 Mers et océans</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.espaces-transfrontaliers.org/</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>mathias.ribert@mot.asso.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Mission Opérationnelle Transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>98585</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.reseau-pluriels.fr/pluriels/nos-missions/
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-pluriels.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>98582</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Réaliser des diagnostics territoriaux de l'ESS - Observatoire de l'ESS</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle anime l&amp;#039;Observatoire Régional de l&amp;#039;Economie Sociale et Solidaire en région qui permet d&amp;#039;exploiter et d&amp;#039;analyser les données de l&amp;#039;emploi dans l&amp;#039;ESS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -10868,355 +11008,355 @@
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de &amp;#34;Liste des entreprises de l&amp;#039;ESS&amp;#34;
   &lt;/strong&gt;
   - Tout comme la demande de chiffres clés, l&amp;#039;ORESS fournit des listes des entreprises de l&amp;#039;ESS à la demande. Une cartographie peut être proposée ainsi que des listes plus détaillées selon les commandes.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de diagnostics territoriaux de l&amp;#039;ESS
   &lt;/strong&gt;
   – réalisés à la demande, pour donner à voir la réalité de l&amp;#039;ESS sur un territoire, d&amp;#039;un point de vue quantitatif et d&amp;#039;un point de vue qualitatif (poids dans le tissu économique du territoire, analyse des statuts/ secteurs d&amp;#039;activités/ typologie des emplois/ écosystème de l&amp;#039;ESS/ initiatives/ liste et cartographie des entreprises de l&amp;#039;ESS/...) et sensibiliser les élus d&amp;#039;un territoire en vue d&amp;#039;intégrer l&amp;#039;ESS dans leurs actions/politiques
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation d&amp;#039;études
   &lt;/strong&gt;
   – l&amp;#039;ORESS réalise des études sur des sujets spécifiques soit à la demande d&amp;#039;acteurs soit pour mettre en avant une situation/filière...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LES FACTEURS D&amp;#039;IMPLANTATION
  &lt;br /&gt;
  DES ENTREPRISES DE L&amp;#039;ESS
  &lt;br /&gt;
  DANS LES TERRITOIRES : http://www.cress-aura.org/sites/default/files/etude_implantation_ess_decembre_2018_vf.pdf
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/presentation-1</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Lorène Pastiau -
  &lt;a href="mailto:lpastiau&amp;#64;cress-aura.org" rel="noopener" target="_blank"&gt;
   lpastiau&amp;#64;cress-aura.org
  &lt;/a&gt;
  - 04 78 09 11 97 -
  &lt;a rel="noopener" target="_blank"&gt;
   info&amp;#64;cress-aura.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ff1-copie-10h43-appuyer-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>100073</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez bénéficier de l&amp;#039;accompagnement humain d&amp;#039;un conseil expert de votre territoire, pour élaborer et mettre en œuvre une stratégie de soutien aux activités économiques, industrielles, commerciales situées sur votre commune ou votre intercommunalité.
 &lt;br /&gt;
 Vous souhaitez pouvoir accéder plus facilement à cet accompagnement humain en mutualisant son coût financier avec d&amp;#039;autres collectivités de votre département ou de votre bassin de vie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le réseau des CCI propose de mettre à votre disposition l&amp;#039;expertise d&amp;#039;un conseiller spécialisé en développement économique. Ce chef de projet CCI, en lien avec tous les services de la CCI et ses partenaires, identifie avec vous la solution d&amp;#039;appui la plus adaptée à vos besoins d&amp;#039;ingénierie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le chef de projet CCI peut par exemple réaliser un diagnostic de la situation économique/industrielle/commerciale de votre territoire (étude-action) ou des études spécifiques sur-mesure. Au terme du diagnostic, il vous fait part de ses recommandations et vous propose un plan d&amp;#039;actions.
 &lt;br /&gt;
 &lt;br /&gt;
 Il peut également accompagner la mise en œuvre de vos actions dans des domaines très variés: maintien de l&amp;#039;activité et aide aux entreprises en difficulté, animation du commerce de centre-ville, actions d&amp;#039;accompagnement des entreprises/commerçants dans leurs mutations (numériques et écologiques notamment), implantation commerciale, lutte contre la vacance, création et reprise d&amp;#039;entreprise, animation de réseaux d&amp;#039;entreprises – clubs et filières, orientation et formation des jeunes, des actifs et des demandeurs d&amp;#039;emplois présents sur votre territoire ...
 &lt;br /&gt;
 &lt;br /&gt;
 Il est attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales). Les conditions tarifaires varient selon les modalités d&amp;#039;accompagnement retenues.</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>100074</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
  &lt;br /&gt;
  - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
  &lt;br /&gt;
  - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
  &lt;br /&gt;
  - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
@@ -11225,188 +11365,188 @@
   Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les aides disponibles nationalement et localement pour vos entreprises ;
  &lt;br /&gt;
  - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
  &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
   les-aides.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>100075</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vos opérations de revitalisation territoriale sont contraintes par divers facteurs tels que l&amp;#039;essor des zones commerciales périphériques, la diminution de la population en centre-ville, ou encore l&amp;#039;augmentation de la vacance commerciale. Vous devez maintenir l&amp;#039;attractivité de votre territoire, de vos centres-villes, de vos centres-bourgs, et la développer pour assurer leur avenir.
 &lt;/p&gt;
 &lt;p&gt;
  Vos projets de redynamisation d&amp;#039;un centre-ville, ou d&amp;#039;un territoire plus large, nécessitent d&amp;#039;analyser en premier lieu la situation des commerces et l&amp;#039;équilibre des zones commerciales. Votre diagnostic de l‘appareil commercial local est le préalable qui vous permet ensuite d&amp;#039;élaborer ou d&amp;#039;adapter la stratégie de développement de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut réaliser le
  &lt;strong&gt;
   diagnostic de votre appareil commercial
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;analyse de la demande :
  &lt;/strong&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11491,184 +11631,184 @@
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/diagnostic-de-lappareil-commercial-dun-territoire</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3c81-realiser-une-etude-action-sur-le-tissu-commer/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>100076</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire sur vos projets</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En associant les entrepreneurs et commerçants de votre territoire à vos orientations, en recueillant leurs ressentis, leurs doutes, leurs réflexions sur les sujets de développement économique, vous amorcez et entretenez une relation de proximité avec votre tissu économique local. Ce nouvel éclairage vous permet de sécuriser vos prises de décision qui auront un impact sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est en les comptant comme parties prenantes et grâce à leurs témoignages que vous pourrez conduire avec succès vos projets de dynamisation économique et d&amp;#039;attractivité territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous facilite le recueil d&amp;#039;avis et attentes auprès des acteurs économiques locaux, et ce en vous proposant de mettre en place une
  &lt;strong&gt;
   enquête
  &lt;/strong&gt;
  sur-mesure, conçue pour être administrée de façon ponctuelle. Suivant vos besoins, cette enquête (flash à un moment donné ou actualisée régulièrement) peut être réalisée selon plusieurs modalités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE TERRAIN :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des rencontres entre un conseiller CCI et un chef d&amp;#039;entreprise. Elles peuvent être réalisées par exemple sur un périmètre géographique précis (recueillir l&amp;#039;avis de chefs d&amp;#039;entreprises concernés par des travaux, un équipement, ...).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE EN LIGNE :
@@ -11745,178 +11885,178 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/consultation-des-chefs-dentreprise-de-votre-territoire</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a08-consulter-les-chefs-dentreprise-de-votre-terr/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>100077</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Animer les entreprises de votre territoire</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez faire vivre votre centre-ville, revitaliser l&amp;#039;économie de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer le management de votre centre-ville, notamment pour la mise en place de plateformes locales de e-commerce et/ou de logiques de circuits courts.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en réseau les entreprises et les commerces présents sur votre territoire, encourager les logiques de filière ou de chaînes de valeur.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez relayer vos événements auprès des entreprises de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer les liens entre les entreprises et les autres acteurs du territoire (collectivités, centres de formation, laboratoires de recherche, technologiques, tiers lieux...).
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous propose de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bénéficier de l&amp;#039;expertise de votre conseiller CCI en animation des entreprises et des commerces du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser le coût financier du recours à cette expertise d&amp;#039;animation avec d&amp;#039;autres collectivités de votre territoire.
@@ -11925,211 +12065,211 @@
 &lt;p&gt;
  L&amp;#039;animation des entreprises du territoire peut prendre les formes suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de visites d&amp;#039;entreprises par un conseiller CCI ;
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers sur des thématiques intéressant les chefs d&amp;#039;entreprise, qui peuvent se tenir dans votre collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   Constitution de clubs d&amp;#039;entreprises, avec des intervenants externes ;
  &lt;/li&gt;
  &lt;li&gt;
   Création et animation de clusters, faisant le lien entre les entreprises et l&amp;#039;écosystème de la recherche et de l&amp;#039;innovation... ;
  &lt;/li&gt;
  &lt;li&gt;
   Structuration et animation de filières.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il peut être attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Industrie</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Certaines CCI proposent des plateformes d&amp;#039;animation et de professionnalisation des managers du commerce et de centre-ville :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réseau MANACOM (Nouvelle-Aquitaine) :
   &lt;a href="https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce" rel="noopener" target="_blank"&gt;
    https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réseau MG2T – Management de Centre-Ville (Auvergne-Rhône-Alpes) :
   &lt;a href="https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire" rel="noopener" target="_blank"&gt;
    https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc1b-animer-les-entreprises-de-votre-territoire/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>100078</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Soutenir les entreprises dans leur développement</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Aider les entreprises de votre territoire à se développer</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez dynamiser le développement des TPE et commerces de votre territoire, encourager la création d&amp;#039;entreprise ou accompagner vos entreprises locales dans leurs transformations écologique, numérique, notamment.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez animer le développement économique de votre commune ou de votre intercommunalité en favorisant les échanges entre acteurs.
 &lt;/p&gt;
 &lt;p&gt;
  Vous voulez aider vos entrepreneurs locaux à concrétiser leurs projets de développement ou de transmission de leur entreprise, pour préserver et stimuler les compétences sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI accompagne vos entrepreneurs locaux pour maintenir une activité économique locale.
 &lt;/p&gt;
 &lt;p&gt;
  Son offre de produits et services est répartie sur 8 thèmes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;entrepreneuriat : créer, reprendre, transmettre une entreprise ;
  &lt;/li&gt;
  &lt;li&gt;
   le financement : sécuriser la gestion financière de l&amp;#039;entreprise et accéder aux financements ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;international : développer des parts de marché à l&amp;#039;export ;
@@ -12164,1408 +12304,1403 @@
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;intervention.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/soutien-des-entreprises-dans-leur-developpement</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/solutions</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec14-aider-les-entreprises-de-votre-territoire-a-s/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>100081</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre CCI peut être à vos côtés pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Accessibilité
 Emploi
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/08/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>95250</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Dataviz Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le service Dataviz repose sur trois piliers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un centre de ressource
  &lt;/li&gt;
  &lt;li&gt;
   Un recueil d&amp;#039;initiatives
  &lt;/li&gt;
  &lt;li&gt;
   Un outil de diagnostic
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Revitalisation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
   Découvrez le service Dataviz PVD
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>95256</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide à la structuration des moyens des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Aide à la structuration des moyens des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose aux collectivités une prise en charge temporaire de missions d&amp;#039;aide à la structuration des moyens, lorsqu&amp;#039;un co-financement est inadapté.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui vise à répondre aux besoins des territoires Petites villes de demain pour la réalisation de missions sécurisant juridiquement et financièrement le portage de projet.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des territoires propose :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une aide à la décision
  &lt;/li&gt;
  &lt;li&gt;
   Des conseils juridique et financier
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/aide-structuration-des-moyens-des-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=struct</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ee5-beneficier-dune-aide-a-la-structuration-des-m/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>95255</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement à la stratégie foncière et immobilière des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à la stratégie foncière et immobilière des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose aux collectivités une prise en charge de missions d&amp;#039;analyse foncière et immobilière pour vous aider à réaliser le volet urbain de votre projet de revitalisation.
 &lt;/p&gt;
 &lt;p&gt;
  Plusieurs missions répondant aux besoins des territoires Petites villes de demain sont couvertes dont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;aide à la formalisation d&amp;#039;une stratégie foncière et immobilière pour identifier les parcelles à traiter pour réaliser son projet urbain
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses bâtimentaires et architecturales pour appréhender les possibilités physiques d&amp;#039;évolution d&amp;#039;un bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-strategie-fonciere-immobiliere-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_co</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/247e-beneficier-dun-accompagnement-a-la-strategie-/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>95254</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un co-financement pour fiabiliser et expérimenter des solutions innovantes</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Co-financement des expérimentations de solutions innovantes des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires, avec des partenaires locaux, propose aux collectivités bénéficiaires du Programme Petites villes de demain de bénéficier d&amp;#039;un co-financement pour fiabiliser et expérimenter des solutions innovantes au profit de la redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre permet de bénéficier d&amp;#039;un appui en ingénierie pour le déploiement en amont de solutions innovantes, mais également, d&amp;#039;expérimenter ou d&amp;#039;amorcer ces solutions avec sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-experimentations-de-solutions-innovantes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b8d9-beneficier-dun-co-financement-des-experimenta/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>95253</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Autre aide financière</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/conseil-et-ingenierie/co-financement-des-assistances-maitrise-ouvrage-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2f6d-beneficier-dun-co-financement-des-assistances/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>95252</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Co-financer l'ingénierie opérationnelle pour les Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Co-financement des ingénieries opérationnelles des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I65" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour faciliter l&amp;#039;accès des petites villes et des intercommunalités au soutien méthodologique du programme Petites villes de demain, la Banque des Territoires et ses partenaires régionaux proposent un co-financement des études visant à fiabiliser et sécuriser une opération d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dimensions sont couvertes : technique, économique, juridique, financière, commerciale, foncière, temporelle, de gouvernance, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-ingenieries-operationnelles-des-PVD?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6180-beneficier-dun-co-financement-des-ingenieries/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>95249</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un co-financement des ingénieries locales stratégiques des Petites de Villes de demain</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Co-financement des ingénieries stratégiques des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie Juridique / administrative
-[...3 lines deleted...]
-      <c r="I66" s="1" t="inlineStr">
+Autre aide financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
@@ -13581,351 +13716,351 @@
  &lt;strong&gt;
   Les missions peuvent être liées à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réalisation de diagnostics socio-économiques et urbains,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;élaboration du projet global de revitalisation, à l&amp;#039;élaboration d&amp;#039;un plan de référence,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation d&amp;#039;une programmation urbaine ou d&amp;#039;un plan guide,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;identification des îlots/secteurs géographiques stratégiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-ingenieries-strategiques-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cof</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/603e-co-financement-des-ingenieries-strategiques-d/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>95248</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un appui à la conception du projet de revitalisation des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Appui à la conception du projet global de revitalisation des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires accompagnes les communes qui souhaitent élaborer une stratégie de revitalisation et définir un plan d&amp;#039;action, notamment pour la dynamisation des commerces de leur territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Sont pris en charge des missions pour élaborer des documents stratégiques nécessaires à la conception du projet global de revitalisation, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La production de diagnostics identifiant les causes de la dévitalisation
  &lt;/li&gt;
  &lt;li&gt;
   La production de programmation urbaine et plans guides pour établir les besoins
  &lt;/li&gt;
  &lt;li&gt;
   La production de plans d&amp;#039;actions pour la revitalisation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-projet-revitalisation-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=conception_r</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f452-appui-a-la-conception-du-projet-global-de-rev/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>95247</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Accueillir une association locale « L’Outil en  Main » pour faire découvrir aux jeunes les métiers manuels et du patrimoine</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Association L'Outil en Main</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez renforcer le lien intergénérationnel sur votre territoire et encourager les jeunes à découvrir les
  métiers manuels.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Outil en Main France propose un accompagnement à la création d&amp;#039;une association locale labellisée « L&amp;#039;Outil
  en Main » !,
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce qu&amp;#039;une association « L&amp;#039;Outil en Main » ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une association Loi 1901 implantée sur une ou plusieurs communes qui propose aux jeunes de découvrir les
  métiers de l&amp;#039;artisanat, manuels et du patrimoine. Les jeunes sont initiés par des bénévoles, professionnels ou
  passionnés, souvent retraités, dans de vrais ateliers avec de vrais outils. Chaque semaine, les jeunes découvrent
  plusieurs métiers et produisent de leurs mains des objets utiles. Les bénévoles transmettent les savoir-faire et
  participent à créer des vocations chez les jeunes. Bien vieillir et mieux grandir, pour l&amp;#039;épanouissement de deux
  générations !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui est « L&amp;#039;Outil en Main France » ?
@@ -13981,256 +14116,256 @@
 &lt;p&gt;
  Les étapes de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation du concept, visite d&amp;#039;un atelier.
  &lt;/li&gt;
  &lt;li&gt;
   Confirmation de la volonté de création de l&amp;#039;association sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la mobilisation des parties prenantes : bénévoles, parents, partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la création de l&amp;#039;association.
  &lt;/li&gt;
  &lt;li&gt;
   Intégration au réseau national des associations « L&amp;#039;Outil en Main
  &lt;/li&gt;
  &lt;li&gt;
   Lancement des activités de l&amp;#039;association.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Artisanat</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité du programme Petites villes de demain, en priorité située dans
  un département dépourvu d&amp;#039;une association locale « L&amp;#039;Outil en Main »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>http://www.loutilenmain.fr</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact :
  &lt;a href="mailto:secrétariat&amp;#64;loutilenmain.fr" rel="noopener" target="_blank"&gt;
   secrétariat&amp;#64;loutilenmain.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5195-accueillir-une-association-locale-loutil-en-m/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>95207</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -14256,62 +14391,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -14418,1065 +14553,1065 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB69" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>95205</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Financer le projet de vie sociale et partagée des habitants qui font le choix de vivre dans un habitat inclusif (aide à la vie partagée)</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseils départementaux</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide à la vie partagée est destinée aux personnes en situation de handicap et aux personnes âgées de plus de 65 ans qui font le choix de vivre dans un habitat inclusif. Cette aide a vocation à financer leur projet de vie sociale et partagée et, ainsi, les fonctions liées au « partage de vie », au « vivre ensemble » à l&amp;#039;intérieur comme à l&amp;#039;extérieur de l&amp;#039;habitat :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;animation du projet de vie sociale et des temps partagés ;
  &lt;/li&gt;
  &lt;li&gt;
   la participation sociale des habitants, le développement de la citoyenneté et du pouvoir d&amp;#039;agir ;
  &lt;/li&gt;
  &lt;li&gt;
   la facilitation des liens d&amp;#039;une part entre les habitants et d&amp;#039;autre part entre les habitants et l&amp;#039;environnement proche ;
  &lt;/li&gt;
  &lt;li&gt;
   la coordination des intervenants permanents et ponctuels au sein de l&amp;#039;habitat ou à l&amp;#039;extérieur (hors coordination médico-sociale) ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;interface technique et logistique des logements avec le propriétaire, le bailleur.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Elle n&amp;#039;a pas vocation à financer l&amp;#039;accompagnement social ou médico-social individuel de la personne pour le soutien à l&amp;#039;autonomie, ni le suivi des parcours individuels ou la coordination des interventions médico-sociales.
  &lt;br /&gt;
  Elle n&amp;#039;est pas cumulable, pour un même projet, avec le forfait habitat inclusif.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;aide à la vie partagée (AVP) est une aide individuelle, versée par le Conseil départemental aux porteurs de projet d&amp;#039;habitats inclusifs conventionnés avec le département, pour financer le projet de vie sociale et partagée des habitants vivant dans un habitat inclusif.
  &lt;br /&gt;
  Le montant de l&amp;#039;aide (jusqu&amp;#039;à 10 000€ par an et par habitant) varie en fonction du contenu du projet de vie partagée élaboré par ou avec les habitants et de l&amp;#039;intensité de l&amp;#039;aide apportée aux habitants. Cette aide ne peut pas se cumuler avec le forfait habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le déploiement de l&amp;#039;aide à la vie partagée débute en 2021 sur les territoires. Pour les projets, existants ou nouveaux, identifiés par les Départements en 2021 et 2022, les Conseils départementaux pourront bénéficier d&amp;#039;un soutien financier de la CNSA jusqu&amp;#039;à 8000€ par an et par habitant. Pour cela, un accord pour l&amp;#039;habitat inclusif doit être conclu entre le département, l&amp;#039;Etat et la CNSA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Cohésion sociale et inclusion
 Revitalisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AVP est destinée :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux personnes en situation de handicap (bénéficiant de droits ouverts à la MDPH ou d&amp;#039;une pension d&amp;#039;invalidité délivrée par la CPAM) ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux personnes âgées de plus de 65 ans.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Elle est versée par le Conseil départemental directement au porteur de projet de l&amp;#039;habitat inclusif responsable de la mise en oeuvre du projet de vie sociale et partagée, sur la base d&amp;#039;un conventionnement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.cnsa.fr/grands-chantiers/habitat-inclusif</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://www.cnsa.fr/budget-et-financement/financement-de-lhabitat-inclusif</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e85-financer-le-projet-de-vie-sociale-et-partagee/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>95203</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités vers le LABEL "AMI DES AÎNÉS"®</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>LABEL "AMI DES AÎNÉS"®</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Réseau francophone des villes amies des aînés</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sensibilisation aux enjeux de l&amp;#039;adaptation des territoires au vieillissement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La démarche Villes Amies des Aînés (VADA), initiée par l&amp;#039;Organisation Mondiale de la Santé (OMS) et développée en France par le Réseau Francophone des Villes amies des aînés (RFVAA), consiste à
  &lt;strong&gt;
   interroger les particularités territoriales et les politiques locales au prisme des particularités liées au vieillissement de la population
  &lt;/strong&gt;
  . Cette méthodologie, qui s&amp;#039;appuie sur de la conduite de projet, a pour particularité de
  &lt;strong&gt;
   rendre incontournable la consultation des habitants, la transversalité des politiques publiques, le partenariat avec les acteurs du territoire et la lutte contre les stéréotypes liés à l&amp;#039;âge
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce contexte, les collectivités peuvent s&amp;#039;engager vers le LABEL &amp;#34;AMI DES AÎNÉS&amp;#34;&lt;span&gt;®&lt;/span&gt; pour
  &lt;strong&gt;
   être accompagnées dans l&amp;#039;amélioration de leurs politiques locales et pour affirmer leur volonté d&amp;#039;améliorer l&amp;#039;environnement social et bâti
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A travers leur appartenance au programme Petites Villes de Demain ou Action Cœur de Ville, les collectivités qui le souhaitent pourront
  &lt;strong&gt;
   bénéficier d&amp;#039;un accompagnement approfondi pour aller vers ce processus de labellisation
  &lt;/strong&gt;
  (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des retours d&amp;#039;expériences de territoires labellisés, rendez-vous sur le numéro spécial de la Gazette des communes grâce au lien suivant : http://villesamiesdesaines-rf.fr/pdf/HS-GazettexRFVAA.pdf
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Santé
 Revitalisation</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être adhérent au Réseau Francophone des Villes Amies des Aînés
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>http://villesamiesdesaines-rf.fr/label-ami-des-aines</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>http://villesamiesdesaines-rf.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus contactez :
  &lt;a href="mailto:contact&amp;#64;rfvaa.com" rel="noopener" target="_blank"&gt;
   contact&amp;#64;rfvaa.com
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>agiacomini@rfvaa.com</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/76d9-accompagner-les-collectivites-vers-le-label-a/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Réseau Francophone des Villes Amies des Aînés</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>93537</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Ateliers hors les murs</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Enseignement supérieur et de la Recherche
-Fédération des parcs naturels régionaux de France
+Office Français de la Biodiversité (OFB)
+Ministères de l'Aménagement du territoire et de la Transition écologique
 Ministère de la Culture
-Ministères de l'Aménagement du territoire et de la Transition écologique
-[...3 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+Fédération des parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J72" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>bourse de 1000€</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Revitalisation
 Innovation, créativité et recherche
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Nicolas Sanaa -
  &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
   nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>fhugault@parcs-naturels-regionaux.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Fédération des Parcs naturels régionaux de France</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>27/05/2021</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>93666</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui technique pour la préservation et la valorisation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PNR des Volcans d&amp;#039;Auvergne dispose d&amp;#039;un inventaire conséquent (près de 5000 éléments recensés) du petit patrimoine bâti non protégé sur l&amp;#039;ensemble des 147 communes du Parc : chapelle, oratoire, croix, calvaire, fours, lavoirs, moulins, ...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;appui de cet inventaire disponible auprès des acteurs locaux et du grand public sur la plateforme du CRAIG, le PNR des Volcans d&amp;#039;Auvergne peut apporter un accompagnement technique sur la connaissance et la stratégie de mise en valeur de ce petit patrimoine bâti : inventaire participatif du petit patrimoine, démarche de labellisation, source de financement pour la restauration, mise en œuvre de sentier d&amp;#039;interprétation, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Patrimoine-bati/Inventaire-du-petit-patrimoine-bati</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc64-appui-technique-pour-la-preservation-et-la-va/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>93665</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un conseil et d'un accompagnement pour la mise en valeur des paysages et des patrimoines naturels</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Riche de nombreuses études paysagères et d&amp;#039;inventaires sur les milieux naturels du territoire, le PNR des Volcans d&amp;#039;Auvergne peut apporter une expertise en termes de gestion de site à forts enjeux paysagers et environnementaux.
 &lt;/p&gt;
 &lt;p&gt;
  Il peut également proposer un appui technique et méthodologique pour l&amp;#039;élaboration de stratégie paysagère opérationnelle et d&amp;#039;aménagement de sites naturels (mesure de gestion de site type : zone humide, puy, col, lac...), ou plus structurante à l&amp;#039;échelle d&amp;#039;un territoire plus large (animation de démarche Plan de paysage, schéma paysager).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Paysage</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Paysage-et-cadre-de-vie/Un-Plan-de-paysage-Vallee-de-la-Rhue-Val-de-Sumene</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8313-conseil-et-accompagnement-pour-la-mise-en-val/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>93664</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Participer à un Atelier rural d’urbanisme (ARU)</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARU un collectif technique intervenant gratuitement dans les domaines de l&amp;#039;urbanisme et du paysage.
 &lt;/p&gt;
 &lt;p&gt;
  Animé par le PNR des Volcans d&amp;#039;Auvergne, il s&amp;#039;adresse aux communes et aux EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc.
 &lt;/p&gt;
 &lt;p&gt;
  Il intervient auprès des collectivités en tant que structure de conseil et d&amp;#039;aide à la définition de projet. Il propose un appui technique sur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   la réflexion préalable à l&amp;#039;élaboration de documents de planification (SCoT, PLU/PLUi) : sensibilisation, identification des enjeux, définition des objectifs poursuivis, ... ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;approche stratégique des projets d&amp;#039;urbanisme opérationnel (requalification des espaces publics, entrée de bourg, ...) : définition des besoins et des enjeux, parti pris paysager, estimation budgétaire,...
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Nota : l&amp;#039;ARU est un outil de conseil et d&amp;#039;aide à la décision. Par conséquent, ses actions ne se situent pas dans le champ concurrentiel. L&amp;#039;ARU ne se substitue pas aux bureaux d&amp;#039;études et structures d&amp;#039;ingénierie intervenant sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Paysage</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Urbanisme-et-habitat/L-Atelier-Rural-d-Urbanisme</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50bf-atelier-rural-durbanisme-aru/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>93194</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -15498,221 +15633,221 @@
  sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives Jeunes Majeurs
  &lt;/strong&gt;
  concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives de Territoire
  &lt;/strong&gt;
  , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mon ESS à l&amp;#039;école : exemples de projets:
  &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coopératives Jeunesses de Services (CJS) :
  &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CJS de Lyon 8ème (69) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://lafabriquecooperative.fr/</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
  &lt;br /&gt;
  Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>93193</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Appuyer l’émergence de coopérations</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -15728,454 +15863,454 @@
    Accueil Information Orientation
   &lt;/strong&gt;
   proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Organisation de rencontres d&amp;#039;affaires
   &lt;/strong&gt;
   pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Facilitation de dynamiques collectives
   &lt;/strong&gt;
   en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Club des collectivités : programme de la rencontre du 29 avril :
  &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
  &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/les-esspresso
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>http://cress-aura.org</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>92578</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>83481</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE des Hauts de France
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
 Union régionale des CAUE d'Île-de-France
-Union régionale des CAUE Bourgogne-Franche-Comté
-[...1 lines deleted...]
-Union régionale des CAUE Normands
 Union régionale des CAUE de Nouvelle-Aquitaine
 Union régionale des CAUE d'Occitanie
-Union régionale des CAUE des Pays de la Loire</t>
-[...2 lines deleted...]
-      <c r="G79" s="1" t="inlineStr">
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16218,85 +16353,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16319,79 +16454,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -16424,151 +16559,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>83479</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16626,77 +16761,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16718,79 +16853,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -16823,379 +16958,969 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>82918</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Analyser les dynamiques de mon territoire</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ANCT propose aux acteurs des territoires des analyses territoriales et des outils produits par l&amp;#039;Observatoire des  territoires  :  mise  à  disposition  de  données,  d&amp;#039;indicateurs, de  typologies  de  territoires,  d&amp;#039;analyses  à différentes échelles et sur le temps long, de cartes interactives, d&amp;#039;outils d&amp;#039;analyses et de data-visualisations. En particulier, découvrez les espaces de consultation mis à votre disposition comme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Visiothèque, un catalogue de tous les graphiques et cartes produits, avec accès à des indicateurs, aux publications et aux contributeurs.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;espace des données ouvertes : espace de recherche et de téléchargement de plus de 600 indicateurs, disponibles  à  différents  échelons  territoriaux  (plus  de  25  échelles  géographiques  de  la  commune  à  la région européenne).
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;annuaire  des  acteurs  de  l&amp;#039;observation  (*):  plus  de  30  références  nationales  et  200  références  régionales et locales -fiches, logos et liens des sites produisant une information territorialisée nationale ou locale en France.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des outils d&amp;#039;aide aux diagnostics territoriaux sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser des portraits de territoires (à l&amp;#039;échelle de commune, EPCI, département, région) et ainsi obtenir et comparer les chiffres clés de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Un module de consultation de zonages de politique publique (ZRR, AFR, zone de montagne...) mais également par les programmes de l&amp;#039;ANCT.
  &lt;/li&gt;
  &lt;li&gt;
   Un  catalogue  d&amp;#039;outils  interactifs  :  des  outils  de  datavisualisations  interactives  qui  permettent  de  répondre à des questions simples : D&amp;#039;où viennent les nouveaux arrivants dans mon territoire, où partent ceux qui le quittent, quels impacts ces mobilités ont sur la composition de sa population?
  &lt;/li&gt;
  &lt;li&gt;
   La Cartographie interactive :permettant à un public averti de produire ses propres cartes ou portraits de territoire  avec  plus  de  600  indicateurs  multithématiques,  plus  de  25  échelles  géographique  de  la commune au pays européen, et la possibilité d&amp;#039;intégrer ses propres données.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.observatoire-des-territoires.gouv.fr/</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter"&gt;
   https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f96c-analyser-les-dynamiques-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Aude
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>82911</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de la Haute-Vienne
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Ardèche
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Savoie
 CAUE du Lot
 CAUE de l'Oise
 CAUE de la Dordogne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
 CAUE des Pyrénées-Atlantiques
 CAUE de la Haute-Garonne
 CAUE du Puy-de-Dôme
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Haute-Loire
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
-CAUE du Pas-de-Calais
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
 CAUE de la Meuse
-CAUE de l'Ariège
-[...2 lines deleted...]
-CAUE de Mayotte
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
 CAUE d'Alsace
 CAUE de Corse
 CAUE de l'Yonne
 CAUE de l'Aude
 CAUE du Maine-et-Loire
 CAUE du Cher
-CAUE de l'Ardèche
 CAUE du Loiret
-CAUE de Corrèze
-[...25 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+CAUE de Corrèze</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -17242,85 +17967,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -17340,79 +18065,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -17592,167 +18317,167 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/08/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>82917</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -17766,1700 +18491,175 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://federation-flame.org</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Frank Sentier, Délégué général de la Fédération FLAME
 &lt;/p&gt;
 &lt;p&gt;
  frank.sentier&amp;#64;federation-flame.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1523 lines deleted...]
-      </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
         <v>66397</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires (ANCT)
-Cerema</t>
+          <t>Cerema
+Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -19579,496 +18779,496 @@
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:34" customHeight="0">
       <c r="A87" s="1">
-        <v>66403</v>
+        <v>80365</v>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+          <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+          <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H87" s="1" t="inlineStr">
         <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aux actions qu&amp;#039;elle mène déjà sur le territoire, l&amp;#039;ALEC vous aidera à définir et mettre en oeuvre un plan d&amp;#039;actions concret adapté à votre territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à sa présence dans la durée, l&amp;#039;ALEC vous permettra de réaliser un suivi précis de votre Plan territorial.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Risques naturels
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.federation-flame.org/</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un site internet :
+ &lt;a href="https://www.federation-flame.org/"&gt;
+  https://www.federation-flame.org/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez la Fédération :
+ &lt;a&gt;
+  contact&amp;#64;federation-flame.org
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90ea-batir-le-volet-energie-climat-du-projet-de-te/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>80363</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Libérer l’initiative économique dans les territoires</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Particulier</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Prêt</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez quelques exemples de personnes accompagnées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
+  https://www.adie.org/a-la-une/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adie.org</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adie couvre toutes les régions de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus contacter :
+  partenariat&amp;#64;adie.org
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouverez ici la liste des antennes de l&amp;#039;Adie :
+ &lt;a href="https://www.adie.org/nos-agences/"&gt;
+  https://www.adie.org/nos-agences/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>66403</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...328 lines deleted...]
-      </c>
       <c r="AH89" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
         <v>66398</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Implanter une micro-folie</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>La Villette
 Ministère de la Culture
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
@@ -20162,51 +19362,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
         <v>77368</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires
@@ -20365,51 +19565,51 @@
 Construction d’un gymnase</t>
         </is>
       </c>
       <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
       <c r="AH91" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
         <v>77080</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
@@ -20544,121 +19744,120 @@
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
       <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB92" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique
-Mise en place d’un commerce de proximité</t>
+          <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
         <v>63653</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Subvention
-Ingénierie financière</t>
+Ingénierie financière
+Subvention</t>
         </is>
       </c>
       <c r="I93" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
       <c r="J93" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -21011,94 +20210,94 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
       <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
         <v>63652</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Développer un parc locatif privé à vocation sociale</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)
 Directions départementales des territoires (DDT)</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière
+          <t>Ingénierie financière
+Subvention
 Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
@@ -21277,94 +20476,94 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
       <c r="AE94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
       <c r="AH94" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:34" customHeight="0">
       <c r="A95" s="1">
         <v>63650</v>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Adapter les logements à la perte d'autonomie</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -21518,94 +20717,94 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
       <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
       <c r="AH95" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:34" customHeight="0">
       <c r="A96" s="1">
         <v>63648</v>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Lutter contre l'habitat indigne et dégradé</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H96" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 100</t>
         </is>
       </c>
       <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -21870,95 +21069,95 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
       <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
       <c r="AH96" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:34" customHeight="0">
       <c r="A97" s="1">
         <v>63642</v>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Traiter les copropriétés fragiles et en difficulté</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>Petites villes de demain
-[...1 lines deleted...]
-France Ruralités</t>
+          <t>France Ruralités
+Petites villes de demain
+Action cœur de ville</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H97" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Subvention</t>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -22220,95 +21419,95 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
       <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
       <c r="AH97" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:34" customHeight="0">
       <c r="A98" s="1">
         <v>57803</v>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique du parc privé</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Subvention</t>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -22483,51 +21682,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
       <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>08/09/2020</t>
         </is>
       </c>
       <c r="AH98" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:34" customHeight="0">
       <c r="A99" s="1">
         <v>72810</v>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22880,89 +22079,89 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
         <v>56456</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention
 Ingénierie financière
-Ingénierie Juridique / administrative
-Subvention</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
       <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
@@ -23072,48 +22271,48 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
       <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
       <c r="AH100" s="1" t="inlineStr">
         <is>
-          <t>10/08/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>