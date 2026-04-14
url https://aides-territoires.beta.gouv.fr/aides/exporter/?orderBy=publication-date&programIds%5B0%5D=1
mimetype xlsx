--- v0 (2026-01-14)
+++ v1 (2026-04-14)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA115"/>
+  <dimension ref="A1:AH104"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,428 +225,525 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165521</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agences de l'eau
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165518</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...9 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...192 lines deleted...]
-    <row r="4" spans="1:27" customHeight="0">
+    <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>163871</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
@@ -835,88 +932,124 @@
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>163894</v>
+        <v>163959</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
-Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
-QPV - Quartiers Prioritaires de la politique de la Ville</t>
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
-Agence Bretonne de la Biodiversité (ARBE)
+Agences de l'eau
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...6 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -940,470 +1073,547 @@
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
-        <is>
-[...253 lines deleted...]
-      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
+    <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>157561</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
@@ -1602,93 +1812,118 @@
  Conseil départemental de la Somme
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;attractivité et du développement des territoires
 &lt;/p&gt;
 &lt;p&gt;
  03 22 71 81 71
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>allefevre@somme.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
+    <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>157095</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 EUROPE - FEDER - Fonds européen de développement régional
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Aide montage des dossiers de subventions</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>MATEC (ATD 57 Moselle)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
  &lt;br /&gt;
  • trouver des pistes de financement pour les projets ;
  &lt;br /&gt;
  • monter au besoin les dossiers de subventions.
  &lt;br /&gt;
  &lt;br /&gt;
  MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
  &lt;br /&gt;
  Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
  &lt;br /&gt;
@@ -1797,674 +2032,284 @@
  &lt;br /&gt;
  57000 METZ
  &lt;br /&gt;
  Horaires d&amp;#039;ouverture :
  &lt;br /&gt;
  Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>cyril.gillerat@matec57.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
+    <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>151713</v>
+        <v>149775</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aider les commerçants et artisans à améliorer leurs points de vente</t>
+          <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>Petites villes de demain</t>
+          <t>Petites villes de demain
+EUROPE - InvestEU</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Aide communale pour l'amélioration des points de vente</t>
+          <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Commune de La Voulte-sur-Rhône</t>
+          <t>Banque des Territoires
+Commission européenne</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>Entreprise privée</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t> Max : 40</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;aide communale pour l&amp;#039;amélioration des points de vente de La Voulte-sur-Rhône permet d&amp;#039;aider les commerçants et artisans à moderniser, améliorer et mettre aux normes leurs boutiques situées sur la commune.
-[...31 lines deleted...]
-&lt;/p&gt;</t>
+ Les collectivités de moins de 20 000 habitants s&amp;#039;inscrivant dans le cadre du programme Petites villes de demain ayant signé la convention cadre PVD peuvent bénéficier de cette offre de la Banque des Territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif : faciliter le passage à l&amp;#039;opérationnel des communes concernées en leur permettant d&amp;#039;accéder plus facilement aux financements verts.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires vous accompagne dans vos projets de transformation écologique et énergétique afin d&amp;#039;intégrer les critères verts qui seront déterminants pour l&amp;#039;obtention de financements.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Identification des financements éligibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préconisations techniques et financières pour optimiser la capacité des projets à mobiliser les financements verts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la préparation des dossiers de demande de financements si nécessaire
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>Cours d'eau / canaux / plans d'eau
-[...3 lines deleted...]
-Artisanat</t>
+          <t>Revitalisation
+Appui méthodologique</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
-        </is>
-[...119 lines deleted...]
-&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U9" s="1" t="inlineStr">
         <is>
-          <t>La Voulte-sur-Rhône</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V9" s="1" t="inlineStr">
         <is>
-          <t>https://lavoultesurrhone.fr/fr/</t>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/offre-pvd-plus?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pdvplus_vert_psat</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
-        <is>
-[...115 lines deleted...]
-      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/offre-pvd-plus?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;pvdplus&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;pvdplus_oat"&gt;
    Contactez-nous via le formulaire de sollicitation disponible ici
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2154-faciliter-lacces-des-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>12/09/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...184 lines deleted...]
-      <c r="A12" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>142680</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L12" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -2577,51 +2422,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -2639,56 +2484,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -2731,155 +2576,180 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>142229</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -3039,51 +2909,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -3093,56 +2963,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -3171,1103 +3041,1124 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...149 lines deleted...]
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>123492</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Office Français de la Biodiversité (OFB)
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...9 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Foncier
 Accès aux services
 Cohésion sociale et inclusion
 Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
-      <c r="W15" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C16" s="1" t="inlineStr">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>122832</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
-[...12 lines deleted...]
- Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes - DSIL
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
-[...16 lines deleted...]
- . la sécurité
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DSIL :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;span&gt;▶&lt;/span&gt; Les projets contribuant aux priorités thématiques suivantes (L 2334-32 du CGCT)
+ &lt;br /&gt;
+ • la rénovation thermique, la transition écologique, le développement des énergies renouvelables,
+ &lt;br /&gt;
+ • la mise aux normes et la sécurisation des équipements publics,
+ &lt;br /&gt;
+ • le développement d&amp;#039;infrastructures en faveur de la mobilité et en faveur de la construction de logements,
+ &lt;br /&gt;
+ • le développement du numérique et de la téléphonie mobile,
+ &lt;br /&gt;
+ • la création, la transformation et la rénovation des bâtiments scolaires,
+ &lt;br /&gt;
+ • la réalisation d&amp;#039;hébergement et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
-[...200 lines deleted...]
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sports et loisirs
 Friche
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Accessibilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles à cette dotation, toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre ainsi que les pôles d&amp;#039;équilibre territoriaux (PETR).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La liste des opérations éligibles à la DSIL est disponible sur le site internet :
  &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
   https://www.ain.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DSIL     Ouvre une nouvelle fenêtre
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt du dossier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Ain</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.ain.gouv.fr</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
  &lt;/li&gt;
  &lt;li&gt;
   Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>corinne.duroux@ain.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-financer-des-projets-dinvestissement-des-comm/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>122831</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Ain</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>120584</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
 &lt;/p&gt;
 &lt;p&gt;
  Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
  &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
   www.miqcp.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
 &lt;/p&gt;
 &lt;p&gt;
  Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Comment mettre en place des démarches de programmation ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   mireille.guignard&amp;#64;developpement-durable.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 01 40 81 23 72 / 07 64 80 10 67
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>120085</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Financer l'aménagement d'itinéraires cyclables structurants</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours CYCL'YN</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes Yvetot Normandie</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La Communauté de Communes Yvetot Normandie crée un fonds spécial pour la mise en place du Plan Vélo intercommunal.
   &lt;/li&gt;
   &lt;li&gt;
    Un fonds de concours spécial CYCL&amp;#039;YN destiné aux communes de l&amp;#039;intercommunalité concernées par le Schéma cyclable de l&amp;#039;intercommunalité, d&amp;#039;un montant global de 1 283 600 euros, est instauré pour une période de 12 ans, de 2022 à 2033.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CONDITIONS D&amp;#039;OCTROI DU FONDS DE CONCOURS CYCL&amp;#039;YN
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   a.	Projets éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles sont l&amp;#039;aménagement d&amp;#039;itinéraires cyclables structurants.
 &lt;/p&gt;
 &lt;p&gt;
  Le fonds de concours concerne en premier lieu les itinéraires cyclables identifiés au Schéma cyclable de l&amp;#039;intercommunalité, avec 2 niveaux de priorité :
 &lt;/p&gt;
 &lt;p&gt;
  -	Les 9 axes structurants identifiés au « scénario programmatique » et l&amp;#039;ensemble des points durs de sécurité. Ces axes, ont été retenus au regard de leur intérêt stratégique : nombre d&amp;#039;habitants, d&amp;#039;emplois et d&amp;#039;équipements à proximité. Il s&amp;#039;agit donc des axes à aménager en priorité pour constituer un réseau cyclable structurant, sous forme de linéaires continus,
 &lt;/p&gt;
 &lt;p&gt;
  -	Les axes du réseau complémentaire qui constituent un maillage complémentaire de grands axes.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -4281,464 +4172,375 @@
  Les dépenses éligibles sont :
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions d&amp;#039;emprise foncière exclusivement nécessaire aux aménagements cyclables,
 &lt;/p&gt;
 &lt;p&gt;
  - les études liées au projet (maîtrise d&amp;#039;œuvre, SPS, CT, etc.),
 &lt;/p&gt;
 &lt;p&gt;
  - les travaux (signalisation des travaux, terrassement et VRD de l&amp;#039;emprise d&amp;#039;aménagement cyclable, aménagement de chaussées, signalisation horizontale et verticale spécifique aux cycles),
 &lt;/p&gt;
 &lt;p&gt;
  - et les aménagements connexes (abris vélos, arceaux...).
 &lt;/p&gt;
 &lt;p&gt;
  Seuls les aménagements soumis à Yvetot Normandie en amont de leur réalisation pourront bénéficier d&amp;#039;un fonds de concours. Yvetot Normandie devra être associé aux études préalables.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant versé de fonds de concours sera égal au maximum à 50 % du montant restant à charge de la commune, sachant que la participation minimale de la commune bénéficiaire s&amp;#039;élève à 20 % du montant total des financements publics qui lui sont accordés.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes pourront demander un appui technique des services de la Communauté de Communes pour la recherche des subventions possibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>CC Yvetot Normandie</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Communauté de Communes Yvetot Normandie
   &lt;/li&gt;
   &lt;li&gt;
    Sandrine Lollier / 02 35 56 34 52
   &lt;/li&gt;
   &lt;li&gt;
    Blanche Despaigne / 02 77 43 99 93
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>pascal.prokop@yvetot-normandie.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4317-financer-lamenagement-ditineraires-cyclables-/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes Yvetot Normandie</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2022</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C20" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>119892</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un éclairage sur les documents d'urbanisme et d'aménagement</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
-Entreprise privée</t>
-[...36 lines deleted...]
- &lt;/strong&gt;
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion des acteurs de proximité aux décisions d&amp;#039;urbanisme est une des principales clés de succès d&amp;#039;une stratégie d&amp;#039;aménagement local.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En recueillant les avis et contributions des acteurs économiques de votre territoire, votre CCI vous conseille dans l&amp;#039;élaboration des avis d&amp;#039;urbanisme (PLU, PLUI, SCoT...) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Identification des lieux de consommation sur votre territoire et analyse de l&amp;#039;environnement concurrentiel ;
-[...2 lines deleted...]
-  Observation des clientèles potentielles et des pratiques de consommation / Analyse du fonctionnement du marché local. Une enquête réalisée auprès des ménages peut venir compléter cette analyse pour préciser les besoins, les attentes, et les habitudes de consommation sur la zone de chalandise ;
+  &lt;strong&gt;
+   Description du cadre de consultation, et définition des enjeux :
+  &lt;/strong&gt;
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Chiffrage des marchés potentiels et des marchés résiduels.
+  - Préciser les contours de votre projet : enjeux, boosters, freins ;
+  &lt;br /&gt;
+  - Reconstituer l&amp;#039;historique éventuel du dossier (avis et travaux antérieurs) ;
+  &lt;br /&gt;
+  - Déterminer le cadre de réponse à votre demande et le plan d&amp;#039;actions adapté : calendrier à respecter, formalisme des livrables, etc. ;
+  &lt;br /&gt;
+  - Identifier les acteurs à consulter ;
+  &lt;br /&gt;
+  - Chiffrage éventuel pour des actions nécessitant un budget de mise en œuvre : logistique de réunions, par exemple.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Définition des partenariats et réalisation des travaux de consultation :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Mettre en œuvre les méthodes et outils de recueil des besoins (enquêtes, focus groupes, etc.) sélectionnés dans le plan d&amp;#039;actions ;
+  &lt;br /&gt;
+  - Organiser les consultations locales, les groupes d&amp;#039;échanges ;
+  &lt;br /&gt;
+  - Synthétiser les contributions.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rédaction de l&amp;#039;avis :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Élaborer un avis tenant compte des résultats de consultation ;
+  &lt;br /&gt;
+  - Rédiger l&amp;#039;avis, étayé si besoin d&amp;#039;analyses complémentaires relatives à l&amp;#039;environnement règlementaire.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remise de l&amp;#039;avis :
+  &lt;/strong&gt;
+  transmettre l&amp;#039;avis et vous le présenter à l&amp;#039;oral si vous avez besoin d&amp;#039;indications supplémentaires.
+  &lt;br /&gt;
+  - Transmettre l&amp;#039;avis à vos chargés de projet, dans le respect du cadre de réponse posé en début de projet, par courrier ou par mail selon votre demande.
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communication sur l&amp;#039;avis :
+  &lt;/strong&gt;
+  &lt;br /&gt;
+  - Transmission par mail de l&amp;#039;avis aux parties prenantes consultées ;
+  &lt;br /&gt;
+  - Votre CCI peut assurer la publicité de l&amp;#039;avis sur son site internet.
+  &lt;br /&gt;
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Une analyse de faisabilité peut vous être proposée en complément pour affiner les conditions de rentabilité et de viabilité de votre projet d&amp;#039;implantation commerciale.
+  Un premier rendez-vous de cadrage avec votre Conseiller CCI pour bien comprendre vos enjeux et préciser le périmètre ainsi que les modalités de la consultation.
  &lt;/em&gt;
-&lt;/p&gt;
-[...22 lines deleted...]
- &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
-[...2 lines deleted...]
-Economie locale et circuits courts
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/eclairage-sur-les-documents-durbanisme-et-damenagement</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7ddc-apporter-un-eclairage-sur-les-documents-durba/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C21" s="1" t="inlineStr">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>119891</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude sur-mesure de l'activité économique</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
-[...158 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous devez réaliser un état des lieux de l&amp;#039;économie et de certains secteurs d&amp;#039;activité de votre territoire ? Vous souhaitez optimiser l&amp;#039;attractivité de celui-ci, affiner votre connaissance d&amp;#039;une filière, évaluer le potentiel d&amp;#039;un évènement, l&amp;#039;impact d&amp;#039;un équipement ?
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous fournit les analyses et données utiles pour sécuriser vos décisions en matière de développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  Elle vous propose ainsi un service sur mesure en fonction de votre stratégie locale de développement économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    PORTRAIT DE VOTRE TERRITOIRE OU D&amp;#039;UNE FILIÈRE :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;analyse quantitative et qualitative de données est produite à partir :
   &lt;br /&gt;
   - des données collectées sur les sources les plus pertinentes à votre besoin (sources CCI, organismes publics INSEE, URSSAF, partenaires, ...) ;
   &lt;br /&gt;
   - de recherches documentaires (presse, web, rapports d&amp;#039;experts, études antérieures et documents d&amp;#039;urbanisme) ;
   &lt;br /&gt;
   - d&amp;#039;un repérage de projets qui entrent dans le périmètre de l&amp;#039;analyse.
   &lt;br /&gt;
@@ -4770,496 +4572,1185 @@
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ÉTUDE D&amp;#039;IMPACT ÉCONOMIQUE DE VOTRE ÉQUIPEMENT OU ÉVÉNEMENT :
   &lt;/strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   Ce service s&amp;#039;adresse particulièrement aux organisateurs de manifestations, gestionnaires d&amp;#039;équipements, associations ou encore groupes d&amp;#039;acteurs publics pour analyser les retombées économiques d&amp;#039;un équipement ou événement.
   &lt;br /&gt;
   Il repose sur une méthodologie d&amp;#039;enquête avec la restitution d&amp;#039;un bilan.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;étude.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Innovation, créativité et recherche
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/etude-sur-mesure-de-lactivite-economique</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/28e1-realiser-une-etude-sur-mesure-de-lactivite-ec/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="23" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C23" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>119889</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Activer le déploiement opérationnel d’un projet de territoire</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...23 lines deleted...]
- En recueillant les avis et contributions des acteurs économiques de votre territoire, votre CCI vous conseille dans l&amp;#039;élaboration des avis d&amp;#039;urbanisme (PLU, PLUI, SCoT...) :
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Commune ou intercommunalité, votre territoire se réinvente perpétuellement pour rester attractif et préparer son avenir. Cette modernisation ou dynamisation s&amp;#039;appuie sur vos projets de territoire, à la fois structurants et à fort potentiel de notoriété.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez d&amp;#039;un soutien et d&amp;#039;une expertise adaptés pour construire et piloter votre projet de territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller CCI intervient en maîtrise d&amp;#039;ouvrage, il dispose de toutes les informations et des relais d&amp;#039;expertises nécessaires à la réussite de votre projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Il identifie les parties prenantes concernées par les enjeux de votre projet (votre collectivité, les entreprises, etc.). Il réalise une veille en rapport avec votre projet pour mettre en évidence les leviers de succès.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Enfin, selon votre besoin, votre CCI mobilise des ressources et des compétences pour piloter la mise en œuvre du projet, en tant qu&amp;#039;AMO ou via une délégation de mission.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Après un premier rendez-vous de découverte technique, la conduite du projet se poursuit en cinq étapes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...1 lines deleted...]
-  &lt;/strong&gt;
+  Étape 1 : Montage du projet :
   &lt;br /&gt;
-  - Préciser les contours de votre projet : enjeux, boosters, freins ;
+  - Définir le comité de pilotage ;
   &lt;br /&gt;
-  - Reconstituer l&amp;#039;historique éventuel du dossier (avis et travaux antérieurs) ;
+  - Identifier les acteurs ;
   &lt;br /&gt;
-  - Déterminer le cadre de réponse à votre demande et le plan d&amp;#039;actions adapté : calendrier à respecter, formalisme des livrables, etc. ;
+  - Préciser les contours du projet, ses objectifs et son déroulement ;
   &lt;br /&gt;
-  - Identifier les acteurs à consulter ;
+  - Identifier les cibles ;
   &lt;br /&gt;
-  - Chiffrage éventuel pour des actions nécessitant un budget de mise en œuvre : logistique de réunions, par exemple.
+  - Présenter et valider la démarche (par les élus).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étape 2 : Mise en œuvre du projet :
   &lt;br /&gt;
+  - Organiser un évènement de rassemblement ou un atelier d&amp;#039;échange ;
   &lt;br /&gt;
- &lt;/li&gt;
-[...3 lines deleted...]
-  &lt;/strong&gt;
+  - Réaliser une étude sur mesure ;
   &lt;br /&gt;
-  - Mettre en œuvre les méthodes et outils de recueil des besoins (enquêtes, focus groupes, etc.) sélectionnés dans le plan d&amp;#039;actions ;
+  - Analyser les résultats et identifier le plan d&amp;#039;actions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étape 3 : Communication
   &lt;br /&gt;
-  - Organiser les consultations locales, les groupes d&amp;#039;échanges ;
+  - Valoriser les résultats obtenus.
   &lt;br /&gt;
-  - Synthétiser les contributions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étape 4 : Étude des conditions de mise en œuvre et de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étape 5 : Création des conditions de poursuite et de pérennisation de la démarche
   &lt;br /&gt;
-  &lt;br /&gt;
-[...45 lines deleted...]
-Revitalisation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X23" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/deploiement-operationnel-dun-projet-de-territoire</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38ed-activer-le-deploiement-operationnel-dun-proje/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C24" s="1" t="inlineStr">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>119887</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude d'implantation commerciale</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de commerce et d'industrie (CCI)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;attractivité de votre territoire passe par un développement coordonné et équilibré entre votre centre-ville et vos zones commerciales périurbaines.
+&lt;/p&gt;
+&lt;p&gt;
+ Mener une politique de développement commercial durable s&amp;#039;appuie sur des données fiables et objectives, et mobilise des outils et méthodes d&amp;#039;aide à la décision efficaces et adaptés à votre projet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI peut vous accompagner tout au long de votre projet d&amp;#039;implantation commerciale :
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;une vision stratégique du commerce sur votre territoire mais votre projet reste à clarifier ?
+ &lt;br /&gt;
+ - Vous disposez d&amp;#039;un local commercial, mais devez préciser son affectation ?
+ &lt;br /&gt;
+ - Vous souhaitez passer du projet à sa réalisation ?
+&lt;/p&gt;
+&lt;p&gt;
+ Votre CCI vous propose :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une étude du potentiel commercial :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des lieux de consommation sur votre territoire et analyse de l&amp;#039;environnement concurrentiel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation des clientèles potentielles et des pratiques de consommation / Analyse du fonctionnement du marché local. Une enquête réalisée auprès des ménages peut venir compléter cette analyse pour préciser les besoins, les attentes, et les habitudes de consommation sur la zone de chalandise ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrage des marchés potentiels et des marchés résiduels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Une analyse de faisabilité peut vous être proposée en complément pour affiner les conditions de rentabilité et de viabilité de votre projet d&amp;#039;implantation commerciale.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une aide et un conseil pour la mise en œuvre du projet
+ &lt;/strong&gt;
+ &lt;em&gt;
+  :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement à la sélection et au recrutement des candidats qui réaliseront le projet de développement du commerce, depuis la rédaction et la diffusion de l&amp;#039;offre jusqu&amp;#039;à l&amp;#039;analyse des candidatures
+  &lt;em&gt;
+   ;
+  &lt;/em&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un suivi post-création peut être proposé au porteur de projet pour viabiliser le commerce
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Adressez-vous à votre CCI pour définir avec votre expert CCI le périmètre de votre étude d&amp;#039;implantation commerciale et obtenir un devis.
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cci.fr/offre/etude-dimplantation-commerciale</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre CCI de proximité :
+ &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
+  https://www.cci.fr/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>a.czmal@ccifrance.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb15-realiser-une-etude-dimplantation-commerciale/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>119914</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
-[...26 lines deleted...]
- &lt;br /&gt;
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  • Identifier vos besoins et les possibles interventions des artisans
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
+ &lt;br /&gt;
+ Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
+ &lt;br /&gt;
+ • Informer les artisans sur les projets locaux
+ &lt;br /&gt;
+ Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  • Accompagner les collectivités techniquement et juridiquement pour permettre aux artisans et PME de répondre aux marchés publics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Sensibiliser les acteurs publics sur les services des artisans ;
+ &lt;br /&gt;
+ - Former les équipes des collectivités territoriales sur les freins d&amp;#039;accès des artisans et PME aux marchés publics ;
+ &lt;br /&gt;
+ - Accompagner techniquement les services pour ne pas bloquer les candidatures des artisans ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  • Accompagner les artisans dans leur réponse technique aux marchés publics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
+ &lt;br /&gt;
+ - Les former sur les principes de la commande publique ;
+ &lt;br /&gt;
+ - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ - Identifier les artisans
+ &lt;br /&gt;
+ - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
+ &lt;br /&gt;
+ - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
-[...8 lines deleted...]
-  aide à l&amp;#039;implantation d&amp;#039;artisans
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>119912</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Destination France</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer une offre touristique durable autour de la valorisation des produits et savoir-faire artisanaux proposés localement afin de renforcer le rayonnement, l&amp;#039;attractivité et la valeur ajoutée de votre territoire, dans le respect de l&amp;#039;environnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les chambres de métiers et de l&amp;#039;artisanat interviennent pour valoriser le patrimoine artisanal :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de diagnostic et recensement des activités et savoir-faire du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration du patrimoine artisanal au côté du patrimoine naturel et du patrimoine culturel dans l&amp;#039;offre et les parcours touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de la visite d&amp;#039;entreprise, l&amp;#039;accueil d&amp;#039;une clientèle touristique, les démonstrations de savoir-faire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de pratiques numériques et notamment l&amp;#039;amélioration de leur visibilité en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre d&amp;#039;ateliers culinaires autour de produits locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du territoire au travers d&amp;#039;événements consacrés aux savoir-faire (salon et journées des métiers d&amp;#039;art, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création de parcours touristiques pour découvrir l&amp;#039;artisanat, le savoir-faire et les produits locaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b35-copie-14h37-developper-et-mettre-en-valeur-le/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>119911</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
+ &lt;br /&gt;
+ - Des activités déjà présentes sur le territoire ;
+ &lt;br /&gt;
+ - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
+ &lt;br /&gt;
+ - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
+ &lt;br /&gt;
+ - Du sourcing des artisans intéressés pour une installation ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •S&amp;#039;informer sur les offres d&amp;#039;installations :
+ &lt;br /&gt;
+ - Identifier les locaux vacants ;
+ &lt;br /&gt;
+ - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
+ &lt;br /&gt;
+ - Anticiper les futures cession-reprise d&amp;#039;activités ;
+ &lt;br /&gt;
+ - Collaborer avec la foncière du territoire ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
+ &lt;br /&gt;
+ - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Contribuer aux réflexions sur la logistique urbaine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="T24" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-      <c r="A25" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>119908</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer des filières alimentaires locales et circuits de proximité ;
@@ -5267,1114 +5758,889 @@
  &lt;li&gt;
   Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C26" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>119907</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...3 lines deleted...]
-      <c r="H26" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...44 lines deleted...]
- •Contribuer aux réflexions sur la logistique urbaine
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  réalisation de diagnostic flash
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide à l&amp;#039;implantation d&amp;#039;artisans
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="T26" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;br /&gt;
+ • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="27" spans="1:27" customHeight="0">
-[...368 lines deleted...]
-      <c r="C29" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>119850</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...113 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie technique
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Prêt
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Dans un objectif commun de redynamisation économique et sociale des territoires,
  &lt;strong&gt;
   les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Recherche et identification de commerçants, artisans ou de restaurateurs pouvant s&amp;#039;installer dans des locaux vacants grâce à l&amp;#039;expertise du comité d&amp;#039;agrément : Composés d&amp;#039;experts bénévoles et de chefs d&amp;#039;entreprise locaux, le comité d&amp;#039;agrément décide de l&amp;#039;attribution d&amp;#039;un prêt d&amp;#039;honneur et de l&amp;#039;accompagnement des porteurs de projets, au moment du démarrage opérationnel de leur activité et pendant plusieurs années.
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de Boutiques à l&amp;#039;Essai avec la Fédération Nationale des Boutiques à l&amp;#039;Essai  ou Pop-up store
  &lt;/li&gt;
  &lt;li&gt;
   Appels à projets permettant d&amp;#039;identifier des commerçants/artisans pour répondre aux enjeux de structuration et dynamisation de zones commerciales en centres-villes ou centres-bourgs
  &lt;/li&gt;
  &lt;li&gt;
   Suivi renforcé des entrepreneurs et parrainage éventuel les premières années de la vie de l&amp;#039;entreprise
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.cc-vallee-herault.fr/entreprendre/vie-economique/actualites-354/appel-a-projet-vous-avez-une-idee-une-envie-d-entreprise-3397.html?cHash&amp;#61;36793e3fcf0d0d459df4f0a3602188c4" rel="noopener" target="_blank"&gt;
    Appel à projet en vue d&amp;#039;une occupation de locaux vacants par des commerçants sur la commune de Gignac (Petite Ville de Demain)
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.initiative-seineyvelines.com/operation-ma-boutique-a-lessai.html" rel="noopener" target="_blank"&gt;
    Opération Ma boutique à l&amp;#039;essai à Bonnières-sur-Seine
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Voir la cartographie des associations du réseau Initiative France sur
   &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer" rel="noopener" target="_blank"&gt;
    https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;effectuer
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>julie.leveque@initiative-france.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0466-effectuer-le-diagnostic-laccompagnement-le-fi/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-      <c r="A31" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>119849</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Prêt d'honneur</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un
+ &lt;strong&gt;
+  prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée
+ &lt;/strong&gt;
+ et accompagnent les entrepreneurs en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce à son ancrage local et à ses valeurs de solidarité, le réseau Initiative France s&amp;#039;est toujours inscrit dans une forte dynamique de soutien au développement économique de l&amp;#039;ensemble des territoires. Les associations Initiative France contribuent efficacement à la création d&amp;#039;emplois, en favorisant et développant l&amp;#039;entrepreneuriat. Par leur participation active au développement et au renouvellement du tissu économique local via la création et la reprise d&amp;#039;entreprises, les associations aident les collectivités à rendre leur territoire plus attractif d&amp;#039;un point de vue économique et social.
+&lt;/p&gt;
+&lt;p&gt;
+ En abondant un fonds de prêt d&amp;#039;honneur, les collectivités donnent aux entrepreneurs des moyens solides de s&amp;#039;installer et de se développer sur leurs territoires et renforcent leurs chances de pérennité : 9 entreprises sur 10 soutenues par le réseau Initiative France passent avec succès le cap fatidique des 3 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ De plus, en participant au budget d&amp;#039;accompagnement des associations Initiative France, les collectivités contribuent à la création d&amp;#039;une offre de service adaptée et évolutive répondant aux besoins spécifiques de chaque territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Voir la cartographie des associations du réseau Initiative France sur
+  &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter" rel="noopener" target="_blank"&gt;
+   https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html?mtm_campaign&amp;#61;RIF&amp;amp;mtm_kwd&amp;#61;faciliter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>julie.leveque@initiative-france.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc4a-faciliter-linstallation-des-createurs-reprene/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Initiative France</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2022</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>119703</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Construire une stratégie de développement économique territorial</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez mettre en œuvre une stratégie de développement économique sur votre territoire afin de répondre aux enjeux futurs de celui-ci et gérer au mieux le développement territorial orienter au mieux le futur de votre territoire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
  &lt;/li&gt;
  &lt;li&gt;
   projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
  &lt;/li&gt;
  &lt;li&gt;
   attraction résidentielle : nouveaux talents et nouvelles populations
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous souhaitez vous inspirer de pratiques innovantes issues d&amp;#039;autres territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;offre :
 &lt;/p&gt;
 &lt;p&gt;
  Le CNER, fédération des agences d&amp;#039;attractivité, de développement et d&amp;#039;innovation vous propose un accompagnement comprenant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un diagnostic opérationnel de votre territoire en termes de développement économique identifiant les forces, faiblesses et potentialités de mise en dynamique de vos acteurs économiques locaux, de vos filières et des opportunités de renforcement par un développement exogène,
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;émergence d&amp;#039;un positionnement compétitif du territoire basé sur le diagnostic ci-dessus complété du contexte global et des initiatives des autres acteurs institutionnels et d&amp;#039;un benchmark sur des écosystèmes innovants et inspirants
  &lt;/li&gt;
  &lt;li&gt;
   La construction d&amp;#039;axes de développement pour renforcer les potentiels identifiés (stratégie de développement économique)
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;élaboration d&amp;#039;une feuille de route pour mettre en œuvre cette stratégie de développement économique s&amp;#039;appuyant sur les acteurs du territoire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour vous accompagner tout au long de cette démarche, le CNER sollicitera son réseau d&amp;#039;experts aguerris rompus à l&amp;#039;exercice territorial (plus de 30 ans d&amp;#039;expérience dans l&amp;#039;exercice), en prenant en compte les spécificités propres à chacun. Ceux-ci vous aideront à mieux comprendre l&amp;#039;environnement territorial et à appréhender les facteurs clés de succès dans ce type de démarche. Au terme du soutien, ces experts vous laisseront l&amp;#039;ensemble des éléments nécessaires (diagnostic, feuille de route, données, outils et méthodes)  pour que vous puissiez poursuivre le travail en toute autonomie.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
  &lt;/li&gt;
  &lt;li&gt;
   projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
  &lt;/li&gt;
  &lt;li&gt;
   attraction résidentielle : nouveaux talents et nouvelles populations &amp;#34;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Industrie</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   g.lombardi&amp;#64;cner-france.com
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>cner@cner-france.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/840a-construire-une-strategie-de-developpement-eco/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>CNER</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2022</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-      <c r="A32" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>119728</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
-Association
-[...3 lines deleted...]
-      <c r="H32" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif de l&amp;#039;aide :
  &lt;/strong&gt;
  Favoriser l&amp;#039;implantation de services et d&amp;#039;activités en gare, afin de contribuer à la revitalisation des territoires et à l&amp;#039;attractivité du mode ferroviaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Présentation Générale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Place de la Gare vise à réinventer les gares en y facilitant l&amp;#039;implantation d&amp;#039;activités et de services à destination des voyageurs et des riverains. Le programme cherche ainsi à soutenir le développement économique local et à maintenir des gares animées sur tout le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Un site internet et des référents régionaux dédiés pour faciliter l&amp;#039;implantation de services dans les espaces disponibles en gare
 &lt;/p&gt;
 &lt;p&gt;
  SNCF Gares &amp;amp; Connexions met à disposition des acteurs locaux :
 &lt;/p&gt;
 &lt;p&gt;
  Des espaces disponibles, signalés sur un site internet dédié sous forme d&amp;#039;appels à projets. La liste des gares potentiellement éligibles est indiquée en annexe. Remarques :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -6444,88 +6710,88 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1.Une collectivité, une association ou une entreprise a une idée d&amp;#039;implantation et se renseigne sur les locaux disponibles auprès des équipes SNCF G&amp;amp;C
 &lt;/p&gt;
 &lt;p&gt;
  1.	Ou une collectivité, une association ou une entreprise repère un appel à projet sur un espace disponible en gare et manifeste son intérêt via le site internet Place de la Gare
  &lt;a href="https://placedelagare.sncf/" rel="noopener" target="_blank"&gt;
   https://placedelagare.sncf/
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  2.	Les candidats déposent un dossier sur la plateforme en réponse à une consultation ouverte
 &lt;/p&gt;
 &lt;p&gt;
  3.	Un jury analyse les projets candidats et attribue le lot (jury composé de SNCF G&amp;amp;C, des collectivités et des autres financeurs potentiellement mobilisés)
 &lt;/p&gt;
 &lt;p&gt;
  4.	Mise en place de l&amp;#039;activité : SNCF Gares &amp;amp; Connexions réalise et finance tout ou partie des travaux propriétaires (si besoin de remise aux normes) ; le futur occupant réalise les travaux d&amp;#039;aménagement. Une convention d&amp;#039;occupation temporaire (COT) est signée entre SNCF G&amp;amp;C et l&amp;#039;occupant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   En priorité, projets d&amp;#039;implantation de services et commerces en gare (à destination des voyageurs et des riverains). Les annonces précisent à chaque fois le type de projets éligibles. Pour certains espaces (notamment en étage), les projets peuvent aussi concerner des implantations de bureaux ou de logements.
  &lt;/li&gt;
  &lt;li&gt;
   Viabilité économique du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Toutes les gares situées dans des communes bénéficiaires de Petites Villes de Demain, possédant des espaces disponibles valorisables et disposant d&amp;#039;une desserte ferroviaire (ou de bus conventionnés). Liste des gares concernées à la fois par les dispositifs Petites Villes de demain et Place de la gare.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Auvergne-Rhône-Alpes, Camille Chavigny,
   &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    camille.chavigny&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Bourgogne-Franche-Comté, Camille Chavigny,
   &lt;a href="mailto:camille.chavigny&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    camille.chavigny&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Bretagne, Enora Le Jeune,
   &lt;a href="mailto:enora.le-jeune&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    enora.le-jeune&amp;#64;sncf.fr
    &lt;span&gt;
@@ -6602,754 +6868,694 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ile-de-France, Antoine Martin,
   &lt;a href="mailto:antoine.martin2&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    antoine.martin2&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Nouvelle Aquitaine, Pierre Longeaux,
   &lt;a href="mailto:pierre.longeaux&amp;#64;sncf.fr" rel="noopener" target="_blank"&gt;
    pierre.longeaux&amp;#64;sncf.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>ebarbereau@retail-connexions-sncf.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d9ad-faire-de-la-gare-un-lieu-de-services-pour-la-/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Retail et Connexions</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2022</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-      <c r="A33" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>119706</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...9 lines deleted...]
-      <c r="I33" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J30" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - cours d&amp;#039;école
 &lt;/p&gt;
 &lt;p&gt;
  - zones d&amp;#039;activité industrielle
 &lt;/p&gt;
 &lt;p&gt;
  - parkings
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - projet en zone urbaine
 &lt;/p&gt;
 &lt;p&gt;
  - réduction des volumes collectés par les réseaux
 &lt;/p&gt;
 &lt;p&gt;
  - gestion à ciel ouvert
 &lt;/p&gt;
 &lt;p&gt;
  - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
 &lt;/p&gt;
 &lt;p&gt;
  - si toiture végétalisée, épaisseur supérieure à 8 cm
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  http://www.eau-seine-normandie.fr/formulaires_aides
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C34" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>117543</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accéder à des contrats types permettant d’encadrer une relation transparente entre les architectes et les différentes catégories de maîtrise d’ouvrage</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
-[...173 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil national de l'Ordre des architectes (CNOA)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H35" s="1" t="inlineStr">
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le CNOA met à la disposition de tous des modèles de contrats types permettant d&amp;#039;encadrer une relation transparente et explicite entre les architectes et des catégories de maitrise d&amp;#039;ouvrage très variées. Chacune d&amp;#039;entre elles appelle à des rédactions spécifiques et adaptées.
 &lt;/p&gt;
 &lt;p&gt;
  La CNOA vous propose désormais d&amp;#039;accéder à ces contrats grâce à leur nouvel outil numérique interactif : la « Contrathèque ». Grace à elle, vous pourrez maintenant rédiger vos contrats directement en ligne, avec un outil pratique et intuitif. Celui-ci vous guidera pas à pas dans la démarche en vous fournissant des explications et commentaires qui pourront vous aider pour opérer des choix ou comprendre les enjeux de telle ou telle clause. A chaque instant votre rédaction restera visible et vérifiable.
 &lt;/p&gt;
 &lt;p&gt;
  La contrathèque vous laisse de multiples libertés et facilités : vous restez libres de télécharger directement vos modèles, comme c&amp;#039;était déjà le cas. Vous pouvez également, pour les utilisateurs plus réguliers, ouvrir un compte en ligne (gratuit), afin de conserver vos projets de contrats en cours de rédaction, y revenir, saisir des données récurrentes et les récupérer automatiquement dans le contrat, ajouter des annexes, etc.
 &lt;/p&gt;
 &lt;p&gt;
  Cette plateforme, lancée dans une version &amp;#039;beta&amp;#039; sera améliorée progressivement pour tenir compte des retours des utilisateurs et enrichie de nouvelles fonctionnalités. Le CNOA organisera régulièrement des webinaires d&amp;#039;information pour faciliter sa prise en main et son utilisation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.architectes.org/mon-compte/contratheque</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Si vous êtes architecte, connectez-vous à votre espace Architectes ou Société pour profiter des fonctionnalités les plus étendues de la contrathèque.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les autres utilisateurs, l&amp;#039;accès se fait par le bandeau situé sur la droite de cette page :
  &lt;a href="https://www.architectes.org/mon-compte/contratheque" rel="noopener" target="_blank"&gt;
   https://www.architectes.org/mon-compte/contratheque
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La première étape sera d&amp;#039;identifier le contrat qui vous convient, en fonction du profil de la maitrise d&amp;#039;ouvrage du projet. Ensuite, il ne vous restera plus qu&amp;#039;à vous laisser guider !
 &lt;/p&gt;
 &lt;p&gt;
  Pour toute information relative à l&amp;#039;utilisation de ces contrats ou de la Contrathèque, vous pouvez vous adresser au service juridique du CNOA par courriel :
  &lt;a rel="noopener" target="_blank"&gt;
   support-contratheque&amp;#64;cnoa.com
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c3e2-acceder-a-des-contrats-types-permettant-denca/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-      <c r="A36" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>117561</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer la revitalisation des centres-villes</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Prêt</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  _________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  _______________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose plusieurs financements et plans d&amp;#039;action pour contribuer à la revitalisation des centres-villes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le prêt Action Cœur de Ville visant à revitaliser les centres-villes de demain ;
  &lt;/li&gt;
  &lt;li&gt;
   Le prêt de renouvellement urbain pour les Petites villes de demain pour améliorer les conditions de vie des habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Des solutions d&amp;#039;ingénierie et de financements spécifiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Revitalisation</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/action-coeur-de-ville-revitalisation-centres-villes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Dispositifs_nationaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acv_revitalisation_dnat</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4a6f-financer-la-revitalisation-des-centres-villes/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-      <c r="A37" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>116478</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Connaitre l'état de son bien</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Dispositif communs pour la reconversion des biens</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de faciliter les opérations de préparation et/ou de remise en état du foncier en vue de la réalisation d&amp;#039;un projet (aménagement,
  construction, réhabilitation), l&amp;#039;EPF d&amp;#039;Alsace pourra, sous sa Maitrise d&amp;#039;Ouvrage, faire réaliser des diagnostics et des travaux de protoaménagement dans le respect du code de la commande publique.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a vocation à s&amp;#039;appliquer pendant le portage EPF, mais peut, au cas par cas, s&amp;#039;appliquer avant l&amp;#039;acquisition d&amp;#039;un bien.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Diagnostics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous maîtrise d&amp;#039;ouvrage, l&amp;#039;EPF d&amp;#039;Alsace prend en charge financièrement
  &lt;strong&gt;
   jusqu&amp;#039;à 100% du coût de certaines études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Des diagnostics obligatoires (diagnostics plomb et amiante avant travaux ou démolition, diagnostic gestion des déchets
    si nécessaire) en lien avec l&amp;#039;opération de proto-aménagement menée par l&amp;#039;EPF ou la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   Au cas par cas, des diagnostics spécifiques qui s&amp;#039;avèrent pertinents à l&amp;#039;opération, à juste appréciation de l&amp;#039;EPF. A titre d&amp;#039;illustration, les diagnostics concernés peuvent être, sans que cette liste soit exhaustive :
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics techniques immobiliers obligatoires ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics structure : solidité, état sanitaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics pyrotechniques ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics géotechniques ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics de sensibilité environnementale ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Boutique éphémère - Reichshoffen (67)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La commune de REICHSHOFFEN a sollicité l&amp;#039;EPF pour l&amp;#039;accompagner dans l&amp;#039;acquisition d&amp;#039;un immeuble avec un local commercial au rez-de-chaussée de 76 m2 et un logement sur 2 étages de 117 m2.
 &lt;/p&gt;
 &lt;p&gt;
  Cet immeuble situé au centre de la commune en face de l&amp;#039;église et présente une localisation stratégique pour la revitalisation du centre-ville en cours.
 &lt;/p&gt;
 &lt;p&gt;
  La propriétaire du bâtiment nous a fourni les diagnostics réglementaires obligatoires dans le cadre de la vente. Il a été mis en évidence la présence d&amp;#039;amiante et de plomb dans le bâtiment. Alors que l&amp;#039;amiante ne nécessite pas d&amp;#039;intervention immédiate, le plomb nécessite la réalisation de travaux rapidement (supports dégradés). La propriétaire s&amp;#039;est engagée à réaliser les travaux durant l&amp;#039;été et à l&amp;#039;issue de nous fournir un diagnostic plomb avant-vente.
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;autre part lors de la visite du bien, nous avons observé une dégradation des poutres de soutènement en sous-sol. Nous avons fait appel à une entreprise spécialisée en structure bois pour identifier l&amp;#039;état sanitaire des poutres dégradées (présence de xylophages), vérifier si cette dégradation n&amp;#039;a pas d&amp;#039;impact sur la stabilité du bâtiment et estimer les coûts éventuels de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
  La propriétaire a mis en vente son bien au prix de 107 000€ et a déjà consenti une baisse à 105 000 €. Les résultats du diagnostic de la structure bois nous ont permis de baisser encore le prix de vente. Un accord a été trouvé avec la propriétaire pour un montant de 95.000,00€.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7375,363 +7581,418 @@
  &lt;/li&gt;
  &lt;li&gt;
   le reprofilage du lit mineur de la Sauer entre l&amp;#039;actuel barrage et le pont de la RD27 ;
  &lt;/li&gt;
  &lt;li&gt;
   la stabilisation de l&amp;#039;ouvrage de la RD27 (qui fera l&amp;#039;objet d&amp;#039;un réaménagement en 2023 par la Collectivité Européenne d&amp;#039;Alsace) ;
  &lt;/li&gt;
  &lt;li&gt;
   la renaturation totale du site : démolition des bâtiments et des infrastructures de la pisciculture, recréation des zones humides latérales par reprofilage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Après réalisation d&amp;#039;une évaluation du risque pyrotechnique réalisée en janvier 2021, il s&amp;#039;avère que des diagnostics et des travaux de dépollution pyrotechnique doivent être réalisés sur le site du Liebfrauenthal, propriété de l&amp;#039;EPF d&amp;#039;Alsace, et de la Nonnenhardt, propriété de l&amp;#039;Etat sur lequel le PNRVN intervient en délégation de maîtrise d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  A ce titre, le PNRVN a sollicité le dispositif friche de l&amp;#039;EPF afin que ce dernier puisse, en tant que propriétaire du site, prendre en charge une partie des diagnostics pyrotechniques, dont le coût estimatif est chiffré à 13.140 € TTC, et des travaux de dépollution pyrotechnique, dont le coût est chiffré à 57.120 € TTC, préalables au lancement des travaux. Compte tenu des modalités prévues par le dispositif de soutien en faveur des friches en cours de portage, il est prévu que l&amp;#039;EPF prenne en charge 80 % du coût des études, soit 10.512 € et 50 % du coût des travaux, soit 28.560 €.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPF d&amp;#039;Alsace et le PNRVN partagent, de ce fait, des besoins similaires en matière d&amp;#039;achat. Afin de bénéficier de conditions techniques et économiques plus avantageuses et de mutualiser les procédures des marchés publics, il est proposé de créer un groupement de commandes ponctuel entre le PNRVN et l&amp;#039;EPF d&amp;#039;Alsace. Cette convention de groupement de commandes permettra la passation des marchés publics nécessaires à la réalisation des diagnostics et travaux pyrotechniques sur le site du Liebfrauenthal et de la Nonnenhardt. Le PNRVN est pressenti coordonnateur du groupement de commandes pour exécuter la quasi-totalité des missions de passation et d&amp;#039;exécution des marchés publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Alsace</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/remise-etat-foncier/</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/contact/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Alsace
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;epf.alsace
 &lt;/p&gt;
 &lt;p&gt;
  03 69 20 75 53
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>killian.oliger@epf.alsace</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0742-reconvertir-son-bien/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier d'Alsace (EPF)</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-      <c r="A38" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>112041</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Voisins Solidaires</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
-Association
-[...3 lines deleted...]
-      <c r="H38" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;association « Voisins Solidaires » est à l&amp;#039;origine de la Fête des Voisins (10 millions de participants en France).  Elle développe tout au long de l&amp;#039;année un programme d&amp;#039;actions pour développer les solidarités de proximité, en complément des solidarités institutionnelles et familiales. Mettre en place une stratégie de mobilisation pour rendre les habitants plus solidaires entre eux et l&amp;#039;intégrer au cœur des politiques publiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La crise sanitaire et le premier confinement ont révélé les gisements de générosité dont nos territoires disposent. Pour relancer cette dynamique et venir palier à la crise du bénévolat, l&amp;#039;association propose aux élus de lancer un appel à la mobilisation solidaire et d&amp;#039;inviter leurs administrés à donner une heure par mois pour une action citoyenne ou solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  Une heure par mois ? Chacun d&amp;#039;entre nous peut le faire !
 &lt;/p&gt;
 &lt;p&gt;
  Le rythme de vie de tous ne permet pas toujours de nous engager dans la durée. C&amp;#039;est pourquoi, nous avons imaginé lheurecivique.fr. Simple, près de chez soi et sans contrainte, les habitants peuvent choisir les gestes de solidarité qui leurs conviennent ! L&amp;#039;essentiel est de renforcer le lien, notre bien le plus précieux... Que ce soit pour aider les plus démunis, faire des courses pour des voisins ou encore aider dans des démarches administratives, chacun a de la valeur et peut être utile à l&amp;#039;autre. !
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Heure Civique propose aux élus, de participer, en tant que fondateurs, au lancement d&amp;#039;un Appel à la Mobilisation Solidaire et de mettre sa ville ou son village à l&amp;#039;Heure Civique. Vous proposez à chaque habitant de donner une heure par mois pour une action de solidarité de proximité. Deux façons d&amp;#039;agir :
 &lt;/p&gt;
 &lt;p&gt;
  -	soit de manière organisée en soutien aux besoins de la mairie ou de vos associations,
 &lt;/p&gt;
 &lt;p&gt;
  -	soit de manière informelle vis-à-vis de son voisinage.
 &lt;/p&gt;
 &lt;p&gt;
  Nous pourrons, en mutualisant les moyens et en partageant les bonnes pratiques, créer une dynamique nationale et faciliter la mobilisation locale, à l&amp;#039;instar de la Fête des Voisins (10 millions de participants en France) ou du « Kit Coronavirus : et si on s&amp;#039;organisait entre voisins » (plus d&amp;#039;1 million de téléchargements, 41 reportages TV). Plus nous serons nombreux, plus la dynamique sera forte : quatre départements et une soixantaine de villes ont commencé à tester ce dispositif expérimental avec des résultats étonnants. Les élus découvrent des habitants qui ne sont pas engagés dans les associations, des actifs, des jeunes...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vidéo illustrative du concept :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;NCqFbAAjLKY
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lien vers le site de Charente-Maritime :
  &lt;a href="https://lheurecivique.charente-maritime.fr/" rel="noopener" target="_blank"&gt;
   https://lheurecivique.charente-maritime.fr/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéo d&amp;#039;appel à participation au dispositif par le  Président du Conseil Départemental de la Somme :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;O9rBBarPFyY
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://lheurecivique.fr/</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ecrivez à l&amp;#039;Association « Voisins solidaires » :
  &lt;a rel="noopener" target="_blank"&gt;
   contact&amp;#64;voisinssolidaires.fr
  &lt;/a&gt;
  / 01.42.12.72.72 ou
  &lt;a rel="noopener" target="_blank"&gt;
   aperifan&amp;#64;voisinssolidaires.fr
  &lt;/a&gt;
  06.20.63.34.10
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f72a-offrir-une-heure-par-mois-pour-une-action-cit/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>27/01/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-      <c r="A39" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>111729</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études relatives aux petites ville de demain (PVD)</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Partenariat avec les PVD</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I39" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   BENEFICIAIRES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements publics de coopération intercommunale retenus au titre du programme d&amp;#039;appui de l&amp;#039;Agence Nationale de Cohésion Territoriale « Petites villes de demain »
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DESCRIPTION DU DISPOSITIF
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Perspectives de revitalisation des petites villes dans le cadre de la réalisation d&amp;#039;études nécessaires pour élaborer et mener à bien le projet global de (re)dynamisation des points de centralité, dans une configuration optimale selon chaque contexte territorial.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODE DE CALCUL
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement Banque des territoires : 10 à 50% du montant TTC de la prestation.
 &lt;/p&gt;
 &lt;p&gt;
  Cofinancement Département : 15% de la dépense TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Accès aux services
 Commerces et services
 Revitalisation</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CRITERES D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les études doivent répondre aux critères d&amp;#039;éligibilité décrites dans le référentiel de la Banque des territoires (annexe 1) et doivent avoir été retenues par le Comité départemental PVD.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Frais d&amp;#039;études :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;ingénierie stratégique,
  &lt;/li&gt;
  &lt;li&gt;
@@ -7808,780 +8069,665 @@
   tout support de communication faisant apparaître la participation de la Banque des Territoires et du Département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Modalités particulières d&amp;#039;instruction : validation, par le Comité de régulation partenarial, d&amp;#039;un programme d&amp;#039;études visé dans le cadre d&amp;#039;une convention d&amp;#039;une durée de 1 an.
 &lt;/p&gt;
 &lt;p&gt;
  Selon la nature des dossiers, le projet d&amp;#039;étude peut faire l&amp;#039;objet d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (Banque des territoires, DDT, ABF, CAUE, ATD16 ou d&amp;#039;autres partenaires).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités de versement : en une seule fois à la remise de l&amp;#039;étude, validée par le bénéficiaire.
 &lt;/p&gt;
 &lt;p&gt;
  Caducité : conformément aux modalités de la convention signée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Charente</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W39" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/partenariat_contractuel_avec_les_territoires.pdf</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://subventions16.lacharente.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
  &lt;a href="http://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
   http://portail.citoyen.lacharente.fr/espace-demarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Subvention d&amp;#039;investissement (pour les études suivies de travaux)
  &lt;/li&gt;
  &lt;li&gt;
   Subvention de fonctionnement affectée à une action (pour les autres études)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   INFOS PRATIQUES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Date limite de dépôt des demandes : néant
 &lt;/p&gt;
 &lt;p&gt;
  Service cohésion territoriale ; Tél. : 05 16 09 74 12 et 74 13
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
  &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
   https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>subventions16@lacharente.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/588e-soutenir-les-etudes-relatives-aux-petites-vil/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...190 lines deleted...]
-      <c r="A41" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>111696</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bénéficier des compétences d'un jeune diplômé (VTA)</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Volontaire territorial en administration</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...2 lines deleted...]
-      <c r="J41" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 15.000€ pour la collectivité</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le volontariat territorial en administration (VTA) permet aux collectivités territoriales rurales de bénéficier des compétences de jeunes diplômés le temps d&amp;#039;une mission de 12 à 18 mois maximum, au service de l&amp;#039;ingénierie de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 2021, le Volontariat territorial en administration s&amp;#039;adresse aux collectivités territoriales des territoires ruraux, qu&amp;#039;il s&amp;#039;agisse des établissements publics de coopération intercommunale ou des communes. Les pays, PETR et PNR pourront également embaucher des VTA, notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE). À titre plus exceptionnel, des structures portant des postes mutualisés pour le compte de plusieurs collectivités pourront bénéficier du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA ont vocation à soutenir les territoires ruraux, pour faire émerger leurs projets de développement et les aider à se doter d&amp;#039;outils d&amp;#039;ingénierie adaptés à leur besoin. Ils aident notamment les acteurs locaux à mobiliser des financements du plan de relance.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;État aidera la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15 000 euros pour financer le recrutement indifféremment que celui soit de 12 ou 18 mois. Ce sont 800 VTA qui auront pu être aidés d&amp;#039;ici la fin de l&amp;#039;année 2022.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une subvention forfaitaire de 15.000€ :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  → 15.000€ pour la collectivité : l&amp;#039;État aide la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15.000€ qui sera versée sur décision du préfet&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour l&amp;#039;année 2023, le nombre de VTA sera limité à 220 recrutements.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les VTA renforcent en ingénierie les collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi les missions peuvent permettre de rechercher et mobiliser des financements, d&amp;#039;accompagner les collectivités dans la réalisation de leur projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA sont recrutés sur des missions d&amp;#039;appui aux
  CRTE, aux programmes de l&amp;#039;ANCT &amp;#34;Petites villes de demain&amp;#34;, Avenir Montagnes ingénierie, France service...
 &lt;/p&gt;
 &lt;p&gt;
  Les domaines d&amp;#039;aménagement du territoire, de la culture, citoyenneté, transition écologique, sont représentés par ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P41" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>15/04/2021</t>
         </is>
       </c>
-      <c r="Q41" s="1" t="inlineStr">
+      <c r="Q36" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif s&amp;#039;adresse en premier lieu aux collectivités territoriales rurales (commune ou établissement public de coopération intercommunale – EPCI) selon la nouvelle définition de la ruralité l&amp;#039;Institut national de la statistique et des études économiques (INSEE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, afin d&amp;#039;apporter un soutien en ingénierie adapté aux besoins des organisations locales, d&amp;#039;autres collectivités territoriales, groupements de collectivités ou structures sont éligibles au recrutement d&amp;#039;un VTA :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les syndicats mixtes dont le siège est situé dans un département rural ou dans une commune appartenant à un EPCI rural au sein de l&amp;#039;INSEE si les missions proposées s&amp;#039;adressent exclusivement aux intercommunalités et communes rurales au sens de l&amp;#039;INSEE ;
  &lt;/li&gt;
  &lt;li&gt;
   les communes de moins de 20 000 habitants de densité intermédiaire au sens de l&amp;#039;INSEE mais situées dans un département rural ou un EPCI rural;
  &lt;/li&gt;
  &lt;li&gt;
   les associations dont l&amp;#039;objet est de fournir un service aux communes ou EPCI ruraux  au sens de l&amp;#039;INSEE, notamment dans le cadre de postes mutualisés pour plusieurs collectivités territoriales;
  &lt;/li&gt;
  &lt;li&gt;
   les pays et pôles d&amp;#039;équilibre territorial et rural (PETR), notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://vta.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://vta.anct.gouv.fr/</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:vta&amp;#64;anct.gouv.fr" target="_self"&gt;
   vta&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>marie.laurent@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7950-beneficier-des-competences-dun-jeune-dipome/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>104849</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...14 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
 &lt;/p&gt;
 &lt;p&gt;
  A. diagnostic d&amp;#039;un cinéma existant (environnement cinématographique, indicateurs d&amp;#039;activités, diagnostic architectural et besoins de modernisation, fourchette d&amp;#039;évaluation financière)
 &lt;/p&gt;
 &lt;p&gt;
  B. étude de faisabilité                           (extension en nombre d&amp;#039;écrans ou réhabilitation lourde, faisabilité ou choix de localisation sur nouveau site)
 &lt;/p&gt;
 &lt;p&gt;
  C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M42" s="1" t="inlineStr">
+      <c r="M37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En terme de réalisations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fourmies (59) : Transfert-création d&amp;#039;un cinéma de trois écrans en coeur de ville
  &lt;/li&gt;
  &lt;li&gt;
   Mourenx (64) : Transfert-extension du cinéma au sein d&amp;#039;un ensemble culturel
  &lt;/li&gt;
  &lt;li&gt;
   Grand Amiénois (80) - Mise en réseau de trois cinémas ruraux du Pays d&amp;#039;Amiens à Albert, Doullens et Poix de Picardie : réhabilitation et projet culturel mutualisé
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En matière d&amp;#039;études (en cours) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pauillac (33) : Transfert et extension à 3 écrans au sein d&amp;#039;une ancienne salle de fêtes
  &lt;/li&gt;
  &lt;li&gt;
   Prayssac (46) : Extension du cinéma à 2 écrans et projection plein-air, création parvis
  &lt;/li&gt;
  &lt;li&gt;
   Tullins (38) : Extension à 2 écrans et transfert en coeur de ville
  &lt;/li&gt;
  &lt;li&gt;
   Monsempron-Libos (47) : Extension du cinéma et réaménagement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Nort sur Erdre (44) : Transfert-extension à 3 écrans, projet urbain
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Tiers-lieux
 Revitalisation
 Equipement public
 Réhabilitation
 Architecture
 Accessibilité
 Appui méthodologique
 Médias et communication</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivité ou intercommunalité bénéficiaire du programme PVD
  qui souhaitent améliorer leur proposition d&amp;#039;offre cinématographique existante ainsi que celles qui souhaitent créer une offre cinématographique au sein d&amp;#039;une zone d&amp;#039;attraction dépourvue de cinémas
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://adrc-asso.org/salles-de-cinema/conseils-et-assistance</t>
         </is>
       </c>
-      <c r="W42" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://adrc-asso.org/actualites/creer-ou-transformer-un-cinema-0</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a rel="noopener" target="_blank"&gt;
   etude&amp;#64;adrc-asso.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>c.landais@adrc-asso.org</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/919e-creer-ou-transfomer-une-salle-de-cinema-dans-/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Christian LANDAIS</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>92355</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner la revitalisation des centres anciens</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie accompagne les collectivités dans la reconquête du centre des villes en les aidant à bâtir une stratégie globale destinée à agir sur les usages diversifiés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement intervient auprès des collectivités sur des projets d&amp;#039;aménagement sans critère de taille, dans le cadre de programmes variés (habitat, activités économiques, protection d&amp;#039;espaces naturels), avec des temporalités de portage adaptées (court, moyen, long terme), dans des situations urbaines contrastées (centre ancien à valeur patrimoniale, bourg à redynamiser, friches industrielles, dents creuses en secteur tendu, secteurs touristiques...), dès lors que ces opérations sont cohérentes avec les orientations d&amp;#039;aménagement durable du Programme Pluriannuel d&amp;#039;Intervention et nécessitent une maîtrise foncière publique pour les sécuriser.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;intervention de l&amp;#039;EPF d&amp;#039;Occitanie vise alors selon les cas à :
  &lt;br /&gt;
  &lt;br /&gt;
  • accélérer les projets en sécurisant la maîtrise foncière,
  &lt;br /&gt;
  • débloquer des situations par le déploiement d&amp;#039;une offre de services sur-mesure,
  &lt;br /&gt;
  • avoir un effet levier sur la chaîne des acteurs de l&amp;#039;aménagement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;EPF accompagne les communes dans :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la qualification et la valorisation du patrimoine,
  &lt;/li&gt;
  &lt;li&gt;
   la qualification du cadre de vie, le développement économique y compris
  &lt;/li&gt;
  &lt;li&gt;
   le tourisme pour les territoires concernés et le développement de l&amp;#039;offre de logements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville (ACV) - L&amp;#039;EPF est porteur de foncier sur plusieurs projets parmi lesquels :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lot : Monument Historique - acquisition fin 2019
  &lt;/li&gt;
@@ -8619,2142 +8765,2387 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Entraygues-sur-Truyère (Aveyron)
  &lt;/li&gt;
  &lt;li&gt;
   Bram (Aude)&lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contrat Bourg-Centre Occitanie (BCO) -
  &lt;/strong&gt;
  L&amp;#039;EPF, partenaire du dispositif accompagne les petites villes, bourgs ruraux ou péri urbains dans leur politique de dynamisation de leurs bassins de vie. Une collaboration forte entre les services de la Région et des services de l&amp;#039;EPF permet d&amp;#039;identifier les problématiques foncières des territoires. Chaque contrat cadre définit une feuille de route partagée sur des sujets d&amp;#039;habitat, de qualité de vie et de cohésion sociale... L&amp;#039;EPF compte 183 conventions actives sur les communes BCO, parmi lesquelles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Laguiole (Aveyron)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sommières (Gard)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.epf-occitanie.fr/appui-aux-politiques-publiques/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Occitanie
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Siège : 04 99 54 91 10
  &lt;br /&gt;
  contact&amp;#64;epf-occitanie.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>esra.gueuvin@epf-occitanie.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d9e-accompagner-la-redynamisation-des-centres-via/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-[...1473 lines deleted...]
-      <c r="A57" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>101598</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Être informé des opportunités transfrontalières</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - Interreg - Fonds européens
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Mission opérationnelle transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous souhaitez connaître vos opportunités transfrontalières ?
   &lt;br /&gt;
  &lt;/strong&gt;
  La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   développement territorial transfrontalier
  &lt;/li&gt;
  &lt;li&gt;
   services et équipements publics transfrontaliers
  &lt;/li&gt;
  &lt;li&gt;
   attractivité transfrontalière
  &lt;/li&gt;
  &lt;li&gt;
   préservation de l&amp;#039;environnement transfrontalier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Logement et habitat
 Paysage
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Industrie
 Mers et océans</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.espaces-transfrontaliers.org/</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>mathias.ribert@mot.asso.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Mission Opérationnelle Transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="58" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G58" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>101596</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un financement et une expertise pour construire un projet de territoire appuyé sur une démarche paysagère</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez développer votre projet de territoire à partir d&amp;#039;une démarche paysagère.
+&lt;br /&gt;
+&lt;br /&gt;
+Le plan de paysage est un outil à votre disposition pour renforcer l&amp;#039;attractivité de votre territoire. Il permet d&amp;#039;appréhender le paysage comme une ressource et un levier pour le développement local. Il s&amp;#039;agit donc d&amp;#039;une démarche qui invite à repenser la manière de concevoir l&amp;#039;aménagement du territoire (urbanisme, transports, infrastructures, énergies renouvelables, agriculture) en remettant le paysage au cœur du processus. Le Ministère de la transition écologique (Direction générale de l&amp;#039;aménagement, du logement et de la nature (DGALN) lance tous les ans un appel à projet qui permet d&amp;#039;identifier 15 lauréats bénéficiant d&amp;#039;une aide de 30 000 euros versée en 2 fois (lors de la sélection et à l&amp;#039;issue d&amp;#039;un délai de 3 ans). L&amp;#039;aide porte également sur l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et l&amp;#039;intégration à un réseau de collectivités le &amp;#34;club plan de paysage&amp;#34; pour inscrire l&amp;#039;accompagnement dans le temps.</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Revitalisation
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>http://www.objectif-paysages.developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>Contactez l&amp;#039;adresse mail suivante : contact.objectif-paysages&amp;#64;developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6246-obtenir-un-financement-et-une-expertise-pour-/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>101600</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Faire des patrimoines l'axe majeur de mon projet de revitalisation</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Association Petites Cités de Caractère</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez vous appuyer sur un cadre méthodologique pour définir un projet de territoire qui place les patrimoines (culturels, naturels, immatériels, personnes), comme porte d&amp;#039;entrée du projet de revitalisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;association Petites Cités de Caractère vous propose des outils méthodologiques pour vous appuyer dans la définition et la mise en œuvre de votre projet :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Accompagnement méthodologique pour la définition et la mise en œuvre de projets pluriannuels de valorisation des patrimoines matériels et immatériels.
   &lt;/li&gt;
   &lt;li&gt;
    En savoir plus sur les acteurs du patrimoine et les acteurs du tourisme (qui fait quoi ?), et comment travailler sur une stratégie touristique s&amp;#039;appuyant sur la valorisation des patrimoines.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  S&amp;#039;agissant du patrimoine naturel, cette offre peut être associée à celle relative aux territoires engagés pour la nature également présentée dans l&amp;#039;offre de services PVD.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.petitescitesdecaractere.com/fr/</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>Contactez Petites Cités de Caractère : petitescitesdecaracterefrance&amp;#64;gmail.com</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d5de-faire-des-patrimoines-laxe-majeur-de-mon-proj/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="59" spans="1:27" customHeight="0">
-      <c r="A59" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>101601</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Révéler les atouts culturels et patrimoniaux de mon territoire en amont de la stratégie</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Association Petites Cités de Caractère</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez inscrire les projets dans un cadre culturel et patrimonial partagé, et prendre un temps de réflexion pour définir ce qui fait culture et patrimoine sur votre territoire avant d&amp;#039;attaquer le projet de développement.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  L&amp;#039;association Petites cités de caractère anime des ateliers participatifs réunissant élus, techniciens, représentants socioéconomiques, associations, habitants, ... en amont de la définition du projet, autour de quelques questions comme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qu&amp;#039;est ce qui fait patrimoine dans notre ville ? La part de l&amp;#039;émotionnel pour un expérientiel renouvelé
  &lt;/li&gt;
  &lt;li&gt;
   Quel récit commun pouvons-nous amorcer, pour singulariser l&amp;#039;histoire à raconter ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels sont les leviers de la révélation de notre ville ? Ainsi quels thèmes offrent de nouveaux possibles pour agir ? nous mobiliser ? expérimenter ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelle projection de notre ville à 10 ans ? 20 ans ? Ces réflexions préalables contribuent à nourrir le projet, notamment en croisant les enjeux du quotidien avec les envies que suscitent le patrimoine en amont du projet de développement. L&amp;#039;ancrage au lieu par l&amp;#039;identification de sa singularité constitue une assise qui participe largement de l&amp;#039;implication des habitants, usagers (acteurs locaux, visiteurs)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mis en oeuvre depuis plusieurs années dans les Petites Cités de Caractère, ils donnent naissance à la construction d&amp;#039;un discours et à la mise en place de projets et actions très variés (mobilisation citoyenne, mise en récit de la cité, identification de nouveaux besoins ou de nouveaux désirs d&amp;#039;agir, ...) en harmonie avec la spécificité du &amp;#34;lieu&amp;#34; et son caractère patrimonial.
  &lt;br /&gt;
  &lt;br /&gt;
  Les ateliers sont limités à 10 communes ou intercommunalités par an.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Découvrir les ateliers : https://www.youtube.com/watch?v&amp;#61;VdLv7X8zdTQ.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.petitescitesdecaractere.com/fr/nos-documents-techniques</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez manifester votre intérêt pour bénéficier de cet atelier auprès de l&amp;#039;association et de votre préfet de département, délégué territorial de l&amp;#039;ANCT : https://anct-carto.github.io/annuaire_delegues_anct/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a48e-reveler-les-atouts-culturels-et-patrimoniaux-/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="60" spans="1:27" customHeight="0">
-      <c r="A60" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>101603</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l'accompagnement d'experts et de l'appui de centres de ressources</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Sites &amp; Cités remarquables de France</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous voulez disposer d&amp;#039;un accompagnement plus continu de vos services en matière de de restauration et réaménagement urbain, de l&amp;#039;immeuble à la parcelle, de l&amp;#039;ilot au quartier.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez participer à un forum d&amp;#039;appui diagnostic et d&amp;#039;échanges rapides et efficaces sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez offrir à vos équipes un soutien et une écoute adaptés à l&amp;#039;actualité et aux projets de votre collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Sites &amp;amp; Cités vous vous ouvre l&amp;#039;accès aux centres de ressources sur tous les sujets portant sur l&amp;#039;urbanisme des centres villes.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez y trouver plusieurs méthodologies, des fiches thématiques, études et expérimentations locales, ainsi qu&amp;#039;un guide de sensibilisation et de mise en œuvre de projet pour les entreprises et les professionnels.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez participer avec des élus et leurs services aux plateformes et forums internet animés par Sites &amp;amp; Cités.
 &lt;/p&gt;
 &lt;p&gt;
  Les trois principaux portails à votre disposition sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Centre de ressources de Sites &amp;amp; Cités (en ligne) sur lequel vous trourvez des informations sur : les sites patrimoniaux remarquables, les villes et pays d&amp;#039;art et d&amp;#039;histoire : réglementation, expériences des collectivités ;
   &lt;/li&gt;
   &lt;li&gt;
    Quartiers anciens quartiers durables ;
   &lt;/li&gt;
   &lt;li&gt;
    Centre de ressources pour la réhabilitation responsable du bâti ancien (en ligne) CREBA.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>http://www.sites-cites.fr</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>Contactez l&amp;#039;association Sites et Cités remarquables de France : reseau&amp;#64;sites-cites.fr</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9dd4-beneficier-de-laccompagnement-dexperts-et-de-/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="61" spans="1:27" customHeight="0">
-      <c r="A61" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>101575</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>S’inspirer pour développer l’entrepreneuriat social et solidaire</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une Petite Ville de demain et vous souhaitez développer des initiatives en réponse aux besoins des habitants, notamment autour des services de proximité et par la mobilisation citoyenne ?
+ &lt;br /&gt;
+ Vous souhaitez vous inspirez des innovations sociales existantes sur d&amp;#039;autres territoires ?
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;Avise - Agence d&amp;#039;ingénierie pour entreprendre autrement - vous propose un accompagnement comprenant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des webinaires de découverte autour des innovations sociales dans les petites villes et leurs modes de création.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des sessions organisées avec les services de l&amp;#039;Etat déconcentrés, pour faciliter la mise en réseau, rencontrer des projets locaux et échanger autour de vos initiatives.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un appui personnalisé, pour être conseillé, orienté et appuyé dans vos actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un programme d&amp;#039;échange entre territoires intéressés par l&amp;#039;innovation sociale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Plus précisément, à partir d&amp;#039;une prise de hauteur sur les innovations, les apports et les concepts de l&amp;#039;économie sociale et solidaire dans le développement de projets de territoire, cet accompagnement vous permettra d&amp;#039;identifier des solutions concrètes pour répondre à vos besoins et d&amp;#039;être accompagné dans leur mise en œuvre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.avise.org/lavise-et-ses-programmes/nos-communautes-et-programmes/less-dans-le-programme-petites-villes-de
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>contact@avise.org</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/efa4-sinspirer-pour-developper-lentrepreneuriat-so/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>101576</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises thématiques pour mettre en œuvre des projets de revitalisation</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>Vous vous êtes engagés dans une démarche de revitalisation et avez identifié un besoin d&amp;#039;ingénierie pour concrétiser une action ou un projet précis.
+&lt;br /&gt;
+&lt;br /&gt;
+La Banque des Territoires vous propose un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de votre plan d&amp;#039;actions : des experts présélectionnés via un accord cadre (marché à bons de commande) pris en charge à 100% par la Banque des Territoires sont mis à votre disposition. Il s&amp;#039;agit de missions ponctuelles aux typologies prédéfinies pouvant être déclenchées à tout moment du projet jusqu&amp;#039;au terme du programme national (mars 2026).</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Contactez votre direction régionale de la Banque des Territoires : https://www.banquedesterritoires.fr/directions-regionales</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ee0f-beneficier-dexpertises-thematiques-pour-mettr/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>101585</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Protéger par une offre de services sur mesure</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale de la gendarmerie nationale (DGGN)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Améliorer la sécurité du quotidien pour une meilleure qualité de vie au sein de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engager votre commune dans une &amp;#34; sécurité dès la conception &amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;implication des acteurs locaux dans la sécurité de leur territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour #RépondrePrésent, pour la population, par le gendarme, la gendarmerie a lancé son plan stratégique « GEND 20.24 » sous l&amp;#039;autorité du ministre de l&amp;#039;intérieur, afin de « mieux protéger par une offre de protection sur mesure ».
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, il s&amp;#039;agit d&amp;#039;appuyer cette démarche de développement territorial par la signature d&amp;#039;un contrat de sécurité déclinant localement l&amp;#039;ensemble de l&amp;#039;offre de protection de la gendarmerie, incluant :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une relation avec les élus et la population construite sur le principe de la redevabilité, à travers par exemple le dispositif de consultation et d&amp;#039;amélioration du service (DCAS) ou d&amp;#039;autres dispositifs visant à recueillir et mesurer la satisfaction des usagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le renforcement de la fonction contact en réponse aux sollicitations ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réponse aux enjeux spécifiques des territoires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réponse aux enjeux de la sécurité des mobilités et des nouvelles frontières de la sécurité (protection de l&amp;#039;environnement et biosécurité, protection de la réputation et lutte contre le cyber-harcèlement, protection des données) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la prévention augmentée, sur un éventail complet : cyber sécurité &amp;#43; sûreté (prévention technique de la malveillance / vidéo protection) &amp;#43; intelligence économique au profit des entreprises ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la prévention et la sécurité scolaires.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Parallèlement, les communes bénéficiant de cette offre disposent de leviers d&amp;#039;amplification en intégrant les enjeux de sécurité dans les processus de développement de toute nature, à travers une &amp;#34; sécurité dès la conception &amp;#34; passant par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l‘association des forces de sécurité aux grands projets d&amp;#039;urbanisme et d&amp;#039;aménagement par des diagnostics de rénovation urbaine associant le groupement de gendarmerie local ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la rénovation immobilière de l&amp;#039;infrastructure gendarmerie sous l&amp;#039;angle de :
+  &lt;/li&gt;
+  &lt;li&gt;
+   La transition écologique : rénovation thermique, autonomie énergétique, bornes de recharge électriques, ... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;amélioration du service : conditions d&amp;#039;accueil du public, sécurité des emprises et protection des gendarmes et familles, obligations d&amp;#039;accessibilités (PMR,...), etc. ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une participation à l&amp;#039;adaptation de l&amp;#039;offre de service aux enjeux du territoire : locaux de permanence &amp;#34;hors les murs&amp;#34; pour les gendarmes, soutien à la participation de la gendarmerie aux France Services ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le développement des technologies et le soutien au développement des territoires intelligents et de confiance.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Sécurité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre gendarmerie locale – ou votre groupement de gendarmerie départementale – ggd00&amp;#64;gendarmerie.intérieur.gouv.fr – (pour votre commune remplacer « 00 » par le numéro de votre département)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f820-proteger-par-une-offre-de-services-sur-mesure/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>101569</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un "Conseil en énergie partagée"</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>Vous manquez de moyens humains et financiers pour vous engager dans une démarche de rénovation énergétique.
+&lt;br /&gt;
+Vous souhaitez réaliser des économie d&amp;#039;énergie et agir sur votre patrimoine communal.
+&lt;br /&gt;
+&lt;br /&gt;
+Le &amp;#34;Conseil en Énergie Partagé&amp;#34; (CEP) permet de partager les compétences en énergie d&amp;#039;un technicien spécialisé et ainsi de mettre en place votre politique énergétique maîtrisée et d&amp;#039;agir concrètement sur votre patrimoine pour réaliser des économies.
+&lt;br /&gt;
+&lt;br /&gt;
+Le CEP peut réaliser un inventaire du patrimoine, suivre des consommations et dépenses énergétiques, détecter les erreurs de facturation, optimiser la tarification, émettre des préconisations hiérarchisées pour optimiser les systèmes en place (programmation/régulation), mais aussi apporter des conseils dans la rédaction de cahier des charges et dans le choix de la maîtrise d&amp;#039;œuvre ... et plus généralement animer la démarche énergie de votre territoire.</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre direction régionale de l&amp;#039;Ademe :
+ &lt;a href="https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe" rel="noopener" target="_blank"&gt;
+  https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb4a-beneficier-dun-conseil-en-energie-partagee/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>101572</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de retours d'expériences innovantes au Forum des solutions</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Plan urbanisme construction architecture (PUCA)
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;ANCT et le PUCA vous proposent de bénéficier des cycles de conférences « Forum des solutions ». Le Forum des solutions est une série de rendez-vous mensuels et thématiques qui s&amp;#039;adresse à toutes les collectivités qui souhaitent placer l&amp;#039;innovation au cœur des stratégies de revitalisation urbaine. Chaque rendez-vous permet la présentation par leurs auteurs de projets réalisés répondant aux problématiques rencontrées par les villes petites et moyennes.
+&lt;br /&gt;
+&lt;br /&gt;
+La saison 3 2021-2022 débutera en octobre 2021.
+&lt;br /&gt;
+&lt;br /&gt;
+Les retours d&amp;#039;expérience visent la bonne compréhension de l&amp;#039;impact concret des solutions présentées, mais aussi sur les montages financiers mis en œuvre, les types d&amp;#039;innovation sur lesquelles elles reposent et la manière dont elles pourraient être répliquées sur l&amp;#039;ensemble du territoire. Il s&amp;#039;agira également d&amp;#039;identifier les pièges à éviter et les obstacles auxquels ont dû se confronter les parties prenantes lors de la mise en œuvre du projet.</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;br /&gt;
+Etre une commune ou une intercommunalité Action cœur de ville
+&lt;br /&gt;
+Etre une commune ou intercommunalité ayant signé une Opération de revitalisation du territoire.
+&lt;br /&gt;
+Etre un acteur économique intéressé par les questions de revitalisation de cœur de ville.</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/forum-des-solutions-89</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Consultez la dernière publication : http://www.urbanisme-puca.gouv.fr/parution-l-innovation-en-partage-dans-les-coeurs-a2355.html (août 2021).
+&lt;br /&gt;
+&lt;br /&gt;
+Captations vidéos des séances précédentes : http://www.urbanisme-puca.gouv.fr/forums-des-solutions-en-videos-a1879.html)</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a939-beneficier-de-retours-dexperiences-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>101570</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Chris Trouvat :
+ &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
+  chris.trouvat&amp;#64;afpa.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>98585</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.reseau-pluriels.fr/pluriels/nos-missions/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-pluriels.fr/</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>98582</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Réaliser des diagnostics territoriaux de l'ESS - Observatoire de l'ESS</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H61" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle anime l&amp;#039;Observatoire Régional de l&amp;#039;Economie Sociale et Solidaire en région qui permet d&amp;#039;exploiter et d&amp;#039;analyser les données de l&amp;#039;emploi dans l&amp;#039;ESS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -10767,452 +11158,355 @@
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de &amp;#34;Liste des entreprises de l&amp;#039;ESS&amp;#34;
   &lt;/strong&gt;
   - Tout comme la demande de chiffres clés, l&amp;#039;ORESS fournit des listes des entreprises de l&amp;#039;ESS à la demande. Une cartographie peut être proposée ainsi que des listes plus détaillées selon les commandes.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de diagnostics territoriaux de l&amp;#039;ESS
   &lt;/strong&gt;
   – réalisés à la demande, pour donner à voir la réalité de l&amp;#039;ESS sur un territoire, d&amp;#039;un point de vue quantitatif et d&amp;#039;un point de vue qualitatif (poids dans le tissu économique du territoire, analyse des statuts/ secteurs d&amp;#039;activités/ typologie des emplois/ écosystème de l&amp;#039;ESS/ initiatives/ liste et cartographie des entreprises de l&amp;#039;ESS/...) et sensibiliser les élus d&amp;#039;un territoire en vue d&amp;#039;intégrer l&amp;#039;ESS dans leurs actions/politiques
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation d&amp;#039;études
   &lt;/strong&gt;
   – l&amp;#039;ORESS réalise des études sur des sujets spécifiques soit à la demande d&amp;#039;acteurs soit pour mettre en avant une situation/filière...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M61" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LES FACTEURS D&amp;#039;IMPLANTATION
  &lt;br /&gt;
  DES ENTREPRISES DE L&amp;#039;ESS
  &lt;br /&gt;
  DANS LES TERRITOIRES : http://www.cress-aura.org/sites/default/files/etude_implantation_ess_decembre_2018_vf.pdf
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/presentation-1</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Lorène Pastiau -
  &lt;a href="mailto:lpastiau&amp;#64;cress-aura.org" rel="noopener" target="_blank"&gt;
   lpastiau&amp;#64;cress-aura.org
  &lt;/a&gt;
  - 04 78 09 11 97 -
  &lt;a rel="noopener" target="_blank"&gt;
   info&amp;#64;cress-aura.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ff1-copie-10h43-appuyer-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="62" spans="1:27" customHeight="0">
-[...142 lines deleted...]
-      <c r="A63" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>100073</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez bénéficier de l&amp;#039;accompagnement humain d&amp;#039;un conseil expert de votre territoire, pour élaborer et mettre en œuvre une stratégie de soutien aux activités économiques, industrielles, commerciales situées sur votre commune ou votre intercommunalité.
 &lt;br /&gt;
 Vous souhaitez pouvoir accéder plus facilement à cet accompagnement humain en mutualisant son coût financier avec d&amp;#039;autres collectivités de votre département ou de votre bassin de vie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le réseau des CCI propose de mettre à votre disposition l&amp;#039;expertise d&amp;#039;un conseiller spécialisé en développement économique. Ce chef de projet CCI, en lien avec tous les services de la CCI et ses partenaires, identifie avec vous la solution d&amp;#039;appui la plus adaptée à vos besoins d&amp;#039;ingénierie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le chef de projet CCI peut par exemple réaliser un diagnostic de la situation économique/industrielle/commerciale de votre territoire (étude-action) ou des études spécifiques sur-mesure. Au terme du diagnostic, il vous fait part de ses recommandations et vous propose un plan d&amp;#039;actions.
 &lt;br /&gt;
 &lt;br /&gt;
 Il peut également accompagner la mise en œuvre de vos actions dans des domaines très variés: maintien de l&amp;#039;activité et aide aux entreprises en difficulté, animation du commerce de centre-ville, actions d&amp;#039;accompagnement des entreprises/commerçants dans leurs mutations (numériques et écologiques notamment), implantation commerciale, lutte contre la vacance, création et reprise d&amp;#039;entreprise, animation de réseaux d&amp;#039;entreprises – clubs et filières, orientation et formation des jeunes, des actifs et des demandeurs d&amp;#039;emplois présents sur votre territoire ...
 &lt;br /&gt;
 &lt;br /&gt;
 Il est attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales). Les conditions tarifaires varient selon les modalités d&amp;#039;accompagnement retenues.</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="64" spans="1:27" customHeight="0">
-      <c r="A64" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>100074</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
  &lt;br /&gt;
  - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
  &lt;br /&gt;
  - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
  &lt;br /&gt;
  - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
@@ -11221,163 +11515,188 @@
   Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les aides disponibles nationalement et localement pour vos entreprises ;
  &lt;br /&gt;
  - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
  &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
   les-aides.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="65" spans="1:27" customHeight="0">
-      <c r="A65" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>100075</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vos opérations de revitalisation territoriale sont contraintes par divers facteurs tels que l&amp;#039;essor des zones commerciales périphériques, la diminution de la population en centre-ville, ou encore l&amp;#039;augmentation de la vacance commerciale. Vous devez maintenir l&amp;#039;attractivité de votre territoire, de vos centres-villes, de vos centres-bourgs, et la développer pour assurer leur avenir.
 &lt;/p&gt;
 &lt;p&gt;
  Vos projets de redynamisation d&amp;#039;un centre-ville, ou d&amp;#039;un territoire plus large, nécessitent d&amp;#039;analyser en premier lieu la situation des commerces et l&amp;#039;équilibre des zones commerciales. Votre diagnostic de l‘appareil commercial local est le préalable qui vous permet ensuite d&amp;#039;élaborer ou d&amp;#039;adapter la stratégie de développement de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut réaliser le
  &lt;strong&gt;
   diagnostic de votre appareil commercial
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;analyse de la demande :
  &lt;/strong&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11462,159 +11781,184 @@
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R65" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/diagnostic-de-lappareil-commercial-dun-territoire</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3c81-realiser-une-etude-action-sur-le-tissu-commer/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="66" spans="1:27" customHeight="0">
-      <c r="A66" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>100076</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire sur vos projets</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En associant les entrepreneurs et commerçants de votre territoire à vos orientations, en recueillant leurs ressentis, leurs doutes, leurs réflexions sur les sujets de développement économique, vous amorcez et entretenez une relation de proximité avec votre tissu économique local. Ce nouvel éclairage vous permet de sécuriser vos prises de décision qui auront un impact sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est en les comptant comme parties prenantes et grâce à leurs témoignages que vous pourrez conduire avec succès vos projets de dynamisation économique et d&amp;#039;attractivité territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous facilite le recueil d&amp;#039;avis et attentes auprès des acteurs économiques locaux, et ce en vous proposant de mettre en place une
  &lt;strong&gt;
   enquête
  &lt;/strong&gt;
  sur-mesure, conçue pour être administrée de façon ponctuelle. Suivant vos besoins, cette enquête (flash à un moment donné ou actualisée régulièrement) peut être réalisée selon plusieurs modalités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE TERRAIN :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des rencontres entre un conseiller CCI et un chef d&amp;#039;entreprise. Elles peuvent être réalisées par exemple sur un périmètre géographique précis (recueillir l&amp;#039;avis de chefs d&amp;#039;entreprises concernés par des travaux, un équipement, ...).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE EN LIGNE :
@@ -11691,153 +12035,178 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/consultation-des-chefs-dentreprise-de-votre-territoire</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a08-consulter-les-chefs-dentreprise-de-votre-terr/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="67" spans="1:27" customHeight="0">
-      <c r="A67" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>100077</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Animer les entreprises de votre territoire</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez faire vivre votre centre-ville, revitaliser l&amp;#039;économie de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer le management de votre centre-ville, notamment pour la mise en place de plateformes locales de e-commerce et/ou de logiques de circuits courts.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en réseau les entreprises et les commerces présents sur votre territoire, encourager les logiques de filière ou de chaînes de valeur.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez relayer vos événements auprès des entreprises de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer les liens entre les entreprises et les autres acteurs du territoire (collectivités, centres de formation, laboratoires de recherche, technologiques, tiers lieux...).
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous propose de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bénéficier de l&amp;#039;expertise de votre conseiller CCI en animation des entreprises et des commerces du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser le coût financier du recours à cette expertise d&amp;#039;animation avec d&amp;#039;autres collectivités de votre territoire.
@@ -11846,186 +12215,211 @@
 &lt;p&gt;
  L&amp;#039;animation des entreprises du territoire peut prendre les formes suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de visites d&amp;#039;entreprises par un conseiller CCI ;
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers sur des thématiques intéressant les chefs d&amp;#039;entreprise, qui peuvent se tenir dans votre collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   Constitution de clubs d&amp;#039;entreprises, avec des intervenants externes ;
  &lt;/li&gt;
  &lt;li&gt;
   Création et animation de clusters, faisant le lien entre les entreprises et l&amp;#039;écosystème de la recherche et de l&amp;#039;innovation... ;
  &lt;/li&gt;
  &lt;li&gt;
   Structuration et animation de filières.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il peut être attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Industrie</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Certaines CCI proposent des plateformes d&amp;#039;animation et de professionnalisation des managers du commerce et de centre-ville :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réseau MANACOM (Nouvelle-Aquitaine) :
   &lt;a href="https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce" rel="noopener" target="_blank"&gt;
    https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réseau MG2T – Management de Centre-Ville (Auvergne-Rhône-Alpes) :
   &lt;a href="https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire" rel="noopener" target="_blank"&gt;
    https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc1b-animer-les-entreprises-de-votre-territoire/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-      <c r="A68" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>100078</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Soutenir les entreprises dans leur développement</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Aider les entreprises de votre territoire à se développer</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...7 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez dynamiser le développement des TPE et commerces de votre territoire, encourager la création d&amp;#039;entreprise ou accompagner vos entreprises locales dans leurs transformations écologique, numérique, notamment.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez animer le développement économique de votre commune ou de votre intercommunalité en favorisant les échanges entre acteurs.
 &lt;/p&gt;
 &lt;p&gt;
  Vous voulez aider vos entrepreneurs locaux à concrétiser leurs projets de développement ou de transmission de leur entreprise, pour préserver et stimuler les compétences sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI accompagne vos entrepreneurs locaux pour maintenir une activité économique locale.
 &lt;/p&gt;
 &lt;p&gt;
  Son offre de produits et services est répartie sur 8 thèmes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;entrepreneuriat : créer, reprendre, transmettre une entreprise ;
  &lt;/li&gt;
  &lt;li&gt;
   le financement : sécuriser la gestion financière de l&amp;#039;entreprise et accéder aux financements ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;international : développer des parts de marché à l&amp;#039;export ;
@@ -12060,997 +12454,2073 @@
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;intervention.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/soutien-des-entreprises-dans-leur-developpement</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W60" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/solutions</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec14-aider-les-entreprises-de-votre-territoire-a-s/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="69" spans="1:27" customHeight="0">
-      <c r="A69" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>100081</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre CCI peut être à vos côtés pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Accessibilité
 Emploi
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>CCI FRANCE</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2021</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-      <c r="A70" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>95250</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Dataviz Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Particulier
 Entreprise privée
-Particulier
-[...3 lines deleted...]
-      <c r="H70" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le service Dataviz repose sur trois piliers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un centre de ressource
  &lt;/li&gt;
  &lt;li&gt;
   Un recueil d&amp;#039;initiatives
  &lt;/li&gt;
  &lt;li&gt;
   Un outil de diagnostic
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Revitalisation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
   Découvrez le service Dataviz PVD
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="71" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="G71" s="1" t="inlineStr">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>95256</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une aide à la structuration des moyens des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la structuration des moyens des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...46 lines deleted...]
- (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose aux collectivités une prise en charge temporaire de missions d&amp;#039;aide à la structuration des moyens, lorsqu&amp;#039;un co-financement est inadapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appui vise à répondre aux besoins des territoires Petites villes de demain pour la réalisation de missions sécurisant juridiquement et financièrement le portage de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des territoires propose :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une aide à la décision
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des conseils juridique et financier
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/aide-structuration-des-moyens-des-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=struct</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ee5-beneficier-dune-aide-a-la-structuration-des-m/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>95255</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement à la stratégie foncière et immobilière des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la stratégie foncière et immobilière des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose aux collectivités une prise en charge de missions d&amp;#039;analyse foncière et immobilière pour vous aider à réaliser le volet urbain de votre projet de revitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ Plusieurs missions répondant aux besoins des territoires Petites villes de demain sont couvertes dont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;aide à la formalisation d&amp;#039;une stratégie foncière et immobilière pour identifier les parcelles à traiter pour réaliser son projet urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les analyses bâtimentaires et architecturales pour appréhender les possibilités physiques d&amp;#039;évolution d&amp;#039;un bâtiment
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-strategie-fonciere-immobiliere-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_co</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/247e-beneficier-dun-accompagnement-a-la-strategie-/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>95254</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un co-financement pour fiabiliser et expérimenter des solutions innovantes</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des expérimentations de solutions innovantes des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires, avec des partenaires locaux, propose aux collectivités bénéficiaires du Programme Petites villes de demain de bénéficier d&amp;#039;un co-financement pour fiabiliser et expérimenter des solutions innovantes au profit de la redynamisation de leur centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre permet de bénéficier d&amp;#039;un appui en ingénierie pour le déploiement en amont de solutions innovantes, mais également, d&amp;#039;expérimenter ou d&amp;#039;amorcer ces solutions avec sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
-[...3 lines deleted...]
- &lt;br /&gt;
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-experimentations-de-solutions-innovantes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8d9-beneficier-dun-co-financement-des-experimenta/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>95253</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O71" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
-[...3 lines deleted...]
- &lt;br /&gt;
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/conseil-et-ingenierie/co-financement-des-assistances-maitrise-ouvrage-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f6d-beneficier-dun-co-financement-des-assistances/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>95252</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Co-financer l'ingénierie opérationnelle pour les Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des ingénieries opérationnelles des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour faciliter l&amp;#039;accès des petites villes et des intercommunalités au soutien méthodologique du programme Petites villes de demain, la Banque des Territoires et ses partenaires régionaux proposent un co-financement des études visant à fiabiliser et sécuriser une opération d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les dimensions sont couvertes : technique, économique, juridique, financière, commerciale, foncière, temporelle, de gouvernance, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...23 lines deleted...]
-  contact&amp;#64;rfvaa.com
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-ingenieries-operationnelles-des-PVD?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6180-beneficier-dun-co-financement-des-ingenieries/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="72" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C72" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>95249</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un co-financement des ingénieries locales stratégiques des Petites de Villes de demain</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G72" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement des ingénieries stratégiques des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
-[...18 lines deleted...]
- &lt;br /&gt;
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose, avec l&amp;#039;aide de partenaires locaux, de cofinancer études et diagnostics concourant à la redynamisation des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce co-financement permet de structurer la définition et le déploiement d&amp;#039;un projet global dans le cadre de la revitalisation de votre centralité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les missions peuvent être liées à :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;animation du projet de vie sociale et des temps partagés ;
-[...11 lines deleted...]
-  l&amp;#039;interface technique et logistique des logements avec le propriétaire, le bailleur.
+  la réalisation de diagnostics socio-économiques et urbains,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;élaboration du projet global de revitalisation, à l&amp;#039;élaboration d&amp;#039;un plan de référence,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation d&amp;#039;une programmation urbaine ou d&amp;#039;un plan guide,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;identification des îlots/secteurs géographiques stratégiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Elle n&amp;#039;a pas vocation à financer l&amp;#039;accompagnement social ou médico-social individuel de la personne pour le soutien à l&amp;#039;autonomie, ni le suivi des parcours individuels ou la coordination des interventions médico-sociales.
-[...10 lines deleted...]
- Le déploiement de l&amp;#039;aide à la vie partagée débute en 2021 sur les territoires. Pour les projets, existants ou nouveaux, identifiés par les Départements en 2021 et 2022, les Conseils départementaux pourront bénéficier d&amp;#039;un soutien financier de la CNSA jusqu&amp;#039;à 8000€ par an et par habitant. Pour cela, un accord pour l&amp;#039;habitat inclusif doit être conclu entre le département, l&amp;#039;Etat et la CNSA.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
-[...2 lines deleted...]
-Handicap
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-ingenieries-strategiques-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cof</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/603e-co-financement-des-ingenieries-strategiques-d/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>95248</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un appui à la conception du projet de revitalisation des Petites Villes de demain</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Appui à la conception du projet global de revitalisation des Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires accompagnes les communes qui souhaitent élaborer une stratégie de revitalisation et définir un plan d&amp;#039;action, notamment pour la dynamisation des commerces de leur territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont pris en charge des missions pour élaborer des documents stratégiques nécessaires à la conception du projet global de revitalisation, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La production de diagnostics identifiant les causes de la dévitalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La production de programmation urbaine et plans guides pour établir les besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  La production de plans d&amp;#039;actions pour la revitalisation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-projet-revitalisation-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=conception_r</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+  https://www.banquedesterritoires.fr/directions-regionales
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+  Contactez-nous à travers notre formulaire de contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f452-appui-a-la-conception-du-projet-global-de-rev/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>95247</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir une association locale « L’Outil en  Main » pour faire découvrir aux jeunes les métiers manuels et du patrimoine</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Association L'Outil en Main</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez renforcer le lien intergénérationnel sur votre territoire et encourager les jeunes à découvrir les
+ métiers manuels.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Outil en Main France propose un accompagnement à la création d&amp;#039;une association locale labellisée « L&amp;#039;Outil
+ en Main » !,
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce qu&amp;#039;une association « L&amp;#039;Outil en Main » ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une association Loi 1901 implantée sur une ou plusieurs communes qui propose aux jeunes de découvrir les
+ métiers de l&amp;#039;artisanat, manuels et du patrimoine. Les jeunes sont initiés par des bénévoles, professionnels ou
+ passionnés, souvent retraités, dans de vrais ateliers avec de vrais outils. Chaque semaine, les jeunes découvrent
+ plusieurs métiers et produisent de leurs mains des objets utiles. Les bénévoles transmettent les savoir-faire et
+ participent à créer des vocations chez les jeunes. Bien vieillir et mieux grandir, pour l&amp;#039;épanouissement de deux
+ générations !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qui est « L&amp;#039;Outil en Main France » ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis plus de 25 ans, « L&amp;#039;Outil en Main France » rassemble toutes les associations labellisées sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque année, 3200 jeunes à partir de 9 ans participent aux ateliers animés par 5200 bénévoles. L&amp;#039;Union
+&lt;/p&gt;
+&lt;p&gt;
+ représente et porte la voix des 217 associations œuvrant dans 62 départements. Plus de 150 métiers sont
+ représentés dans les associations. L&amp;#039;Union est au service des associations et de leurs bénévoles. Elle
+ accompagne aussi le développement du concept sur les territoires. « L&amp;#039;Outil en Main France », partenaire du
+ Programme Petites villes de demain, accompagne les communes et les intercommunalités dans la création
+ d&amp;#039;une association labellisée « L&amp;#039;Outil en Main » sur leur territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;impact d&amp;#039;une association L&amp;#039;Outil en Main sur votre territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La solidarité entre les générations pour préserver le lien entre les jeunes et les ainés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une meilleure orientation des plus jeunes pour créer des vocations et encourager une orientation  professionnelle choisie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La (re)valorisation des métiers manuels, de l&amp;#039;artisanat et du patrimoine en faisant découvrir plus de 150 métiers aux jeunes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;économie dans les territoires pour perpétuer les savoir-faire et favoriser les emplois de proximité.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre l&amp;#039;isolement des séniors par l&amp;#039;engagement bénévole.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;innovation sociale par la transmission des savoir-faire professionnels aux plus jeunes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quel accompagnement des communes et intercommunalités ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les communes et intercommunalités du Programme Petites Villes de Demain peuvent bénéficier d&amp;#039;un
+ accompagnement par L&amp;#039;Union, en priorité celles situées les départements où il n&amp;#039;y a pas encore d&amp;#039;association
+ « L&amp;#039;Outil en Main ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les étapes de l&amp;#039;accompagnement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation du concept, visite d&amp;#039;un atelier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confirmation de la volonté de création de l&amp;#039;association sur le territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la mobilisation des parties prenantes : bénévoles, parents, partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la création de l&amp;#039;association.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration au réseau national des associations « L&amp;#039;Outil en Main
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lancement des activités de l&amp;#039;association.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
 Cohésion sociale et inclusion
-Revitalisation
-[...3 lines deleted...]
-      <c r="O72" s="1" t="inlineStr">
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
-[...14 lines deleted...]
- Elle est versée par le Conseil départemental directement au porteur de projet de l&amp;#039;habitat inclusif responsable de la mise en oeuvre du projet de vie sociale et partagée, sur la base d&amp;#039;un conventionnement.
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité du programme Petites villes de demain, en priorité située dans
+ un département dépourvu d&amp;#039;une association locale « L&amp;#039;Outil en Main »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
-[...17 lines deleted...]
- Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>http://www.loutilenmain.fr</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact :
+ &lt;a href="mailto:secrétariat&amp;#64;loutilenmain.fr" rel="noopener" target="_blank"&gt;
+  secrétariat&amp;#64;loutilenmain.fr
+ &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5195-accueillir-une-association-locale-loutil-en-m/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="73" spans="1:27" customHeight="0">
-[...150 lines deleted...]
-      <c r="A74" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>95207</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -13076,62 +14546,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -13238,1849 +14708,1301 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="75" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C75" s="1" t="inlineStr">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>95205</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Financer le projet de vie sociale et partagée des habitants qui font le choix de vivre dans un habitat inclusif (aide à la vie partagée)</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
-[...206 lines deleted...]
-      <c r="G76" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseils départementaux</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...2 lines deleted...]
-      <c r="H76" s="1" t="inlineStr">
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide à la vie partagée est destinée aux personnes en situation de handicap et aux personnes âgées de plus de 65 ans qui font le choix de vivre dans un habitat inclusif. Cette aide a vocation à financer leur projet de vie sociale et partagée et, ainsi, les fonctions liées au « partage de vie », au « vivre ensemble » à l&amp;#039;intérieur comme à l&amp;#039;extérieur de l&amp;#039;habitat :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;animation du projet de vie sociale et des temps partagés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la participation sociale des habitants, le développement de la citoyenneté et du pouvoir d&amp;#039;agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la facilitation des liens d&amp;#039;une part entre les habitants et d&amp;#039;autre part entre les habitants et l&amp;#039;environnement proche ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la coordination des intervenants permanents et ponctuels au sein de l&amp;#039;habitat ou à l&amp;#039;extérieur (hors coordination médico-sociale) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;interface technique et logistique des logements avec le propriétaire, le bailleur.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Elle n&amp;#039;a pas vocation à financer l&amp;#039;accompagnement social ou médico-social individuel de la personne pour le soutien à l&amp;#039;autonomie, ni le suivi des parcours individuels ou la coordination des interventions médico-sociales.
+ &lt;br /&gt;
+ Elle n&amp;#039;est pas cumulable, pour un même projet, avec le forfait habitat inclusif.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;aide à la vie partagée (AVP) est une aide individuelle, versée par le Conseil départemental aux porteurs de projet d&amp;#039;habitats inclusifs conventionnés avec le département, pour financer le projet de vie sociale et partagée des habitants vivant dans un habitat inclusif.
+ &lt;br /&gt;
+ Le montant de l&amp;#039;aide (jusqu&amp;#039;à 10 000€ par an et par habitant) varie en fonction du contenu du projet de vie partagée élaboré par ou avec les habitants et de l&amp;#039;intensité de l&amp;#039;aide apportée aux habitants. Cette aide ne peut pas se cumuler avec le forfait habitat inclusif.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le déploiement de l&amp;#039;aide à la vie partagée débute en 2021 sur les territoires. Pour les projets, existants ou nouveaux, identifiés par les Départements en 2021 et 2022, les Conseils départementaux pourront bénéficier d&amp;#039;un soutien financier de la CNSA jusqu&amp;#039;à 8000€ par an et par habitant. Pour cela, un accord pour l&amp;#039;habitat inclusif doit être conclu entre le département, l&amp;#039;Etat et la CNSA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Cohésion sociale et inclusion
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AVP est destinée :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux personnes en situation de handicap (bénéficiant de droits ouverts à la MDPH ou d&amp;#039;une pension d&amp;#039;invalidité délivrée par la CPAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aux personnes âgées de plus de 65 ans.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Elle est versée par le Conseil départemental directement au porteur de projet de l&amp;#039;habitat inclusif responsable de la mise en oeuvre du projet de vie sociale et partagée, sur la base d&amp;#039;un conventionnement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnsa.fr/grands-chantiers/habitat-inclusif</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnsa.fr/budget-et-financement/financement-de-lhabitat-inclusif</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e85-financer-le-projet-de-vie-sociale-et-partagee/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>95203</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités vers le LABEL "AMI DES AÎNÉS"®</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>LABEL "AMI DES AÎNÉS"®</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Réseau francophone des villes amies des aînés</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="O76" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sensibilisation aux enjeux de l&amp;#039;adaptation des territoires au vieillissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche Villes Amies des Aînés (VADA), initiée par l&amp;#039;Organisation Mondiale de la Santé (OMS) et développée en France par le Réseau Francophone des Villes amies des aînés (RFVAA), consiste à
+ &lt;strong&gt;
+  interroger les particularités territoriales et les politiques locales au prisme des particularités liées au vieillissement de la population
+ &lt;/strong&gt;
+ . Cette méthodologie, qui s&amp;#039;appuie sur de la conduite de projet, a pour particularité de
+ &lt;strong&gt;
+  rendre incontournable la consultation des habitants, la transversalité des politiques publiques, le partenariat avec les acteurs du territoire et la lutte contre les stéréotypes liés à l&amp;#039;âge
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce contexte, les collectivités peuvent s&amp;#039;engager vers le LABEL &amp;#34;AMI DES AÎNÉS&amp;#34;&lt;span&gt;®&lt;/span&gt; pour
+ &lt;strong&gt;
+  être accompagnées dans l&amp;#039;amélioration de leurs politiques locales et pour affirmer leur volonté d&amp;#039;améliorer l&amp;#039;environnement social et bâti
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A travers leur appartenance au programme Petites Villes de Demain ou Action Cœur de Ville, les collectivités qui le souhaitent pourront
+ &lt;strong&gt;
+  bénéficier d&amp;#039;un accompagnement approfondi pour aller vers ce processus de labellisation
+ &lt;/strong&gt;
+ (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour des retours d&amp;#039;expériences de territoires labellisés, rendez-vous sur le numéro spécial de la Gazette des communes grâce au lien suivant : http://villesamiesdesaines-rf.fr/pdf/HS-GazettexRFVAA.pdf
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Santé
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être adhérent au Réseau Francophone des Villes Amies des Aînés
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
-[...34 lines deleted...]
-  Contactez-nous à travers notre formulaire de contact
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>http://villesamiesdesaines-rf.fr/label-ami-des-aines</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>http://villesamiesdesaines-rf.fr/</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus contactez :
+ &lt;a href="mailto:contact&amp;#64;rfvaa.com" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;rfvaa.com
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>agiacomini@rfvaa.com</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76d9-accompagner-les-collectivites-vers-le-label-a/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Francophone des Villes Amies des Aînés</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="77" spans="1:27" customHeight="0">
-[...929 lines deleted...]
-      <c r="A83" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>93537</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Ateliers hors les murs</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Fédération des parcs naturels régionaux de France
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Fédération des parcs naturels régionaux de France
 Ministère de l'Enseignement supérieur et de la Recherche
-Ministère de la Culture
 Ministères de l'Aménagement du territoire et de la Transition écologique
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="J83" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>bourse de 1000€</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Revitalisation
 Innovation, créativité et recherche
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Nicolas Sanaa -
  &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
   nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>fhugault@parcs-naturels-regionaux.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="84" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C84" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>93666</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique pour la préservation et la valorisation du patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...25 lines deleted...]
- Nota : l&amp;#039;ARU est un outil de conseil et d&amp;#039;aide à la décision. Par conséquent, ses actions ne se situent pas dans le champ concurrentiel. L&amp;#039;ARU ne se substitue pas aux bureaux d&amp;#039;études et structures d&amp;#039;ingénierie intervenant sur le territoire.
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PNR des Volcans d&amp;#039;Auvergne dispose d&amp;#039;un inventaire conséquent (près de 5000 éléments recensés) du petit patrimoine bâti non protégé sur l&amp;#039;ensemble des 147 communes du Parc : chapelle, oratoire, croix, calvaire, fours, lavoirs, moulins, ...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;appui de cet inventaire disponible auprès des acteurs locaux et du grand public sur la plateforme du CRAIG, le PNR des Volcans d&amp;#039;Auvergne peut apporter un accompagnement technique sur la connaissance et la stratégie de mise en valeur de ce petit patrimoine bâti : inventaire participatif du petit patrimoine, démarche de labellisation, source de financement pour la restauration, mise en œuvre de sentier d&amp;#039;interprétation, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O84" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U84" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X84" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Patrimoine-bati/Inventaire-du-petit-patrimoine-bati</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc64-appui-technique-pour-la-preservation-et-la-va/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="85" spans="1:27" customHeight="0">
-      <c r="A85" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>93665</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un conseil et d'un accompagnement pour la mise en valeur des paysages et des patrimoines naturels</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Riche de nombreuses études paysagères et d&amp;#039;inventaires sur les milieux naturels du territoire, le PNR des Volcans d&amp;#039;Auvergne peut apporter une expertise en termes de gestion de site à forts enjeux paysagers et environnementaux.
 &lt;/p&gt;
 &lt;p&gt;
  Il peut également proposer un appui technique et méthodologique pour l&amp;#039;élaboration de stratégie paysagère opérationnelle et d&amp;#039;aménagement de sites naturels (mesure de gestion de site type : zone humide, puy, col, lac...), ou plus structurante à l&amp;#039;échelle d&amp;#039;un territoire plus large (animation de démarche Plan de paysage, schéma paysager).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Paysage</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Paysage-et-cadre-de-vie/Un-Plan-de-paysage-Vallee-de-la-Rhue-Val-de-Sumene</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8313-conseil-et-accompagnement-pour-la-mise-en-val/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="86" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C86" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>93664</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Participer à un Atelier rural d’urbanisme (ARU)</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...11 lines deleted...]
- A l&amp;#039;appui de cet inventaire disponible auprès des acteurs locaux et du grand public sur la plateforme du CRAIG, le PNR des Volcans d&amp;#039;Auvergne peut apporter un accompagnement technique sur la connaissance et la stratégie de mise en valeur de ce petit patrimoine bâti : inventaire participatif du petit patrimoine, démarche de labellisation, source de financement pour la restauration, mise en œuvre de sentier d&amp;#039;interprétation, ...
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARU un collectif technique intervenant gratuitement dans les domaines de l&amp;#039;urbanisme et du paysage.
+&lt;/p&gt;
+&lt;p&gt;
+ Animé par le PNR des Volcans d&amp;#039;Auvergne, il s&amp;#039;adresse aux communes et aux EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient auprès des collectivités en tant que structure de conseil et d&amp;#039;aide à la définition de projet. Il propose un appui technique sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  la réflexion préalable à l&amp;#039;élaboration de documents de planification (SCoT, PLU/PLUi) : sensibilisation, identification des enjeux, définition des objectifs poursuivis, ... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;approche stratégique des projets d&amp;#039;urbanisme opérationnel (requalification des espaces publics, entrée de bourg, ...) : définition des besoins et des enjeux, parti pris paysager, estimation budgétaire,...
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Nota : l&amp;#039;ARU est un outil de conseil et d&amp;#039;aide à la décision. Par conséquent, ses actions ne se situent pas dans le champ concurrentiel. L&amp;#039;ARU ne se substitue pas aux bureaux d&amp;#039;études et structures d&amp;#039;ingénierie intervenant sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O86" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Paysage</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U86" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X86" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Urbanisme-et-habitat/L-Atelier-Rural-d-Urbanisme</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50bf-atelier-rural-durbanisme-aru/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="87" spans="1:27" customHeight="0">
-      <c r="A87" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>93194</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;information et la coordination de ses membres
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mon ESS à l&amp;#039;école : Mon Entreprise Sociale et Solidaire à l&amp;#039;École (Mon ESS à l&amp;#039;École) est un formidable outil au service de la connaissance, par les jeunes générations, de cette autre économie qu&amp;#039;est l&amp;#039;ESS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les Coopératives d&amp;#039;Education à l&amp;#039;Entrepreneuriat Collectif (CEEC) regroupent 3 types de dispositifs :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ . Les
+ &lt;strong&gt;
+  Coopératives Jeunesse de Services
+ &lt;/strong&gt;
+ sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ . Les
+ &lt;strong&gt;
+  Coopératives Jeunes Majeurs
+ &lt;/strong&gt;
+ concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ . Les
+ &lt;strong&gt;
+  Coopératives de Territoire
+ &lt;/strong&gt;
+ , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mon ESS à l&amp;#039;école : exemples de projets:
+ &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coopératives Jeunesses de Services (CJS) :
+ &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CJS de Lyon 8ème (69) :
+ &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
+  https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Economie locale et circuits courts
+Economie sociale et solidaire</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://lafabriquecooperative.fr/</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
+ &lt;br /&gt;
+ Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
+  http://www.cress-aura.org/lequipe-de-la-cress
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
+ &lt;br /&gt;
+ Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>lgardarin@cress-aura.org</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>93193</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Appuyer l’émergence de coopérations</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H87" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -15096,602 +16018,434 @@
    Accueil Information Orientation
   &lt;/strong&gt;
   proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Organisation de rencontres d&amp;#039;affaires
   &lt;/strong&gt;
   pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Facilitation de dynamiques collectives
   &lt;/strong&gt;
   en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Club des collectivités : programme de la rencontre du 29 avril :
  &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
  &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/les-esspresso
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>http://cress-aura.org</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="88" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C88" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
-[...212 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I80" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-      <c r="A90" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>92310</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'ingénierie</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Agence d'Urbanisme de Rouen et des Boucles de Seine et Eure (AURBSE)</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Agence d&amp;#039;Urbanisme de Rouen et des Boucles de Seine et Eure (AURBSE) est un outil d&amp;#039;étude, d&amp;#039;observation et d&amp;#039;accompagnement des collectivités qui composent le Grand territoire, vaste espace de coopération interterritoriale de 740 000 habitants au cœur de la Vallée de la Seine.
 &lt;/p&gt;
 &lt;p&gt;
  Champs d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Foncier
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Habitat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Économie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -15708,577 +16462,223 @@
  &lt;li&gt;
   Assistance à maitrise d&amp;#039;ouvrage
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Conseil
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Animation
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ingénierie de projets
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Assistance à maitrise d&amp;#039;ouvrage
  &lt;br /&gt;
  Contribution aux démarches (données, etc.)
  &lt;br /&gt;
  Analyses systémiques de territoire (démographie, aménagement, foncier, économie, mobilités, etc.)
  &lt;br /&gt;
  Analyses urbanistiques de secteur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Logement et habitat
 Attractivité économique
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  l&amp;#039;EPCI doit être adhérent à l&amp;#039;Agence d&amp;#039;urbanisme
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Haute-Normandie</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.aurbse.org/article/quatre-grands-axes-de-travail-partenarial-pour-lagence-en-2021/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Agence d&amp;#039;urbanisme de Rouen et des Boucles de Seine et Eure
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Caroline ROUENNIER, Directrice générale
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  101 Boulevard de l&amp;#039;Europe
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  76100 ROUEN
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;aurbse.org
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>caroline.rouennier@aurbse.org</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ea47-soutenir-lingenierie/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="91" spans="1:27" customHeight="0">
-[...374 lines deleted...]
-      <c r="A92" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>83481</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE d'Occitanie
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Normands
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine
-Union régionale des CAUE d'Île-de-France
-[...6 lines deleted...]
-      <c r="G92" s="1" t="inlineStr">
+Union régionale des CAUE d'Île-de-France</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
 Entreprise privée
-Agriculteur
-[...3 lines deleted...]
-      <c r="H92" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16321,85 +16721,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16422,79 +16822,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T82" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -16527,320 +16927,2537 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="93" spans="1:27" customHeight="0">
-      <c r="A93" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>82918</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Analyser les dynamiques de mon territoire</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ANCT propose aux acteurs des territoires des analyses territoriales et des outils produits par l&amp;#039;Observatoire des  territoires  :  mise  à  disposition  de  données,  d&amp;#039;indicateurs, de  typologies  de  territoires,  d&amp;#039;analyses  à différentes échelles et sur le temps long, de cartes interactives, d&amp;#039;outils d&amp;#039;analyses et de data-visualisations. En particulier, découvrez les espaces de consultation mis à votre disposition comme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Visiothèque, un catalogue de tous les graphiques et cartes produits, avec accès à des indicateurs, aux publications et aux contributeurs.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;espace des données ouvertes : espace de recherche et de téléchargement de plus de 600 indicateurs, disponibles  à  différents  échelons  territoriaux  (plus  de  25  échelles  géographiques  de  la  commune  à  la région européenne).
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;annuaire  des  acteurs  de  l&amp;#039;observation  (*):  plus  de  30  références  nationales  et  200  références  régionales et locales -fiches, logos et liens des sites produisant une information territorialisée nationale ou locale en France.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des outils d&amp;#039;aide aux diagnostics territoriaux sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser des portraits de territoires (à l&amp;#039;échelle de commune, EPCI, département, région) et ainsi obtenir et comparer les chiffres clés de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Un module de consultation de zonages de politique publique (ZRR, AFR, zone de montagne...) mais également par les programmes de l&amp;#039;ANCT.
  &lt;/li&gt;
  &lt;li&gt;
   Un  catalogue  d&amp;#039;outils  interactifs  :  des  outils  de  datavisualisations  interactives  qui  permettent  de  répondre à des questions simples : D&amp;#039;où viennent les nouveaux arrivants dans mon territoire, où partent ceux qui le quittent, quels impacts ces mobilités ont sur la composition de sa population?
  &lt;/li&gt;
  &lt;li&gt;
   La Cartographie interactive :permettant à un public averti de produire ses propres cartes ou portraits de territoire  avec  plus  de  600  indicateurs  multithématiques,  plus  de  25  échelles  géographique  de  la commune au pays européen, et la possibilité d&amp;#039;intégrer ses propres données.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.observatoire-des-territoires.gouv.fr/</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter"&gt;
   https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f96c-analyser-les-dynamiques-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="94" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C94" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>82917</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://federation-flame.org</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Frank Sentier, Délégué général de la Fédération FLAME
+&lt;/p&gt;
+&lt;p&gt;
+ frank.sentier&amp;#64;federation-flame.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
-Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
 Cités éducatives
-Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
-[...5 lines deleted...]
-CAUE du Loir-et-Cher
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
-CAUE Lot-et-Garonne
-[...12 lines deleted...]
-CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
-CAUE de la Charente-Maritime
-[...5 lines deleted...]
-CAUE du Lot
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+CAUE de la Somme
+CAUE de Rhône-Métropole
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Sarthe
 CAUE de la Savoie
-CAUE du Tarn-et-Garonne
-[...2 lines deleted...]
-CAUE de la Haute-Vienne
+CAUE de l'Orne
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
-CAUE du Gard
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE du Maine-et-Loire
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
 CAUE du Var
-CAUE de la Sarthe
-[...9 lines deleted...]
-CAUE de l'Aude
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
 CAUE de l'Yonne
 CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
 CAUE d'Alsace
+CAUE de la Dordogne
 CAUE du Tarn
+CAUE de la Meuse
 CAUE du Gers
-CAUE de l'Orne
-[...18 lines deleted...]
-      <c r="G94" s="1" t="inlineStr">
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Côte-d'Or
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de Corrèze
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de l'Aisne</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -16887,85 +19504,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M94" s="1" t="inlineStr">
+      <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16985,79 +19602,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T88" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -17237,2389 +19854,1112 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="95" spans="1:27" customHeight="0">
-[...97 lines deleted...]
-      <c r="G95" s="1" t="inlineStr">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>66397</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Cerema</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...10 lines deleted...]
-      <c r="H95" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...25 lines deleted...]
- &lt;br /&gt;
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement peut intervenir aux différentes phases du projet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    le diagnostic territorial et l&amp;#039;identification des enjeux ;
+ &lt;br /&gt;
+ •    la définition des orientations stratégiques et du plan d&amp;#039;actions ;
+ &lt;br /&gt;
+ •    le passage à l&amp;#039;opérationnel ;
+ &lt;br /&gt;
+ •    le dispositif d&amp;#039;évaluation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, les bâtiments publics, la revitalisation économique et commerciale...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il mobilise différents outils méthodologiques appuyant une vision globale d&amp;#039;émergence de projet, une gouvernance partenariale et une démarche participative.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La prestation d&amp;#039;ingénierie est cofinancée avec une répartition qui diffère selon la strate démographique de la commune et de l&amp;#039;EPCI, et la capacité à financer de la commune :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  mettre à jour ou approfondir les connaissances des professionnels
-[...8 lines deleted...]
-  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+  une prise en charge est possible par l&amp;#039;Anct, avec un taux de prise en charge déterminé par l&amp;#039;Anct en fonction d&amp;#039; indicateurs de fragilité de la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  dans les cas où l&amp;#039;Anct peut intervenir (après validation de l&amp;#039;Anct), le Cerema et l&amp;#039;Anct cofinancent à parité le montant pris en charge qui est variable (33%, 50%, 80%, 100%).
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...24 lines deleted...]
- &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
-Assainissement des eaux
-[...11 lines deleted...]
-Espaces verts
 Espace public
 Friche
 Foncier
-Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...9 lines deleted...]
-Agriculture et agroalimentaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
-Qualité de l'air
-Biodiversité
+Bâtiments et construction
+Réhabilitation
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/actualites/programme-petites-villes-demain-premier-bilan-du-cerema-son</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de département pour exprimer votre besoin d&amp;#039;étude et d&amp;#039;accompagnement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;équipe de référents PVD au sein du Cerema :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Olivier Mazenq olivier.mazenq&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Mélanie Belot melanie.belot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ouest&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Juliette Maître juliette.maitre&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Loïc Guilbot loic.guilbot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Hauts de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Julien Leroy julien.leroy&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Elsa Moutet elsa.moutet&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Romaric Courtier-Arnoux romaric.courtier-arnoux&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Karine Dreyer karine.dreyer&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Centre Est&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Clément Lainé clement.laine&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Aude Noël aude.noel&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Méditerranée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Brigitte Pouget brigitte.pouget&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Christophe Sabot christophe.sabot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Anne Talha anne.talha&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Agences Outre-mer&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Bénédicte Baxerres (Guyane) / benedicte.baxerres&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Charlotte Lebris (Antilles) Charlotte.LE-BRIS&amp;#64;cerema.fr&lt;/p&gt;
+&lt;p&gt;
+ Jonathan Priester (Océan Indien) / jonathan.priester&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;p&gt;José-Luis Del Gado  (Océan Indien) / jose-luis.delgado&amp;#64;cerema.fr
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>raphaele.ratto@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema Direction Territoires et ville</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>80365</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aux actions qu&amp;#039;elle mène déjà sur le territoire, l&amp;#039;ALEC vous aidera à définir et mettre en oeuvre un plan d&amp;#039;actions concret adapté à votre territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à sa présence dans la durée, l&amp;#039;ALEC vous permettra de réaliser un suivi précis de votre Plan territorial.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Risques naturels
+Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.federation-flame.org/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un site internet :
+ &lt;a href="https://www.federation-flame.org/"&gt;
+  https://www.federation-flame.org/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez la Fédération :
+ &lt;a&gt;
+  contact&amp;#64;federation-flame.org
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/90ea-batir-le-volet-energie-climat-du-projet-de-te/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>80363</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Libérer l’initiative économique dans les territoires</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Particulier</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez quelques exemples de personnes accompagnées :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
+  https://www.adie.org/a-la-une/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adie.org</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Adie couvre toutes les régions de France.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus contacter :
+  partenariat&amp;#64;adie.org
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouverez ici la liste des antennes de l&amp;#039;Adie :
+ &lt;a href="https://www.adie.org/nos-agences/"&gt;
+  https://www.adie.org/nos-agences/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>66403</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...18 lines deleted...]
-      <c r="O95" s="1" t="inlineStr">
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
-[...12 lines deleted...]
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>66398</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Implanter une micro-folie</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+La Villette
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le ministère de la Culture et le Ministère de la cohésion des territoires et des relations avec les collectivités territoriales vous proposent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement global de votre projet de Micro-Folie par la Direction régionale des affaires culturelles (DRAC) ou la Direction des affaires culturelles (DAC) de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement technique de votre projet de Micro-Folie par l&amp;#039;établissement public du parc et de la grande halle de la Villette (calibrage et faisabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide à l&amp;#039;investissement (DETR, DSIL)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise à disposition des collections numériques des Micro-Folies, des outils de médiation et des formations
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation au réseau national des Micro-Folies
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Musée</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
-[...226 lines deleted...]
-   Ouvre une nouvelle fenêtre
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>http://www.micro-folies.com</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez le référent Micro-Folie de votre DRAC ou DAC :
+ &lt;a href="https://www.culture.gouv.fr/Regions"&gt;
+  https://www.culture.gouv.fr/Regions
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2a6c-implanter-une-micro-folie/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="96" spans="1:27" customHeight="0">
-[...98 lines deleted...]
-      <c r="G96" s="1" t="inlineStr">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>77368</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Particulier
-[...35 lines deleted...]
- &lt;br /&gt;
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Commerces et services
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
-[...14 lines deleted...]
-  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La palette de leurs interventions est multiple :
+  Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
-[...688 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d’un gymnase</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...848 lines deleted...]
-      <c r="A103" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>77080</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cet accompagnement peut prendre la forme :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets éligibles peuvent concerner :
  &lt;/strong&gt;
@@ -19633,632 +20973,1591 @@
  &lt;/li&gt;
  &lt;li&gt;
   La création de foncières locales spécialisées pour le commerce
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;infrastructures numériques et de services innovants
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de programmes alimentaires territoriaux et des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Le traitement des friches
  &lt;/li&gt;
  &lt;li&gt;
   Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Friche
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
    &lt;strong&gt;
     Contactez-nous à travers notre formulaire de contact
    &lt;/strong&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y103" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z103" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA103" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="104" spans="1:27" customHeight="0">
-[...180 lines deleted...]
-      <c r="C105" s="1" t="inlineStr">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>63653</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F105" s="1" t="inlineStr">
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 90</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : jusqu&amp;#039;à 100 % des dépenses engagées. À titre indicatif, le coût d&amp;#039;une étude préalable est estimé entre 10 000 et 12 000 € HT.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Concevoir le projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au terme des études préalables, le projet entre dans une phase de conception précisant ses aspects techniques et financiers. La maîtrise des coûts de fonctionnement de la structure devra notamment être intégrée à ce stade.
+ &lt;br /&gt;
+ Le porteur du projet peut-être accompagné par une mission d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO) dans ces domaines ainsi que sur le plan administratif.
+ &lt;br /&gt;
+ Les fonctions de l&amp;#039;AMO sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La rédaction du cahier des charges
+  &lt;/strong&gt;
+  : l&amp;#039;AMO prend en charge la rédaction du cahier des charges du projet, appelé communément &amp;#34;programme de l&amp;#039;opération&amp;#34;. C&amp;#039;est sur cette base qui précise les compétences requises, que sera engagée une consultation pour retenir un maître d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La validation de l&amp;#039;avant-projet
+  &lt;/strong&gt;
+  : l&amp;#039;AMO participe aux réunions avec le maître d&amp;#039;œuvre désigné. Il s&amp;#039;assure que ce dernier est en mesure d&amp;#039;atteindre les objectifs définis.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La consultation des entreprises
+  &lt;/strong&gt;
+  : les résultats de l&amp;#039;appel d&amp;#039;offres lancé par le maître d&amp;#039;ouvrage permettent ensuite d&amp;#039;effectuer un chiffrage précis du projet. L&amp;#039;AMO conseille le maître d&amp;#039;ouvrage lors de la comparaison des offres  pour choisir les meilleures entreprises de travaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;évaluation des besoins d&amp;#039;hébergement temporaire
+  &lt;/strong&gt;
+  : les besoins d&amp;#039;hébergement des personnes pendant les travaux doivent être évalués et des solutions doivent être recherchées en concertation entre le maître d&amp;#039;ouvrage, votre collectivité et les autres collectivités impliquées, et l&amp;#039;Etat.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : Jusqu&amp;#039;à 50 % des dépenses HT liées à l&amp;#039;Amo pour la phase de rédaction du cahier des charges et de conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Réaliser et financer des travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le maître d&amp;#039;ouvrage peut bénéficier d&amp;#039;aides de l&amp;#039;Anah pour la réalisation des travaux. Ces aides permettent de financer une assistance à maîtrise d&amp;#039;ouvrage à la fois administrative, technique et financière, ainsi que les travaux eux-mêmes. Les honoraires du maître d&amp;#039;œuvre peuvent aussi être financés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide aux travaux
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50 % des dépenses de travaux de réhabilitation. L&amp;#039;aide de l&amp;#039;Anah est au maximum de 15 000 € par place d&amp;#039;hébergement en Île-de-France, et de 10 000 € dans les autres régions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Par dérogation exceptionnelle, afin d&amp;#039;éviter de peser sur les charges de fonctionnement de la structure maître d&amp;#039;ouvrage : jusqu&amp;#039;à 80 % des dépenses de travaux de réhabilitation du centre d&amp;#039;hébergement. L&amp;#039;aide de l&amp;#039;Anah est dans ce cas portée à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de France Relance, les structures qui comptent moins de 15 places sont éligibles à un taux d&amp;#039;aide de 90% de la dépense TTC sans nécessiter une dérogation régionale. La subvention maximale reste à 26 250 € par place d&amp;#039;hébergement en Île-de-France, et à 17 500 € dans les autres régions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;aide à l&amp;#039;assistance à la maîtrise d&amp;#039;ouvrage &amp;#34;suivi de chantier&amp;#34;
+  &lt;/strong&gt;
+  : cette prestation vous permet d&amp;#039;être épaulé lors de deux missions distinctes : la mission financière qui concerne le montage, le dépôt et le suivi du dossier de subvention de la phase travaux et la mission technique et administrative : elle concerne en premier lieu la mise en place de solutions alternatives pour héberger les personnes pendant les travaux. L&amp;#039;assistant à maîtrise d&amp;#039;ouvrage sera également en charge du suivi financier de l&amp;#039;opération et du bon déroulement du chantier. Il accompagnera le maitre d&amp;#039;ouvrage lors de la réception des travaux.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer l&amp;#039;opération
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
+  :
+  &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
+  &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CHRS : le nouveau visage de la Cité Saint-Martin
+  &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
+   En savoir plus
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du projet de travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
+ transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Sont ainsi subventionnables les travaux suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mises aux normes d&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en sécurité des locaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux de mise aux normes sanitaires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovations énergétiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  transformation de dortoirs en chambres individuelles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  création d&amp;#039;espaces de vie communs,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  privatisation et individualisation des blocs sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les travaux d&amp;#039;entretien courant ne sont pas éligibles aux aides de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  A noter : l&amp;#039;Anah ne subventionne pas la création de structures / places d&amp;#039;hébergement
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux subventionnables par l&amp;#039;Anah doivent concerner des structures qui sont d&amp;#039;ores et déjà « dédiées à la fonction d&amp;#039;hébergement » . Autrement dit, tout projet relatif à la création d&amp;#039;une structure ou de places d&amp;#039;hébergement ne peut être financé par les subventions humanisation de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité de la structure
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;
+ Anah peut subventionner les établissements d&amp;#039;hébergement suivants à condition qu&amp;#039;ils fassent l&amp;#039;objet d&amp;#039;une convention avec l&amp;#039;Etat ou une collectivité territoriale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement d&amp;#039;urgence (C.H.U) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements d&amp;#039;urgence appartenant à des collectivités locales ou des associations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les hôtels sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les centres d&amp;#039;hébergement et de réinsertion sociale (CHRS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements de lits Haltes soins santé (LHSS);
+ &lt;/li&gt;
+ &lt;li&gt;
+  à titre exceptionnel, la rénovation des accueils de jour est subventionnable lorsque celle-ci s&amp;#039;inscrit dans un projet d&amp;#039;amélioration global d&amp;#039;une structure comprenant des places d&amp;#039;hébergement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Éligibilité du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah peut accorder des aides aux propriétaires ou aux gestionnaires  titulaires d&amp;#039;un droit réel immobilier   (via un bail) sur les établissements d&amp;#039;hébergement précités. Dès lors, les organismes (propriétaires ou gestionnaires) qui peuvent bénéficier des aides de l&amp;#039;Anah sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes de logement social, les sociétés d&amp;#039;économie mixte (SEM) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités locales ou leurs groupements et leurs établissements publics,
+   notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
+   CIAS) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
+   œuvrer dans le domaine de l&amp;#039;hébergement ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
+ et disposer de l&amp;#039;agrément
+ relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
+ défavorisées
+ (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
+ financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>63652</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Développer un parc locatif privé à vocation sociale</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez bâtir une politique locale de l&amp;#039;habitat dont l&amp;#039;un des objectifs est de produire des logements privés à des loyers abordables pour des locataires modestes. Cette politique doit s&amp;#039;appuyer sur un diagnostic du marché local du logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+ &lt;br /&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général -  (PIG )
+  &lt;/strong&gt;
+  : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les propriétaires souhaitant réaliser des travaux dans leurs biens. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement. Le PIG-PST favorise une offre de logements locatifs privés à vocation sociale en ciblant les propriétaires bailleurs dont les logements sont situés dans son périmètre. Son objectif est de permettre aux ménages aux ressources limitées d&amp;#039;accéder ou de se maintenir dans un logement décent. Il favorise pour cela la réhabilitation lourde des logements du parc privé destinés à être loués à ces ménages à un niveau de loyer très social.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;Opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH)
+  &lt;/strong&gt;
+  : l&amp;#039;OPAH permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du quartier.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires. Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération. Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations en plateaux en Auvergne :
+ &lt;a href="https://www.anah.fr/dossiers/auvergne-des-operations-en-plateaux-pour-redynamiser-les-centres-anciens/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Plan Logement d&amp;#039;Abord gagne du terrain en Gironde :
+ &lt;a href="https://www.anah.fr/dossiers/gironde-le-plan-logement-dabord-gagne-du-terrain/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bail à réhabilitation dans le Calvados :
+ &lt;a href="https://www.anah.fr/dossiers/calvados-cinq-logements-tres-sociaux-grace-au-bail-a-rehabilitation/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dossier conventionnement avec ou sans travaux :
+ &lt;a href="https://www.anah.fr/dossiers/conventionnement-avec-ou-sans-travaux-un-outil-pour-developper-le-parc-prive-social/"&gt;
+  En savoir plus
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/developper-un-parc-prive-a-vocation-sociale/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276e-developper-un-parc-prive-a-vocation-sociale/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>63650</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Adapter les logements à la perte d'autonomie</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G105" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H105" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I105" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J105" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L105" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
-[...5 lines deleted...]
- Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
+ Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
+ &lt;br /&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+  Le montant de votre aide
  &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;em&gt;
-[...46 lines deleted...]
-  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général (PIG )
+  &lt;/strong&gt;
+  dédié à l&amp;#039;adaptation des logements à la perte d&amp;#039;autonomie : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les personnes souhaitant adapter leur logement. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
-[...2 lines deleted...]
-  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+  &lt;strong&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH)
+  &lt;/strong&gt;
+  avec un volet &amp;#34;autonomie&amp;#34;. L&amp;#039;OPAH permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du quartier.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : Cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires privés (sous condition) et participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage  ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;em&gt;
-  L&amp;#039;aide au suivi-animation est de 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah.
+  Montant de l&amp;#039;aide
  &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux d&amp;#039;adaptation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Cas particulier de l&amp;#039;Opah de rénovation urbaine (Opah–RU) : 50 % des dépenses HT dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+  Montant de l&amp;#039;aide
  &lt;/em&gt;
- &lt;br /&gt;
-[...30 lines deleted...]
- &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M105" s="1" t="inlineStr">
-[...3 lines deleted...]
-  Dans la Sarthe, une charte pour accélérer la rénovation énergétique
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
+ &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
+  En savoir plus
  &lt;/a&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N105" s="1" t="inlineStr">
-[...3 lines deleted...]
-Economie d'énergie et rénovation énergétique
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Handicap
 Bâtiments et construction
 Réhabilitation
-Logement et habitat</t>
-[...2 lines deleted...]
-      <c r="O105" s="1" t="inlineStr">
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S105" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U105" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X105" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y105" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA105" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="106" spans="1:27" customHeight="0">
-      <c r="A106" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>63648</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre l'habitat indigne et dégradé</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Agence Nationale de l'Habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>Plafonds de dépenses subventionnables variables</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Préparer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;habitat ancien sur votre territoire peut parfois s&amp;#039;avérer en très mauvais état et se traduire pour certains habitants par des conditions de vie indignes,  qui peuvent générer des risques pour leur santé et leur sécurité. L&amp;#039;intervention publique permet de mener des actions incitatives et/ou coercitives pour réhabiliter le parc de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Le montant de votre aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Choisir un outil d&amp;#039;intervention
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Programme d&amp;#039;intérêt général (PIG) dédié à l&amp;#039;habitat indigne
+  &lt;/strong&gt;
+  : il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les logements concernés. Cet opérateur explique la démarche aux propriétaires et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH) avec un volet &amp;#34;habitat indigne&amp;#34; :
+  &lt;/strong&gt;
+  l&amp;#039;objet de l&amp;#039;OPAH plus large que celui du PIG. Elle comprend plusieurs volets dont le volet &amp;#34;habitat indigne&amp;#34; et permet de cibler votre action à une échelle resserrée, un quartier par exemple. Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat ainsi que des actions coercitives (travaux d&amp;#039;office, recyclage foncier, restauration immobilière..) . L&amp;#039;offre de commerces, d&amp;#039;équipements et de services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Établir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+ : cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires privés. Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération. Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Utiliser des outils coercitifs de résorption de l&amp;#039;habitat insalubre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans les cas les plus graves d&amp;#039;habitat indigne, où la défaillance du propriétaire est avérée, vous disposez de moyens d&amp;#039;action coercitifs pour lesquelles vous pouvez obtenir une aide de l&amp;#039;Anah. Ces opérations doivent s&amp;#039;intégrer dans une stratégie de traitement d&amp;#039;ensemble de l&amp;#039;habitat indigne et très dégradé. Elles doivent offrir une solution de relogement durable aux occupants des logements et leur proposer un accompagnement social adapté à leurs besoins.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;opération de RHI
+ &lt;/strong&gt;
+ , sous maîtrise d&amp;#039;ouvrage publique locale, concerne les immeubles insalubres irrémédiables ou dangereux et définitivement interdits à l&amp;#039;habitation.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif THIRORI
+ &lt;/strong&gt;
+ vise la réhabilitation lourde d&amp;#039;un immeuble ou d&amp;#039;un ensemble d&amp;#039;immeubles acquis par expropriation ou à l&amp;#039;amiable. Il concerne notamment les immeubles sous arrêté d&amp;#039;insalubrité remédiable, de péril ordinaire ou de prescription de mise en sécurité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;étude de faisabilité
+  &lt;/strong&gt;
+  : elle est nécessaire à la définition des conditions de mise en place d&amp;#039;une opération RHI ou Thirori.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT de l&amp;#039;étude, pour un plafond de    dépenses subventionnables de 200 000 € HT.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La phase opérationnelle
+  &lt;/strong&gt;
+  : le montant alloué par l&amp;#039;Anah est établi à partir de l&amp;#039;état prévisionnel du déficit de l&amp;#039;opération de RHI ou THIRORI. Ce déficit est le total des dépenses diminué des recettes. Les recettes sont constituées des cessions de charges foncières, des cessions de terrains, de la valorisation des commerces, etc. Les dépenses sont constituées des études de calibrage, des mesures d&amp;#039;accompagnement social et de relogement, des dépenses d&amp;#039;acquisition, de démolition et de réhabilitation lourde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ :  40% du déficit dans le cadre d&amp;#039;une opération de THIRORI, 70 % dans le cadre d&amp;#039;une opération de RHI et jusqu&amp;#039;à 100 % dans le cas de bidonvilles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses relatives aux études de calibrage et aux mesures d&amp;#039;accompagnement social et de relogement sont couvertes à hauteur de 70%.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les travaux d&amp;#039;office
+  &lt;/strong&gt;
+  : les arrêtés de police permettent d&amp;#039;obliger un propriétaire de logements insalubres ou dangereux à réaliser des travaux. Si le propriétaire ne peut pas réaliser ces travaux, vous pouvez, en tant que collectivité locale, vous substituer à lui pour exécuter d&amp;#039;office les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/em&gt;
+ L&amp;#039;Anah vous aide à financer ces travaux à hauteur de 50 % sans plafond d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  5
+ &lt;/strong&gt;
+ .
+ &lt;strong&gt;
+  Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+ &lt;br /&gt;
+ L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Montant de l&amp;#039;aide
+ &lt;/em&gt;
+ : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une opération THIRORI à Saint Florentin :
+ &lt;a href="https://www.dailymotion.com/video/x4rwwmi"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lutte contre l&amp;#039;habitat dégradé au Havre :
+ &lt;a href="https://www.anah.fr/dossiers/le-havre-la-lutte-contre-lhabitat-degrade-dans-les-quartiers-anciens/"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mobilisation locale contre l&amp;#039;habitat indigne dans le Gard :
+ &lt;a href="https://www.anah.fr/dossiers/gard-les-acteurs-locaux-se-mobilisent-contre-lhabitat-indigne/"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lutte contre l&amp;#039;habitat indigne à Valenciennes :
+ &lt;a href="https://www.anah.fr/actualites/detail/actualite/a-valenciennes-la-lutte-contre-lhabitat-indigne-saccelere/?tx_news_pi1%5Bcontroller%5D&amp;#61;News&amp;amp;tx_news_pi1%5Baction%5D&amp;#61;detail&amp;amp;cHash&amp;#61;1b5ba7b5e825e5a1f50fde004c0ec78f"&gt;
+  en savoir plus
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/lutter-contre-lhabitat-indigne/preparer-votre-intervention/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
+ &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
+  https://france-renov.gouv.fr/espaces-conseil-fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>dsrt.anah@anah.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5a58-lutter-contre-lhabitat-indigne/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>63642</v>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Traiter les copropriétés fragiles et en difficulté</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F106" s="1" t="inlineStr">
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G106" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H106" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="I106" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J106" s="1" t="inlineStr">
+      <c r="J100" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L106" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réhabilitation de copropriétés dégradées peut constituer une lourde charge pour votre collectivité. Deux dispositifs proposés par l&amp;#039;Anah contribuent à prévenir la dégradation des copropriétés. Leur mise en place permet de détecter le plus en amont possible des copropriétés en fragilité et d&amp;#039;intervenir avant qu&amp;#039;elles basculent en difficulté
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Veille et observation des copropriétés (VOC)
   &lt;/strong&gt;
   : la VOC est une aide méthodologique et financière au développement des démarches d&amp;#039;observation locales des copropriétés fragiles. Elle repose sur la mise en place d&amp;#039;indicateurs, sur un périmètre que vous définissez, qui englobe tout ou partie de votre territoire. Vous pouvez ainsi ajuster au mieux votre politique d&amp;#039;intervention et détecter au plus tôt la fragilité de certaines copropriétés. Vous assurez la maîtrise d&amp;#039;ouvrage de cet observatoire ou la confiez à un organisme spécialisé comme par exemple une agence d&amp;#039;urbanisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50% de la dépense dans la limite de 60 000 € d&amp;#039;aides de l&amp;#039;Anah, pour une durée minimum de trois ans.
 &lt;/p&gt;
 &lt;ul&gt;
@@ -20398,1462 +22697,512 @@
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M106" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La VOC mise en oeuvre par Grenoble :
  &lt;a href="https://www.anah.fr/dossiers/grenoble-la-voc-outil-de-ciblage-de-laction-publique/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le POPAC mis en œuvre par la Métropole du Grand Lyon dans le quartier de la Duchère :
  &lt;a href="https://www.anah.fr/dossiers/metropole-de-lyon-un-popac-pour-accompagner-le-quartier-de-la-duchere/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Plan de Sauvegarde à Mulhouse :
  &lt;a href="https://www.anah.fr/dossiers/mulhouse-vers-le-redressement-de-la-copropriete-peupliers-nations/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie copropriétés de Nîmes :
  &lt;a href="https://www.anah.fr/dossiers/nimes-une-strategie-ambitieuse-pour-les-coproprietes-en-difficulte/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N106" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O106" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S106" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T106" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U106" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V106" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/traiter-les-coproprietes-fragiles-et-en-difficulte/mettre-en-place-des-dispositifs-dobservation-et-de-prevention/</t>
         </is>
       </c>
-      <c r="X106" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y106" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z106" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b862-traiter-les-coproprietes-fragiles-et-en-diffi/</t>
         </is>
       </c>
-      <c r="AA106" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2020</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="107" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C107" s="1" t="inlineStr">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>57803</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation énergétique du parc privé</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
+France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F107" s="1" t="inlineStr">
+      <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G107" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H107" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie technique
-[...18 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 50</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;habitat ancien sur votre territoire peut parfois s&amp;#039;avérer en très mauvais état et se traduire pour certains habitants par des conditions de vie indignes,  qui peuvent générer des risques pour leur santé et leur sécurité. L&amp;#039;intervention publique permet de mener des actions incitatives et/ou coercitives pour réhabiliter le parc de logements.
-[...3 lines deleted...]
- Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer vos besoins.
+ Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
+ Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
+ &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Le montant de votre aide
+  Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
- : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de la phase d&amp;#039;études préparatoires, vous avez conclu à la nécessité d&amp;#039;agir sur votre territoire et vous avez déterminé avec l&amp;#039;ensemble de vos partenaires une stratégie d&amp;#039;intervention. Pour mettre en œuvre cette stratégie, vous disposez d&amp;#039;un outil contractuel d&amp;#039;amélioration de l&amp;#039;habitat privé, l&amp;#039;opération programmée. Elle vous permet de déterminer vos objectifs, les moyens de les atteindre et les contributions attendues.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...3 lines deleted...]
-  &lt;br /&gt;
+  &lt;em&gt;
+   Le Programme d&amp;#039;intérêt général (PIG) de rénovation énergétique
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il s&amp;#039;applique sur une échelle relativement vaste, qui peut aller par exemple de l&amp;#039;agglomération au département. Un opérateur est chargé de repérer les personnes dont les logements affichent une mauvaise performance énergétique. Cet opérateur explique la démarche et propose un accompagnement gratuit pour le montage du projet et pendant tout son déroulement.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   L&amp;#039;opération programmée d&amp;#039;amélioration de l&amp;#039;habitat (OPAH) avec un volet rénovation énergétique
+  &lt;/em&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objet de l&amp;#039;OPAH est plus large que celui du PIG. Elle comprend plusieurs volets dont le volet &amp;#34;précarité énergétique&amp;#34; et permet de cibler votre action à une échelle resserrée, un quartier par exemple.  Elle intègre des actions d&amp;#039;accompagnement destinées à revaloriser ou requalifier l&amp;#039;habitat. L&amp;#039;offre de commerces, d&amp;#039;équipements et services publics est également prise en compte afin d&amp;#039;améliorer durablement l&amp;#039;attractivité du territoire.
+ &lt;br /&gt;
+ L&amp;#039;OPAH copropriété peut également contenir un volet de lutte contre la précarité énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etablir une convention d&amp;#039;opération programmée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette convention est signée entre votre collectivité maître d&amp;#039;ouvrage, l&amp;#039;Etat et l&amp;#039;Anah. D&amp;#039;autres partenaires souhaitant s&amp;#039;inscrire dans cette démarche peuvent être amenés à signer aussi cette convention. Son objectif est de préciser le périmètre de l&amp;#039;opération, les objectifs prioritaires, les actions prévues. Y figurent également les engagements des partenaires, l&amp;#039;organisation de la gouvernance du programme et de la maîtrise d&amp;#039;ouvrage. Le rôle de l&amp;#039;opérateur et les indicateurs d&amp;#039;évaluation de l&amp;#039;opération doivent aussi être définis
+ &lt;strong&gt;
+  .
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Financer la phase opérationnelle
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Anah participe de deux manières au financement de l&amp;#039;opération dont vous êtes le maître d&amp;#039;ouvrage. Elle verse directement des aides aux travaux aux propriétaires (au titre du programme Habiter Mieux ou de MaPrimeRénov&amp;#039;). Et elle participe au financement du suivi et de l&amp;#039;animation de l&amp;#039;opération.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations financées par l&amp;#039;Anah en phase opérationnelle sont destinées à la mise en œuvre des opérations programmées sur le terrain. Ces prestations sont réalisées pour votre compte, en tant que collectivité maître d&amp;#039;ouvrage, par un opérateur externe. Ses missions sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assistance administrative, financière et technique au maître d&amp;#039;ouvrage pour toute action que vous envisagez dans le cadre du programme ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...3 lines deleted...]
-  &lt;br /&gt;
+  sensibilisation, information du public, assistance pour le montage d&amp;#039;opérations complexes que vous souhaitez monter en tant que maître d&amp;#039;ouvrage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement social, technique, financier des propriétaires qui souhaitent réaliser des travaux. Ainsi, les propriétaires bénéficient d&amp;#039;un accompagnement gratuit co-financé par l&amp;#039;Anah et votre collectivité territoriale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...28 lines deleted...]
-&lt;p&gt;
  &lt;em&gt;
-  Montant de l&amp;#039;aide
+  L&amp;#039;aide au suivi-animation est de 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
- : 35 % des dépenses HT dans la limite annuelle de 87 500 € d&amp;#039;aide de l&amp;#039;Anah. Ce taux est porté à 50 % en cas d&amp;#039;OPAH-RU dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
-[...34 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Montant de l&amp;#039;aide
+  Cas particulier de l&amp;#039;Opah de rénovation urbaine (Opah–RU) : 50 % des dépenses HT dans la limite annuelle de 125 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
- : 50 % du montant HT de l&amp;#039;étude, pour un plafond de    dépenses subventionnables de 200 000 € HT.
-[...8 lines deleted...]
-&lt;/ul&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Montant de l&amp;#039;aide
+  Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux de rénovation énergétique.
  &lt;/em&gt;
- :  40% du déficit dans le cadre d&amp;#039;une opération de THIRORI, 70 % dans le cadre d&amp;#039;une opération de RHI et jusqu&amp;#039;à 100 % dans le cas de bidonvilles.
-[...15 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Évaluer votre intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
-  Montant de l&amp;#039;aide :
+  L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
- L&amp;#039;Anah vous aide à financer ces travaux à hauteur de 50 % sans plafond d&amp;#039;aide.
-[...22 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M107" s="1" t="inlineStr">
-[...4 lines deleted...]
-  en savoir plus
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
+  Dans la Sarthe, une charte pour accélérer la rénovation énergétique
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Lutte contre l&amp;#039;habitat dégradé au Havre :
-[...1 lines deleted...]
-  en savoir plus
+ &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
+  Puy-de-Dôme : mission repérage pour les artisans
  &lt;/a&gt;
-&lt;/p&gt;
-[...10 lines deleted...]
- &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Foncier
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Foncier
+Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
-[...5 lines deleted...]
-      <c r="O107" s="1" t="inlineStr">
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U107" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X107" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anah.fr/collectivite/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>ANAH</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2020</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...936 lines deleted...]
-      <c r="A111" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>72810</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -21890,79 +23239,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22005,214 +23354,254 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W111" s="1" t="inlineStr">
+      <c r="W102" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-      <c r="A112" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>72011</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Identifier et développer des activités économiques à impact social avec la Fabrique à initiatives</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H112" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
   &lt;a href="https://fabriqueainitiatives.org/"&gt;
    Fabrique à initiatives
   &lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
  créé en 2010 par l&amp;#039;
  &lt;a href="https://www.avise.org/"&gt;
   Avise
  &lt;/a&gt;
  - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
  &lt;strong&gt;
   accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Porté localement par des structures de l&amp;#039;accompagnement et présent dans 22 territoires,
  &lt;strong&gt;
   le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
@@ -22280,51 +23669,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Concevoir des activités innovantes
   &lt;/strong&gt;
   &lt;strong&gt;
    durables
   &lt;/strong&gt;
   à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transmettre le projet
   &lt;/strong&gt;
   à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
   de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Espace de couture mutualisé en QPV
   &lt;/strong&gt;
   , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Plateforme de circuits-courts
   &lt;/strong&gt;
   avec la Métropole du Havre
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Commerce de proximité local et solidaire
   &lt;/strong&gt;
   avec la commue du Juch
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
@@ -22365,520 +23754,341 @@
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu numérique et intergénérationnel
   &lt;/strong&gt;
   , avec la commune de Moncontour
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion en QPV
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu café associatif / repair café
   &lt;/strong&gt;
   etc. avec la commune d&amp;#039;Annonay
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conserverie à partir d&amp;#039;invendus alimentaires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ne pas avoir identifié de porteurs de projet
  &lt;/li&gt;
  &lt;li&gt;
   Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
   &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
    carte du réseau
   &lt;/a&gt;
   ). Le dispositif est partenaire du programme Petites villes de demain de l&amp;#039;ANCT.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W103" s="1" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://fabriqueainitiatives.org/contact/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>contact@avise.org</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>Avise</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2020</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="113" spans="1:27" customHeight="0">
-[...240 lines deleted...]
-      <c r="A115" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>56456</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Autre aide financière
+Ingénierie financière
 Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I115" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J115" s="1" t="inlineStr">
+      <c r="J104" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P115" s="1" t="inlineStr">
+      <c r="P104" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q115" s="1" t="inlineStr">
+      <c r="Q104" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB104" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>