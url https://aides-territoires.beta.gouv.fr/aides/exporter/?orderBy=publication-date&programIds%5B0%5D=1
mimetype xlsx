--- v1 (2026-04-14)
+++ v2 (2026-05-30)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH104"/>
+  <dimension ref="A1:AH101"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -288,71 +288,71 @@
         <v>165521</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...9 lines deleted...]
-Agences de l'eau
+          <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
@@ -481,84 +481,84 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165518</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
@@ -695,91 +695,91 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>163871</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires (ANCT)
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
@@ -965,91 +965,91 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>163959</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agences de l'eau
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -1279,103 +1279,103 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>163894</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...6 lines deleted...]
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -1565,51 +1565,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>157561</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
@@ -1834,51 +1834,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Somme</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/12/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>157095</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 EUROPE - FEDER - Fonds européen de développement régional
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 France Ruralités</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -2059,90 +2059,90 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>MATEC</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>20/12/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/05/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>149775</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Faciliter l’accès des Petites Villes de Demain aux financements verts pour concrétiser leurs projets</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - InvestEU</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>PVD+ : un appui pour mobiliser les financements verts dans les PVD</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires
 Commission européenne</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les collectivités de moins de 20 000 habitants s&amp;#039;inscrivant dans le cadre du programme Petites villes de demain ayant signé la convention cadre PVD peuvent bénéficier de cette offre de la Banque des Territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif : faciliter le passage à l&amp;#039;opérationnel des communes concernées en leur permettant d&amp;#039;accéder plus facilement aux financements verts.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires vous accompagne dans vos projets de transformation écologique et énergétique afin d&amp;#039;intégrer les critères verts qui seront déterminants pour l&amp;#039;obtention de financements.
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Identification des financements éligibles
  &lt;/li&gt;
  &lt;li&gt;
   Préconisations techniques et financières pour optimiser la capacité des projets à mobiliser les financements verts
  &lt;/li&gt;
@@ -2211,51 +2211,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>12/09/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>142680</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
@@ -2654,51 +2654,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>142229</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
@@ -3115,88 +3115,88 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>123492</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Office Français de la Biodiversité (OFB)
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)</t>
+Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -3368,51 +3368,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>122832</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
@@ -3597,51 +3597,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>122831</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Ain</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
@@ -3836,90 +3836,90 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>PREFECTURE DE L'AIN</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>30/12/2022</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>120584</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
 &lt;/p&gt;
 &lt;p&gt;
  Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
  &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
   www.miqcp.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
@@ -4042,51 +4042,51 @@
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>120085</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Financer l'aménagement d'itinéraires cyclables structurants</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours CYCL'YN</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Communauté de Communes Yvetot Normandie</t>
@@ -4246,89 +4246,89 @@
           <t>Création d’une voie douce / piste cyclable</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes Yvetot Normandie</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>30/08/2022</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>119892</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Apporter un éclairage sur les documents d'urbanisme et d'aménagement</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion des acteurs de proximité aux décisions d&amp;#039;urbanisme est une des principales clés de succès d&amp;#039;une stratégie d&amp;#039;aménagement local.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En recueillant les avis et contributions des acteurs économiques de votre territoire, votre CCI vous conseille dans l&amp;#039;élaboration des avis d&amp;#039;urbanisme (PLU, PLUI, SCoT...) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Description du cadre de consultation, et définition des enjeux :
   &lt;/strong&gt;
   &lt;br /&gt;
   - Préciser les contours de votre projet : enjeux, boosters, freins ;
   &lt;br /&gt;
   - Reconstituer l&amp;#039;historique éventuel du dossier (avis et travaux antérieurs) ;
@@ -4449,51 +4449,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>119891</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude sur-mesure de l'activité économique</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -4662,51 +4662,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>119889</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Activer le déploiement opérationnel d’un projet de territoire</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -4846,51 +4846,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>119887</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude d'implantation commerciale</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
@@ -5040,51 +5040,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>22/07/2022</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>119914</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
@@ -5263,51 +5263,51 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>119912</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Destination France</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
@@ -5455,89 +5455,89 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>119911</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
  &lt;br /&gt;
  &lt;br /&gt;
  •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
  &lt;br /&gt;
  - Des activités déjà présentes sur le territoire ;
  &lt;br /&gt;
  - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
  &lt;br /&gt;
@@ -5661,88 +5661,88 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>119908</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -5870,88 +5870,88 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>119907</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
  &lt;br /&gt;
  &lt;br /&gt;
  Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
  &lt;br /&gt;
  &lt;br /&gt;
  Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
  &lt;br /&gt;
  &lt;br /&gt;
  Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
@@ -6063,86 +6063,86 @@
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>119850</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Effectuer le diagnostic, l'accompagnement, le financement des entrepreneurs, commerçants, restaurateurs s’installant dans des locaux vacants (dont locaux communaux)</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
       <c r="H26" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Prêt
+          <t>Prêt
+Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Initiative France est le 1er réseau associatif de financement et d&amp;#039;accompagnement des créateurs, repreneurs et développeurs d&amp;#039;entreprise. Les 206 associations du réseau accueillent les entrepreneurs, évaluent leur projet, le financent par un prêt d&amp;#039;honneur à taux 0 sans intérêt ni garantie demandée et accompagnent les entrepreneurs gratuitement en leur faisant bénéficier d&amp;#039;un soutien par d&amp;#039;autres chefs d&amp;#039;entreprises et en leur permettant d&amp;#039;accéder à un réseau économique local.
 &lt;/p&gt;
 &lt;p&gt;
  Dans un objectif commun de redynamisation économique et sociale des territoires,
  &lt;strong&gt;
   les associations accompagnent les collectivités pour identifier, financer et accompagner les porteurs de projet susceptibles de s&amp;#039;installer dans des locaux vides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participation au plan d&amp;#039;action de revitalisation des centres-villes et centres-bourgs
  &lt;/li&gt;
@@ -6231,51 +6231,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>119849</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'installation des créateurs, repreneurs, développeurs d'entreprise sur votre territoire par un fonds de prêt d'honneur et un accompagnement gratuit et qualifié</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Prêt d'honneur</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
@@ -6381,51 +6381,51 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Initiative France</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>15/07/2022</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>119703</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Construire une stratégie de développement économique territorial</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6556,51 +6556,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>CNER</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>22/06/2022</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>119728</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Faire de la gare un lieu de services pour la revitalisation du territoire</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>SNCF Gares et Connexions</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6910,98 +6910,98 @@
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Retail et Connexions</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>05/07/2022</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>119706</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Subvention</t>
+          <t>Subvention
+Ingénierie technique</t>
         </is>
       </c>
       <c r="I30" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 80</t>
         </is>
       </c>
       <c r="J30" s="1" t="inlineStr">
         <is>
           <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
         </is>
       </c>
       <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M30" s="1" t="inlineStr">
@@ -7105,51 +7105,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>117543</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Accéder à des contrats types permettant d’encadrer une relation transparente entre les architectes et les différentes catégories de maîtrise d’ouvrage</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil national de l'Ordre des architectes (CNOA)</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7253,51 +7253,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/05/2022</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>117561</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Financer la revitalisation des centres-villes</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Action Cœur de Ville revitalise les centres-villes de demain</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
@@ -7416,92 +7416,92 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>06/05/2022</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>116478</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Connaitre l'état de son bien</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Dispositif communs pour la reconversion des biens</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de faciliter les opérations de préparation et/ou de remise en état du foncier en vue de la réalisation d&amp;#039;un projet (aménagement,
  construction, réhabilitation), l&amp;#039;EPF d&amp;#039;Alsace pourra, sous sa Maitrise d&amp;#039;Ouvrage, faire réaliser des diagnostics et des travaux de protoaménagement dans le respect du code de la commande publique.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif a vocation à s&amp;#039;appliquer pendant le portage EPF, mais peut, au cas par cas, s&amp;#039;appliquer avant l&amp;#039;acquisition d&amp;#039;un bien.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Diagnostics
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous maîtrise d&amp;#039;ouvrage, l&amp;#039;EPF d&amp;#039;Alsace prend en charge financièrement
  &lt;strong&gt;
   jusqu&amp;#039;à 100% du coût de certaines études :
@@ -7676,51 +7676,51 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>112041</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Offrir une heure par mois pour une action citoyenne et solidaire</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Voisins Solidaires</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7850,51 +7850,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>27/01/2022</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>111729</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir les études relatives aux petites ville de demain (PVD)</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Partenariat avec les PVD</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Charente</t>
@@ -8183,98 +8183,98 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Département de la Charente</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>31/12/2021</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>111696</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Bénéficier des compétences d'un jeune diplômé (VTA)</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Volontaire territorial en administration</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique</t>
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 15.000€ pour la collectivité</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le volontariat territorial en administration (VTA) permet aux collectivités territoriales rurales de bénéficier des compétences de jeunes diplômés le temps d&amp;#039;une mission de 12 à 18 mois maximum, au service de l&amp;#039;ingénierie de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 2021, le Volontariat territorial en administration s&amp;#039;adresse aux collectivités territoriales des territoires ruraux, qu&amp;#039;il s&amp;#039;agisse des établissements publics de coopération intercommunale ou des communes. Les pays, PETR et PNR pourront également embaucher des VTA, notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE). À titre plus exceptionnel, des structures portant des postes mutualisés pour le compte de plusieurs collectivités pourront bénéficier du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA ont vocation à soutenir les territoires ruraux, pour faire émerger leurs projets de développement et les aider à se doter d&amp;#039;outils d&amp;#039;ingénierie adaptés à leur besoin. Ils aident notamment les acteurs locaux à mobiliser des financements du plan de relance.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;État aidera la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15 000 euros pour financer le recrutement indifféremment que celui soit de 12 ou 18 mois. Ce sont 800 VTA qui auront pu être aidés d&amp;#039;ici la fin de l&amp;#039;année 2022.
@@ -8408,89 +8408,89 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>ANCT</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>21/12/2021</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>104849</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Créer ou transformer une salle de cinéma dans le cadre de son projet de territoire</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>ADRC - Agence nationale pour le développement du cinéma en régions</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H37" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner la collectivité dans une stratégie de développement ou de création de son offre cinématographique :
 &lt;/p&gt;
 &lt;p&gt;
  A. diagnostic d&amp;#039;un cinéma existant (environnement cinématographique, indicateurs d&amp;#039;activités, diagnostic architectural et besoins de modernisation, fourchette d&amp;#039;évaluation financière)
 &lt;/p&gt;
 &lt;p&gt;
  B. étude de faisabilité                           (extension en nombre d&amp;#039;écrans ou réhabilitation lourde, faisabilité ou choix de localisation sur nouveau site)
 &lt;/p&gt;
 &lt;p&gt;
  C. Assistance pluriannuelle à projet  (accompagnement à maitrise d&amp;#039;ouvrage : analyse étude de marché, contribution ou analyse du programme architectural, participation aux choix du maitre d&amp;#039;oeuvre, analyse phases APS-APD-PRO, avis adressé au CNC)
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M37" s="1" t="inlineStr">
         <is>
@@ -8603,88 +8603,88 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Christian LANDAIS</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>19/11/2021</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>92355</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Accompagner la revitalisation des centres anciens</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H38" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie intervient dans le cadre de projets d&amp;#039;intérêt public pour assurer une action foncière sur mesure, sans prétendre à aucune rémunération pour son action. Il peut :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appuyer la collectivité locale dans la conception et l&amp;#039;étude de faisabilité (technique, économique et juridique) de son projet ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   acquérir à la demande et pour le compte de la collectivité locale, les biens nécessaires à la réalisation future du projet, puis les porter jusqu&amp;#039;au démarrage du projet avant de les céder à la collectivité ou directement à l&amp;#039;opérateur chargé de sa mise en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;Établissement public foncier d&amp;#039;Occitanie accompagne les collectivités dans la reconquête du centre des villes en les aidant à bâtir une stratégie globale destinée à agir sur les usages diversifiés.
@@ -8849,2303 +8849,2165 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
+        <v>101596</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un financement et une expertise pour construire un projet de territoire appuyé sur une démarche paysagère</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez développer votre projet de territoire à partir d&amp;#039;une démarche paysagère.
+&lt;br /&gt;
+&lt;br /&gt;
+Le plan de paysage est un outil à votre disposition pour renforcer l&amp;#039;attractivité de votre territoire. Il permet d&amp;#039;appréhender le paysage comme une ressource et un levier pour le développement local. Il s&amp;#039;agit donc d&amp;#039;une démarche qui invite à repenser la manière de concevoir l&amp;#039;aménagement du territoire (urbanisme, transports, infrastructures, énergies renouvelables, agriculture) en remettant le paysage au cœur du processus. Le Ministère de la transition écologique (Direction générale de l&amp;#039;aménagement, du logement et de la nature (DGALN) lance tous les ans un appel à projet qui permet d&amp;#039;identifier 15 lauréats bénéficiant d&amp;#039;une aide de 30 000 euros versée en 2 fois (lors de la sélection et à l&amp;#039;issue d&amp;#039;un délai de 3 ans). L&amp;#039;aide porte également sur l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et l&amp;#039;intégration à un réseau de collectivités le &amp;#34;club plan de paysage&amp;#34; pour inscrire l&amp;#039;accompagnement dans le temps.</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Revitalisation
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>http://www.objectif-paysages.developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>Contactez l&amp;#039;adresse mail suivante : contact.objectif-paysages&amp;#64;developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6246-obtenir-un-financement-et-une-expertise-pour-/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>101600</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Faire des patrimoines l'axe majeur de mon projet de revitalisation</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Association Petites Cités de Caractère</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez vous appuyer sur un cadre méthodologique pour définir un projet de territoire qui place les patrimoines (culturels, naturels, immatériels, personnes), comme porte d&amp;#039;entrée du projet de revitalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;association Petites Cités de Caractère vous propose des outils méthodologiques pour vous appuyer dans la définition et la mise en œuvre de votre projet :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Accompagnement méthodologique pour la définition et la mise en œuvre de projets pluriannuels de valorisation des patrimoines matériels et immatériels.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En savoir plus sur les acteurs du patrimoine et les acteurs du tourisme (qui fait quoi ?), et comment travailler sur une stratégie touristique s&amp;#039;appuyant sur la valorisation des patrimoines.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ S&amp;#039;agissant du patrimoine naturel, cette offre peut être associée à celle relative aux territoires engagés pour la nature également présentée dans l&amp;#039;offre de services PVD.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Revitalisation
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petitescitesdecaractere.com/fr/</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>Contactez Petites Cités de Caractère : petitescitesdecaracterefrance&amp;#64;gmail.com</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5de-faire-des-patrimoines-laxe-majeur-de-mon-proj/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>101601</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Révéler les atouts culturels et patrimoniaux de mon territoire en amont de la stratégie</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Association Petites Cités de Caractère</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez inscrire les projets dans un cadre culturel et patrimonial partagé, et prendre un temps de réflexion pour définir ce qui fait culture et patrimoine sur votre territoire avant d&amp;#039;attaquer le projet de développement.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;association Petites cités de caractère anime des ateliers participatifs réunissant élus, techniciens, représentants socioéconomiques, associations, habitants, ... en amont de la définition du projet, autour de quelques questions comme :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qu&amp;#039;est ce qui fait patrimoine dans notre ville ? La part de l&amp;#039;émotionnel pour un expérientiel renouvelé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quel récit commun pouvons-nous amorcer, pour singulariser l&amp;#039;histoire à raconter ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels sont les leviers de la révélation de notre ville ? Ainsi quels thèmes offrent de nouveaux possibles pour agir ? nous mobiliser ? expérimenter ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelle projection de notre ville à 10 ans ? 20 ans ? Ces réflexions préalables contribuent à nourrir le projet, notamment en croisant les enjeux du quotidien avec les envies que suscitent le patrimoine en amont du projet de développement. L&amp;#039;ancrage au lieu par l&amp;#039;identification de sa singularité constitue une assise qui participe largement de l&amp;#039;implication des habitants, usagers (acteurs locaux, visiteurs)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mis en oeuvre depuis plusieurs années dans les Petites Cités de Caractère, ils donnent naissance à la construction d&amp;#039;un discours et à la mise en place de projets et actions très variés (mobilisation citoyenne, mise en récit de la cité, identification de nouveaux besoins ou de nouveaux désirs d&amp;#039;agir, ...) en harmonie avec la spécificité du &amp;#34;lieu&amp;#34; et son caractère patrimonial.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les ateliers sont limités à 10 communes ou intercommunalités par an.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Découvrir les ateliers : https://www.youtube.com/watch?v&amp;#61;VdLv7X8zdTQ.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petitescitesdecaractere.com/fr/nos-documents-techniques</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez manifester votre intérêt pour bénéficier de cet atelier auprès de l&amp;#039;association et de votre préfet de département, délégué territorial de l&amp;#039;ANCT : https://anct-carto.github.io/annuaire_delegues_anct/
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a48e-reveler-les-atouts-culturels-et-patrimoniaux-/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>101603</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l'accompagnement d'experts et de l'appui de centres de ressources</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Sites &amp; Cités remarquables de France</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous voulez disposer d&amp;#039;un accompagnement plus continu de vos services en matière de de restauration et réaménagement urbain, de l&amp;#039;immeuble à la parcelle, de l&amp;#039;ilot au quartier.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez participer à un forum d&amp;#039;appui diagnostic et d&amp;#039;échanges rapides et efficaces sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez offrir à vos équipes un soutien et une écoute adaptés à l&amp;#039;actualité et aux projets de votre collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ Sites &amp;amp; Cités vous vous ouvre l&amp;#039;accès aux centres de ressources sur tous les sujets portant sur l&amp;#039;urbanisme des centres villes.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez y trouver plusieurs méthodologies, des fiches thématiques, études et expérimentations locales, ainsi qu&amp;#039;un guide de sensibilisation et de mise en œuvre de projet pour les entreprises et les professionnels.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez participer avec des élus et leurs services aux plateformes et forums internet animés par Sites &amp;amp; Cités.
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois principaux portails à votre disposition sont les suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Centre de ressources de Sites &amp;amp; Cités (en ligne) sur lequel vous trourvez des informations sur : les sites patrimoniaux remarquables, les villes et pays d&amp;#039;art et d&amp;#039;histoire : réglementation, expériences des collectivités ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Quartiers anciens quartiers durables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Centre de ressources pour la réhabilitation responsable du bâti ancien (en ligne) CREBA.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Revitalisation
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sites-cites.fr</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>Contactez l&amp;#039;association Sites et Cités remarquables de France : reseau&amp;#64;sites-cites.fr</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9dd4-beneficier-de-laccompagnement-dexperts-et-de-/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>101576</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises thématiques pour mettre en œuvre des projets de revitalisation</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>Vous vous êtes engagés dans une démarche de revitalisation et avez identifié un besoin d&amp;#039;ingénierie pour concrétiser une action ou un projet précis.
+&lt;br /&gt;
+&lt;br /&gt;
+La Banque des Territoires vous propose un accompagnement dans l&amp;#039;élaboration et la mise en œuvre de votre plan d&amp;#039;actions : des experts présélectionnés via un accord cadre (marché à bons de commande) pris en charge à 100% par la Banque des Territoires sont mis à votre disposition. Il s&amp;#039;agit de missions ponctuelles aux typologies prédéfinies pouvant être déclenchées à tout moment du projet jusqu&amp;#039;au terme du programme national (mars 2026).</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Contactez votre direction régionale de la Banque des Territoires : https://www.banquedesterritoires.fr/directions-regionales</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ee0f-beneficier-dexpertises-thematiques-pour-mettr/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>101580</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>101585</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Protéger par une offre de services sur mesure</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale de la gendarmerie nationale (DGGN)</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Améliorer la sécurité du quotidien pour une meilleure qualité de vie au sein de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engager votre commune dans une &amp;#34; sécurité dès la conception &amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;implication des acteurs locaux dans la sécurité de leur territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour #RépondrePrésent, pour la population, par le gendarme, la gendarmerie a lancé son plan stratégique « GEND 20.24 » sous l&amp;#039;autorité du ministre de l&amp;#039;intérieur, afin de « mieux protéger par une offre de protection sur mesure ».
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, il s&amp;#039;agit d&amp;#039;appuyer cette démarche de développement territorial par la signature d&amp;#039;un contrat de sécurité déclinant localement l&amp;#039;ensemble de l&amp;#039;offre de protection de la gendarmerie, incluant :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une relation avec les élus et la population construite sur le principe de la redevabilité, à travers par exemple le dispositif de consultation et d&amp;#039;amélioration du service (DCAS) ou d&amp;#039;autres dispositifs visant à recueillir et mesurer la satisfaction des usagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le renforcement de la fonction contact en réponse aux sollicitations ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réponse aux enjeux spécifiques des territoires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la réponse aux enjeux de la sécurité des mobilités et des nouvelles frontières de la sécurité (protection de l&amp;#039;environnement et biosécurité, protection de la réputation et lutte contre le cyber-harcèlement, protection des données) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la prévention augmentée, sur un éventail complet : cyber sécurité &amp;#43; sûreté (prévention technique de la malveillance / vidéo protection) &amp;#43; intelligence économique au profit des entreprises ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la prévention et la sécurité scolaires.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Parallèlement, les communes bénéficiant de cette offre disposent de leviers d&amp;#039;amplification en intégrant les enjeux de sécurité dans les processus de développement de toute nature, à travers une &amp;#34; sécurité dès la conception &amp;#34; passant par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l‘association des forces de sécurité aux grands projets d&amp;#039;urbanisme et d&amp;#039;aménagement par des diagnostics de rénovation urbaine associant le groupement de gendarmerie local ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la rénovation immobilière de l&amp;#039;infrastructure gendarmerie sous l&amp;#039;angle de :
+  &lt;/li&gt;
+  &lt;li&gt;
+   La transition écologique : rénovation thermique, autonomie énergétique, bornes de recharge électriques, ... ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;amélioration du service : conditions d&amp;#039;accueil du public, sécurité des emprises et protection des gendarmes et familles, obligations d&amp;#039;accessibilités (PMR,...), etc. ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une participation à l&amp;#039;adaptation de l&amp;#039;offre de service aux enjeux du territoire : locaux de permanence &amp;#34;hors les murs&amp;#34; pour les gendarmes, soutien à la participation de la gendarmerie aux France Services ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le développement des technologies et le soutien au développement des territoires intelligents et de confiance.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Sécurité</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre gendarmerie locale – ou votre groupement de gendarmerie départementale – ggd00&amp;#64;gendarmerie.intérieur.gouv.fr – (pour votre commune remplacer « 00 » par le numéro de votre département)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f820-proteger-par-une-offre-de-services-sur-mesure/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>101589</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de valorisation et de protection de la biodiversité et de réhabilitation d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Fondation du Patrimoine</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez trouver une aide financière complémentaire ou du mécénat pour des projets liés à la préservation du patrimoine naturel et la biodiversité.
+&lt;br /&gt;
+&lt;br /&gt;
+La Fondation du patrimoine vous aide à financer des projets en mobilisant des fonds publics et privés (crowfunding, mécénat d&amp;#039;entreprises locales et nationales). Ces fonds aident à financer des projets à dimension écologique ou naturelle, notamment des travaux de réhabilitation d&amp;#039;espaces naturels, facilitant la reproduction d&amp;#039;espèces animales ou végétales menacées...</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune ou une intercommunalité comptant sur son territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des espaces protégés ou reconnus au titre du Code de l&amp;#039;Environnement (parc national, réserve naturelle, parc naturel régional, site classé loi de mai 1930, espace « Natura 2000 », espace classé de protection du biotope et terrains des conservatoires d&amp;#039;espaces naturels) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des Espaces Naturels Sensibles et Espaces remarquables du Littoral régis par le Code de l&amp;#039;Urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des ZNIEFF (zone naturelle d&amp;#039;intérêt écologique, faunistique et floristique) de type I et II.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fondation-patrimoine.org/c/soumettre-un-projet/obtenir-une-aide-financiere/programme-patrimoine-naturel-et-biodiversite/67</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la Fondation du patrimoine :
+ &lt;a href="https://www.fondation-patrimoine.org/contact" rel="noopener" target="_blank"&gt;
+  https://www.fondation-patrimoine.org/contact
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f1d8-financer-des-projets-de-valorisation-et-de-pr/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>101569</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’un "Conseil en énergie partagée"</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>Vous manquez de moyens humains et financiers pour vous engager dans une démarche de rénovation énergétique.
+&lt;br /&gt;
+Vous souhaitez réaliser des économie d&amp;#039;énergie et agir sur votre patrimoine communal.
+&lt;br /&gt;
+&lt;br /&gt;
+Le &amp;#34;Conseil en Énergie Partagé&amp;#34; (CEP) permet de partager les compétences en énergie d&amp;#039;un technicien spécialisé et ainsi de mettre en place votre politique énergétique maîtrisée et d&amp;#039;agir concrètement sur votre patrimoine pour réaliser des économies.
+&lt;br /&gt;
+&lt;br /&gt;
+Le CEP peut réaliser un inventaire du patrimoine, suivre des consommations et dépenses énergétiques, détecter les erreurs de facturation, optimiser la tarification, émettre des préconisations hiérarchisées pour optimiser les systèmes en place (programmation/régulation), mais aussi apporter des conseils dans la rédaction de cahier des charges et dans le choix de la maîtrise d&amp;#039;œuvre ... et plus généralement animer la démarche énergie de votre territoire.</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre direction régionale de l&amp;#039;Ademe :
+ &lt;a href="https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe" rel="noopener" target="_blank"&gt;
+  https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb4a-beneficier-dun-conseil-en-energie-partagee/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>101572</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de retours d'expériences innovantes au Forum des solutions</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Plan urbanisme construction architecture (PUCA)
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;ANCT et le PUCA vous proposent de bénéficier des cycles de conférences « Forum des solutions ». Le Forum des solutions est une série de rendez-vous mensuels et thématiques qui s&amp;#039;adresse à toutes les collectivités qui souhaitent placer l&amp;#039;innovation au cœur des stratégies de revitalisation urbaine. Chaque rendez-vous permet la présentation par leurs auteurs de projets réalisés répondant aux problématiques rencontrées par les villes petites et moyennes.
+&lt;br /&gt;
+&lt;br /&gt;
+La saison 3 2021-2022 débutera en octobre 2021.
+&lt;br /&gt;
+&lt;br /&gt;
+Les retours d&amp;#039;expérience visent la bonne compréhension de l&amp;#039;impact concret des solutions présentées, mais aussi sur les montages financiers mis en œuvre, les types d&amp;#039;innovation sur lesquelles elles reposent et la manière dont elles pourraient être répliquées sur l&amp;#039;ensemble du territoire. Il s&amp;#039;agira également d&amp;#039;identifier les pièges à éviter et les obstacles auxquels ont dû se confronter les parties prenantes lors de la mise en œuvre du projet.</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;br /&gt;
+Etre une commune ou une intercommunalité Action cœur de ville
+&lt;br /&gt;
+Etre une commune ou intercommunalité ayant signé une Opération de revitalisation du territoire.
+&lt;br /&gt;
+Etre un acteur économique intéressé par les questions de revitalisation de cœur de ville.</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/forum-des-solutions-89</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>Consultez la dernière publication : http://www.urbanisme-puca.gouv.fr/parution-l-innovation-en-partage-dans-les-coeurs-a2355.html (août 2021).
+&lt;br /&gt;
+&lt;br /&gt;
+Captations vidéos des séances précédentes : http://www.urbanisme-puca.gouv.fr/forums-des-solutions-en-videos-a1879.html)</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a939-beneficier-de-retours-dexperiences-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>101570</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accueillir un tiers-lieu de formation numérique "Village Afpa"</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour la Formation Professionnelle des Adultes (AFPA)</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer sur votre territoire un espace de formation numérique à destination de vos habitants et entreprises.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;AFPA propose de travailler avec les collectivités à la création et l&amp;#039;animation d&amp;#039;un tiers-lieu d&amp;#039;insertion professionnelle et de formation numérique à distance (création d&amp;#039;espaces de CoLearning (Offre Territoire digital de l&amp;#039;Afpa) et d&amp;#039;espaces de coworking (Programme « Village Afpa »)).  Ces espaces permettent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à des équipements numériques pour suivre une formation ou bénéficier d&amp;#039;un accompagnement à distance;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présence d&amp;#039;un facilitateur numérique de formation pour encadrer les apprentissages et les parcours, recruté localement par la structure d&amp;#039;exploitation de l&amp;#039;espace et formé par l&amp;#039;Afpa pour mener à bien cette mission (titre professionnel de « Responsable d&amp;#039;espace de médiation numérique » du ministère du travail);
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à la plateforme de e-Learning Métis regroupant plus de 250 parcours de formation et des dispositifs d&amp;#039;accompagnement vers l&amp;#039;emploi (Prépa compétences en ligne) et s&amp;#039;enrichissant en permanence de parcours proposés par ses partenaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation à distance des formations et prestations d&amp;#039;accompagnement par un réseau de formateurs (Afpa et partenaires) répartis sur l&amp;#039;ensemble du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accueil sur place pour informer sur les dispositifs d&amp;#039;insertion professionnelle (La promo 16.18 pour les décrocheurs scolaires, Prépa compétences pour les demandeurs d&amp;#039;emploi, Hope pour les réfugiés, Déclic pour l&amp;#039;action pour les 16-25 ans...) et pour conseiller sur les parcours de formation professionnelle et d&amp;#039;&amp;#039;apprentissage permettant d&amp;#039;évoluer professionnellement ou de retrouver un emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez Chris Trouvat :
+ &lt;a href="mailto:chris.trouvat&amp;#64;afpa.fr" rel="noopener" target="_blank"&gt;
+  chris.trouvat&amp;#64;afpa.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d278-accueillir-un-tiers-lieu-de-formation-numeriq/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Ministères de l'Aménagement du territoire et de la Transition écologique
+ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>101598</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Être informé des opportunités transfrontalières</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 EUROPE - Interreg - Fonds européens
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Mission opérationnelle transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous souhaitez connaître vos opportunités transfrontalières ?
   &lt;br /&gt;
  &lt;/strong&gt;
  La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   développement territorial transfrontalier
  &lt;/li&gt;
  &lt;li&gt;
   services et équipements publics transfrontaliers
  &lt;/li&gt;
  &lt;li&gt;
   attractivité transfrontalière
  &lt;/li&gt;
  &lt;li&gt;
   préservation de l&amp;#039;environnement transfrontalier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Foncier
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Formation professionnelle
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Equipement public
 Logement et habitat
 Paysage
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Connaissance de la mobilité
 Industrie
 Mers et océans</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.espaces-transfrontaliers.org/</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>mathias.ribert@mot.asso.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Mission Opérationnelle Transfrontalière (MOT)</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1661 lines deleted...]
-      </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
-        <v>101597</v>
+        <v>98585</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+          <t>Appuyer au montage d’un projet de conciergerie de territoire</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>ADEME
-[...1 lines deleted...]
-Banque des Territoires</t>
+          <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
-        <is>
-[...203 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conjointement par la Chambre Régionale de l&amp;#039;Economie Sociale et Solidaire et l&amp;#039;entreprise Let&amp;#039;s Co, propose d&amp;#039;appuyer l&amp;#039;émergence de nouveaux projets de conciergeries sur les territoires.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Le réseau Pluriels peut apporter son ingénierie d&amp;#039;accompagnement au montage de projet, sur les axes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etude du besoin / étude d&amp;#039;opportunité / étude de faisabilité
  &lt;/li&gt;
  &lt;li&gt;
   Retour d&amp;#039;expérience et intervention auprès des acteurs de votre territoire et habitants pour les mobiliser / fédérer autour de ce projet
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la définition du modèle économique de votre future conciergerie, sa gouvernance, son offre de services, ...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pluriels fera intervenir l&amp;#039;un ou l&amp;#039;autre de ses membres en fonction du territoire d&amp;#039;implantation de votre projet et de la nature du projet.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.reseau-pluriels.fr/pluriels/nos-missions/
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le réseau PLURIELS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-pluriels.fr/</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les membres : https://www.reseau-pluriels.fr/les-membres-2/les-membres/
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Formulaire de contact : https://www.reseau-pluriels.fr/nous-contacter/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c680-copie-10h58-observatoire-regional-de-less/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>98582</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Réaliser des diagnostics territoriaux de l'ESS - Observatoire de l'ESS</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle anime l&amp;#039;Observatoire Régional de l&amp;#039;Economie Sociale et Solidaire en région qui permet d&amp;#039;exploiter et d&amp;#039;analyser les données de l&amp;#039;emploi dans l&amp;#039;ESS.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -11158,355 +11020,355 @@
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de &amp;#34;Liste des entreprises de l&amp;#039;ESS&amp;#34;
   &lt;/strong&gt;
   - Tout comme la demande de chiffres clés, l&amp;#039;ORESS fournit des listes des entreprises de l&amp;#039;ESS à la demande. Une cartographie peut être proposée ainsi que des listes plus détaillées selon les commandes.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation de diagnostics territoriaux de l&amp;#039;ESS
   &lt;/strong&gt;
   – réalisés à la demande, pour donner à voir la réalité de l&amp;#039;ESS sur un territoire, d&amp;#039;un point de vue quantitatif et d&amp;#039;un point de vue qualitatif (poids dans le tissu économique du territoire, analyse des statuts/ secteurs d&amp;#039;activités/ typologie des emplois/ écosystème de l&amp;#039;ESS/ initiatives/ liste et cartographie des entreprises de l&amp;#039;ESS/...) et sensibiliser les élus d&amp;#039;un territoire en vue d&amp;#039;intégrer l&amp;#039;ESS dans leurs actions/politiques
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réalisation d&amp;#039;études
   &lt;/strong&gt;
   – l&amp;#039;ORESS réalise des études sur des sujets spécifiques soit à la demande d&amp;#039;acteurs soit pour mettre en avant une situation/filière...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  LES FACTEURS D&amp;#039;IMPLANTATION
  &lt;br /&gt;
  DES ENTREPRISES DE L&amp;#039;ESS
  &lt;br /&gt;
  DANS LES TERRITOIRES : http://www.cress-aura.org/sites/default/files/etude_implantation_ess_decembre_2018_vf.pdf
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/presentation-1</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : Lorène Pastiau -
  &lt;a href="mailto:lpastiau&amp;#64;cress-aura.org" rel="noopener" target="_blank"&gt;
   lpastiau&amp;#64;cress-aura.org
  &lt;/a&gt;
  - 04 78 09 11 97 -
  &lt;a rel="noopener" target="_blank"&gt;
   info&amp;#64;cress-aura.org
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9ff1-copie-10h43-appuyer-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>22/07/2021</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>100073</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de l’expertise d’un conseiller développement économique territorial implanté localement</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez bénéficier de l&amp;#039;accompagnement humain d&amp;#039;un conseil expert de votre territoire, pour élaborer et mettre en œuvre une stratégie de soutien aux activités économiques, industrielles, commerciales situées sur votre commune ou votre intercommunalité.
 &lt;br /&gt;
 Vous souhaitez pouvoir accéder plus facilement à cet accompagnement humain en mutualisant son coût financier avec d&amp;#039;autres collectivités de votre département ou de votre bassin de vie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le réseau des CCI propose de mettre à votre disposition l&amp;#039;expertise d&amp;#039;un conseiller spécialisé en développement économique. Ce chef de projet CCI, en lien avec tous les services de la CCI et ses partenaires, identifie avec vous la solution d&amp;#039;appui la plus adaptée à vos besoins d&amp;#039;ingénierie.
 &lt;br /&gt;
 &lt;br /&gt;
 Le chef de projet CCI peut par exemple réaliser un diagnostic de la situation économique/industrielle/commerciale de votre territoire (étude-action) ou des études spécifiques sur-mesure. Au terme du diagnostic, il vous fait part de ses recommandations et vous propose un plan d&amp;#039;actions.
 &lt;br /&gt;
 &lt;br /&gt;
 Il peut également accompagner la mise en œuvre de vos actions dans des domaines très variés: maintien de l&amp;#039;activité et aide aux entreprises en difficulté, animation du commerce de centre-ville, actions d&amp;#039;accompagnement des entreprises/commerçants dans leurs mutations (numériques et écologiques notamment), implantation commerciale, lutte contre la vacance, création et reprise d&amp;#039;entreprise, animation de réseaux d&amp;#039;entreprises – clubs et filières, orientation et formation des jeunes, des actifs et des demandeurs d&amp;#039;emplois présents sur votre territoire ...
 &lt;br /&gt;
 &lt;br /&gt;
 Il est attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales). Les conditions tarifaires varient selon les modalités d&amp;#039;accompagnement retenues.</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e2c-beneficier-de-lexpertise-dun-conseiller-devel/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>100074</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Connaître les aides et les solutions pour la relance économique et commerciale de votre ville</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez rester en lien avec vos entreprises et leur donner les clés pour se développer.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez disposer de toute information utile et à jour pour mieux accompagner les acteurs économiques de votre territoire et accéder rapidement à l&amp;#039;information sur les aides mobilisables au niveau national, régional et local.
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau des CCI propose aux élus et directeurs des collectivités de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Participer à des réunions ou séminaires d&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les facteurs clés de réussite d&amp;#039;une centralité commerciale ;
  &lt;br /&gt;
  - les outils pour gérer le développement de sa centralité commerciale (Outils    réglementaires, outils liés à l&amp;#039;aménagement urbain, outils d&amp;#039;animation et de communication, outils de professionnalisation) ;
  &lt;br /&gt;
  - les grandes tendances d&amp;#039;évolution de la consommation et l&amp;#039;impact de la crise sur les comportements d&amp;#039;achats ;
  &lt;br /&gt;
  - l&amp;#039;impact de la crise sur le tissu commercial.
 &lt;/p&gt;
@@ -11515,188 +11377,188 @@
   Et trouver toute l&amp;#039;information sur :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - les aides disponibles nationalement et localement pour vos entreprises ;
  &lt;br /&gt;
  - les accompagnements proposés par la CCI pour vous aider à renforcer votre soutien aux commerçants et indépendants (étude – action sur la situation du commerce du centre-ville, de la ville, ou de l&amp;#039;intercommunalité, mise en place de solutions numériques pour les commerçants, transition écologique, soutien aux créateurs-repreneurs...).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez retrouver le guide national des aides financières nationales, régionales ou territoriales en ligne sur le site
  &lt;a href="https://les-aides.fr/" rel="noopener" target="_blank"&gt;
   les-aides.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/connaitre-les-solutions-et-aides-pour-la-relance-economique</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a836-connaitre-les-aides-et-les-solutions-pour-la-/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>100075</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Réaliser le diagnostic de l’appareil commercial de votre territoire</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude-action sur le tissu commercial de votre territoire</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vos opérations de revitalisation territoriale sont contraintes par divers facteurs tels que l&amp;#039;essor des zones commerciales périphériques, la diminution de la population en centre-ville, ou encore l&amp;#039;augmentation de la vacance commerciale. Vous devez maintenir l&amp;#039;attractivité de votre territoire, de vos centres-villes, de vos centres-bourgs, et la développer pour assurer leur avenir.
 &lt;/p&gt;
 &lt;p&gt;
  Vos projets de redynamisation d&amp;#039;un centre-ville, ou d&amp;#039;un territoire plus large, nécessitent d&amp;#039;analyser en premier lieu la situation des commerces et l&amp;#039;équilibre des zones commerciales. Votre diagnostic de l‘appareil commercial local est le préalable qui vous permet ensuite d&amp;#039;élaborer ou d&amp;#039;adapter la stratégie de développement de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI peut réaliser le
  &lt;strong&gt;
   diagnostic de votre appareil commercial
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;analyse de la demande :
  &lt;/strong&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -11781,184 +11643,184 @@
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/diagnostic-de-lappareil-commercial-dun-territoire</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3c81-realiser-une-etude-action-sur-le-tissu-commer/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>100076</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Consulter les chefs d’entreprise de votre territoire sur vos projets</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L58" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En associant les entrepreneurs et commerçants de votre territoire à vos orientations, en recueillant leurs ressentis, leurs doutes, leurs réflexions sur les sujets de développement économique, vous amorcez et entretenez une relation de proximité avec votre tissu économique local. Ce nouvel éclairage vous permet de sécuriser vos prises de décision qui auront un impact sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est en les comptant comme parties prenantes et grâce à leurs témoignages que vous pourrez conduire avec succès vos projets de dynamisation économique et d&amp;#039;attractivité territoriale.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous facilite le recueil d&amp;#039;avis et attentes auprès des acteurs économiques locaux, et ce en vous proposant de mettre en place une
  &lt;strong&gt;
   enquête
  &lt;/strong&gt;
  sur-mesure, conçue pour être administrée de façon ponctuelle. Suivant vos besoins, cette enquête (flash à un moment donné ou actualisée régulièrement) peut être réalisée selon plusieurs modalités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE TERRAIN :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des rencontres entre un conseiller CCI et un chef d&amp;#039;entreprise. Elles peuvent être réalisées par exemple sur un périmètre géographique précis (recueillir l&amp;#039;avis de chefs d&amp;#039;entreprises concernés par des travaux, un équipement, ...).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   ENQUÊTE EN LIGNE :
@@ -12035,178 +11897,178 @@
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/consultation-des-chefs-dentreprise-de-votre-territoire</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a08-consulter-les-chefs-dentreprise-de-votre-terr/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>100077</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Animer les entreprises de votre territoire</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez faire vivre votre centre-ville, revitaliser l&amp;#039;économie de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer le management de votre centre-ville, notamment pour la mise en place de plateformes locales de e-commerce et/ou de logiques de circuits courts.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez mettre en réseau les entreprises et les commerces présents sur votre territoire, encourager les logiques de filière ou de chaînes de valeur.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez relayer vos événements auprès des entreprises de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez développer les liens entre les entreprises et les autres acteurs du territoire (collectivités, centres de formation, laboratoires de recherche, technologiques, tiers lieux...).
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI vous propose de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bénéficier de l&amp;#039;expertise de votre conseiller CCI en animation des entreprises et des commerces du territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   Mutualiser le coût financier du recours à cette expertise d&amp;#039;animation avec d&amp;#039;autres collectivités de votre territoire.
@@ -12215,211 +12077,211 @@
 &lt;p&gt;
  L&amp;#039;animation des entreprises du territoire peut prendre les formes suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation de visites d&amp;#039;entreprises par un conseiller CCI ;
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers sur des thématiques intéressant les chefs d&amp;#039;entreprise, qui peuvent se tenir dans votre collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   Constitution de clubs d&amp;#039;entreprises, avec des intervenants externes ;
  &lt;/li&gt;
  &lt;li&gt;
   Création et animation de clusters, faisant le lien entre les entreprises et l&amp;#039;écosystème de la recherche et de l&amp;#039;innovation... ;
  &lt;/li&gt;
  &lt;li&gt;
   Structuration et animation de filières.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il peut être attendu une prise en charge financière des acteurs locaux concernés (préfet, collectivités territoriales).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Attractivité économique
 Animation et mise en réseau
 Industrie</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Certaines CCI proposent des plateformes d&amp;#039;animation et de professionnalisation des managers du commerce et de centre-ville :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réseau MANACOM (Nouvelle-Aquitaine) :
   &lt;a href="https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce" rel="noopener" target="_blank"&gt;
    https://www.bordeauxgironde.cci.fr/MANACOM-le-reseau-des-managers-du-commerce
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Réseau MG2T – Management de Centre-Ville (Auvergne-Rhône-Alpes) :
   &lt;a href="https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire" rel="noopener" target="_blank"&gt;
    https://www.auvergne-rhone-alpes.cci.fr/services/management/territoire
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc1b-animer-les-entreprises-de-votre-territoire/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>100078</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Soutenir les entreprises dans leur développement</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Aider les entreprises de votre territoire à se développer</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez dynamiser le développement des TPE et commerces de votre territoire, encourager la création d&amp;#039;entreprise ou accompagner vos entreprises locales dans leurs transformations écologique, numérique, notamment.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez animer le développement économique de votre commune ou de votre intercommunalité en favorisant les échanges entre acteurs.
 &lt;/p&gt;
 &lt;p&gt;
  Vous voulez aider vos entrepreneurs locaux à concrétiser leurs projets de développement ou de transmission de leur entreprise, pour préserver et stimuler les compétences sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Votre CCI accompagne vos entrepreneurs locaux pour maintenir une activité économique locale.
 &lt;/p&gt;
 &lt;p&gt;
  Son offre de produits et services est répartie sur 8 thèmes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;entrepreneuriat : créer, reprendre, transmettre une entreprise ;
  &lt;/li&gt;
  &lt;li&gt;
   le financement : sécuriser la gestion financière de l&amp;#039;entreprise et accéder aux financements ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;international : développer des parts de marché à l&amp;#039;export ;
@@ -12454,1408 +12316,1408 @@
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Un entretien préalable avec votre conseiller CCI pour préciser vos besoins et définir le périmètre d&amp;#039;intervention.
   &lt;br /&gt;
   Prestation sur devis.
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/offre/soutien-des-entreprises-dans-leur-developpement</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W59" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/solutions</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec14-aider-les-entreprises-de-votre-territoire-a-s/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>100081</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’implantation d’entrepreneurs sur votre territoire</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Chambres de commerce et d'industrie (CCI)</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez favoriser le développement économique et l&amp;#039;emploi sur votre territoire, en permettant aux entreprises de se développer et de recruter les compétences dont elles ont besoin et en offrant aux jeunes et aux actifs davantage d&amp;#039;opportunités locales de formation.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez renforcer votre politique d&amp;#039;attractivité globale (accueil, marketing territorial).
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez garantir aux entreprises l&amp;#039;accès à un « bouquet de services » nécessaire à leur développement.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre CCI peut être à vos côtés pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;une politique d&amp;#039;accueil de nouvelles entreprises et de salariés sur le territoire : aide à la recherche d&amp;#039;un logement, à l&amp;#039;emploi du conjoint, intégration des nouveaux habitants aux réseaux locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Le développement du marketing territorial et la valorisation des entreprises locales, des filières stratégiques et innovantes, des métiers d&amp;#039;exception et des savoirs faire, pour en faire des ambassadeurs de votre territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisation de permanences d&amp;#039;accueil et d&amp;#039;information des créateurs et des chefs d&amp;#039;entreprises, y compris dans les locaux de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion de lieux d&amp;#039;accueil et d&amp;#039;hébergement des entreprises, tels que les pépinières, les incubateurs, les hôtels d&amp;#039;entreprises, les tiers-lieux, les espaces de co-working ou les Maisons de l&amp;#039;Entreprise. Avec l&amp;#039;essor du télétravail, ils deviennent des lieux de rencontres essentiels pour les entreprises et leurs salariés ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de sessions de formations spécifiques adaptées aux besoins du territoire. Les lieux d&amp;#039;hébergement des entreprises pourraient également accueillir des individus en formation et suivant des enseignements à distance ;
  &lt;/li&gt;
  &lt;li&gt;
   La création et la gestion d&amp;#039;établissements de formation (centres de formation des apprentis, établissements d&amp;#039;enseignement supérieur, centres de formation initiale et continue...) ;
  &lt;/li&gt;
  &lt;li&gt;
   La gestion d&amp;#039;équipements structurants pour le territoire : infrastructures de transport, centres de congrès, zones d&amp;#039;activités, etc. Nb : le réseau des CCI gère 500 établissements de formation (écoles supérieures, CFA, centres de formation professionnelle) et près de 600 équipements structurants, dont 53 aéroports, 14 aérodromes, 121 ports, 37 équipements d&amp;#039;événementiel, 259 équipements d&amp;#039;immobilier et d&amp;#039;hébergement d&amp;#039;entreprises et 62 zones d&amp;#039;activité économique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Friche
 Foncier
 Voirie et réseaux
 Commerces et services
 Formation professionnelle
 Tiers-lieux
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Accessibilité
 Emploi
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune ou une intercommunalité, un département, une région, un service de l&amp;#039;État, une entreprise privée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.cci.fr/reseau-cci/nos-missions-et-nos-actions-generales-pour-les-entreprises-et-les-territoires</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre CCI de proximité :
  &lt;a href="https://www.cci.fr/contact" rel="noopener" target="_blank"&gt;
   https://www.cci.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>a.czmal@ccifrance.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a438-favoriser-limplantation-dentrepreneurs-sur-vo/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>CCI FRANCE</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>03/08/2021</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>95250</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement en ingénierie de données avec Dataviz</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Dataviz Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires propose un service de centre de ressource aux collectivités. Ce service fournit des cartographies, infographies et autres modélisations graphiques à l&amp;#039;échelle communale, infra-communale ou à celle de l&amp;#039;EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  Ces datavisualisations permettent à la fois d&amp;#039;établir un diagnostic territorial mais servent également d&amp;#039;aide à la décision, d&amp;#039;évaluation voire de communication.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le service Dataviz repose sur trois piliers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un centre de ressource
  &lt;/li&gt;
  &lt;li&gt;
   Un recueil d&amp;#039;initiatives
  &lt;/li&gt;
  &lt;li&gt;
   Un outil de diagnostic
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Revitalisation
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux/dataviz-pvd?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_dataviz_pvd_psat</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://pvd.spallian.com/stat_dashboard.html?name&amp;#61;petites_villes_donnees&amp;amp;token_id&amp;#61;Banque-des-Territoires_public" rel="noopener" target="_blank"&gt;
   Découvrez le service Dataviz PVD
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8e6a-beneficier-du-service-dataviz-pvd-les-petites/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>95256</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une aide à la structuration des moyens des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Aide à la structuration des moyens des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose aux collectivités une prise en charge temporaire de missions d&amp;#039;aide à la structuration des moyens, lorsqu&amp;#039;un co-financement est inadapté.
 &lt;/p&gt;
 &lt;p&gt;
  Cet appui vise à répondre aux besoins des territoires Petites villes de demain pour la réalisation de missions sécurisant juridiquement et financièrement le portage de projet.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des territoires propose :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une aide à la décision
  &lt;/li&gt;
  &lt;li&gt;
   Des conseils juridique et financier
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/aide-structuration-des-moyens-des-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=struct</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ee5-beneficier-dune-aide-a-la-structuration-des-m/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>95255</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement à la stratégie foncière et immobilière des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Accompagnement à la stratégie foncière et immobilière des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose aux collectivités une prise en charge de missions d&amp;#039;analyse foncière et immobilière pour vous aider à réaliser le volet urbain de votre projet de revitalisation.
 &lt;/p&gt;
 &lt;p&gt;
  Plusieurs missions répondant aux besoins des territoires Petites villes de demain sont couvertes dont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;aide à la formalisation d&amp;#039;une stratégie foncière et immobilière pour identifier les parcelles à traiter pour réaliser son projet urbain
  &lt;/li&gt;
  &lt;li&gt;
   Les analyses bâtimentaires et architecturales pour appréhender les possibilités physiques d&amp;#039;évolution d&amp;#039;un bâtiment
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-strategie-fonciere-immobiliere-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_co</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/247e-beneficier-dun-accompagnement-a-la-strategie-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>95254</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un co-financement pour fiabiliser et expérimenter des solutions innovantes</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Co-financement des expérimentations de solutions innovantes des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Banque des Territoires, avec des partenaires locaux, propose aux collectivités bénéficiaires du Programme Petites villes de demain de bénéficier d&amp;#039;un co-financement pour fiabiliser et expérimenter des solutions innovantes au profit de la redynamisation de leur centre-ville.
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre permet de bénéficier d&amp;#039;un appui en ingénierie pour le déploiement en amont de solutions innovantes, mais également, d&amp;#039;expérimenter ou d&amp;#039;amorcer ces solutions avec sécurité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-experimentations-de-solutions-innovantes?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cofin</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b8d9-beneficier-dun-co-financement-des-experimenta/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>95253</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Co-financement des Assistances à maîtrise d’ouvrage (AMO) des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique
 Autre aide financière</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider les villes et intercommunalités à revitaliser leur centre-ville dans le cadre du programme Petites villes de demain, la Banque des Territoires et ses partenaires locaux (régions, départements...) proposent une offre de co-financement pour des prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;instruction et l&amp;#039;attribution des crédits de co-financement sont assurées par les partenaires locaux de la Banque des Territoires (régions, départements, délégation locale de l&amp;#039;ANCT...). Votre interlocuteur pourra vous être indiqué par votre direction régionale.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/conseil-et-ingenierie/co-financement-des-assistances-maitrise-ouvrage-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
    Contactez-nous à travers notre formulaire de contact
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2f6d-beneficier-dun-co-financement-des-assistances/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>95252</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Co-financer l'ingénierie opérationnelle pour les Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Co-financement des ingénieries opérationnelles des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour faciliter l&amp;#039;accès des petites villes et des intercommunalités au soutien méthodologique du programme Petites villes de demain, la Banque des Territoires et ses partenaires régionaux proposent un co-financement des études visant à fiabiliser et sécuriser une opération d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dimensions sont couvertes : technique, économique, juridique, financière, commerciale, foncière, temporelle, de gouvernance, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-des-ingenieries-operationnelles-des-PVD?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=ingenierie</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6180-beneficier-dun-co-financement-des-ingenieries/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>95249</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un co-financement des ingénieries locales stratégiques des Petites de Villes de demain</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Co-financement des ingénieries stratégiques des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Autre aide financière</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   _______________________________________________________________________
@@ -13871,351 +13733,351 @@
  &lt;strong&gt;
   Les missions peuvent être liées à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réalisation de diagnostics socio-économiques et urbains,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;élaboration du projet global de revitalisation, à l&amp;#039;élaboration d&amp;#039;un plan de référence,
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation d&amp;#039;une programmation urbaine ou d&amp;#039;un plan guide,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;identification des îlots/secteurs géographiques stratégiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/co-financement-ingenieries-strategiques-petites-villes-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=cof</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/603e-co-financement-des-ingenieries-strategiques-d/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>95248</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un appui à la conception du projet de revitalisation des Petites Villes de demain</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Appui à la conception du projet global de revitalisation des Petites villes de demain</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires accompagnes les communes qui souhaitent élaborer une stratégie de revitalisation et définir un plan d&amp;#039;action, notamment pour la dynamisation des commerces de leur territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Sont pris en charge des missions pour élaborer des documents stratégiques nécessaires à la conception du projet global de revitalisation, notamment :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La production de diagnostics identifiant les causes de la dévitalisation
  &lt;/li&gt;
  &lt;li&gt;
   La production de programmation urbaine et plans guides pour établir les besoins
  &lt;/li&gt;
  &lt;li&gt;
   La production de plans d&amp;#039;actions pour la revitalisation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-projet-revitalisation-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=conception_r</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
   https://www.banquedesterritoires.fr/directions-regionales
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
   Contactez-nous à travers notre formulaire de contact
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f452-appui-a-la-conception-du-projet-global-de-rev/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>95247</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Accueillir une association locale « L’Outil en  Main » pour faire découvrir aux jeunes les métiers manuels et du patrimoine</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Association L'Outil en Main</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez renforcer le lien intergénérationnel sur votre territoire et encourager les jeunes à découvrir les
  métiers manuels.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Outil en Main France propose un accompagnement à la création d&amp;#039;une association locale labellisée « L&amp;#039;Outil
  en Main » !,
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce qu&amp;#039;une association « L&amp;#039;Outil en Main » ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une association Loi 1901 implantée sur une ou plusieurs communes qui propose aux jeunes de découvrir les
  métiers de l&amp;#039;artisanat, manuels et du patrimoine. Les jeunes sont initiés par des bénévoles, professionnels ou
  passionnés, souvent retraités, dans de vrais ateliers avec de vrais outils. Chaque semaine, les jeunes découvrent
  plusieurs métiers et produisent de leurs mains des objets utiles. Les bénévoles transmettent les savoir-faire et
  participent à créer des vocations chez les jeunes. Bien vieillir et mieux grandir, pour l&amp;#039;épanouissement de deux
  générations !
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui est « L&amp;#039;Outil en Main France » ?
@@ -14271,256 +14133,256 @@
 &lt;p&gt;
  Les étapes de l&amp;#039;accompagnement :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Présentation du concept, visite d&amp;#039;un atelier.
  &lt;/li&gt;
  &lt;li&gt;
   Confirmation de la volonté de création de l&amp;#039;association sur le territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la mobilisation des parties prenantes : bénévoles, parents, partenaires.
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la création de l&amp;#039;association.
  &lt;/li&gt;
  &lt;li&gt;
   Intégration au réseau national des associations « L&amp;#039;Outil en Main
  &lt;/li&gt;
  &lt;li&gt;
   Lancement des activités de l&amp;#039;association.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Cohésion sociale et inclusion
 Artisanat</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une commune ou une intercommunalité du programme Petites villes de demain, en priorité située dans
  un département dépourvu d&amp;#039;une association locale « L&amp;#039;Outil en Main »
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>http://www.loutilenmain.fr</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact :
  &lt;a href="mailto:secrétariat&amp;#64;loutilenmain.fr" rel="noopener" target="_blank"&gt;
   secrétariat&amp;#64;loutilenmain.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5195-accueillir-une-association-locale-loutil-en-m/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>05/07/2021</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>95207</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Mobiliser un établissement public foncier</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Établissements publics fonciers d'Etat et établissements publics fonciers locaux (EPF/EPFL)</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...7 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les Établissements publics fonciers (EPF) vous proposent de contribuer aux études pré-opérationnelles, de réaliser les acquisitions foncières (négociation amiable ou par le biais de procédures juridiques de type préemption / expropriation), puis d&amp;#039;assurer le portage foncier (gestion, sécurité, gardiennage, etc.) et les opérations de proto-aménagement (déconstruction des bâtiments existants, dépollution, etc.). A l&amp;#039;issue de la convention, le foncier est rétrocédé à la collectivité territoriale ou directement à l&amp;#039;aménageur retenu par la collectivité (à prix coûtant voire avec une minoration). L&amp;#039;EPF assure également une mission de conseil auprès des collectivités membres pour l&amp;#039;élaboration de leur stratégie d&amp;#039;intervention foncière.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;action des EPF porte sur l&amp;#039;acquisition et la gestion de foncier. Grâce à ces intervention, les EPF facilitent la production de logements (notamment de logements sociaux) et d&amp;#039;équipements publics, la revitalisation des centres-villes et des centres-bourgs, le recyclage des friches, le développement économique, la protection de l&amp;#039;environnement et la lutte contre les risques naturels et technologiques (exemple : recul du trait de côte)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Bretagne accompagne le projet de reconversion de la friche urbaine de l&amp;#039;ancien hôpital Bodélio à Lorient (56), qui figure parmi les opérations lauréates du Fonds Friches. A l&amp;#039;issue du portage par l&amp;#039;EPF, le site va être réhabilité en « quartier de cœur de ville ». 700 logements neufs vont y être progressivement construits, complétés par un parc urbain paysagé d&amp;#039;une surface de 1,5 hectare.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF d&amp;#039;Occitanie accompagne la stratégie foncière de la commune de Vias (34) et de l&amp;#039;Agglomération Hérault Méditerranéeen en régulant les transactions dans le cadre d&amp;#039;une zone d&amp;#039;aménagement différée (ZAD) de 300 ha, en procédant à des acquisitions stratégiques permettant le maintien des activités d&amp;#039;hôtellerie en plein air et en facilitant leur relocalisation en cas de montée des eaux. En 2019, l&amp;#039;EPF a préempté le camping Jean Pérès pour un montant de 700 000€. L&amp;#039;objectif est de maintenir l&amp;#039;exploitant et de sécuriser l&amp;#039;activité économique tout en envisageant à terme la possibilité de relocaliser des emplacements menacés en front de mer sur ce même site. Le bail commercial en vigueur au moment de la décision de préemption étant obsolète, l&amp;#039;EPF a renégocié un nouveau bail commercial clarifiant les obligations respectives entre le propriétaire et l&amp;#039;exploitant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Hauts-de-France a signé une convention avec Douaisis Agglo (59) pour l&amp;#039;acquisition et les travaux de déconstruction de bâtiments industriels appartenant à Renault sur le parc d&amp;#039;activités des Hautes Rives. Sur ce site, la société Envision AESC porte en partenariat avec Renault Group, RTE et l&amp;#039;EPF un projet visant à construire puis exploiter une usine de production de composants de batteries pour véhicules électriques. Ce projet contribue à la mise en place d&amp;#039;une filière française d&amp;#039;excellence dans la production de batteries au service de la mobilité électrique. En décembre, six mois après avoir signé la convention de partenariat avec Douaisis Agglo, l&amp;#039;établissement a régularisé l&amp;#039;acquisition du site, mobilisant ses moyens financiers à hauteur de 43,2 millions d&amp;#039;euros dont 37,5 pour l&amp;#039;acquisition des emprises foncières libérées par Renault et 6,2 M€ pour les travaux de déconstruction permettant son recyclage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;EPF Nouvelle-Aquitaine a conventionné avec la commune de Bénévent-l&amp;#039;Abbaye (23), commune de 765 habitants classée « Petite Cité de Caractère », pour réinvestir une grande maison vacante dans le centre-bourg. Suite au portage réalisé par l&amp;#039;EPF, le bien a été cédé à la commune, qui va désormais pouvoir y développer son projet consistant en l&amp;#039;aménagement de locaux pour des artisans d&amp;#039;art ainsi que des logements locatifs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Suite à la tempête Alex, une convention-cadre Etat-EPF Provence-Alpes-Côte-d&amp;#039;Azur a été signée le 12 janvier 2021, relative au cadrage de l&amp;#039;intervention foncière de l&amp;#039;EPF sur les vallées de la Tinée, de la Vésubie et de la Roya, qui prévoit un engagement à hauteur de 60 M€ sur 3 ans. Quatre conventions d&amp;#039;interventions foncières, signées à l&amp;#039;été 2021, déclinent ensuite, pour chaque territoire, les modalités d&amp;#039;intervention opérationnelle de l&amp;#039;EPF. En outre celui a été missionné en 2021 pour mener 260 acquisitions et réaliser 104 démolitions.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;a href="https://www.epfna.fr/wp-content/uploads/2022/07/RA2021-VOL2-BD.pdf" rel="noopener" target="_blank"&gt;
   Lien vers plus d&amp;#039;exemples de projets
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Sols
 Friche
 Foncier
 Economie circulaire
 Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Accessibilité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour pouvoir bénéficier de l&amp;#039;accompagnement d&amp;#039;un Etablissement Public Foncier, vous devez au préalable être une commune ou une intercommunalité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   adhérente à un EPF Local (si ce n&amp;#039;est pas le cas, tout EPCI à fiscalité propre peut faire une demande d&amp;#039;adhésion auprès de l&amp;#039;EPFL présent sur son territoire)
   &lt;strong&gt;
    OU
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   située dans le périmètre d&amp;#039;intervention d&amp;#039;un EPF d&amp;#039;Etat.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Si votre territoire n&amp;#039;est pas couvert par un EPF local ou d&amp;#039;État, vous pouvez prendre l&amp;#039;attache de l&amp;#039;un des établissements opérant. dans votre région et/ou de la DREAL afin de mobiliser les études et les procédures réglementaires adéquates.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt="Carte_EPF_oct2022" src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/DHUP_AD3_EPF_2022_06_29.jpeg" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -14546,62 +14408,62 @@
  &lt;/li&gt;
  &lt;li&gt;
   Carte 2 :
   &lt;a href="https://asso-epfl.fr/zoom-sur-les-epfl/trouver-un-epfl/" rel="noopener" target="_blank"&gt;
    Trouver un EPFL
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Association Nationale des Etablissements Publics Fonciers Locaux - Charlotte BOEX : c.boex&amp;#64;asso-epfl.fr / ligne directe : 06.46.91.90.63 - Site internet :
   &lt;a href="https://asso-epfl.fr/" rel="noopener" target="_blank"&gt;
    www.asso-epfl.fr
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
@@ -14708,1065 +14570,1065 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>c.boex@asso-epfl.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f989-mobiliser-un-etablissement-public-foncier/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB71" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Association Nationale des Etablissements Publics Fonciers Locaux</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>95205</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Financer le projet de vie sociale et partagée des habitants qui font le choix de vivre dans un habitat inclusif (aide à la vie partagée)</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseils départementaux</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide à la vie partagée est destinée aux personnes en situation de handicap et aux personnes âgées de plus de 65 ans qui font le choix de vivre dans un habitat inclusif. Cette aide a vocation à financer leur projet de vie sociale et partagée et, ainsi, les fonctions liées au « partage de vie », au « vivre ensemble » à l&amp;#039;intérieur comme à l&amp;#039;extérieur de l&amp;#039;habitat :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;animation du projet de vie sociale et des temps partagés ;
  &lt;/li&gt;
  &lt;li&gt;
   la participation sociale des habitants, le développement de la citoyenneté et du pouvoir d&amp;#039;agir ;
  &lt;/li&gt;
  &lt;li&gt;
   la facilitation des liens d&amp;#039;une part entre les habitants et d&amp;#039;autre part entre les habitants et l&amp;#039;environnement proche ;
  &lt;/li&gt;
  &lt;li&gt;
   la coordination des intervenants permanents et ponctuels au sein de l&amp;#039;habitat ou à l&amp;#039;extérieur (hors coordination médico-sociale) ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;interface technique et logistique des logements avec le propriétaire, le bailleur.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Elle n&amp;#039;a pas vocation à financer l&amp;#039;accompagnement social ou médico-social individuel de la personne pour le soutien à l&amp;#039;autonomie, ni le suivi des parcours individuels ou la coordination des interventions médico-sociales.
  &lt;br /&gt;
  Elle n&amp;#039;est pas cumulable, pour un même projet, avec le forfait habitat inclusif.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;aide à la vie partagée (AVP) est une aide individuelle, versée par le Conseil départemental aux porteurs de projet d&amp;#039;habitats inclusifs conventionnés avec le département, pour financer le projet de vie sociale et partagée des habitants vivant dans un habitat inclusif.
  &lt;br /&gt;
  Le montant de l&amp;#039;aide (jusqu&amp;#039;à 10 000€ par an et par habitant) varie en fonction du contenu du projet de vie partagée élaboré par ou avec les habitants et de l&amp;#039;intensité de l&amp;#039;aide apportée aux habitants. Cette aide ne peut pas se cumuler avec le forfait habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le déploiement de l&amp;#039;aide à la vie partagée débute en 2021 sur les territoires. Pour les projets, existants ou nouveaux, identifiés par les Départements en 2021 et 2022, les Conseils départementaux pourront bénéficier d&amp;#039;un soutien financier de la CNSA jusqu&amp;#039;à 8000€ par an et par habitant. Pour cela, un accord pour l&amp;#039;habitat inclusif doit être conclu entre le département, l&amp;#039;Etat et la CNSA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Cohésion sociale et inclusion
 Revitalisation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;AVP est destinée :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux personnes en situation de handicap (bénéficiant de droits ouverts à la MDPH ou d&amp;#039;une pension d&amp;#039;invalidité délivrée par la CPAM) ;
  &lt;/li&gt;
  &lt;li&gt;
   Aux personnes âgées de plus de 65 ans.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Elle est versée par le Conseil départemental directement au porteur de projet de l&amp;#039;habitat inclusif responsable de la mise en oeuvre du projet de vie sociale et partagée, sur la base d&amp;#039;un conventionnement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.cnsa.fr/grands-chantiers/habitat-inclusif</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W71" s="1" t="inlineStr">
         <is>
           <t>https://www.cnsa.fr/budget-et-financement/financement-de-lhabitat-inclusif</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher du Conseil départemental où se situe l&amp;#039;habitat inclusif.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e85-financer-le-projet-de-vie-sociale-et-partagee/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>95203</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités vers le LABEL "AMI DES AÎNÉS"®</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>LABEL "AMI DES AÎNÉS"®</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Réseau francophone des villes amies des aînés</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sensibilisation aux enjeux de l&amp;#039;adaptation des territoires au vieillissement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La démarche Villes Amies des Aînés (VADA), initiée par l&amp;#039;Organisation Mondiale de la Santé (OMS) et développée en France par le Réseau Francophone des Villes amies des aînés (RFVAA), consiste à
  &lt;strong&gt;
   interroger les particularités territoriales et les politiques locales au prisme des particularités liées au vieillissement de la population
  &lt;/strong&gt;
  . Cette méthodologie, qui s&amp;#039;appuie sur de la conduite de projet, a pour particularité de
  &lt;strong&gt;
   rendre incontournable la consultation des habitants, la transversalité des politiques publiques, le partenariat avec les acteurs du territoire et la lutte contre les stéréotypes liés à l&amp;#039;âge
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce contexte, les collectivités peuvent s&amp;#039;engager vers le LABEL &amp;#34;AMI DES AÎNÉS&amp;#34;&lt;span&gt;®&lt;/span&gt; pour
  &lt;strong&gt;
   être accompagnées dans l&amp;#039;amélioration de leurs politiques locales et pour affirmer leur volonté d&amp;#039;améliorer l&amp;#039;environnement social et bâti
  &lt;/strong&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A travers leur appartenance au programme Petites Villes de Demain ou Action Cœur de Ville, les collectivités qui le souhaitent pourront
  &lt;strong&gt;
   bénéficier d&amp;#039;un accompagnement approfondi pour aller vers ce processus de labellisation
  &lt;/strong&gt;
  (facilitation pour la participation aux événements du RFVAA, interlocuteurs dédiés, accès à une banque de bonnes pratiques, organisation de webinaires réservés...).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour des retours d&amp;#039;expériences de territoires labellisés, rendez-vous sur le numéro spécial de la Gazette des communes grâce au lien suivant : http://villesamiesdesaines-rf.fr/pdf/HS-GazettexRFVAA.pdf
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Egalité des chances
 Cohésion sociale et inclusion
 Santé
 Revitalisation</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être adhérent au Réseau Francophone des Villes Amies des Aînés
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>http://villesamiesdesaines-rf.fr/label-ami-des-aines</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>http://villesamiesdesaines-rf.fr/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus contactez :
  &lt;a href="mailto:contact&amp;#64;rfvaa.com" rel="noopener" target="_blank"&gt;
   contact&amp;#64;rfvaa.com
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>agiacomini@rfvaa.com</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/76d9-accompagner-les-collectivites-vers-le-label-a/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Réseau Francophone des Villes Amies des Aînés</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>04/07/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>93537</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Ateliers hors les murs</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ministère de la Culture
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
 Fédération des parcs naturels régionaux de France
-Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de la Culture
 Ministères de l'Aménagement du territoire et de la Transition écologique
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="J74" s="1" t="inlineStr">
+      <c r="J73" s="1" t="inlineStr">
         <is>
           <t>bourse de 1000€</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M74" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Revitalisation
 Innovation, créativité et recherche
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T73" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Nicolas Sanaa -
  &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
   nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>fhugault@parcs-naturels-regionaux.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Fédération des Parcs naturels régionaux de France</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>27/05/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>93666</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Obtenir un appui technique pour la préservation et la valorisation du patrimoine bâti</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PNR des Volcans d&amp;#039;Auvergne dispose d&amp;#039;un inventaire conséquent (près de 5000 éléments recensés) du petit patrimoine bâti non protégé sur l&amp;#039;ensemble des 147 communes du Parc : chapelle, oratoire, croix, calvaire, fours, lavoirs, moulins, ...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;appui de cet inventaire disponible auprès des acteurs locaux et du grand public sur la plateforme du CRAIG, le PNR des Volcans d&amp;#039;Auvergne peut apporter un accompagnement technique sur la connaissance et la stratégie de mise en valeur de ce petit patrimoine bâti : inventaire participatif du petit patrimoine, démarche de labellisation, source de financement pour la restauration, mise en œuvre de sentier d&amp;#039;interprétation, ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Patrimoine-bati/Inventaire-du-petit-patrimoine-bati</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bc64-appui-technique-pour-la-preservation-et-la-va/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>93665</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un conseil et d'un accompagnement pour la mise en valeur des paysages et des patrimoines naturels</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Riche de nombreuses études paysagères et d&amp;#039;inventaires sur les milieux naturels du territoire, le PNR des Volcans d&amp;#039;Auvergne peut apporter une expertise en termes de gestion de site à forts enjeux paysagers et environnementaux.
 &lt;/p&gt;
 &lt;p&gt;
  Il peut également proposer un appui technique et méthodologique pour l&amp;#039;élaboration de stratégie paysagère opérationnelle et d&amp;#039;aménagement de sites naturels (mesure de gestion de site type : zone humide, puy, col, lac...), ou plus structurante à l&amp;#039;échelle d&amp;#039;un territoire plus large (animation de démarche Plan de paysage, schéma paysager).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Paysage</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Paysage-et-cadre-de-vie/Un-Plan-de-paysage-Vallee-de-la-Rhue-Val-de-Sumene</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8313-conseil-et-accompagnement-pour-la-mise-en-val/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>93664</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Participer à un Atelier rural d’urbanisme (ARU)</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARU un collectif technique intervenant gratuitement dans les domaines de l&amp;#039;urbanisme et du paysage.
 &lt;/p&gt;
 &lt;p&gt;
  Animé par le PNR des Volcans d&amp;#039;Auvergne, il s&amp;#039;adresse aux communes et aux EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc.
 &lt;/p&gt;
 &lt;p&gt;
  Il intervient auprès des collectivités en tant que structure de conseil et d&amp;#039;aide à la définition de projet. Il propose un appui technique sur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   la réflexion préalable à l&amp;#039;élaboration de documents de planification (SCoT, PLU/PLUi) : sensibilisation, identification des enjeux, définition des objectifs poursuivis, ... ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;approche stratégique des projets d&amp;#039;urbanisme opérationnel (requalification des espaces publics, entrée de bourg, ...) : définition des besoins et des enjeux, parti pris paysager, estimation budgétaire,...
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Nota : l&amp;#039;ARU est un outil de conseil et d&amp;#039;aide à la décision. Par conséquent, ses actions ne se situent pas dans le champ concurrentiel. L&amp;#039;ARU ne se substitue pas aux bureaux d&amp;#039;études et structures d&amp;#039;ingénierie intervenant sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Paysage</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Urbanisme-et-habitat/L-Atelier-Rural-d-Urbanisme</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Julien MAJDI
  &lt;br /&gt;
  Responsable de la Direction Urbanisme, Paysage et Transition énergétique
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 04 73 65 64 05
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
   jmajdi&amp;#64;parcdesvolcans.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>jmajdi@parcdesvolcans.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/50bf-atelier-rural-durbanisme-aru/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>31/05/2021</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>93194</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les jeunes à l'économie sociale et solidaire (ESS)</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, elle peut coordonner différents outils de sensibilisation à l&amp;#039;ESS pour les jeunes pouvant être mise en œuvre sur les territoires du programme Petite Ville de Demain :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -15788,221 +15650,221 @@
  sont un projet d&amp;#039;éducation à l&amp;#039;entrepreneuriat coopératif destiné aux jeunes entre 16 et 18 ans. Durant l&amp;#039;été, un groupe de coopérants (entre 12 et 15 jeunes), accompagné par 2 animateurs, crée et pilote une entreprise coopérative de services. Ils réalisent tout de A à Z, de la création de la coopérative à la réalisation des prestations, en passant par le choix de leur offre de services, la définition des prix, la communication, les devis et la facturation. A la fin de l&amp;#039;été, les coopérants se répartissent le Chiffre d&amp;#039;affaires réalisé en fonction de la répartition qu&amp;#039;ils ont choisie. Ensemble, ils s&amp;#039;initient au fonctionnement d&amp;#039;une entreprise démocratique, développent leur esprit d&amp;#039;initiative, prennent conscience de leurs capacités et de leur pouvoir d&amp;#039;agir.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet est mis en place sur le territoire grâce à la constitution d&amp;#039;un comité local. Ce dernier est composé d&amp;#039;une diversité d&amp;#039;acteurs présents sur le territoire (collectivités, acteurs jeunesse, associations, entreprises locales, CAE, etc.) avec la volonté de mêler les acteurs économiques, les collectivités et les acteurs jeunesse / de l&amp;#039;éducation populaire. Il a pour rôle de réunir les conditions nécessaires à la mise en place du projet : demande de financement, communication, logistique, recrutement des animateurs, mise à disposition de matériels et de locaux, etc.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives Jeunes Majeurs
  &lt;/strong&gt;
  concernent des jeunes de 18 à 30 ans, plutôt éloignés de l&amp;#039;emploi ou en situation de précarité, sur une période de 3 à 6 mois. Le format est un peu différent des CJS et comprend un objectif d&amp;#039;insertion socioprofessionnelle plus fort. Développées en 2016, elles n&amp;#039;ont pas encore été initiées en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  . Les
  &lt;strong&gt;
   Coopératives de Territoire
  &lt;/strong&gt;
  , quant à elles, ne se limitent pas à une tranche d&amp;#039;âge, mais plutôt à un public d&amp;#039;habitant sur un territoire défini. Elles se déroulent sur une période de 3 à 6 mois. L&amp;#039;objectif est de répondre aux besoins sociaux d&amp;#039;un QPV ou d&amp;#039;un territoire rural en difficultés. Ils n&amp;#039;en existent pas encore en AURA.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mon ESS à l&amp;#039;école : exemples de projets:
  &lt;a href="http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/exemples-de-projets-mon-ess-lecole
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coopératives Jeunesses de Services (CJS) :
  &lt;a href="http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/actus/cooperatives-jeunesse-de-services-cjs-pour-des-jeunes-citoyens-entrepreneurs?fbclid&amp;#61;IwAR3V_55O__GMymr9nQGNSK_Qic6tXDA9w4F6BITnpWrBf45UV8G3LNw2Ij0
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vidéos de présentation des CJS : CJS de Bourg-en-Bresse (01) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;yxh4Vfr4jqw&amp;amp;t&amp;#61;1s&amp;amp;ab_channel&amp;#61;AGLCAMaisondelaVieAssociative
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CJS de Lyon 8ème (69) :
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls" rel="noopener" target="_blank"&gt;
   https://www.youtube.com/watch?v&amp;#61;R52xorVU0Ls
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Economie locale et circuits courts
 Economie sociale et solidaire</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>http://www.cress-aura.org/actus/mon-ess-lecole-quest-ce-que-cest</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W77" s="1" t="inlineStr">
         <is>
           <t>https://lafabriquecooperative.fr/</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mathieu ROBERT : Chargé de mission CRESS AURA (RRD), 04 72 78 42 98 / 07 57 82 98 83, mrobert&amp;#64;cress-aura.org
  &lt;br /&gt;
  Elodie PERROTEAU : Coordinatrice nationale la Fabrique Coopérative, 07 69 27 81 45, elodie.perroteau&amp;#64;lafabriquecooperative.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7c1d-copie-13h48-appui-a-lemergence-de-cooperation/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>93193</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Appuyer l’émergence de coopérations</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Chambre régionale de l'Economie Sociale et Solidaire (CRESS) d'Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Chambre Régionale de l&amp;#039;Économie Sociale et Solidaire – CRESS - Auvergne-Rhône-Alpes a pour objet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La représentation du champ de l&amp;#039;Économie Sociale et Solidaire et de ses différentes composantes ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;appui à la création, à la consolidation et au développement des entreprises de l&amp;#039;ESS ;
  &lt;/li&gt;
  &lt;li&gt;
   La promotion et la diffusion des principes de l&amp;#039;Économie Sociale et Solidaire ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;information et la coordination de ses membres
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans ce cadre, elle peut appuyer l&amp;#039;émergence de coopérations sur les territoires du programme Petite Ville de Demain à travers différentes actions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -16018,667 +15880,454 @@
    Accueil Information Orientation
   &lt;/strong&gt;
   proposé par les chargés de mission – développement économique et territorial – de la CRESS apportant un premier niveau d&amp;#039;information sur l&amp;#039;ESS et les opportunités existantes, des conseils sur la structuration du projet (selon les expertises) et, surtout, une mise en réseau des acteurs du territoire pour répondre au mieux aux besoins des entrepreneurs.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Organisation de rencontres d&amp;#039;affaires
   &lt;/strong&gt;
   pour les réseaux économiques réservées aux professionnels pour développer leur activité. Il s&amp;#039;agit de rendez-vous BtoB, afin de faire se rencontrer des entreprises de l&amp;#039;économie conventionnelle, des acheteurs publics et des structures de l&amp;#039;ESS, et de dynamiser sa politique d&amp;#039;achats responsables.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Facilitation de dynamiques collectives
   &lt;/strong&gt;
   en accompagnant des collectifs dans la définition et la mise en œuvre de leur coopération
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - Club des collectivités : programme de la rencontre du 29 avril :
  &lt;a href="http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/sites/default/files/actu-documents/ct_programme_29042021.pdf
  &lt;/a&gt;
  &lt;br /&gt;
  - Rencontres d&amp;#039;affaires : Présentation, ESSPRESSO Clermontois :
  &lt;a href="http://www.cress-aura.org/les-esspresso" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/les-esspresso
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;intervention de la CRESS peut se faire dans le cadre d&amp;#039;une prestation, d&amp;#039;une convention de partenariat avec la commune ou l&amp;#039;EPCI, ou d&amp;#039;une convention plus globale déjà établie à l&amp;#039;échelle départementale ou régionale. En fonction de la modalité retenue, le coût de la mise en œuvre de l&amp;#039;action restant à la charge de la collectivité pourra être établi. Une proposition sur-mesure pourra être faite en réponse aux besoins exprimés par la collectivité lors d&amp;#039;un premier échange.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>http://cress-aura.org</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Clermont-Ferrand - siège social : 3, rue Colbert 63000 Clermont-Ferrand
  &lt;br /&gt;
  Site de Lyon - siège administratif : 11, rue Auguste Lacroix 69003 Lyon
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="http://www.cress-aura.org/lequipe-de-la-cress" rel="noopener" target="_blank"&gt;
   http://www.cress-aura.org/lequipe-de-la-cress
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contact : 04 78 09 11 97 - info&amp;#64;cress-aura.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>lgardarin@cress-aura.org</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/395b-appui-a-lemergence-de-cooperations/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>18/05/2021</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>92578</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I79" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T79" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-[...213 lines deleted...]
-      <c r="A82" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>83481</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE Normands
-Union régionale des CAUE des Hauts de France
-[...6 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -16721,85 +16370,85 @@
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers, conférences, journées de sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
  &lt;/li&gt;
  &lt;li&gt;
   Rendez-vous culturels
  &lt;/li&gt;
  &lt;li&gt;
   Organisation et réalisation de prix, palmarès, concours, appels à idées
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M82" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions de sensibilisation peuvent toucher les domaines suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -16822,79 +16471,79 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T80" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts de vos URCAUE sont disponibles dans les fiches locales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -16927,151 +16576,151 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>83479</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Union régionale des CAUE des Hauts de France
 Union régionale des CAUE Normands
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Île-de-France
 Union régionale des CAUE d'Occitanie
 Union régionale des CAUE des Pays de la Loire
 Union régionale des CAUE de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
   &lt;br /&gt;
   Elle a pour mission de :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   représenter et promouvoir les CAUE de sa région ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
  &lt;/li&gt;
  &lt;li&gt;
   coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -17129,77 +16778,77 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
  &lt;/li&gt;
  &lt;li&gt;
   Animations interprofessionnelles, mise en réseaux des acteurs du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M83" s="1" t="inlineStr">
+      <c r="M81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -17221,79 +16870,79 @@
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>http://www.fncaue.fr</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les contacts des unions régionales :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE normands
  &lt;br /&gt;
  51 rue Joséphine 27000 ÉVREUX
  &lt;br /&gt;
  Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
 &lt;/p&gt;
 &lt;p&gt;
  Union régionale des CAUE des Hauts de France
  &lt;br /&gt;
  35 mail Albert 1er 80000 AMIENS
  &lt;br /&gt;
  Tél : - contact&amp;#64;caue02.com -
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE AUVERGNE-RHÔNE-ALPES
  &lt;br /&gt;
  6 bis, quai Saint-Vincent 69283 LYON Cedex 01
  &lt;br /&gt;
  Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
@@ -17326,323 +16975,323 @@
  5 avenue Frizac 31400 TOULOUSE
  &lt;br /&gt;
  Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
 &lt;/p&gt;
 &lt;p&gt;
  URCAUE DES PAYS-DE-LA-LOIRE
  &lt;br /&gt;
  312, avenue René Gasnier 49100 ANGERS
  &lt;br /&gt;
  Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB83" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d'une piscine
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>26/02/2021</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>82918</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Analyser les dynamiques de mon territoire</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ANCT propose aux acteurs des territoires des analyses territoriales et des outils produits par l&amp;#039;Observatoire des  territoires  :  mise  à  disposition  de  données,  d&amp;#039;indicateurs, de  typologies  de  territoires,  d&amp;#039;analyses  à différentes échelles et sur le temps long, de cartes interactives, d&amp;#039;outils d&amp;#039;analyses et de data-visualisations. En particulier, découvrez les espaces de consultation mis à votre disposition comme :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La Visiothèque, un catalogue de tous les graphiques et cartes produits, avec accès à des indicateurs, aux publications et aux contributeurs.
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;espace des données ouvertes : espace de recherche et de téléchargement de plus de 600 indicateurs, disponibles  à  différents  échelons  territoriaux  (plus  de  25  échelles  géographiques  de  la  commune  à  la région européenne).
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;annuaire  des  acteurs  de  l&amp;#039;observation  (*):  plus  de  30  références  nationales  et  200  références  régionales et locales -fiches, logos et liens des sites produisant une information territorialisée nationale ou locale en France.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Des outils d&amp;#039;aide aux diagnostics territoriaux sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser des portraits de territoires (à l&amp;#039;échelle de commune, EPCI, département, région) et ainsi obtenir et comparer les chiffres clés de votre territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Un module de consultation de zonages de politique publique (ZRR, AFR, zone de montagne...) mais également par les programmes de l&amp;#039;ANCT.
  &lt;/li&gt;
  &lt;li&gt;
   Un  catalogue  d&amp;#039;outils  interactifs  :  des  outils  de  datavisualisations  interactives  qui  permettent  de  répondre à des questions simples : D&amp;#039;où viennent les nouveaux arrivants dans mon territoire, où partent ceux qui le quittent, quels impacts ces mobilités ont sur la composition de sa population?
  &lt;/li&gt;
  &lt;li&gt;
   La Cartographie interactive :permettant à un public averti de produire ses propres cartes ou portraits de territoire  avec  plus  de  600  indicateurs  multithématiques,  plus  de  25  échelles  géographique  de  la commune au pays européen, et la possibilité d&amp;#039;intégrer ses propres données.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.observatoire-des-territoires.gouv.fr/</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formulaire de contact :
  &lt;a href="https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter"&gt;
   https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f96c-analyser-les-dynamiques-de-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>82917</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Se faire accompagner sur les thématiques énergie et climat</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -17656,283 +17305,283 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://federation-flame.org</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Frank Sentier, Délégué général de la Fédération FLAME
 &lt;/p&gt;
 &lt;p&gt;
  frank.sentier&amp;#64;federation-flame.org
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>Fédération FLAME</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>82915</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE des Landes
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
 CAUE du Puy-de-Dôme
 CAUE de l'Aveyron
 CAUE des Bouches-du-Rhône
 CAUE du Calvados
 CAUE du Cantal
 CAUE de la Charente
 CAUE du Cher
 CAUE de Corrèze
 CAUE de l'Aude
 CAUE de la Drôme
 CAUE de l'Oise
 CAUE du Gard
 CAUE de la Haute-Garonne
 CAUE de la Gironde
 CAUE de l'Hérault
 CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de l'Ardèche
 CAUE de la Haute-Loire
 CAUE du Lot
 CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
 CAUE de la Manche
 CAUE de la Mayenne
 CAUE de Meurthe-et-Moselle
 CAUE de la Moselle
 CAUE de Mayotte
 CAUE de la Seine-et-Marne
 CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
 CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
 CAUE de la Haute-Vienne
 CAUE des Vosges
 CAUE de l'Essonne
-CAUE de la Somme
-[...7 lines deleted...]
-CAUE de la Charente-Maritime
 CAUE du Val-de-Marne
 CAUE du Val d'Oise
-CAUE du Maine-et-Loire
-[...2 lines deleted...]
-CAUE de la Vendée
+CAUE de la Guyane
+CAUE de la Martinique
 CAUE de Guadeloupe
-CAUE de la Martinique
-[...2 lines deleted...]
-CAUE du Var
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
 CAUE du Tarn-et-Garonne
+CAUE de la Haute-Savoie
 CAUE de la Côte-d'Or
 CAUE des Hauts-de-Seine
-CAUE de l'Yonne
 CAUE de Corse
 CAUE de la Creuse
 CAUE du Loir-et-Cher
 CAUE du Loiret
 CAUE du Morbihan
 CAUE d'Alsace
-CAUE de la Dordogne
-[...9 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H86" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
  . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE sont à votre service.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
@@ -17974,88 +17623,88 @@
   Information, fourniture de données
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
  / Patrimoine religieux
  / Ecomatériaux
  / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
  / Petite ville de demain
  (PVD) / Action Coeur de Ville
  / Sobriété foncière / Rural / Périurbain / Urbain
  / Densification / Requalification de friches
  / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
  / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
  / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -18074,79 +17723,79 @@
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN
  - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
  - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES
  - 1 avenue Alexandre Didier
  - BP 55  - 05200    EMBRUN
  - caue05&amp;#64;orange.fr
  - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE
  - 2 bis avenue de l&amp;#039;Europe Unie
@@ -18618,155 +18267,155 @@
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE
  - Département de Mayotte
  - BP101
  - 97600    MAYOTTE
  - feda.soidri&amp;#64;cg976.fr
  - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien / restauration des haies
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Installation de ralentisseur
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-      <c r="A87" s="1">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
         <v>82912</v>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de la Côte-d'Or
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE du Morbihan
 CAUE de Mayotte
 CAUE des Landes
 CAUE des Vosges
 CAUE de l'Ariège
 CAUE de la Drôme
 CAUE de la Meuse
 CAUE de la Somme
 CAUE de l'Yonne
 CAUE du Maine-et-Loire
 CAUE de l'Ardèche
 CAUE de l'Aveyron
 CAUE de l'Essonne
 CAUE de l'Hérault
 CAUE de la Creuse
 CAUE de la Guyane
 CAUE de la Manche
 CAUE de la Vendée
 CAUE du Lot
 CAUE du Var
 CAUE du Cher
 CAUE du Gard
 CAUE du Gers
 CAUE du Tarn
 CAUE d'Alsace
@@ -18774,98 +18423,98 @@
 CAUE de l'Ain
 CAUE de l'Aude
 CAUE de l'Oise
 CAUE de l'Orne
 CAUE du Cantal
 CAUE du Loiret
 CAUE de Corrèze
 CAUE de l'Aisne
 CAUE de l'Isère
 CAUE du Calvados
 CAUE de la Haute-Savoie
 CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Haute-Garonne
 CAUE de la Savoie
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
 CAUE des Pyrénées-Atlantiques
-Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Dordogne
 CAUE du Puy-de-Dôme
 CAUE de la Sarthe
 CAUE des Deux-Sèvres
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
 CAUE du Pas-de-Calais
 CAUE de la Haute-Loire
 CAUE de la Seine-Maritime</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L87" s="1" t="inlineStr">
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les formations proposées par les CAUE ont plusieurs objectifs :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre à jour ou approfondir les connaissances des professionnels
@@ -18889,91 +18538,91 @@
  &lt;li&gt;
   de nombreux CAUE sont datadockés
  &lt;/li&gt;
  &lt;li&gt;
   les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  NB : Nature de l&amp;#039;aide complémentaire aux formations
  &lt;br /&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M87" s="1" t="inlineStr">
+      <c r="M85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formations dans les domaines de:
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
   &lt;br /&gt;
  &lt;/strong&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
   &lt;br /&gt;
  &lt;/strong&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   TRANSVERSALEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N87" s="1" t="inlineStr">
+      <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Cohésion sociale et inclusion
 Citoyenneté
@@ -18987,79 +18636,79 @@
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans</t>
         </is>
       </c>
-      <c r="O87" s="1" t="inlineStr">
+      <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S85" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
+      <c r="T85" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U87" s="1" t="inlineStr">
+      <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
+      <c r="V85" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
  &lt;br /&gt;
  &lt;br /&gt;
@@ -19242,222 +18891,222 @@
  CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
+      <c r="Z85" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
         </is>
       </c>
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB87" s="1" t="inlineStr">
+      <c r="AB85" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG87" s="1" t="inlineStr">
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH87" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-      <c r="A88" s="1">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
         <v>82911</v>
       </c>
-      <c r="B88" s="1" t="inlineStr">
+      <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C88" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>CAUE de Corrèze
 CAUE de Mayotte
 CAUE des Landes
 CAUE des Vosges
 CAUE de l'Ariège
 CAUE de la Drôme
 CAUE de la Meuse
 CAUE de la Somme
 CAUE du Cantal
 CAUE de la Vendée
 CAUE de l'Aveyron
 CAUE de l'Essonne
 CAUE de l'Hérault
 CAUE de la Creuse
 CAUE de la Guyane
 CAUE de la Manche
 CAUE du Calvados
 CAUE de l'Orne
 CAUE du Gers
 CAUE du Tarn
 CAUE d'Alsace
 CAUE de Corse
 CAUE de l'Yonne
 CAUE de l'Aude
 CAUE du Maine-et-Loire
 CAUE du Cher
 CAUE de l'Ardèche
 CAUE du Loiret
-CAUE de l'Isère
 CAUE de l'Ain
 CAUE du Morbihan
 CAUE de la Sarthe
 CAUE du Var
 CAUE du Gard
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Savoie
 CAUE du Lot
 CAUE de l'Oise
 CAUE de la Dordogne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
 CAUE des Pyrénées-Atlantiques
 CAUE de la Haute-Garonne
 CAUE du Puy-de-Dôme
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Haute-Loire
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
 CAUE du Pas-de-Calais
-CAUE de l'Aisne</t>
-[...2 lines deleted...]
-      <c r="G88" s="1" t="inlineStr">
+CAUE de l'Aisne
+CAUE de l'Isère</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
+Entreprise privée
+Particulier
 Agriculteur
-Particulier
-[...4 lines deleted...]
-      <c r="H88" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -19504,85 +19153,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -19602,79 +19251,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T86" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -19854,1112 +19503,1112 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB88" s="1" t="inlineStr">
+      <c r="AB86" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
         <v>66397</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
         </is>
       </c>
-      <c r="C89" s="1" t="inlineStr">
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)
 Cerema</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H87" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement peut intervenir aux différentes phases du projet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •    le diagnostic territorial et l&amp;#039;identification des enjeux ;
  &lt;br /&gt;
  •    la définition des orientations stratégiques et du plan d&amp;#039;actions ;
  &lt;br /&gt;
  •    le passage à l&amp;#039;opérationnel ;
  &lt;br /&gt;
  •    le dispositif d&amp;#039;évaluation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, les bâtiments publics, la revitalisation économique et commerciale...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il mobilise différents outils méthodologiques appuyant une vision globale d&amp;#039;émergence de projet, une gouvernance partenariale et une démarche participative.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La prestation d&amp;#039;ingénierie est cofinancée avec une répartition qui diffère selon la strate démographique de la commune et de l&amp;#039;EPCI, et la capacité à financer de la commune :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une prise en charge est possible par l&amp;#039;Anct, avec un taux de prise en charge déterminé par l&amp;#039;Anct en fonction d&amp;#039; indicateurs de fragilité de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   dans les cas où l&amp;#039;Anct peut intervenir (après validation de l&amp;#039;Anct), le Cerema et l&amp;#039;Anct cofinancent à parité le montant pris en charge qui est variable (33%, 50%, 80%, 100%).
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N87" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Espace public
 Friche
 Foncier
 Transition énergétique
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S87" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/actualites/programme-petites-villes-demain-premier-bilan-du-cerema-son</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de département pour exprimer votre besoin d&amp;#039;étude et d&amp;#039;accompagnement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe de référents PVD au sein du Cerema :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Olivier Mazenq olivier.mazenq&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Mélanie Belot melanie.belot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ouest&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Juliette Maître juliette.maitre&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Loïc Guilbot loic.guilbot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Hauts de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Julien Leroy julien.leroy&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Elsa Moutet elsa.moutet&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Romaric Courtier-Arnoux romaric.courtier-arnoux&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Karine Dreyer karine.dreyer&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Centre Est&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Clément Lainé clement.laine&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Aude Noël aude.noel&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Méditerranée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Brigitte Pouget brigitte.pouget&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Christophe Sabot christophe.sabot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Anne Talha anne.talha&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Agences Outre-mer&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Bénédicte Baxerres (Guyane) / benedicte.baxerres&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Charlotte Lebris (Antilles) Charlotte.LE-BRIS&amp;#64;cerema.fr&lt;/p&gt;
 &lt;p&gt;
  Jonathan Priester (Océan Indien) / jonathan.priester&amp;#64;cerema.fr
 &lt;/p&gt;
 &lt;p&gt;José-Luis Del Gado  (Océan Indien) / jose-luis.delgado&amp;#64;cerema.fr
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>raphaele.ratto@cerema.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Cerema Direction Territoires et ville</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
+      <c r="AH87" s="1" t="inlineStr">
         <is>
           <t>11/03/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
         <v>80365</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
         </is>
       </c>
-      <c r="C90" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
  &lt;/li&gt;
  &lt;li&gt;
   ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
  &lt;/li&gt;
  &lt;li&gt;
   sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
  &lt;/li&gt;
  &lt;li&gt;
   aux actions qu&amp;#039;elle mène déjà sur le territoire, l&amp;#039;ALEC vous aidera à définir et mettre en oeuvre un plan d&amp;#039;actions concret adapté à votre territoire,
  &lt;/li&gt;
  &lt;li&gt;
   à sa présence dans la durée, l&amp;#039;ALEC vous permettra de réaliser un suivi précis de votre Plan territorial.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Risques naturels
 Qualité de l'air</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W90" s="1" t="inlineStr">
+      <c r="W88" s="1" t="inlineStr">
         <is>
           <t>https://www.federation-flame.org/</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un site internet :
  &lt;a href="https://www.federation-flame.org/"&gt;
   https://www.federation-flame.org/
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez la Fédération :
  &lt;a&gt;
   contact&amp;#64;federation-flame.org
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/90ea-batir-le-volet-energie-climat-du-projet-de-te/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>15/02/2021</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>80363</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Libérer l’initiative économique dans les territoires</t>
         </is>
       </c>
-      <c r="C91" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Particulier</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
+Ingénierie technique
 Prêt</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un  financement  sous  la  forme  d&amp;#039;un  microcrédit  professionnel  remboursable  (en  moyenne  d&amp;#039;un montant de 4700€) pouvant aller jusqu&amp;#039;à 10 000 euros (15 000 euros en Outre-mer) pour financer la création  ou  le  développement  de  son  entreprise,  quel  que  soit  le  secteur  d&amp;#039;activité  (artisanat, commerces  de  proximité,  restauration,  service  à  la  personne,  agriculture,  culture,  BTP,  etc)  et  son statut juridique;
  &lt;/li&gt;
  &lt;li&gt;
   Un financement sous la forme d&amp;#039;un microcrédit personnel remboursable pouvant aller jusqu&amp;#039;à 5000 euros pour financer un besoin de mobilité (permis, achat ou réparation de véhicule);
  &lt;/li&gt;
  &lt;li&gt;
   Un  accompagnement  personnalisé  grâce  à  des  services  de formations  gratuites,  de  conseils  et  de coaching  personnalisé  avant,  pendant  et  après  la  création  d&amp;#039;entreprise  (notamment  sur  le  volet administratif, financier, commercial et juridique);
  &lt;/li&gt;
  &lt;li&gt;
   Un plaidoyer en faveur de l&amp;#039;évolution de la législation sur l&amp;#039;entrepreneuriat, la protection des micro-entrepreneurs et l&amp;#039;inclusion bancaire des plus fragiles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez quelques exemples de personnes accompagnées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.adie.org/a-la-une/" rel="noopener" target="_blank"&gt;
   https://www.adie.org/a-la-une/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Attractivité économique
 Artisanat</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W91" s="1" t="inlineStr">
+      <c r="W89" s="1" t="inlineStr">
         <is>
           <t>https://www.adie.org</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;Adie couvre toutes les régions de France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus contacter :
   partenariat&amp;#64;adie.org
 &lt;/p&gt;
 &lt;p&gt;
  Retrouverez ici la liste des antennes de l&amp;#039;Adie :
  &lt;a href="https://www.adie.org/nos-agences/"&gt;
   https://www.adie.org/nos-agences/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c827-liberer-linitiative-economique-dans-les-terri/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>15/02/2021</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>66403</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
         </is>
       </c>
-      <c r="C92" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB92" s="1" t="inlineStr">
+      <c r="AB90" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>66398</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Implanter une micro-folie</t>
         </is>
       </c>
-      <c r="C93" s="1" t="inlineStr">
+      <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
-[...2 lines deleted...]
-La Villette
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>La Villette
+Ministère de la Culture
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F93" s="1" t="inlineStr">
+      <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le ministère de la Culture et le Ministère de la cohésion des territoires et des relations avec les collectivités territoriales vous proposent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un accompagnement global de votre projet de Micro-Folie par la Direction régionale des affaires culturelles (DRAC) ou la Direction des affaires culturelles (DAC) de votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   Un accompagnement technique de votre projet de Micro-Folie par l&amp;#039;établissement public du parc et de la grande halle de la Villette (calibrage et faisabilité)
  &lt;/li&gt;
  &lt;li&gt;
   Une aide à l&amp;#039;investissement (DETR, DSIL)
  &lt;/li&gt;
  &lt;li&gt;
   La mise à disposition des collections numériques des Micro-Folies, des outils de médiation et des formations
  &lt;/li&gt;
  &lt;li&gt;
   La participation au réseau national des Micro-Folies
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Musée</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>http://www.micro-folies.com</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez le référent Micro-Folie de votre DRAC ou DAC :
  &lt;a href="https://www.culture.gouv.fr/Regions"&gt;
   https://www.culture.gouv.fr/Regions
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a6c-implanter-une-micro-folie/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>77368</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Financer vos opérations situées dans les quartiers prioritaires de la politique de la ville avec le prêt PRU (QPV)</t>
         </is>
       </c>
-      <c r="C94" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Prêt Renouvellement Urbain : accompagner les projets liés à la politique de la ville</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Banque Européenne d'Investissement (BEI)
 Banque des Territoires</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Vous êtes un acteur public local et souhaitez soutenir le développement des quartiers de la politique de la ville sur votre territoire ? La Banque des Territoires vous accompagne dans le financement de vos projets de développement localisés au sein des quartiers prioritaires de la politique de la ville (QPV).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avec le prêt PRU de la Banque des Territoires, vous pouvez financer de nombreux projets : construction, acquisition ou réhabilitation de bâtiments publics, infrastructure ou aménagement urbain, portage foncier dans le cadre de projets d&amp;#039;aménagement ou encore construction, acquisition ou réhabilitation de bâtiments tertiaires privés contribuant à la revitalisation économique du quartier. Pour être éligible, votre projet doit également être situé en quartier prioritaire de la politique de la ville.
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt PRU vous permet de bénéficier de conditions financières plus avantageuses, si votre projet respecte des critères de transition énergétique et écologique. Cela concerne ainsi la rénovation énergétique des bâtiments, les énergies renouvelables, la mobilité douce et décarbonée, la préservation de la biodiversité et l&amp;#039;adaptation au changement climatique, la préservation de l&amp;#039;environnement et la lutte contre la pollution, ou encore les circuits courts et la transition alimentaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Commerces et services
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T92" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-pru-am-pret-renouvellement-urbain-amenagement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pruam_psat</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/de73-beneficier-dun-pret-de-renouvellement-urbain-/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Construction d’une école
 Construction d’un gymnase</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>05/02/2021</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>77080</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets Petites villes de demain</t>
         </is>
       </c>
-      <c r="C95" s="1" t="inlineStr">
+      <c r="C93" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Soutien aux programmes Petites Villes de Demain</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Banque des Territoires propose un accompagnement financier pour les collectivités locales, les Sociétés d&amp;#039;Economie Mixte (SEM) et les Entreprises Publiques Locales (EPL) afin de soutenir les projets Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cet accompagnement peut prendre la forme :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études préalables pour évaluer le potentiel économique du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un cofinancement d&amp;#039;études de structuration du montage juridique et financier;
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une prise de participation en fonds propres et quasi-fonds propres dans les sociétés de projet et SEM aménageurs ou opératrices.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets éligibles peuvent concerner :
  &lt;/strong&gt;
@@ -20973,214 +20622,214 @@
  &lt;/li&gt;
  &lt;li&gt;
   La création de foncières locales spécialisées pour le commerce
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place d&amp;#039;infrastructures numériques et de services innovants
  &lt;/li&gt;
  &lt;li&gt;
   La mise en place de tiers lieux, d&amp;#039;immobilier d&amp;#039;activités ou le soutien du commerce de proximité
  &lt;/li&gt;
  &lt;li&gt;
   Le développement de programmes alimentaires territoriaux et des circuits courts
  &lt;/li&gt;
  &lt;li&gt;
   Le traitement des friches
  &lt;/li&gt;
  &lt;li&gt;
   Le maintien d&amp;#039;une offre médicale de proximité et de structures d&amp;#039;accueil des personnes âgées
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espace public
 Friche
 Personnes âgées
 Commerces et services
 Economie locale et circuits courts
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T93" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/soutien-aux-programmes-petites-villes-de-demain?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Financer&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=soution_programme_pvd_osat</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire" rel="noopener" target="_blank"&gt;
    &lt;strong&gt;
     Contactez-nous à travers notre formulaire de contact
    &lt;/strong&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8b33-soutenir-les-projets-petites-villes-de-demain/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB95" s="1" t="inlineStr">
+      <c r="AB93" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>63653</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Humaniser et améliorer les conditions d'accueil des structures d'hébergement</t>
         </is>
       </c>
-      <c r="C96" s="1" t="inlineStr">
+      <c r="C94" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F96" s="1" t="inlineStr">
+      <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I96" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
-      <c r="J96" s="1" t="inlineStr">
+      <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dortoirs, locaux vétustes ou ne répondant pas aux normes de sécurité... Vous souhaitez améliorer les conditions d&amp;#039;accueil d&amp;#039;une structure d&amp;#039;hébergement sur votre territoire pour que les personnes sans abri y soient reçues dignement. Pour garantir la réussite de ce projet de travaux, une phase d&amp;#039;études préalables est indispensable. L&amp;#039;Anah participe au financement de ces études.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans la plupart des cas, les structures d&amp;#039;hébergement sont propriétés d&amp;#039;associations qui doivent assurer une fonction de maître d&amp;#039;ouvrage. Le soutien des acteurs publics est alors indispensable. C&amp;#039;est pourquoi l&amp;#039;Anah est aux côtés du maître d&amp;#039;ouvrage et de la commune qui souhaitent mener ce type d&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préalables permettent de définir un diagnostic du bâti, ainsi que la faisabilité du projet et la liste des travaux prioritaires. Le montage financier et juridique de l&amp;#039;opération, le projet social d&amp;#039;accueil des personnes sans abri sont également définis.
  &lt;br /&gt;
  &lt;br /&gt;
  La structure qui porte le projet doit d&amp;#039;abord rédiger un cahier des charges afin de trouver un prestataire. Celui-ci devra disposer d&amp;#039;une bonne connaissance technique mais également en ingénierie sociale, administrative et financière. Un prestataire différent pour chaque phase peut également être retenu.
  &lt;br /&gt;
@@ -21278,102 +20927,102 @@
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : cette mission d&amp;#039;AMO est financée par l&amp;#039;Anah au même titre que les travaux. La subvention est de 50 % des coûts engagés et peut être portée exceptionnellement à 80%.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer l&amp;#039;opération
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   CHRS Quai de Metz (Paris 19e) : un nouveau centre pour une vie plus digne
   :
   &lt;a href="https://www.dailymotion.com/video/x4k0vo8"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le nouveau visage des centres d&amp;#039;hébergement à Lyon :
   &lt;a href="https://www.anah.fr/dossiers/lyon-le-nouveau-visage-des-centres-dhebergement/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Centre d&amp;#039;hébergement de Vélane (Toulouse) : plus de sérénité pour les femmes hébergées :
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/gite-du-velane-plus-de-serenite-pour-les-femmes-hebergees/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CHRS : le nouveau visage de la Cité Saint-Martin
   &lt;a href="https://www.anah.fr/actualites/detail/actualite/chrs-le-nouveau-visage-de-la-cite-saint-martin/"&gt;
    En savoir plus
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Éligibilité du projet de travaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans une démarche d&amp;#039;humanisation et d&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics. Cette démarche se traduit par une opération de travaux qui a vocation à
  transformer des locaux d&amp;#039;hébergement en vue d&amp;#039;assurer le respect de la dignité, l&amp;#039;intimité et la sécurité des personnes accueillies.
 &lt;/p&gt;
 &lt;p&gt;
  Tout en tenant compte des contraintes du bâti, et en cohérence avec le projet social de la structure, les travaux doivent permettre à la structure de se rapprocher des standards du logement (chambre et bloc sanitaire individualisé de manière à garantir l&amp;#039;intimé personnelle).
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;humanisation s&amp;#039;entendent comme des projets de réhabilitation totale ou partielle, de mise aux normes ou de transformation de structures déjà existantes, qui doivent viser à la disparition des dortoirs, des locaux sommairement boxés, et permettre notamment de doter la structure de conditions de confort suffisantes, et autant que possible de limiter son coût de fonctionnement (dépenses d&amp;#039;énergie, consommation de fluides, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Sont ainsi subventionnables les travaux suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mises aux normes d&amp;#039;accessibilité,
  &lt;/li&gt;
  &lt;li&gt;
   mise en sécurité des locaux,
@@ -21449,188 +21098,188 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales ou leurs groupements et leurs établissements publics,
    notamment les centres communaux ou intercommunaux d&amp;#039;action sociale (CCAS ou
    CIAS) ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les organismes (associations, union d&amp;#039;économie sociale, GIP, GCSMS, ...) pouvant
    œuvrer dans le domaine de l&amp;#039;hébergement ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le maitre d&amp;#039;ouvrage doit être titulaire d&amp;#039;un droit réel immobilier
  et disposer de l&amp;#039;agrément
  relatif aux organismes agissant en faveur du logement et de l&amp;#039;hébergement des personnes
  défavorisées
  (agrément MOI). Cet agrément n&amp;#039;est toutefois pas requis pour obtenir les
  financements de l&amp;#039;Anah dans le cas où le montant des travaux est inférieur à 100 000 € TTC.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T94" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/humaniser-les-centres-dhebergement/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0cdc-humaniser-les-centres-dhebergement/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>63652</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Développer un parc locatif privé à vocation sociale</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C95" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F97" s="1" t="inlineStr">
+      <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)
 Directions départementales des territoires (DDT)</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I97" s="1" t="inlineStr">
+Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J97" s="1" t="inlineStr">
+      <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez bâtir une politique locale de l&amp;#039;habitat dont l&amp;#039;un des objectifs est de produire des logements privés à des loyers abordables pour des locataires modestes. Cette politique doit s&amp;#039;appuyer sur un diagnostic du marché local du logement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
@@ -21696,226 +21345,226 @@
 &lt;/p&gt;
 &lt;p&gt;
  Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations en plateaux en Auvergne :
  &lt;a href="https://www.anah.fr/dossiers/auvergne-des-operations-en-plateaux-pour-redynamiser-les-centres-anciens/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan Logement d&amp;#039;Abord gagne du terrain en Gironde :
  &lt;a href="https://www.anah.fr/dossiers/gironde-le-plan-logement-dabord-gagne-du-terrain/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bail à réhabilitation dans le Calvados :
  &lt;a href="https://www.anah.fr/dossiers/calvados-cinq-logements-tres-sociaux-grace-au-bail-a-rehabilitation/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dossier conventionnement avec ou sans travaux :
  &lt;a href="https://www.anah.fr/dossiers/conventionnement-avec-ou-sans-travaux-un-outil-pour-developper-le-parc-prive-social/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T95" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/developper-un-parc-prive-a-vocation-sociale/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276e-developper-un-parc-prive-a-vocation-sociale/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>63650</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Adapter les logements à la perte d'autonomie</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C96" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F98" s="1" t="inlineStr">
+      <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I98" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J98" s="1" t="inlineStr">
+      <c r="J96" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous avez sur votre territoire une population en perte d&amp;#039;autonomie (personnes âgées, personnes en situation de handicap) qui souhaite rester vivre chez elle dans les meilleures conditions. Vous souhaitez donc développer un parc de logements adaptés.
  &lt;br /&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention pertinent, pour calibrer les besoins d&amp;#039;adaptation du parc privé sur votre territoire et convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Choisir un outil d&amp;#039;intervention
  &lt;/strong&gt;
@@ -21986,210 +21635,210 @@
 &lt;p&gt;
  Une prime variable s&amp;#039;ajoute au montant de la partie fixe .Cette prime est versée en fonction du nombre de logements de propriétaires occupants et bailleurs engagés dans des travaux d&amp;#039;adaptation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M98" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Association de la rénovation énergétique et de l&amp;#039;adaptation au handicap/vieillissement dans le Calvados :
  &lt;a href="https://www.anah.fr/dossiers/calvados-aide-a-lautonomie-et-habiter-mieux-une-association-efficace/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/adapter-les-logements-a-la-perte-dautonomie/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/62f3-adapter-les-logements-a-la-perte-dautonomie/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>63648</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Lutter contre l'habitat indigne et dégradé</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C97" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F99" s="1" t="inlineStr">
+      <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I99" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 100</t>
         </is>
       </c>
-      <c r="J99" s="1" t="inlineStr">
+      <c r="J97" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;habitat ancien sur votre territoire peut parfois s&amp;#039;avérer en très mauvais état et se traduire pour certains habitants par des conditions de vie indignes,  qui peuvent générer des risques pour leur santé et leur sécurité. L&amp;#039;intervention publique permet de mener des actions incitatives et/ou coercitives pour réhabiliter le parc de logements.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide
  &lt;/em&gt;
  : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
@@ -22333,231 +21982,231 @@
 &lt;p&gt;
  &lt;strong&gt;
   5
  &lt;/strong&gt;
  .
  &lt;strong&gt;
   Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier. Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
  &lt;br /&gt;
  L&amp;#039;évaluation permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui d&amp;#039;expliquer les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions. Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une opération THIRORI à Saint Florentin :
  &lt;a href="https://www.dailymotion.com/video/x4rwwmi"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lutte contre l&amp;#039;habitat dégradé au Havre :
  &lt;a href="https://www.anah.fr/dossiers/le-havre-la-lutte-contre-lhabitat-degrade-dans-les-quartiers-anciens/"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mobilisation locale contre l&amp;#039;habitat indigne dans le Gard :
  &lt;a href="https://www.anah.fr/dossiers/gard-les-acteurs-locaux-se-mobilisent-contre-lhabitat-indigne/"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Lutte contre l&amp;#039;habitat indigne à Valenciennes :
  &lt;a href="https://www.anah.fr/actualites/detail/actualite/a-valenciennes-la-lutte-contre-lhabitat-indigne-saccelere/?tx_news_pi1%5Bcontroller%5D&amp;#61;News&amp;amp;tx_news_pi1%5Baction%5D&amp;#61;detail&amp;amp;cHash&amp;#61;1b5ba7b5e825e5a1f50fde004c0ec78f"&gt;
   en savoir plus
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/lutter-contre-lhabitat-indigne/preparer-votre-intervention/</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a58-lutter-contre-lhabitat-indigne/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC99" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>63642</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Traiter les copropriétés fragiles et en difficulté</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Subvention
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie technique
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="I100" s="1" t="inlineStr">
+Subvention</t>
+        </is>
+      </c>
+      <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La réhabilitation de copropriétés dégradées peut constituer une lourde charge pour votre collectivité. Deux dispositifs proposés par l&amp;#039;Anah contribuent à prévenir la dégradation des copropriétés. Leur mise en place permet de détecter le plus en amont possible des copropriétés en fragilité et d&amp;#039;intervenir avant qu&amp;#039;elles basculent en difficulté
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Veille et observation des copropriétés (VOC)
   &lt;/strong&gt;
   : la VOC est une aide méthodologique et financière au développement des démarches d&amp;#039;observation locales des copropriétés fragiles. Elle repose sur la mise en place d&amp;#039;indicateurs, sur un périmètre que vous définissez, qui englobe tout ou partie de votre territoire. Vous pouvez ainsi ajuster au mieux votre politique d&amp;#039;intervention et détecter au plus tôt la fragilité de certaines copropriétés. Vous assurez la maîtrise d&amp;#039;ouvrage de cet observatoire ou la confiez à un organisme spécialisé comme par exemple une agence d&amp;#039;urbanisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de l&amp;#039;aide
  &lt;/em&gt;
  : 50% de la dépense dans la limite de 60 000 € d&amp;#039;aides de l&amp;#039;Anah, pour une durée minimum de trois ans.
 &lt;/p&gt;
 &lt;ul&gt;
@@ -22697,230 +22346,230 @@
   4. Évaluer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M100" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La VOC mise en oeuvre par Grenoble :
  &lt;a href="https://www.anah.fr/dossiers/grenoble-la-voc-outil-de-ciblage-de-laction-publique/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le POPAC mis en œuvre par la Métropole du Grand Lyon dans le quartier de la Duchère :
  &lt;a href="https://www.anah.fr/dossiers/metropole-de-lyon-un-popac-pour-accompagner-le-quartier-de-la-duchere/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Plan de Sauvegarde à Mulhouse :
  &lt;a href="https://www.anah.fr/dossiers/mulhouse-vers-le-redressement-de-la-copropriete-peupliers-nations/"&gt;
   En savoir plus
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La stratégie copropriétés de Nîmes :
  &lt;a href="https://www.anah.fr/dossiers/nimes-une-strategie-ambitieuse-pour-les-coproprietes-en-difficulte/"&gt;
   En savoir plus
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/traiter-les-coproprietes-fragiles-et-en-difficulte/mettre-en-place-des-dispositifs-dobservation-et-de-prevention/</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b862-traiter-les-coproprietes-fragiles-et-en-diffi/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC100" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-      <c r="A101" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>57803</v>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Accompagner la rénovation énergétique du parc privé</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
-      <c r="F101" s="1" t="inlineStr">
+      <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
+      <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J101" s="1" t="inlineStr">
+      <c r="J99" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L101" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour définir une stratégie d&amp;#039;intervention efficace, qui permet de rassembler les partenaires autour du projet, des études préparatoires sont indispensables. L&amp;#039;Anah peut participer à leur financement, il faut pour cela vous adresser à votre Direction départementale des territoires (DDT). Celle-ci met à votre disposition les outils statistiques et méthodologiques nécessaires pour bien calibrer les besoins de rénovation énergétique du parc privé sur votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les études préparatoires ont pour objectif d&amp;#039;élaborer un diagnostic partagé entre l&amp;#039;ensemble des partenaires que vous souhaitez impliquer dans le projet. Elles permettent d&amp;#039;élaborer une stratégie d&amp;#039;intervention afin de convaincre les propriétaires à s&amp;#039;engager. Les conclusions de ces études définissent les objectifs du programme et les enjeux financiers pour l&amp;#039;Anah et l&amp;#039;ensemble des partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsque vous souhaitez prolonger ou renouveler un programme, les études préparatoires se feront à partir de l&amp;#039;évaluation du programme précédent.
  &lt;br /&gt;
  Elles sont généralement confiées à un cabinet d&amp;#039;étude spécialisé dans la définition des politiques publiques relatives au logement et à l&amp;#039;habitat.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Le montant de votre aide : 50 % du montant HT de l&amp;#039;étude dans la limite de 100 000 € d&amp;#039;aide de l&amp;#039;Anah.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -23013,196 +22662,196 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Une évaluation est une étude spécifique qui consiste à comprendre les écarts entre les objectifs, la réalisation des actions et le résultat final. Les écarts se mesurent à partir d&amp;#039;indicateurs définis le plus en amont possible et qui font l&amp;#039;objet d&amp;#039;un suivi régulier.
 &lt;/p&gt;
 &lt;p&gt;
  Ils sont complétés par des enquêtes ou des observations spécifiques qui peuvent porter sur les aspects économiques et sociaux du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Elle permet ainsi de vérifier si les objectifs initiaux ont bien été atteints et les raisons qui expliquent les résultats obtenus. Ainsi le maître d&amp;#039;ouvrage, les acteurs du projet, les services ou organismes impliqués peuvent échanger autour de ces analyses objectives. Cela permet de modifier ou d&amp;#039;adapter les objectifs, d&amp;#039;apporter des mesures correctives, de décider de prolonger ou non les actions.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, le retour d&amp;#039;expérience de l&amp;#039;opération évaluée permet d&amp;#039;envisager ce type d&amp;#039;actions sur d&amp;#039;autres sites.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En tant que maître d&amp;#039;ouvrage, vous définissez un cahier des charges précisant la méthode d&amp;#039;évaluation et les compétences requises. Cela vous permet de choisir un prestataire, indépendant des parties prenantes du projet. Il est souhaitable que l&amp;#039;évaluation puisse être lancée dès que le projet entre en phase opérationnelle. Ainsi, on peut évaluer régulièrement les actions menées et procéder à des adaptations selon les résultats de chaque phase d&amp;#039;évaluation. Cela permet à l&amp;#039;évaluateur de conduire ses études en ayant une parfaite connaissance du projet et de ses enjeux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;Anah peut financer l&amp;#039;évaluation à hauteur de 50 % du montant HT engagé, dans la limite de 50 000 € d&amp;#039;aide.
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M101" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.anah.fr/actualites/detail/actualite/dans-la-sarthe-une-charte-pour-accelerer-la-renovation-energetique/"&gt;
   Dans la Sarthe, une charte pour accélérer la rénovation énergétique
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.anah.fr/dossiers/puy-de-dome-mission-reperage-pour-les-artisans/"&gt;
   Puy-de-Dôme : mission repérage pour les artisans
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T101" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.anah.fr/collectivite/</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les référents Anah de votre collectivité sont les DDT(M) ou les collectivités délégataires de compétences.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être redirigé vers le bon interlocuteur, contactez votre Espace Conseil France Rénov&amp;#039; (cliquez sur le lien ci-contre et indiquez votre code postal dans le champ approprié pour avoir les coordonnées de l&amp;#039;Espace Conseil de votre EPCI) :
  &lt;a href="https://france-renov.gouv.fr/espaces-conseil-fr" target="_self"&gt;
   https://france-renov.gouv.fr/espaces-conseil-fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>dsrt.anah@anah.gouv.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5ef-lutter-contre-la-precarite-energetique/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>ANAH</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>08/09/2020</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>72810</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -23239,79 +22888,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -23354,741 +23003,398 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W102" s="1" t="inlineStr">
+      <c r="W100" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...343 lines deleted...]
-      <c r="A104" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>56456</v>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
-      <c r="G104" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H104" s="1" t="inlineStr">
-[...2 lines deleted...]
-Autre aide financière
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
 Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I104" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J104" s="1" t="inlineStr">
+      <c r="J101" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
-      <c r="K104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L104" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  -    Les opérations éligibles sont celles situées dans un périmètre d&amp;#039;opération de revitalisation de territoire (ORT), liés aux conventions &amp;#34;Petites Villes de Demain&amp;#34; ou &amp;#34;Action Cœur de Ville&amp;#34;.
 &lt;/p&gt;
 &lt;p&gt;
  -    Minoration de 25% du prix de revient HT, complémentairement à une ou plusieurs minorations, dans la limite de 50% du prix de revient HT.
 &lt;/p&gt;
 &lt;p&gt;
  -    Attribution de la minoration pour des projets entrant dans le cadre du PPI (sauf opération bénéficiant d&amp;#039;un bail emphytéotique EPFLO).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N104" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Commerces et services
 Revitalisation
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O104" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P104" s="1" t="inlineStr">
+      <c r="P101" s="1" t="inlineStr">
         <is>
           <t>06/12/2023</t>
         </is>
       </c>
-      <c r="Q104" s="1" t="inlineStr">
+      <c r="Q101" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R104" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S104" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T104" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U104" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V104" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.epflo.fr/</t>
         </is>
       </c>
-      <c r="X104" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
 &lt;/p&gt;
 &lt;p&gt;
  Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y104" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>benjamin.sautjeau@epflo.fr</t>
         </is>
       </c>
-      <c r="Z104" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560e-recyclage-foncier-et-friches/</t>
         </is>
       </c>
-      <c r="AA104" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB104" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC104" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>EPFL des territoires Oise et Aisne</t>
         </is>
       </c>
-      <c r="AE104" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG104" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>11/08/2020</t>
         </is>
       </c>
-      <c r="AH104" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>