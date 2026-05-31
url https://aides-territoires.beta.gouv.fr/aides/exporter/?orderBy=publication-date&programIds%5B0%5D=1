--- v2 (2026-05-30)
+++ v3 (2026-05-31)
@@ -15021,53 +15021,53 @@
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Ateliers hors les murs</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Ministère de l'Enseignement supérieur et de la Recherche
 Fédération des parcs naturels régionaux de France
 Ministère de la Culture
 Ministères de l'Aménagement du territoire et de la Transition écologique
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H73" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
+          <t>Ingénierie technique
 Autre aide financière
-Ingénierie technique</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="J73" s="1" t="inlineStr">
         <is>
           <t>bourse de 1000€</t>
         </is>
       </c>
       <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
@@ -16251,58 +16251,58 @@
       </c>
     </row>
     <row r="80" spans="1:34" customHeight="0">
       <c r="A80" s="1">
         <v>83481</v>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>Union régionale des CAUE des Pays de la Loire
-Union régionale des CAUE d'Occitanie
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE d'Auvergne-Rhône-Alpes
 Union régionale des CAUE des Hauts de France
-Union régionale des CAUE Bourgogne-Franche-Comté
 Union régionale des CAUE Normands
-Union régionale des CAUE d'Île-de-France
-Union régionale des CAUE de Nouvelle-Aquitaine</t>
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Île-de-France</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L80" s="1" t="inlineStr">
@@ -17180,1341 +17180,172 @@
         </is>
       </c>
       <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH82" s="1" t="inlineStr">
         <is>
           <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:34" customHeight="0">
       <c r="A83" s="1">
-        <v>82917</v>
+        <v>82912</v>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
-        <is>
-[...1167 lines deleted...]
-      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
-[...25 lines deleted...]
-CAUE du Tarn
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Tarn
 CAUE d'Alsace
 CAUE de Corse
 CAUE de l'Ain
 CAUE de l'Aude
 CAUE de l'Oise
 CAUE de l'Orne
 CAUE du Cantal
 CAUE du Loiret
 CAUE de Corrèze
 CAUE de l'Aisne
 CAUE de l'Isère
 CAUE du Calvados
 CAUE de la Haute-Savoie
 CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Haute-Garonne
 CAUE de la Savoie
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
-CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE de la Côte-d'Or
 CAUE de Guadeloupe
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Dordogne
 CAUE du Puy-de-Dôme
 CAUE de la Sarthe
 CAUE des Deux-Sèvres
+CAUE de la Guyane
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
 CAUE du Pas-de-Calais
 CAUE de la Haute-Loire
-CAUE de la Seine-Maritime</t>
-[...2 lines deleted...]
-      <c r="G85" s="1" t="inlineStr">
+CAUE de la Seine-Maritime
+CAUE des Pyrénées-Atlantiques
+CAUE du Lot
+CAUE de la Vendée
+CAUE de la Manche
+CAUE de la Creuse
+CAUE de l'Hérault
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE du Morbihan
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les formations proposées par les CAUE ont plusieurs objectifs :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre à jour ou approfondir les connaissances des professionnels
@@ -18538,91 +17369,91 @@
  &lt;li&gt;
   de nombreux CAUE sont datadockés
  &lt;/li&gt;
  &lt;li&gt;
   les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  NB : Nature de l&amp;#039;aide complémentaire aux formations
  &lt;br /&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M85" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formations dans les domaines de:
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
   &lt;br /&gt;
  &lt;/strong&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
   &lt;br /&gt;
  &lt;/strong&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   TRANSVERSALEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Cohésion sociale et inclusion
 Citoyenneté
@@ -18636,79 +17467,79 @@
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T83" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
  &lt;br /&gt;
  &lt;br /&gt;
@@ -18891,222 +17722,222 @@
  CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y83" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z83" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA83" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
+      <c r="AB83" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC83" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
+      <c r="AH83" s="1" t="inlineStr">
         <is>
           <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-      <c r="A86" s="1">
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
         <v>82911</v>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Cités éducatives
 Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>CAUE de Corrèze
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>CAUE du Cher
 CAUE de Mayotte
 CAUE des Landes
 CAUE des Vosges
 CAUE de l'Ariège
 CAUE de la Drôme
 CAUE de la Meuse
 CAUE de la Somme
 CAUE du Cantal
 CAUE de la Vendée
 CAUE de l'Aveyron
 CAUE de l'Essonne
 CAUE de l'Hérault
 CAUE de la Creuse
 CAUE de la Guyane
 CAUE de la Manche
 CAUE du Calvados
 CAUE de l'Orne
 CAUE du Gers
 CAUE du Tarn
 CAUE d'Alsace
 CAUE de Corse
 CAUE de l'Yonne
 CAUE de l'Aude
 CAUE du Maine-et-Loire
-CAUE du Cher
 CAUE de l'Ardèche
 CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
 CAUE de l'Ain
 CAUE du Morbihan
 CAUE de la Sarthe
 CAUE du Var
 CAUE du Gard
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
 CAUE de la Haute-Vienne
 CAUE de Rhône-Métropole
 CAUE des Hauts-de-Seine
 CAUE du Tarn-et-Garonne
 CAUE de la Savoie
 CAUE du Lot
 CAUE de l'Oise
 CAUE de la Dordogne
 CAUE des Bouches-du-Rhône
 CAUE de Meurthe-et-Moselle
 CAUE de l'Île-de-la-Réunion
 CAUE de la Charente-Maritime
 CAUE des Pyrénées-Orientales
 CAUE des Pyrénées-Atlantiques
 CAUE de la Haute-Garonne
 CAUE du Puy-de-Dôme
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
 CAUE de la Gironde
 CAUE de la Mayenne
 CAUE de la Moselle
 CAUE du Val d'Oise
 CAUE de la Charente
 CAUE de la Haute-Loire
 CAUE de la Seine-et-Marne
 CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE du Loir-et-Cher
 CAUE du Val-de-Marne
 CAUE de la Martinique
 CAUE des Hautes-Alpes
-CAUE du Pas-de-Calais
-[...4 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+CAUE du Pas-de-Calais</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
   outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
  &lt;br /&gt;
  &lt;br /&gt;
  Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
@@ -19153,85 +17984,85 @@
  &lt;li&gt;
   Publications, ouvrages, guides
  &lt;/li&gt;
  &lt;li&gt;
   Vidéos
  &lt;/li&gt;
  &lt;li&gt;
   Expositions
  &lt;/li&gt;
  &lt;li&gt;
   Participation à des commissions techniques thématiques (commerce, agriculture...)
  &lt;/li&gt;
  &lt;li&gt;
   Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
  &lt;li&gt;
   Résidences
  &lt;/li&gt;
  &lt;li&gt;
   ...
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M86" s="1" t="inlineStr">
+      <c r="M84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -19251,79 +18082,79 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O86" s="1" t="inlineStr">
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S84" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
+      <c r="T84" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
         <is>
           <t>https://www.fncaue.com/</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X84" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
 &lt;/p&gt;&lt;p&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
 &lt;/p&gt;
 &lt;p&gt;
@@ -19503,69 +18334,1238 @@
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB86" s="1" t="inlineStr">
+      <c r="AB84" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>82917</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agences Locales de l'Energie et du Climat (ALEC)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
+ accompagne, et anticipe sur ces questions.
+&lt;/p&gt;
+&lt;p&gt;
+ Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
+ l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
+ oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
+ En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
+ d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
+ réglementaire, technique et de connaissance fine du territoire (observatoire).
+&lt;/p&gt;
+&lt;p&gt;
+ Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic énergétique et climatique territorial
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des enjeux climatiques dans les PLU/I
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma directeur énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire local énergie-climat
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  État des lieux énergétique du patrimoine public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan pluriannuel d&amp;#039;investissement pour la réduction de la facture énergétique de la collectivité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des copropriétés à la rénovation énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre la précarité énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des acteurs pour le développement des énergies renouvelables locales
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Economie circulaire
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://federation-flame.org</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Frank Sentier, Délégué général de la Fédération FLAME
+&lt;/p&gt;
+&lt;p&gt;
+ frank.sentier&amp;#64;federation-flame.org
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>contact@federation-flame.org</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8b5-copie-17h59-se-faire-accompagner-sur-les-them/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>CAUE des Vosges
+CAUE de l'Essonne
+CAUE des Deux-Sèvres
+CAUE de la Haute-Vienne
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE de la Vendée
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC86" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG86" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH86" s="1" t="inlineStr">
         <is>
           <t>09/05/2026</t>
@@ -19757,52 +19757,52 @@
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Bâtir le volet énergie-climat du projet de territoire et le mettre en œuvre</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Fédération des Agences Locales de l'Energie et du Climat (FLAME)</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H88" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous  souhaiter  mettre  un  accent  particulier  sur  la  lutte  contre  le  changement  climatique  et  la  transition énergétique dans votre projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Agence  Locale  de  l&amp;#039;Energie  et  du  Climat  (ALEC)  de  votre  territoire  vous accompagne  dans  toutes  les étapes  de  votre  Projet de  Territoire  sur les  enjeux  énergie  et  climat,  que  vous  ayez  entamé  une  démarche Plan Climat Air Energie Territorial (PCAET) ou pas grâce à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   sa connaissance des acteurs du territoire, l&amp;#039;ALEC vous facilite la concertation indispensable à votre Plan territorial,
  &lt;/li&gt;
  &lt;li&gt;
   ses liens privilégiés avec l&amp;#039;observatoire régional Energie-Climat et les gestionnaires de réseaux, l&amp;#039;ALEC vous apportera les données nécessaires à l&amp;#039;établissement du diagnostic initial,
  &lt;/li&gt;
  &lt;li&gt;
   sa connaissance fine du territoire, l&amp;#039;ALEC vous aidera à définir les axes stratégiques de votre PT en lien avec les enjeux énergie-climat,
  &lt;/li&gt;
@@ -19910,53 +19910,53 @@
         <is>
           <t>Libérer l’initiative économique dans les territoires</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Association pour le Droit à l'Initiative Economique (ADIE)</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Particulier</t>
         </is>
       </c>
       <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
+Prêt
 Ingénierie technique
-Prêt</t>
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser la création ou le développement d&amp;#039;entreprises sur votre territoire en communiquant sur les aides accessibles aux créateurs d&amp;#039;entreprise,
  &lt;/li&gt;
  &lt;li&gt;
   faciliter l&amp;#039;accès à l&amp;#039;emploi, grâce à la mobilité (achat, réparation de véhicule) des usagers de votre territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;ADIE propose partout en France métropolitaine et Outre-mer (au moyen de ses 158 antennes et 292 permanences), pour les personnes n&amp;#039;ayant pas accès au crédit bancaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -20196,53 +20196,53 @@
           <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
           <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
         <v>66398</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Implanter une micro-folie</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
-          <t>La Villette
-[...1 lines deleted...]
-Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+La Villette
+Ministère de la Culture</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L91" s="1" t="inlineStr">
@@ -20765,53 +20765,53 @@
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Directions départementales des territoires (DDT)</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H94" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-[...1 lines deleted...]
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I94" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 90</t>
         </is>
       </c>
       <c r="J94" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;Anah aide financièrement les structures d&amp;#039;hébergement qui s&amp;#039;engagent dans un projet de travaux qui permet l&amp;#039;humanisation et l&amp;#039;amélioration de leurs conditions d&amp;#039;accueil des publics.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -21214,54 +21214,54 @@
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)
 Directions départementales des territoires (DDT)</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
       <c r="H95" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Autre aide financière
 Ingénierie financière
-Subvention
-Autre aide financière</t>
+Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="I95" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J95" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
@@ -22142,53 +22142,53 @@
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
       <c r="H98" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-[...1 lines deleted...]
-Subvention</t>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière</t>
         </is>
       </c>
       <c r="I98" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J98" s="1" t="inlineStr">
         <is>
           <t>Plafonds de dépenses subventionnables variables</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Mettre en place des dispositifs d&amp;#039;observation et de prévention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -22505,52 +22505,52 @@
 Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Agence Nationale de l'Habitat (ANAH)</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Délégations locales de l'Agence nationale de l'habitat (ANAH)</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H99" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie financière
+          <t>Ingénierie financière
+Subvention
 Ingénierie technique</t>
         </is>
       </c>
       <c r="I99" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
       <c r="J99" s="1" t="inlineStr">
         <is>
           <t>Le taux de subvention varie entre le financement d'étude et de suivi-animation d'opération.</t>
         </is>
       </c>
       <c r="K99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1. Préparer votre intervention
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -23195,55 +23195,55 @@
         <is>
           <t>Obtenir une minoration foncière dans le cadre de projets "Petites Villes de Demain" ou "Action Cœur de Ville"</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H101" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie financière
+          <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Subvention
-Ingénierie technique</t>
+Ingénierie financière
+Autre aide financière</t>
         </is>
       </c>
       <c r="I101" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
       <c r="J101" s="1" t="inlineStr">
         <is>
           <t>Minoration de 25% du prix de cession HT, cumulable à une ou plusieurs minorations</t>
         </is>
       </c>
       <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif
  &lt;/strong&gt;
  : Les projets de revitalisation de centres villes portent sur des fonciers complexes rendant difficile la réalisation des projets. Afin d&amp;#039;accompagner les projets &amp;#34;Petites Villes de Demain&amp;#34; et  &amp;#34;Actions Cœur de Ville&amp;#34; sur le volet foncier, une prise en charge spécifique du prix de revient peut intervenir, complémentairement à une ou plusieurs minorations foncières (logement aidé, recyclage foncier-travaux préparatoires, valorisation du patrimoine bâti, réhabilitation habitat).
 &lt;/p&gt;